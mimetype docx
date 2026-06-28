--- v0 (2026-03-18)
+++ v1 (2026-06-28)
@@ -14131,183 +14131,362 @@
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D577C2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>States</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3795" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="300ACF39" w14:textId="77777777" w:rsidR="00E5383C" w:rsidRPr="00D577C2" w:rsidRDefault="00E5383C" w:rsidP="00E5383C">
+          <w:p w14:paraId="300ACF39" w14:textId="6522150B" w:rsidR="00E5383C" w:rsidRPr="00D577C2" w:rsidRDefault="00E5383C" w:rsidP="00E5383C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D577C2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>Date of Initialing</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Date of </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D577C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Initia</w:t>
+            </w:r>
+            <w:r w:rsidR="008A0574">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>l</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D577C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>ling</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00195D8A" w:rsidRPr="00EA6BEB" w14:paraId="7D029021" w14:textId="77777777" w:rsidTr="00B835C3">
         <w:trPr>
           <w:trHeight w:val="330"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="976" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2696A05D" w14:textId="2985945D" w:rsidR="00195D8A" w:rsidRPr="00D577C2" w:rsidRDefault="00195D8A" w:rsidP="00195D8A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D577C2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>67</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4789" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
-          <w:p w14:paraId="7B92C5A8" w14:textId="0908CF79" w:rsidR="00195D8A" w:rsidRPr="00D577C2" w:rsidRDefault="00195D8A" w:rsidP="00195D8A">
+          <w:p w14:paraId="7B92C5A8" w14:textId="7C89A435" w:rsidR="00195D8A" w:rsidRPr="00D577C2" w:rsidRDefault="00195D8A" w:rsidP="00195D8A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D577C2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>Sri Lanka</w:t>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidR="00D151FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>an Marino</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3795" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w14:paraId="48B5AEE0" w14:textId="7BCEC6CE" w:rsidR="00195D8A" w:rsidRPr="00D577C2" w:rsidRDefault="00195D8A" w:rsidP="00195D8A">
+          <w:p w14:paraId="48B5AEE0" w14:textId="6C2CE4AA" w:rsidR="00195D8A" w:rsidRPr="00D577C2" w:rsidRDefault="00EB60A2" w:rsidP="00195D8A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+            <w:r w:rsidR="00195D8A" w:rsidRPr="00D577C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>.0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="00195D8A" w:rsidRPr="00D577C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>.2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="00195D8A" w:rsidRPr="00D577C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D151FF" w:rsidRPr="00EA6BEB" w14:paraId="352C555C" w14:textId="77777777" w:rsidTr="00B835C3">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="976" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C708B67" w14:textId="4E35BBCE" w:rsidR="00D151FF" w:rsidRPr="00D577C2" w:rsidRDefault="00D151FF" w:rsidP="00D151FF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>68</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4789" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+          </w:tcPr>
+          <w:p w14:paraId="44A0BA18" w14:textId="2CD4203D" w:rsidR="00D151FF" w:rsidRPr="00D577C2" w:rsidRDefault="00D151FF" w:rsidP="00D151FF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D577C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Sri Lanka</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3795" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+          </w:tcPr>
+          <w:p w14:paraId="65101617" w14:textId="60E587D2" w:rsidR="00D151FF" w:rsidRPr="00D577C2" w:rsidRDefault="00D151FF" w:rsidP="00D151FF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D577C2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">25.02.25.   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00195D8A" w:rsidRPr="00EA6BEB" w14:paraId="1CC5DA9D" w14:textId="77777777" w:rsidTr="00B835C3">
         <w:trPr>
           <w:trHeight w:val="330"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="976" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="45D1BAD0" w14:textId="0FD59C14" w:rsidR="00195D8A" w:rsidRPr="00D577C2" w:rsidRDefault="00195D8A" w:rsidP="00195D8A">
+          <w:p w14:paraId="45D1BAD0" w14:textId="0F218ED3" w:rsidR="00195D8A" w:rsidRPr="00D577C2" w:rsidRDefault="00195D8A" w:rsidP="00195D8A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D577C2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>68</w:t>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="00D151FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4789" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
           <w:p w14:paraId="19F8A484" w14:textId="320BFFBE" w:rsidR="00195D8A" w:rsidRPr="00D577C2" w:rsidRDefault="00195D8A" w:rsidP="00195D8A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D577C2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Tunisia</w:t>
@@ -14495,68 +14674,68 @@
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D577C2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Rounds/Other status</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00195D8A" w:rsidRPr="00EA6BEB" w14:paraId="2DE392CF" w14:textId="77777777" w:rsidTr="00B835C3">
         <w:trPr>
           <w:trHeight w:val="1065"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="976" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A9300C9" w14:textId="639E1946" w:rsidR="00195D8A" w:rsidRPr="00D577C2" w:rsidRDefault="00B03BDB" w:rsidP="00195D8A">
+          <w:p w14:paraId="7A9300C9" w14:textId="7025D533" w:rsidR="00195D8A" w:rsidRPr="00D577C2" w:rsidRDefault="00D151FF" w:rsidP="00195D8A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>69</w:t>
+              <w:t>70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4789" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
           <w:p w14:paraId="74922523" w14:textId="1BD3F88D" w:rsidR="00195D8A" w:rsidRPr="00D577C2" w:rsidRDefault="00195D8A" w:rsidP="00195D8A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D577C2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Australia</w:t>
@@ -14585,80 +14764,80 @@
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>First round of negotiations took place from 12 – 16 June 2023 in Riga. Second and third round of negotiations held via videoconferencing facilities from 11 – 13 February and 5 – 6 November 2025 accordingly. Further work on reaching agreement on the text of the convention by means of correspondence</w:t>
             </w:r>
             <w:r w:rsidRPr="00D577C2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00195D8A" w:rsidRPr="00EA6BEB" w14:paraId="297B0EA2" w14:textId="77777777" w:rsidTr="00B835C3">
         <w:trPr>
           <w:trHeight w:val="675"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="976" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="59D85667" w14:textId="2465E8D2" w:rsidR="00195D8A" w:rsidRPr="00BE5192" w:rsidRDefault="00195D8A" w:rsidP="00195D8A">
+          <w:p w14:paraId="59D85667" w14:textId="6979E2BB" w:rsidR="00195D8A" w:rsidRPr="00BE5192" w:rsidRDefault="00195D8A" w:rsidP="00195D8A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidR="001659D2">
-[...7 lines deleted...]
-              <w:t>0</w:t>
+            <w:r w:rsidR="00D151FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4789" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
           <w:p w14:paraId="5B77895B" w14:textId="7FC3B736" w:rsidR="00195D8A" w:rsidRPr="00BE5192" w:rsidRDefault="00195D8A" w:rsidP="00195D8A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
@@ -14692,80 +14871,81 @@
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Draft s</w:t>
             </w:r>
             <w:r w:rsidR="0079280E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>ent</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00195D8A" w:rsidRPr="00EA6BEB" w14:paraId="7ED0C79F" w14:textId="77777777" w:rsidTr="00B835C3">
         <w:trPr>
           <w:trHeight w:val="675"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="976" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="12EE167B" w14:textId="73193E65" w:rsidR="00195D8A" w:rsidRPr="00BE5192" w:rsidRDefault="00195D8A" w:rsidP="00195D8A">
+          <w:p w14:paraId="12EE167B" w14:textId="75B9D0AD" w:rsidR="00195D8A" w:rsidRPr="00BE5192" w:rsidRDefault="00195D8A" w:rsidP="00195D8A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidR="001659D2">
-[...7 lines deleted...]
-              <w:t>1</w:t>
+            <w:r w:rsidR="00EB60A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4789" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
           <w:p w14:paraId="52E116DE" w14:textId="142F55BF" w:rsidR="00195D8A" w:rsidRPr="00BE5192" w:rsidRDefault="00195D8A" w:rsidP="00195D8A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
@@ -14787,172 +14967,92 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Draft s</w:t>
             </w:r>
             <w:r w:rsidR="0079280E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>ent</w:t>
-            </w:r>
-[...88 lines deleted...]
-              <w:t>Draft received</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FA3AB3" w:rsidRPr="00EA6BEB" w14:paraId="5B65BCC0" w14:textId="77777777" w:rsidTr="00B835C3">
         <w:trPr>
           <w:trHeight w:val="675"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="976" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3349045E" w14:textId="03B9AEDC" w:rsidR="00FA3AB3" w:rsidRDefault="002C6155" w:rsidP="00195D8A">
+          <w:p w14:paraId="3349045E" w14:textId="0D9B8479" w:rsidR="00FA3AB3" w:rsidRDefault="002C6155" w:rsidP="00195D8A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>73</w:t>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="00EB60A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4789" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
           <w:p w14:paraId="13396484" w14:textId="1F202167" w:rsidR="00FA3AB3" w:rsidRDefault="002C6155" w:rsidP="00195D8A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="lv-LV"/>
@@ -16041,119 +16141,119 @@
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="07ADFCBB" w14:textId="77777777" w:rsidR="00BB7AD4" w:rsidRDefault="00BB7AD4"/>
     <w:sectPr w:rsidR="00BB7AD4">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0A20A8F9" w14:textId="77777777" w:rsidR="00D56FC1" w:rsidRDefault="00D56FC1" w:rsidP="00B41683">
+    <w:p w14:paraId="010777D6" w14:textId="77777777" w:rsidR="00296AC6" w:rsidRDefault="00296AC6" w:rsidP="00B41683">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5057230C" w14:textId="77777777" w:rsidR="00D56FC1" w:rsidRDefault="00D56FC1" w:rsidP="00B41683">
+    <w:p w14:paraId="3B11AD39" w14:textId="77777777" w:rsidR="00296AC6" w:rsidRDefault="00296AC6" w:rsidP="00B41683">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E5002EFF" w:usb1="C000E47F" w:usb2="00000029" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0F53BB25" w14:textId="77777777" w:rsidR="00D56FC1" w:rsidRDefault="00D56FC1" w:rsidP="00B41683">
+    <w:p w14:paraId="0AB4C521" w14:textId="77777777" w:rsidR="00296AC6" w:rsidRDefault="00296AC6" w:rsidP="00B41683">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="03EB6C65" w14:textId="77777777" w:rsidR="00D56FC1" w:rsidRDefault="00D56FC1" w:rsidP="00B41683">
+    <w:p w14:paraId="6A4523CB" w14:textId="77777777" w:rsidR="00296AC6" w:rsidRDefault="00296AC6" w:rsidP="00B41683">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="3F51A241" w14:textId="19D98CBA" w:rsidR="00195D8A" w:rsidRPr="00C73A0D" w:rsidRDefault="00195D8A" w:rsidP="00B41683">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
@@ -16237,188 +16337,195 @@
   <w:rsids>
     <w:rsidRoot w:val="00EA6BEB"/>
     <w:rsid w:val="00010B39"/>
     <w:rsid w:val="00031196"/>
     <w:rsid w:val="00054D56"/>
     <w:rsid w:val="00054DCC"/>
     <w:rsid w:val="00071A28"/>
     <w:rsid w:val="000E667D"/>
     <w:rsid w:val="000F5DE7"/>
     <w:rsid w:val="00110C13"/>
     <w:rsid w:val="00111098"/>
     <w:rsid w:val="00122678"/>
     <w:rsid w:val="00132085"/>
     <w:rsid w:val="001659D2"/>
     <w:rsid w:val="00186540"/>
     <w:rsid w:val="00195D8A"/>
     <w:rsid w:val="001D1CCC"/>
     <w:rsid w:val="001E2C71"/>
     <w:rsid w:val="001E6F01"/>
     <w:rsid w:val="001F0EAD"/>
     <w:rsid w:val="0021641B"/>
     <w:rsid w:val="00225CCC"/>
     <w:rsid w:val="00273AC4"/>
     <w:rsid w:val="00277507"/>
     <w:rsid w:val="0029319F"/>
+    <w:rsid w:val="00296AC6"/>
     <w:rsid w:val="002A519F"/>
     <w:rsid w:val="002A5E8F"/>
     <w:rsid w:val="002B18C2"/>
     <w:rsid w:val="002C6155"/>
     <w:rsid w:val="002F5581"/>
     <w:rsid w:val="00303F7E"/>
     <w:rsid w:val="003042B1"/>
     <w:rsid w:val="003206DD"/>
     <w:rsid w:val="00331C9C"/>
     <w:rsid w:val="0035594C"/>
     <w:rsid w:val="00356CB2"/>
     <w:rsid w:val="00392CD4"/>
     <w:rsid w:val="003A5594"/>
     <w:rsid w:val="003B05F3"/>
     <w:rsid w:val="003D4EC5"/>
     <w:rsid w:val="003D50CF"/>
     <w:rsid w:val="00402F52"/>
     <w:rsid w:val="004037E1"/>
     <w:rsid w:val="004104E3"/>
     <w:rsid w:val="00414D48"/>
     <w:rsid w:val="00435352"/>
     <w:rsid w:val="004353AE"/>
     <w:rsid w:val="004A40BD"/>
     <w:rsid w:val="004D67BD"/>
     <w:rsid w:val="004E312C"/>
     <w:rsid w:val="004F0D87"/>
     <w:rsid w:val="00507934"/>
     <w:rsid w:val="005338EB"/>
     <w:rsid w:val="00537573"/>
     <w:rsid w:val="00540D28"/>
     <w:rsid w:val="0055427E"/>
     <w:rsid w:val="00573FEC"/>
     <w:rsid w:val="00594071"/>
     <w:rsid w:val="00597C6B"/>
     <w:rsid w:val="005B3C67"/>
     <w:rsid w:val="00600784"/>
     <w:rsid w:val="006040AC"/>
     <w:rsid w:val="00611A3A"/>
     <w:rsid w:val="00623C86"/>
     <w:rsid w:val="00627225"/>
     <w:rsid w:val="0063096B"/>
     <w:rsid w:val="0063710A"/>
     <w:rsid w:val="00641234"/>
     <w:rsid w:val="0066142F"/>
     <w:rsid w:val="006779F5"/>
     <w:rsid w:val="00686425"/>
+    <w:rsid w:val="00691C3D"/>
     <w:rsid w:val="0069334A"/>
     <w:rsid w:val="00696822"/>
+    <w:rsid w:val="006A6474"/>
     <w:rsid w:val="006B52A1"/>
     <w:rsid w:val="006D4FA5"/>
     <w:rsid w:val="006D72AF"/>
     <w:rsid w:val="006E5669"/>
     <w:rsid w:val="006F3BBB"/>
     <w:rsid w:val="00705249"/>
     <w:rsid w:val="00705ABC"/>
     <w:rsid w:val="00727CEC"/>
     <w:rsid w:val="0073004F"/>
     <w:rsid w:val="007340A0"/>
     <w:rsid w:val="0075391F"/>
     <w:rsid w:val="0078512E"/>
     <w:rsid w:val="0079280E"/>
     <w:rsid w:val="007A3D93"/>
+    <w:rsid w:val="007A4CCB"/>
     <w:rsid w:val="007A4EB5"/>
     <w:rsid w:val="007C0E8E"/>
     <w:rsid w:val="007D5D84"/>
     <w:rsid w:val="007F6764"/>
     <w:rsid w:val="00807215"/>
     <w:rsid w:val="008200CD"/>
     <w:rsid w:val="008327B2"/>
     <w:rsid w:val="008329DA"/>
     <w:rsid w:val="008513E8"/>
     <w:rsid w:val="00864CDE"/>
     <w:rsid w:val="00872AE5"/>
     <w:rsid w:val="008732F0"/>
     <w:rsid w:val="00874127"/>
     <w:rsid w:val="00874C51"/>
     <w:rsid w:val="008860B8"/>
+    <w:rsid w:val="008A0574"/>
     <w:rsid w:val="008B1332"/>
     <w:rsid w:val="008B76C3"/>
     <w:rsid w:val="008F3BAF"/>
     <w:rsid w:val="00911514"/>
     <w:rsid w:val="00917294"/>
     <w:rsid w:val="00966366"/>
     <w:rsid w:val="00975B86"/>
     <w:rsid w:val="00992C8A"/>
     <w:rsid w:val="009D1BBB"/>
     <w:rsid w:val="00A02CDC"/>
     <w:rsid w:val="00A53B47"/>
     <w:rsid w:val="00A55FB1"/>
     <w:rsid w:val="00AC7929"/>
     <w:rsid w:val="00AD3B40"/>
     <w:rsid w:val="00AF4318"/>
     <w:rsid w:val="00B0047B"/>
     <w:rsid w:val="00B03BDB"/>
     <w:rsid w:val="00B3678C"/>
     <w:rsid w:val="00B41683"/>
     <w:rsid w:val="00B4217C"/>
     <w:rsid w:val="00B44F07"/>
     <w:rsid w:val="00B46400"/>
     <w:rsid w:val="00B46DEF"/>
     <w:rsid w:val="00B63ACF"/>
     <w:rsid w:val="00B835C3"/>
     <w:rsid w:val="00B8556B"/>
     <w:rsid w:val="00B97358"/>
     <w:rsid w:val="00BB7AD4"/>
     <w:rsid w:val="00BC5C3C"/>
     <w:rsid w:val="00BE5192"/>
     <w:rsid w:val="00BE7EBF"/>
     <w:rsid w:val="00BF7503"/>
     <w:rsid w:val="00C02173"/>
     <w:rsid w:val="00C53133"/>
     <w:rsid w:val="00C7081B"/>
     <w:rsid w:val="00C82A22"/>
     <w:rsid w:val="00CA4532"/>
     <w:rsid w:val="00CE37EF"/>
     <w:rsid w:val="00CF1FF5"/>
     <w:rsid w:val="00D01644"/>
     <w:rsid w:val="00D039F6"/>
     <w:rsid w:val="00D04BD7"/>
     <w:rsid w:val="00D115C7"/>
+    <w:rsid w:val="00D151FF"/>
     <w:rsid w:val="00D216EC"/>
     <w:rsid w:val="00D56FC1"/>
     <w:rsid w:val="00D577C2"/>
     <w:rsid w:val="00D822C6"/>
     <w:rsid w:val="00D82F09"/>
     <w:rsid w:val="00D848DD"/>
     <w:rsid w:val="00DB0DB2"/>
     <w:rsid w:val="00DC00C9"/>
     <w:rsid w:val="00DC1F2B"/>
     <w:rsid w:val="00DF5045"/>
     <w:rsid w:val="00E2080E"/>
     <w:rsid w:val="00E3265E"/>
     <w:rsid w:val="00E37C77"/>
     <w:rsid w:val="00E5383C"/>
     <w:rsid w:val="00E83CE2"/>
     <w:rsid w:val="00E96964"/>
     <w:rsid w:val="00EA0785"/>
     <w:rsid w:val="00EA6BEB"/>
+    <w:rsid w:val="00EB60A2"/>
     <w:rsid w:val="00EB762B"/>
     <w:rsid w:val="00EC50E6"/>
     <w:rsid w:val="00ED4438"/>
     <w:rsid w:val="00EE6918"/>
     <w:rsid w:val="00EE75A5"/>
     <w:rsid w:val="00EF7CF6"/>
     <w:rsid w:val="00F04668"/>
     <w:rsid w:val="00F0552A"/>
     <w:rsid w:val="00F140D9"/>
     <w:rsid w:val="00F23CCA"/>
     <w:rsid w:val="00F421C0"/>
     <w:rsid w:val="00F473AE"/>
     <w:rsid w:val="00F84AA5"/>
     <w:rsid w:val="00FA3AB3"/>
     <w:rsid w:val="00FA4FD9"/>
     <w:rsid w:val="00FB1A38"/>
     <w:rsid w:val="00FB221E"/>
     <w:rsid w:val="00FD4D1E"/>
     <w:rsid w:val="00FE21D4"/>
     <w:rsid w:val="00FF7E52"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
@@ -17266,70 +17373,70 @@
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E2A0F4DD-DCC0-4C9A-96F3-2E5E6CA468BD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{1b8a7570-3ec8-4c4e-9532-5dbb2f157b31}" enabled="1" method="Standard" siteId="{fd50a0e4-c289-4266-b7ff-7d9cf5066e91}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>778</Words>
-  <Characters>5191</Characters>
+  <Words>3801</Words>
+  <Characters>2168</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>648</Lines>
-  <Paragraphs>542</Paragraphs>
+  <Lines>18</Lines>
+  <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5427</CharactersWithSpaces>
+  <CharactersWithSpaces>5958</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Iveta Ozola</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>