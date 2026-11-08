--- v0 (2026-07-29)
+++ v1 (2026-11-08)
@@ -1,66 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30430"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://fmlv.sharepoint.com/sites/FPD/Koplietojamie dokumenti/Fiskālās pārvaldības nodaļa/_Fiskalie dati_PUBLISHED/1_Fiskalie_dati/2026.gads/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="31" documentId="8_{2ACAA6F1-9789-4AA7-97B2-10056AD393A8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{0A88AAD3-1AA4-4EAC-81B8-B423A90973C4}"/>
+  <xr:revisionPtr revIDLastSave="38" documentId="8_{2ACAA6F1-9789-4AA7-97B2-10056AD393A8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{346D3848-C6DF-487C-88F1-3E0AEFDD2864}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{B5DF2D81-D826-46F3-8040-6C23526E094D}"/>
+    <workbookView xWindow="13575" yWindow="1815" windowWidth="14355" windowHeight="12195" xr2:uid="{B5DF2D81-D826-46F3-8040-6C23526E094D}"/>
   </bookViews>
   <sheets>
-    <sheet name="2026_Q1" sheetId="1" r:id="rId1"/>
+    <sheet name="2026_Q1-Q2" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
@@ -77,51 +76,51 @@
   <si>
     <t>Q4</t>
   </si>
   <si>
     <t>General government</t>
   </si>
   <si>
     <t>Central government</t>
   </si>
   <si>
     <t>Local government</t>
   </si>
   <si>
     <t>Social security funds</t>
   </si>
   <si>
     <t>in million euro</t>
   </si>
   <si>
     <t>General government debt</t>
   </si>
   <si>
     <t>Source of information: Central Statistical Bureau</t>
   </si>
   <si>
-    <t>Published: July 23, 2026</t>
+    <t>Published: October 26, 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
@@ -253,86 +252,82 @@
     </xf>
     <xf numFmtId="3" fontId="6" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
-[...3 lines deleted...]
-<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -618,233 +613,263 @@
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4C3BA9C6-954E-44A9-8DEC-9933C510BDE7}">
   <sheetPr>
     <tabColor theme="3" tint="0.89999084444715716"/>
   </sheetPr>
   <dimension ref="A1:F18"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B17" sqref="B17"/>
+      <selection activeCell="B30" sqref="B30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="25.7109375" style="1" customWidth="1"/>
     <col min="2" max="6" width="11.7109375" style="1" customWidth="1"/>
     <col min="7" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="E1" s="12" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="F2" s="12"/>
     </row>
     <row r="3" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="16" t="s">
+      <c r="A3" s="17" t="s">
         <v>9</v>
       </c>
-      <c r="B3" s="16"/>
-[...2 lines deleted...]
-      <c r="E3" s="16"/>
+      <c r="B3" s="17"/>
+      <c r="C3" s="17"/>
+      <c r="D3" s="17"/>
+      <c r="E3" s="17"/>
       <c r="F3" s="15"/>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="2"/>
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
       <c r="E4" s="13" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A5" s="19">
+      <c r="A5" s="20">
         <v>2026</v>
       </c>
-      <c r="B5" s="19"/>
-[...2 lines deleted...]
-      <c r="E5" s="19"/>
+      <c r="B5" s="20"/>
+      <c r="C5" s="20"/>
+      <c r="D5" s="20"/>
+      <c r="E5" s="20"/>
       <c r="F5" s="14"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3"/>
-      <c r="B6" s="18"/>
-[...3 lines deleted...]
-      <c r="F6" s="18"/>
+      <c r="B6" s="19"/>
+      <c r="C6" s="19"/>
+      <c r="D6" s="19"/>
+      <c r="E6" s="19"/>
+      <c r="F6" s="19"/>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
       <c r="B7" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E7" s="5" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="6" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="7">
-        <v>20435.845000000001</v>
-[...1 lines deleted...]
-      <c r="C8" s="7"/>
+        <v>20428.399000000001</v>
+      </c>
+      <c r="C8" s="7">
+        <v>21633.531999999999</v>
+      </c>
       <c r="D8" s="8"/>
       <c r="E8" s="8"/>
       <c r="F8" s="8"/>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="2"/>
-      <c r="B9" s="17"/>
-[...3 lines deleted...]
-      <c r="F9" s="17"/>
+      <c r="B9" s="18"/>
+      <c r="C9" s="18"/>
+      <c r="D9" s="18"/>
+      <c r="E9" s="18"/>
+      <c r="F9" s="18"/>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B10" s="7">
-        <v>23429.345000000001</v>
-[...1 lines deleted...]
-      <c r="C10" s="7"/>
+        <v>23421.9</v>
+      </c>
+      <c r="C10" s="7">
+        <v>24780.213</v>
+      </c>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="2"/>
-      <c r="B11" s="17"/>
-[...3 lines deleted...]
-      <c r="F11" s="17"/>
+      <c r="B11" s="18"/>
+      <c r="C11" s="18"/>
+      <c r="D11" s="18"/>
+      <c r="E11" s="18"/>
+      <c r="F11" s="18"/>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="7">
         <v>2307.4</v>
       </c>
-      <c r="C12" s="7"/>
+      <c r="C12" s="7">
+        <v>2296.1439999999998</v>
+      </c>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="2"/>
-      <c r="B13" s="17"/>
-[...3 lines deleted...]
-      <c r="F13" s="17"/>
+      <c r="B13" s="18"/>
+      <c r="C13" s="18"/>
+      <c r="D13" s="18"/>
+      <c r="E13" s="18"/>
+      <c r="F13" s="18"/>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="7">
         <v>0</v>
       </c>
-      <c r="C14" s="7"/>
+      <c r="C14" s="7">
+        <v>0</v>
+      </c>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="2"/>
       <c r="B15" s="10"/>
       <c r="C15" s="10"/>
       <c r="D15" s="10"/>
       <c r="E15" s="10"/>
       <c r="F15" s="11"/>
     </row>
     <row r="18" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A18" s="20" t="s">
+      <c r="A18" s="16" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="JLmVhMRnqS9Doh17vulmnO8raIKa9j4ePLbrCSn5HV/jGogRBBywl/Yl6VWLKvBZ4jj3yOl3Yr55EEIgDR2TRg==" saltValue="98UslkoAPJdkIcSlR2czVg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="jw81gUgvKy1WAAPnctN4nRGp4jD0k27FM+yP6iYN16N5hQ9L6ViCvp5c4AGw8cTivynug2R88jLxaXWKOzJafQ==" saltValue="VyPNEZABJX8Xs0XG7aFrwA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="6">
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="B13:F13"/>
     <mergeCell ref="B6:F6"/>
     <mergeCell ref="B9:F9"/>
     <mergeCell ref="B11:F11"/>
     <mergeCell ref="A5:E5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="f9f9c94c-aff3-4cfb-984a-ebcd48aaec84">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="304f4f41-60f7-4953-ada6-a4dad47112cc" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokuments" ma:contentTypeID="0x01010067E9266BDC3B0E4DA4F72E2B9B1FA386" ma:contentTypeVersion="14" ma:contentTypeDescription="Izveidot jaunu dokumentu." ma:contentTypeScope="" ma:versionID="eac919576475c82da73a6a8691c95f02">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="f9f9c94c-aff3-4cfb-984a-ebcd48aaec84" xmlns:ns3="304f4f41-60f7-4953-ada6-a4dad47112cc" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c2d3c0d7c4c4ff116269b865531628d8" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="f9f9c94c-aff3-4cfb-984a-ebcd48aaec84"/>
     <xsd:import namespace="304f4f41-60f7-4953-ada6-a4dad47112cc"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
@@ -1018,140 +1043,125 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...20 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{86C36BF6-34D5-410D-92C0-A9369F4735E8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="304f4f41-60f7-4953-ada6-a4dad47112cc"/>
+    <ds:schemaRef ds:uri="f9f9c94c-aff3-4cfb-984a-ebcd48aaec84"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8CBF1B8D-7EE2-4803-A10A-B6D64136AF79}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{95312BE5-EEB8-48E3-9DD7-FE8227C0D90A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="f9f9c94c-aff3-4cfb-984a-ebcd48aaec84"/>
     <ds:schemaRef ds:uri="304f4f41-60f7-4953-ada6-a4dad47112cc"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...18 lines deleted...]
-
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{1b8a7570-3ec8-4c4e-9532-5dbb2f157b31}" enabled="1" method="Standard" siteId="{fd50a0e4-c289-4266-b7ff-7d9cf5066e91}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>2026_Q1</vt:lpstr>
+      <vt:lpstr>2026_Q1-Q2</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Laura Pogule</dc:creator>
+  <cp:keywords>Fiscal data - debt</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010067E9266BDC3B0E4DA4F72E2B9B1FA386</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>