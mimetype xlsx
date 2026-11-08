--- v0 (2026-07-29)
+++ v1 (2026-11-08)
@@ -1,65 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30430"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://fmlv.sharepoint.com/sites/FPD/Koplietojamie dokumenti/Fiskālās pārvaldības nodaļa/_Fiskalie dati_PUBLISHED/1_Fiskalie_dati/2026.gads/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="133" documentId="8_{BA2B67B3-7A0C-44EA-BA7E-35452C700607}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{123630C8-1505-4A47-B795-85D950D1F4EA}"/>
+  <xr:revisionPtr revIDLastSave="186" documentId="8_{BA2B67B3-7A0C-44EA-BA7E-35452C700607}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{B161E17A-F505-47D6-9C83-F5AF4A4EFB9D}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{A8003596-ABD6-4793-8936-A08C6F50E412}"/>
+    <workbookView xWindow="-19310" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{A8003596-ABD6-4793-8936-A08C6F50E412}"/>
   </bookViews>
   <sheets>
-    <sheet name="2026_Q1" sheetId="1" r:id="rId1"/>
+    <sheet name="2026_Q1-Q2" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
@@ -94,64 +93,64 @@
   <si>
     <t>Source of information: Central Statistical Bureau</t>
   </si>
   <si>
     <t>Total revenue</t>
   </si>
   <si>
     <t>Total expenditure</t>
   </si>
   <si>
     <t>revenue</t>
   </si>
   <si>
     <t>expenditure</t>
   </si>
   <si>
     <t>balance</t>
   </si>
   <si>
     <t>Balance</t>
   </si>
   <si>
     <t>of which classified corporations*</t>
   </si>
   <si>
-    <t>Published: July 23, 2026</t>
-[...1 lines deleted...]
-  <si>
     <t>General government balance</t>
   </si>
   <si>
     <t xml:space="preserve">*Corporations controlled and financed by central government (S130130) or local government (S130330). The list of corporations is available on the Central Statistical Bureau's website: https://tools.stat.gov.lv/isk/en </t>
+  </si>
+  <si>
+    <t>Published: October 26, 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="15" x14ac:knownFonts="1">
+  <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
@@ -208,111 +207,96 @@
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1" tint="0.499984740745262"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
-    <font>
-[...13 lines deleted...]
-    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="41">
+  <cellXfs count="38">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
@@ -335,129 +319,112 @@
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="3" fontId="13" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...16 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="3" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="7" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="10" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
-[...3 lines deleted...]
-<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -739,474 +706,518 @@
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{423CD4BA-444C-474F-B350-7F6D43CFBF80}">
   <sheetPr codeName="Sheet1">
     <tabColor theme="3" tint="0.89999084444715716"/>
   </sheetPr>
   <dimension ref="A1:G38"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A38" sqref="A38"/>
+      <selection activeCell="F2" sqref="F2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="29.85546875" defaultRowHeight="15.75" outlineLevelRow="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="31.7109375" style="1" customWidth="1"/>
     <col min="2" max="6" width="13.7109375" style="1" customWidth="1"/>
     <col min="7" max="7" width="26.85546875" style="1" customWidth="1"/>
     <col min="8" max="16384" width="29.85546875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="E1" s="2" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="2" spans="1:7" x14ac:dyDescent="0.25">
       <c r="F2" s="2"/>
     </row>
     <row r="3" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A3" s="39" t="s">
-[...5 lines deleted...]
-      <c r="E3" s="39"/>
+      <c r="A3" s="36" t="s">
+        <v>17</v>
+      </c>
+      <c r="B3" s="36"/>
+      <c r="C3" s="36"/>
+      <c r="D3" s="36"/>
+      <c r="E3" s="36"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
     </row>
     <row r="4" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="22" t="s">
         <v>8</v>
       </c>
       <c r="G4" s="5"/>
     </row>
     <row r="5" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A5" s="40">
+      <c r="A5" s="37">
         <v>2026</v>
       </c>
-      <c r="B5" s="40"/>
-[...2 lines deleted...]
-      <c r="E5" s="40"/>
+      <c r="B5" s="37"/>
+      <c r="C5" s="37"/>
+      <c r="D5" s="37"/>
+      <c r="E5" s="37"/>
       <c r="F5" s="9"/>
       <c r="G5" s="6"/>
     </row>
     <row r="6" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A6" s="7"/>
       <c r="B6" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C6" s="8" t="s">
         <v>1</v>
       </c>
       <c r="D6" s="8" t="s">
         <v>2</v>
       </c>
       <c r="E6" s="8" t="s">
         <v>3</v>
       </c>
       <c r="F6" s="9"/>
       <c r="G6" s="9"/>
     </row>
     <row r="7" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A7" s="10" t="s">
         <v>4</v>
       </c>
+      <c r="B7" s="31"/>
+      <c r="C7" s="31"/>
     </row>
     <row r="8" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A8" s="11" t="s">
         <v>15</v>
       </c>
-      <c r="B8" s="24">
-[...2 lines deleted...]
-      <c r="C8" s="12"/>
+      <c r="B8" s="32">
+        <v>108.319</v>
+      </c>
+      <c r="C8" s="32">
+        <v>94.221999999999994</v>
+      </c>
       <c r="D8" s="12"/>
       <c r="E8" s="12"/>
       <c r="F8" s="13"/>
       <c r="G8" s="14"/>
     </row>
     <row r="9" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A9" s="15" t="s">
         <v>10</v>
       </c>
-      <c r="B9" s="25">
-[...2 lines deleted...]
-      <c r="C9" s="16"/>
+      <c r="B9" s="33">
+        <v>4511.3810000000003</v>
+      </c>
+      <c r="C9" s="33">
+        <v>5060.6099999999997</v>
+      </c>
       <c r="D9" s="16"/>
       <c r="E9" s="16"/>
       <c r="F9" s="14"/>
       <c r="G9" s="17"/>
     </row>
     <row r="10" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A10" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="B10" s="25">
-[...2 lines deleted...]
-      <c r="C10" s="16"/>
+      <c r="B10" s="33">
+        <v>4403.0619999999999</v>
+      </c>
+      <c r="C10" s="33">
+        <v>4966.3879999999999</v>
+      </c>
       <c r="D10" s="16"/>
       <c r="E10" s="16"/>
       <c r="F10" s="14"/>
       <c r="G10" s="17"/>
     </row>
-    <row r="11" spans="1:7" s="33" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="30" t="s">
+    <row r="11" spans="1:7" s="26" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="24" t="s">
         <v>16</v>
       </c>
-      <c r="B11" s="31"/>
-[...7 lines deleted...]
-      <c r="A12" s="34" t="s">
+      <c r="B11" s="33"/>
+      <c r="C11" s="33"/>
+      <c r="D11" s="25"/>
+      <c r="E11" s="25"/>
+      <c r="F11" s="25"/>
+      <c r="G11" s="25"/>
+    </row>
+    <row r="12" spans="1:7" s="26" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="27" t="s">
         <v>14</v>
       </c>
-      <c r="B12" s="35">
-[...9 lines deleted...]
-      <c r="A13" s="34" t="s">
+      <c r="B12" s="34">
+        <v>-15.975</v>
+      </c>
+      <c r="C12" s="34">
+        <v>-47.63</v>
+      </c>
+      <c r="D12" s="28"/>
+      <c r="E12" s="28"/>
+      <c r="F12" s="29"/>
+      <c r="G12" s="25"/>
+    </row>
+    <row r="13" spans="1:7" s="26" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="27" t="s">
         <v>12</v>
       </c>
-      <c r="B13" s="35">
+      <c r="B13" s="34">
         <v>602.35199999999998</v>
       </c>
-      <c r="C13" s="36"/>
-[...6 lines deleted...]
-      <c r="A14" s="34" t="s">
+      <c r="C13" s="34">
+        <v>615.92200000000003</v>
+      </c>
+      <c r="D13" s="28"/>
+      <c r="E13" s="28"/>
+      <c r="F13" s="29"/>
+      <c r="G13" s="25"/>
+    </row>
+    <row r="14" spans="1:7" s="26" customFormat="1" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="27" t="s">
         <v>13</v>
       </c>
-      <c r="B14" s="35">
-[...6 lines deleted...]
-      <c r="G14" s="32"/>
+      <c r="B14" s="34">
+        <v>618.327</v>
+      </c>
+      <c r="C14" s="34">
+        <v>663.55200000000002</v>
+      </c>
+      <c r="D14" s="28"/>
+      <c r="E14" s="28"/>
+      <c r="F14" s="29"/>
+      <c r="G14" s="25"/>
     </row>
     <row r="15" spans="1:7" collapsed="1" x14ac:dyDescent="0.25">
       <c r="A15" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="B15" s="28"/>
-      <c r="C15" s="17"/>
+      <c r="B15" s="35"/>
+      <c r="C15" s="35"/>
       <c r="D15" s="17"/>
       <c r="E15" s="17"/>
       <c r="F15" s="17"/>
       <c r="G15" s="17"/>
     </row>
     <row r="16" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A16" s="11" t="s">
         <v>15</v>
       </c>
-      <c r="B16" s="29">
-[...2 lines deleted...]
-      <c r="C16" s="12"/>
+      <c r="B16" s="32">
+        <v>110.089</v>
+      </c>
+      <c r="C16" s="32">
+        <v>104.923</v>
+      </c>
       <c r="D16" s="12"/>
       <c r="E16" s="12"/>
       <c r="F16" s="13"/>
       <c r="G16" s="14"/>
     </row>
     <row r="17" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A17" s="15" t="s">
         <v>10</v>
       </c>
-      <c r="B17" s="26">
-[...2 lines deleted...]
-      <c r="C17" s="16"/>
+      <c r="B17" s="33">
+        <v>2559.1759999999999</v>
+      </c>
+      <c r="C17" s="33">
+        <v>3066.759</v>
+      </c>
       <c r="D17" s="16"/>
       <c r="E17" s="16"/>
       <c r="F17" s="14"/>
       <c r="G17" s="17"/>
     </row>
     <row r="18" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A18" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="B18" s="26">
-[...2 lines deleted...]
-      <c r="C18" s="16"/>
+      <c r="B18" s="33">
+        <v>2449.087</v>
+      </c>
+      <c r="C18" s="33">
+        <v>2961.8359999999998</v>
+      </c>
       <c r="D18" s="16"/>
       <c r="E18" s="16"/>
       <c r="F18" s="14"/>
       <c r="G18" s="17"/>
     </row>
     <row r="19" spans="1:7" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
-      <c r="A19" s="30" t="s">
+      <c r="A19" s="24" t="s">
         <v>16</v>
       </c>
-      <c r="B19" s="27"/>
-      <c r="C19" s="20"/>
+      <c r="B19" s="34"/>
+      <c r="C19" s="34"/>
       <c r="D19" s="20"/>
       <c r="E19" s="20"/>
       <c r="F19" s="20"/>
       <c r="G19" s="20"/>
     </row>
     <row r="20" spans="1:7" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A20" s="18" t="s">
         <v>14</v>
       </c>
-      <c r="B20" s="27">
-[...2 lines deleted...]
-      <c r="C20" s="19"/>
+      <c r="B20" s="34">
+        <v>-22.324999999999999</v>
+      </c>
+      <c r="C20" s="34">
+        <v>-51.892000000000003</v>
+      </c>
       <c r="D20" s="19"/>
       <c r="E20" s="19"/>
       <c r="F20" s="20"/>
       <c r="G20" s="20"/>
     </row>
     <row r="21" spans="1:7" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A21" s="18" t="s">
         <v>12</v>
       </c>
-      <c r="B21" s="27">
+      <c r="B21" s="34">
         <v>420.49</v>
       </c>
-      <c r="C21" s="19"/>
+      <c r="C21" s="34">
+        <v>430.62799999999999</v>
+      </c>
       <c r="D21" s="19"/>
       <c r="E21" s="19"/>
       <c r="F21" s="20"/>
       <c r="G21" s="20"/>
     </row>
     <row r="22" spans="1:7" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A22" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="B22" s="27">
-[...2 lines deleted...]
-      <c r="C22" s="19"/>
+      <c r="B22" s="34">
+        <v>442.815</v>
+      </c>
+      <c r="C22" s="34">
+        <v>482.52</v>
+      </c>
       <c r="D22" s="19"/>
       <c r="E22" s="19"/>
       <c r="F22" s="20"/>
       <c r="G22" s="20"/>
     </row>
     <row r="23" spans="1:7" collapsed="1" x14ac:dyDescent="0.25">
       <c r="A23" s="21" t="s">
         <v>6</v>
       </c>
-      <c r="B23" s="28"/>
-      <c r="C23" s="17"/>
+      <c r="B23" s="35"/>
+      <c r="C23" s="35"/>
       <c r="D23" s="17"/>
       <c r="E23" s="17"/>
       <c r="F23" s="17"/>
       <c r="G23" s="17"/>
     </row>
     <row r="24" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A24" s="11" t="s">
         <v>15</v>
       </c>
-      <c r="B24" s="29">
-[...2 lines deleted...]
-      <c r="C24" s="12"/>
+      <c r="B24" s="32">
+        <v>-39.999000000000002</v>
+      </c>
+      <c r="C24" s="32">
+        <v>-140.50399999999999</v>
+      </c>
       <c r="D24" s="12"/>
       <c r="E24" s="12"/>
       <c r="F24" s="13"/>
       <c r="G24" s="14"/>
     </row>
     <row r="25" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A25" s="15" t="s">
         <v>10</v>
       </c>
-      <c r="B25" s="26">
-[...2 lines deleted...]
-      <c r="C25" s="16"/>
+      <c r="B25" s="33">
+        <v>970.245</v>
+      </c>
+      <c r="C25" s="33">
+        <v>1089.49</v>
+      </c>
       <c r="D25" s="16"/>
       <c r="E25" s="16"/>
       <c r="F25" s="14"/>
       <c r="G25" s="17"/>
     </row>
     <row r="26" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A26" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="B26" s="26">
-[...2 lines deleted...]
-      <c r="C26" s="16"/>
+      <c r="B26" s="33">
+        <v>1010.244</v>
+      </c>
+      <c r="C26" s="33">
+        <v>1229.9939999999999</v>
+      </c>
       <c r="D26" s="16"/>
       <c r="E26" s="16"/>
       <c r="F26" s="14"/>
       <c r="G26" s="17"/>
     </row>
     <row r="27" spans="1:7" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
-      <c r="A27" s="30" t="s">
+      <c r="A27" s="24" t="s">
         <v>16</v>
       </c>
-      <c r="B27" s="27"/>
-      <c r="C27" s="20"/>
+      <c r="B27" s="34"/>
+      <c r="C27" s="34"/>
       <c r="D27" s="20"/>
       <c r="E27" s="20"/>
       <c r="F27" s="20"/>
       <c r="G27" s="20"/>
     </row>
     <row r="28" spans="1:7" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A28" s="18" t="s">
         <v>14</v>
       </c>
-      <c r="B28" s="27">
-[...2 lines deleted...]
-      <c r="C28" s="19"/>
+      <c r="B28" s="34">
+        <v>6.35</v>
+      </c>
+      <c r="C28" s="34">
+        <v>4.2619999999999996</v>
+      </c>
       <c r="D28" s="19"/>
       <c r="E28" s="19"/>
       <c r="F28" s="20"/>
       <c r="G28" s="20"/>
     </row>
     <row r="29" spans="1:7" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A29" s="18" t="s">
         <v>12</v>
       </c>
-      <c r="B29" s="27">
+      <c r="B29" s="34">
         <v>181.86199999999999</v>
       </c>
-      <c r="C29" s="19"/>
+      <c r="C29" s="34">
+        <v>185.29400000000001</v>
+      </c>
       <c r="D29" s="19"/>
       <c r="E29" s="19"/>
       <c r="F29" s="20"/>
       <c r="G29" s="20"/>
     </row>
     <row r="30" spans="1:7" hidden="1" outlineLevel="1" x14ac:dyDescent="0.25">
       <c r="A30" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="B30" s="27">
-[...2 lines deleted...]
-      <c r="C30" s="19"/>
+      <c r="B30" s="34">
+        <v>175.512</v>
+      </c>
+      <c r="C30" s="34">
+        <v>181.03200000000001</v>
+      </c>
       <c r="D30" s="19"/>
       <c r="E30" s="19"/>
       <c r="F30" s="20"/>
       <c r="G30" s="20"/>
     </row>
     <row r="31" spans="1:7" ht="24" customHeight="1" collapsed="1" x14ac:dyDescent="0.25">
       <c r="A31" s="21" t="s">
         <v>7</v>
       </c>
-      <c r="B31" s="28"/>
-      <c r="C31" s="17"/>
+      <c r="B31" s="35"/>
+      <c r="C31" s="35"/>
       <c r="D31" s="17"/>
       <c r="E31" s="17"/>
       <c r="F31" s="17"/>
       <c r="G31" s="17"/>
     </row>
     <row r="32" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A32" s="11" t="s">
         <v>15</v>
       </c>
-      <c r="B32" s="29">
-[...2 lines deleted...]
-      <c r="C32" s="12"/>
+      <c r="B32" s="32">
+        <v>38.228999999999999</v>
+      </c>
+      <c r="C32" s="32">
+        <v>129.803</v>
+      </c>
       <c r="D32" s="12"/>
       <c r="E32" s="12"/>
       <c r="F32" s="13"/>
       <c r="G32" s="14"/>
     </row>
     <row r="33" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A33" s="15" t="s">
         <v>10</v>
       </c>
-      <c r="B33" s="26">
-[...2 lines deleted...]
-      <c r="C33" s="16"/>
+      <c r="B33" s="33">
+        <v>1297.7239999999999</v>
+      </c>
+      <c r="C33" s="33">
+        <v>1386.768</v>
+      </c>
       <c r="D33" s="16"/>
       <c r="E33" s="16"/>
       <c r="F33" s="14"/>
       <c r="G33" s="17"/>
     </row>
     <row r="34" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A34" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="B34" s="26">
-[...2 lines deleted...]
-      <c r="C34" s="16"/>
+      <c r="B34" s="33">
+        <v>1259.4949999999999</v>
+      </c>
+      <c r="C34" s="33">
+        <v>1256.9649999999999</v>
+      </c>
       <c r="D34" s="16"/>
       <c r="E34" s="16"/>
       <c r="F34" s="14"/>
       <c r="G34" s="17"/>
     </row>
     <row r="37" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A37" s="38" t="s">
+      <c r="A37" s="30" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A38" s="23" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="nJPtGrDWBaLlD9oYleE0aKSRJaA2qMzYbo44u+DFds9vOfb20j1RUGQD2t2AOyzVBFdbbegZXvkw9teer2UBmw==" saltValue="SkEieLB/PPsPHNX/GE4Wkw==" spinCount="100000" sheet="1" objects="1" scenarios="1" formatRows="0"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="teRa66AkjvZ5Q5Edh3VY1jhH3EwMEspMIWtlIIAAik3rBWZKPswpGq1iDUaTHPO22msmMreP6M9jPHLk2u0M5A==" saltValue="hXSVxKbFKovj1wb/spqmZg==" spinCount="100000" sheet="1" formatRows="0"/>
   <mergeCells count="2">
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="A5:E5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokuments" ma:contentTypeID="0x01010067E9266BDC3B0E4DA4F72E2B9B1FA386" ma:contentTypeVersion="14" ma:contentTypeDescription="Izveidot jaunu dokumentu." ma:contentTypeScope="" ma:versionID="eac919576475c82da73a6a8691c95f02">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="f9f9c94c-aff3-4cfb-984a-ebcd48aaec84" xmlns:ns3="304f4f41-60f7-4953-ada6-a4dad47112cc" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c2d3c0d7c4c4ff116269b865531628d8" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="f9f9c94c-aff3-4cfb-984a-ebcd48aaec84"/>
@@ -1402,139 +1413,146 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="f9f9c94c-aff3-4cfb-984a-ebcd48aaec84">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="304f4f41-60f7-4953-ada6-a4dad47112cc" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A96E67DD-018E-4CDD-B7BC-003170C8E521}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="f9f9c94c-aff3-4cfb-984a-ebcd48aaec84"/>
     <ds:schemaRef ds:uri="304f4f41-60f7-4953-ada6-a4dad47112cc"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E5168076-1A78-4B45-BCC7-7958FE152030}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="304f4f41-60f7-4953-ada6-a4dad47112cc"/>
+    <ds:schemaRef ds:uri="f9f9c94c-aff3-4cfb-984a-ebcd48aaec84"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6273F6C5-CC54-49BD-91E8-766142E8A253}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
-  </ds:schemaRefs>
-[...10 lines deleted...]
-    <ds:schemaRef ds:uri="304f4f41-60f7-4953-ada6-a4dad47112cc"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{1b8a7570-3ec8-4c4e-9532-5dbb2f157b31}" enabled="1" method="Standard" siteId="{fd50a0e4-c289-4266-b7ff-7d9cf5066e91}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>2026_Q1</vt:lpstr>
+      <vt:lpstr>2026_Q1-Q2</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Laura Pogule</dc:creator>
+  <cp:keywords>Fiscal data - balance</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010067E9266BDC3B0E4DA4F72E2B9B1FA386</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>