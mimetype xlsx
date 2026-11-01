--- v0 (2026-01-08)
+++ v1 (2026-11-01)
@@ -1,58 +1,62 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30430"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="S:\FPD\Tautsaimniecibas_un_fiskalas_parvaldibas_nodala\_Fiskalie dati_PUBLISHED\1_Fiskalie_dati\2025.gads\Gada_dati\Garantijas\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://fmlv.sharepoint.com/sites/FPD/Koplietojamie dokumenti/Fiskālās pārvaldības nodaļa/_Fiskalie dati_PUBLISHED/1_Fiskalie_dati/2026.gads/Gada dati/Garantijas/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{73329A66-CFD4-42B3-A160-23743BF838B5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="65" documentId="13_ncr:1_{73329A66-CFD4-42B3-A160-23743BF838B5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{875FFC4E-9F24-4558-B3B8-7E632EC63CBF}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Paskaidrojumi Notes" sheetId="1" r:id="rId1"/>
     <sheet name="Dati Data" sheetId="5" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
@@ -85,53 +89,50 @@
     <t>of financial corporations</t>
   </si>
   <si>
     <t>Publicēts/Published:</t>
   </si>
   <si>
     <t>Guarantees of General Government Sector (% of GDP)</t>
   </si>
   <si>
     <r>
       <t>Total General Government</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="2"/>
         <charset val="186"/>
       </rPr>
       <t xml:space="preserve"> (S.1300)</t>
     </r>
   </si>
   <si>
-    <t>22.10.2025.</t>
-[...1 lines deleted...]
-  <si>
     <t>Vispārējās valdības sektora garantijas (% no IKP)</t>
   </si>
   <si>
     <t>Vienreizējas garantijas</t>
   </si>
   <si>
     <t>Kopējās garantijas, izņemot sektora uzņemtās saistības:</t>
   </si>
   <si>
     <t>no kurām izsniegtas finanšu iestādēm</t>
   </si>
   <si>
     <t>Standartizētas garantijas</t>
   </si>
   <si>
     <t xml:space="preserve">   Kopējās izsniegtās garantijas</t>
   </si>
   <si>
     <t>no kurām izsniegtas publiskajām komercsabiedrībām</t>
   </si>
   <si>
     <t>no kurām izsniegtas finanšu krīzes kontekstā</t>
   </si>
   <si>
     <t>Kopējās izsniegtās garantijas</t>
@@ -142,56 +143,59 @@
   <si>
     <t>Centrālā valdība (S.1311)</t>
   </si>
   <si>
     <t>Central Government (S.1311)</t>
   </si>
   <si>
     <t>Vietējā valdība (S.1313)</t>
   </si>
   <si>
     <r>
       <t>Local Government</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="2"/>
         <charset val="186"/>
       </rPr>
       <t xml:space="preserve"> (S.1313)</t>
     </r>
   </si>
+  <si>
+    <t>22.10.2026.</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="11" x14ac:knownFonts="1">
+  <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
@@ -219,50 +223,66 @@
       <charset val="186"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Times New Roman"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
+      <sz val="12"/>
+      <color rgb="FF000000"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="186"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="186"/>
+    </font>
+    <font>
+      <i/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="4">
     <border>
       <left/>
       <right/>
@@ -297,85 +317,82 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="64"/>
       </left>
       <right style="hair">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="43">
+  <cellXfs count="46">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="10" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="4" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="10" fontId="0" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="10" fontId="0" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="10" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
@@ -410,122 +427,132 @@
     <xf numFmtId="10" fontId="0" fillId="2" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="10" fontId="8" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="10" fontId="6" fillId="2" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="10" fontId="8" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="10" fontId="0" fillId="2" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="10" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Normal 5" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Percent" xfId="4" builtinId="5"/>
     <cellStyle name="Percent 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>161925</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>133352</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>12</xdr:col>
       <xdr:colOff>676275</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>38101</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="TextBox 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="161925" y="133352"/>
           <a:ext cx="10772775" cy="6543674"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
         <a:ln w="9525" cmpd="sng">
           <a:solidFill>
-            <a:schemeClr val="lt1">
-[...1 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="bg2"/>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
             <a:lnSpc>
               <a:spcPct val="100000"/>
             </a:lnSpc>
@@ -844,50 +871,78 @@
           </a:r>
           <a:r>
             <a:rPr lang="lv-LV" sz="1200" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:rPr>
             <a:t> </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="lv-LV" sz="1200">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:rPr>
             <a:t>metodoloģijai. </a:t>
           </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+            <a:lnSpc>
+              <a:spcPct val="100000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPts val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPts val="0"/>
+            </a:spcAft>
+            <a:buClrTx/>
+            <a:buSzTx/>
+            <a:buFontTx/>
+            <a:buNone/>
+            <a:tabLst/>
+            <a:defRPr/>
+          </a:pPr>
+          <a:endParaRPr lang="lv-LV" sz="1200">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            <a:ea typeface="+mn-ea"/>
+            <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+          </a:endParaRPr>
         </a:p>
         <a:p>
           <a:endParaRPr lang="lv-LV" sz="1200">
             <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:r>
             <a:rPr lang="lv-LV" sz="1200" b="1">
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:rPr>
             <a:t>Notes</a:t>
           </a:r>
           <a:endParaRPr lang="lv-LV" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
             <a:solidFill>
               <a:schemeClr val="dk1"/>
             </a:solidFill>
             <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             <a:ea typeface="+mn-ea"/>
             <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
           </a:endParaRPr>
         </a:p>
@@ -1414,1308 +1469,1696 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="120" workbookViewId="0">
-      <selection activeCell="O21" sqref="O21"/>
+    <sheetView showGridLines="0" zoomScale="80" zoomScaleNormal="80" zoomScaleSheetLayoutView="120" workbookViewId="0">
+      <selection activeCell="A34" sqref="A34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="35.625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A1" s="1"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:R35"/>
+  <dimension ref="A1:S35"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="B22" sqref="B22"/>
+      <selection activeCell="C24" sqref="C24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.875" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="53.625" customWidth="1"/>
     <col min="2" max="2" width="55.625" customWidth="1"/>
-    <col min="3" max="5" width="10" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="10" max="17" width="9.625" customWidth="1"/>
+    <col min="3" max="6" width="10" customWidth="1"/>
+    <col min="7" max="7" width="9.625" customWidth="1"/>
+    <col min="8" max="8" width="8.5" customWidth="1"/>
+    <col min="9" max="10" width="9.875" customWidth="1"/>
+    <col min="11" max="18" width="9.625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18" x14ac:dyDescent="0.25">
-      <c r="O1" s="42" t="s">
+    <row r="1" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="P1" s="44" t="s">
         <v>8</v>
       </c>
-      <c r="P1" s="42"/>
-[...4 lines deleted...]
-    <row r="2" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="Q1" s="44"/>
+      <c r="R1" s="6" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="2" spans="1:19" x14ac:dyDescent="0.25">
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
-      <c r="O2" s="42"/>
-[...4 lines deleted...]
-      <c r="K3" s="8"/>
+      <c r="K2" s="2"/>
+      <c r="P2" s="45"/>
+      <c r="Q2" s="45"/>
+      <c r="R2" s="7"/>
+    </row>
+    <row r="3" spans="1:19" x14ac:dyDescent="0.25">
       <c r="L3" s="8"/>
       <c r="M3" s="8"/>
       <c r="N3" s="8"/>
-    </row>
-    <row r="4" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="O3" s="8"/>
+    </row>
+    <row r="4" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
       <c r="G4" s="3"/>
       <c r="H4" s="3"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
-      <c r="K4" s="9"/>
+      <c r="K4" s="3"/>
       <c r="L4" s="9"/>
-      <c r="M4" s="10"/>
+      <c r="M4" s="9"/>
       <c r="N4" s="10"/>
       <c r="O4" s="10"/>
       <c r="P4" s="10"/>
       <c r="Q4" s="10"/>
-    </row>
-    <row r="6" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="R4" s="10"/>
+    </row>
+    <row r="6" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A6" s="11"/>
       <c r="B6" s="11"/>
-      <c r="C6" s="16">
+      <c r="C6" s="41">
+        <v>2025</v>
+      </c>
+      <c r="D6" s="15">
         <v>2024</v>
       </c>
-      <c r="D6" s="16">
+      <c r="E6" s="15">
         <v>2023</v>
       </c>
-      <c r="E6" s="17">
+      <c r="F6" s="16">
         <v>2022</v>
       </c>
-      <c r="F6" s="18">
+      <c r="G6" s="17">
         <v>2021</v>
       </c>
-      <c r="G6" s="18">
+      <c r="H6" s="17">
         <v>2020</v>
       </c>
-      <c r="H6" s="18">
+      <c r="I6" s="17">
         <v>2019</v>
       </c>
-      <c r="I6" s="18">
+      <c r="J6" s="17">
         <v>2018</v>
       </c>
-      <c r="J6" s="18">
+      <c r="K6" s="17">
         <v>2017</v>
       </c>
-      <c r="K6" s="18">
+      <c r="L6" s="17">
         <v>2016</v>
       </c>
-      <c r="L6" s="18">
+      <c r="M6" s="17">
         <v>2015</v>
       </c>
-      <c r="M6" s="18">
+      <c r="N6" s="17">
         <v>2014</v>
       </c>
-      <c r="N6" s="18">
+      <c r="O6" s="17">
         <v>2013</v>
       </c>
-      <c r="O6" s="18">
+      <c r="P6" s="17">
         <v>2012</v>
       </c>
-      <c r="P6" s="18">
+      <c r="Q6" s="17">
         <v>2011</v>
       </c>
-      <c r="Q6" s="18">
+      <c r="R6" s="17">
         <v>2010</v>
       </c>
     </row>
-    <row r="7" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A7" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="C7" s="18"/>
-[...1 lines deleted...]
-      <c r="E7" s="19"/>
+      <c r="C7" s="4"/>
+      <c r="D7" s="17"/>
+      <c r="E7" s="17"/>
       <c r="F7" s="18"/>
-      <c r="G7" s="18"/>
-[...11 lines deleted...]
-    <row r="8" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="G7" s="17"/>
+      <c r="H7" s="17"/>
+      <c r="I7" s="17"/>
+      <c r="J7" s="17"/>
+      <c r="K7" s="17"/>
+      <c r="L7" s="19"/>
+      <c r="M7" s="19"/>
+      <c r="N7" s="17"/>
+      <c r="O7" s="17"/>
+      <c r="P7" s="17"/>
+      <c r="Q7" s="17"/>
+      <c r="R7" s="17"/>
+    </row>
+    <row r="8" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A8" s="4" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B8" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="C8" s="18"/>
-[...1 lines deleted...]
-      <c r="E8" s="19"/>
+      <c r="C8" s="4"/>
+      <c r="D8" s="17"/>
+      <c r="E8" s="17"/>
       <c r="F8" s="18"/>
-      <c r="G8" s="18"/>
-[...11 lines deleted...]
-    <row r="9" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="G8" s="17"/>
+      <c r="H8" s="17"/>
+      <c r="I8" s="17"/>
+      <c r="J8" s="17"/>
+      <c r="K8" s="17"/>
+      <c r="L8" s="19"/>
+      <c r="M8" s="19"/>
+      <c r="N8" s="19"/>
+      <c r="O8" s="19"/>
+      <c r="P8" s="19"/>
+      <c r="Q8" s="19"/>
+      <c r="R8" s="19"/>
+    </row>
+    <row r="9" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A9" s="12" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="C9" s="21">
-[...20 lines deleted...]
-      <c r="J9" s="24">
+      <c r="C9" s="20">
+        <v>1.8565586446269633E-3</v>
+      </c>
+      <c r="D9" s="20">
+        <v>2.1069378223216892E-3</v>
+      </c>
+      <c r="E9" s="20">
+        <v>2.2160664118211827E-3</v>
+      </c>
+      <c r="F9" s="21">
+        <v>2.2356233757579794E-3</v>
+      </c>
+      <c r="G9" s="22">
+        <v>2.3070463819937844E-3</v>
+      </c>
+      <c r="H9" s="22">
+        <v>2.6294727977900019E-3</v>
+      </c>
+      <c r="I9" s="20">
+        <v>1.2541145824523417E-3</v>
+      </c>
+      <c r="J9" s="20">
+        <v>1.4442679516291233E-3</v>
+      </c>
+      <c r="K9" s="23">
         <v>2.1034242863347571E-3</v>
       </c>
-      <c r="K9" s="24">
+      <c r="L9" s="23">
         <v>2.8681290870349657E-3</v>
       </c>
-      <c r="L9" s="24">
+      <c r="M9" s="23">
         <v>8.6494442876816763E-3</v>
       </c>
-      <c r="M9" s="24">
+      <c r="N9" s="23">
         <v>3.0846185910796166E-3</v>
       </c>
-      <c r="N9" s="24">
+      <c r="O9" s="23">
         <v>9.3376369504932499E-3</v>
       </c>
-      <c r="O9" s="24">
+      <c r="P9" s="23">
         <v>5.6979253346120754E-3</v>
       </c>
-      <c r="P9" s="24">
+      <c r="Q9" s="23">
         <v>1.9802760926476929E-2</v>
       </c>
-      <c r="Q9" s="24">
+      <c r="R9" s="23">
         <v>2.2956715721423611E-2</v>
       </c>
-      <c r="R9" s="14"/>
-[...2 lines deleted...]
-      <c r="A10" s="5" t="s">
+      <c r="S9" s="13"/>
+    </row>
+    <row r="10" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A10" s="42" t="s">
+        <v>17</v>
+      </c>
+      <c r="B10" s="43" t="s">
+        <v>6</v>
+      </c>
+      <c r="C10" s="24">
+        <v>8.3714216983401494E-5</v>
+      </c>
+      <c r="D10" s="24">
+        <v>2.1450812493918457E-4</v>
+      </c>
+      <c r="E10" s="24">
+        <v>2.447377954092347E-4</v>
+      </c>
+      <c r="F10" s="25">
+        <v>2.2597787699073761E-4</v>
+      </c>
+      <c r="G10" s="26">
+        <v>6.4217170230500146E-4</v>
+      </c>
+      <c r="H10" s="26">
+        <v>7.8513797081406368E-4</v>
+      </c>
+      <c r="I10" s="24">
+        <v>9.0390568176051695E-4</v>
+      </c>
+      <c r="J10" s="24">
+        <v>7.4070125688943851E-4</v>
+      </c>
+      <c r="K10" s="23">
+        <v>1.1299107125698098E-3</v>
+      </c>
+      <c r="L10" s="23">
+        <v>1.3701822991076895E-3</v>
+      </c>
+      <c r="M10" s="23">
+        <v>2.0457120235172232E-3</v>
+      </c>
+      <c r="N10" s="23">
+        <v>2.1017529233671923E-3</v>
+      </c>
+      <c r="O10" s="23">
+        <v>1.3038141564758831E-2</v>
+      </c>
+      <c r="P10" s="23">
+        <v>1.5156857490750271E-2</v>
+      </c>
+      <c r="Q10" s="23">
+        <v>1.5739173404266504E-2</v>
+      </c>
+      <c r="R10" s="23">
+        <v>1.6361070326993774E-2</v>
+      </c>
+      <c r="S10" s="13"/>
+    </row>
+    <row r="11" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A11" s="42" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="C11" s="27">
+        <v>0</v>
+      </c>
+      <c r="D11" s="27">
+        <v>0</v>
+      </c>
+      <c r="E11" s="27">
+        <v>0</v>
+      </c>
+      <c r="F11" s="28">
+        <v>0</v>
+      </c>
+      <c r="G11" s="23">
+        <v>0</v>
+      </c>
+      <c r="H11" s="23">
+        <v>0</v>
+      </c>
+      <c r="I11" s="27">
+        <v>0</v>
+      </c>
+      <c r="J11" s="27">
+        <v>0</v>
+      </c>
+      <c r="K11" s="23">
+        <v>0</v>
+      </c>
+      <c r="L11" s="23">
+        <v>0</v>
+      </c>
+      <c r="M11" s="23">
+        <v>0</v>
+      </c>
+      <c r="N11" s="23">
+        <v>0</v>
+      </c>
+      <c r="O11" s="23">
+        <v>1.0956039459926353E-2</v>
+      </c>
+      <c r="P11" s="23">
+        <v>1.1927092882764714E-2</v>
+      </c>
+      <c r="Q11" s="23">
+        <v>1.1680842787000725E-2</v>
+      </c>
+      <c r="R11" s="23">
+        <v>1.14100681758687E-2</v>
+      </c>
+      <c r="S11" s="13"/>
+    </row>
+    <row r="12" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A12" s="42" t="s">
         <v>18</v>
       </c>
-      <c r="B10" s="13" t="s">
-[...50 lines deleted...]
-      <c r="A11" s="5" t="s">
+      <c r="B12" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="C12" s="27">
+        <v>0</v>
+      </c>
+      <c r="D12" s="27">
+        <v>0</v>
+      </c>
+      <c r="E12" s="27">
+        <v>0</v>
+      </c>
+      <c r="F12" s="28">
+        <v>0</v>
+      </c>
+      <c r="G12" s="23">
+        <v>0</v>
+      </c>
+      <c r="H12" s="23">
+        <v>0</v>
+      </c>
+      <c r="I12" s="27">
+        <v>0</v>
+      </c>
+      <c r="J12" s="27">
+        <v>0</v>
+      </c>
+      <c r="K12" s="23">
+        <v>0</v>
+      </c>
+      <c r="L12" s="23">
+        <v>0</v>
+      </c>
+      <c r="M12" s="23">
+        <v>0</v>
+      </c>
+      <c r="N12" s="23">
+        <v>0</v>
+      </c>
+      <c r="O12" s="23">
+        <v>5.7569668591171521E-3</v>
+      </c>
+      <c r="P12" s="23">
+        <v>5.9534857481347752E-3</v>
+      </c>
+      <c r="Q12" s="23">
+        <v>6.6571341457003774E-3</v>
+      </c>
+      <c r="R12" s="23">
+        <v>7.2066104414928124E-3</v>
+      </c>
+      <c r="S12" s="13"/>
+    </row>
+    <row r="13" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A13" s="4" t="s">
         <v>15</v>
-      </c>
-[...106 lines deleted...]
-        <v>16</v>
       </c>
       <c r="B13" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="C13" s="30"/>
-[...16 lines deleted...]
-    <row r="14" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="C13" s="29"/>
+      <c r="D13" s="29"/>
+      <c r="E13" s="29"/>
+      <c r="F13" s="30"/>
+      <c r="G13" s="17"/>
+      <c r="H13" s="31"/>
+      <c r="I13" s="31"/>
+      <c r="J13" s="31"/>
+      <c r="K13" s="23"/>
+      <c r="L13" s="23"/>
+      <c r="M13" s="23"/>
+      <c r="N13" s="23"/>
+      <c r="O13" s="23"/>
+      <c r="P13" s="23"/>
+      <c r="Q13" s="23"/>
+      <c r="R13" s="23"/>
+      <c r="S13" s="13"/>
+    </row>
+    <row r="14" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A14" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="C14" s="28">
-[...20 lines deleted...]
-      <c r="J14" s="24">
+      <c r="C14" s="27">
+        <v>1.4910959139489329E-2</v>
+      </c>
+      <c r="D14" s="27">
+        <v>1.3465943368687359E-2</v>
+      </c>
+      <c r="E14" s="27">
+        <v>1.3135384763482619E-2</v>
+      </c>
+      <c r="F14" s="28">
+        <v>1.4703999244796871E-2</v>
+      </c>
+      <c r="G14" s="23">
+        <v>1.4653785017336312E-2</v>
+      </c>
+      <c r="H14" s="23">
+        <v>1.4608064300800678E-2</v>
+      </c>
+      <c r="I14" s="27">
+        <v>1.2131565148260288E-2</v>
+      </c>
+      <c r="J14" s="27">
+        <v>1.1308522470852034E-2</v>
+      </c>
+      <c r="K14" s="23">
         <v>1.0361454581794282E-2</v>
       </c>
-      <c r="K14" s="24">
+      <c r="L14" s="23">
         <v>9.9214636177351791E-3</v>
       </c>
-      <c r="L14" s="24">
+      <c r="M14" s="23">
         <v>4.8208201547318722E-3</v>
       </c>
-      <c r="M14" s="24">
+      <c r="N14" s="23">
         <v>4.6437331344200434E-3</v>
       </c>
-      <c r="N14" s="24">
+      <c r="O14" s="23">
         <v>4.9256716825021593E-3</v>
       </c>
-      <c r="O14" s="24">
+      <c r="P14" s="23">
         <v>5.052113450770771E-3</v>
       </c>
-      <c r="P14" s="24">
+      <c r="Q14" s="23">
         <v>5.4171879764070112E-3</v>
       </c>
-      <c r="Q14" s="24">
+      <c r="R14" s="23">
         <v>5.3968199770091391E-3</v>
       </c>
-      <c r="R14" s="14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="S14" s="13"/>
+    </row>
+    <row r="15" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A15" s="5"/>
       <c r="B15" s="5"/>
-      <c r="C15" s="24"/>
-[...15 lines deleted...]
-    <row r="16" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="C15" s="5"/>
+      <c r="D15" s="23"/>
+      <c r="E15" s="23"/>
+      <c r="F15" s="23"/>
+      <c r="G15" s="23"/>
+      <c r="H15" s="19"/>
+      <c r="I15" s="19"/>
+      <c r="J15" s="19"/>
+      <c r="K15" s="19"/>
+      <c r="L15" s="19"/>
+      <c r="M15" s="19"/>
+      <c r="N15" s="19"/>
+      <c r="O15" s="19"/>
+      <c r="P15" s="19"/>
+      <c r="Q15" s="19"/>
+      <c r="R15" s="19"/>
+    </row>
+    <row r="16" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A16" s="5"/>
       <c r="B16" s="5"/>
-      <c r="C16" s="20"/>
-[...15 lines deleted...]
-    <row r="17" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="C16" s="5"/>
+      <c r="D16" s="19"/>
+      <c r="E16" s="27"/>
+      <c r="F16" s="19"/>
+      <c r="G16" s="19"/>
+      <c r="H16" s="19"/>
+      <c r="I16" s="19"/>
+      <c r="J16" s="19"/>
+      <c r="K16" s="19"/>
+      <c r="L16" s="19"/>
+      <c r="M16" s="19"/>
+      <c r="N16" s="19"/>
+      <c r="O16" s="19"/>
+      <c r="P16" s="19"/>
+      <c r="Q16" s="19"/>
+      <c r="R16" s="19"/>
+    </row>
+    <row r="17" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A17" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="B17" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B17" s="4" t="s">
-[...18 lines deleted...]
-    <row r="18" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="C17" s="4"/>
+      <c r="D17" s="17"/>
+      <c r="E17" s="29"/>
+      <c r="F17" s="17"/>
+      <c r="G17" s="17"/>
+      <c r="H17" s="17"/>
+      <c r="I17" s="17"/>
+      <c r="J17" s="17"/>
+      <c r="K17" s="17"/>
+      <c r="L17" s="19"/>
+      <c r="M17" s="19"/>
+      <c r="N17" s="17"/>
+      <c r="O17" s="17"/>
+      <c r="P17" s="17"/>
+      <c r="Q17" s="17"/>
+      <c r="R17" s="17"/>
+    </row>
+    <row r="18" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A18" s="4" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B18" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="C18" s="18"/>
-[...2 lines deleted...]
-      <c r="F18" s="19"/>
+      <c r="C18" s="4"/>
+      <c r="D18" s="17"/>
+      <c r="E18" s="29"/>
+      <c r="F18" s="17"/>
       <c r="G18" s="18"/>
-      <c r="H18" s="18"/>
-[...10 lines deleted...]
-    <row r="19" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="H18" s="17"/>
+      <c r="I18" s="17"/>
+      <c r="J18" s="17"/>
+      <c r="K18" s="17"/>
+      <c r="L18" s="19"/>
+      <c r="M18" s="19"/>
+      <c r="N18" s="19"/>
+      <c r="O18" s="19"/>
+      <c r="P18" s="19"/>
+      <c r="Q18" s="19"/>
+      <c r="R18" s="19"/>
+    </row>
+    <row r="19" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A19" s="12" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B19" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="C19" s="21">
-[...20 lines deleted...]
-      <c r="J19" s="24">
+      <c r="C19" s="20">
+        <v>1.7728444276435618E-3</v>
+      </c>
+      <c r="D19" s="20">
+        <v>1.8924296973825046E-3</v>
+      </c>
+      <c r="E19" s="20">
+        <v>1.9713286164119476E-3</v>
+      </c>
+      <c r="F19" s="21">
+        <v>2.0096454987672419E-3</v>
+      </c>
+      <c r="G19" s="21">
+        <v>1.9828465015972957E-3</v>
+      </c>
+      <c r="H19" s="21">
+        <v>2.1869597811910572E-3</v>
+      </c>
+      <c r="I19" s="32">
+        <v>6.5464571457568631E-4</v>
+      </c>
+      <c r="J19" s="20">
+        <v>8.3739326034348578E-4</v>
+      </c>
+      <c r="K19" s="23">
         <v>1.1952907895192008E-3</v>
       </c>
-      <c r="K19" s="24">
+      <c r="L19" s="23">
         <v>1.8103370859899911E-3</v>
       </c>
-      <c r="L19" s="24">
+      <c r="M19" s="23">
         <v>7.3154399161061813E-3</v>
       </c>
-      <c r="M19" s="24">
+      <c r="N19" s="23">
         <v>3.7910532897479214E-3</v>
       </c>
-      <c r="N19" s="24">
+      <c r="O19" s="23">
         <v>1.577942446697277E-2</v>
       </c>
-      <c r="O19" s="24">
+      <c r="P19" s="23">
         <v>2.1174468405192066E-2</v>
       </c>
-      <c r="P19" s="24">
+      <c r="Q19" s="23">
         <v>2.2525837687802929E-2</v>
       </c>
-      <c r="Q19" s="24">
+      <c r="R19" s="23">
         <v>1.9758482147938218E-2</v>
       </c>
     </row>
-    <row r="20" spans="1:17" x14ac:dyDescent="0.25">
-      <c r="A20" s="5" t="s">
+    <row r="20" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A20" s="42" t="s">
+        <v>17</v>
+      </c>
+      <c r="B20" s="43" t="s">
+        <v>6</v>
+      </c>
+      <c r="C20" s="24">
+        <v>0</v>
+      </c>
+      <c r="D20" s="24">
+        <v>0</v>
+      </c>
+      <c r="E20" s="24">
+        <v>0</v>
+      </c>
+      <c r="F20" s="25">
+        <v>0</v>
+      </c>
+      <c r="G20" s="25">
+        <v>3.1797182190851261E-4</v>
+      </c>
+      <c r="H20" s="25">
+        <v>3.4423384349957379E-4</v>
+      </c>
+      <c r="I20" s="32">
+        <v>3.0440298381231076E-4</v>
+      </c>
+      <c r="J20" s="24">
+        <v>1.3382656560380086E-4</v>
+      </c>
+      <c r="K20" s="23">
+        <v>2.2177721575425394E-4</v>
+      </c>
+      <c r="L20" s="23">
+        <v>3.1239029806271476E-4</v>
+      </c>
+      <c r="M20" s="23">
+        <v>7.1174976731257602E-4</v>
+      </c>
+      <c r="N20" s="23">
+        <v>5.7480090388539078E-4</v>
+      </c>
+      <c r="O20" s="23">
+        <v>1.169250352320771E-2</v>
+      </c>
+      <c r="P20" s="23">
+        <v>1.2937863466049859E-2</v>
+      </c>
+      <c r="Q20" s="23">
+        <v>1.3115977836888754E-2</v>
+      </c>
+      <c r="R20" s="23">
+        <v>1.3162836753508383E-2</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A21" s="42" t="s">
+        <v>14</v>
+      </c>
+      <c r="B21" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="C21" s="27">
+        <v>0</v>
+      </c>
+      <c r="D21" s="27">
+        <v>0</v>
+      </c>
+      <c r="E21" s="27">
+        <v>0</v>
+      </c>
+      <c r="F21" s="28">
+        <v>0</v>
+      </c>
+      <c r="G21" s="28">
+        <v>0</v>
+      </c>
+      <c r="H21" s="28">
+        <v>0</v>
+      </c>
+      <c r="I21" s="32">
+        <v>0</v>
+      </c>
+      <c r="J21" s="27">
+        <v>0</v>
+      </c>
+      <c r="K21" s="23">
+        <v>0</v>
+      </c>
+      <c r="L21" s="23">
+        <v>0</v>
+      </c>
+      <c r="M21" s="23">
+        <v>0</v>
+      </c>
+      <c r="N21" s="23">
+        <v>0</v>
+      </c>
+      <c r="O21" s="23">
+        <v>1.0956039459926353E-2</v>
+      </c>
+      <c r="P21" s="23">
+        <v>1.1927092882764714E-2</v>
+      </c>
+      <c r="Q21" s="23">
+        <v>1.1680842787000725E-2</v>
+      </c>
+      <c r="R21" s="23">
+        <v>1.14100681758687E-2</v>
+      </c>
+    </row>
+    <row r="22" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A22" s="42" t="s">
         <v>18</v>
       </c>
-      <c r="B20" s="13" t="s">
-[...49 lines deleted...]
-      <c r="A21" s="5" t="s">
+      <c r="B22" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="C22" s="27">
+        <v>0</v>
+      </c>
+      <c r="D22" s="27">
+        <v>0</v>
+      </c>
+      <c r="E22" s="27">
+        <v>0</v>
+      </c>
+      <c r="F22" s="28">
+        <v>0</v>
+      </c>
+      <c r="G22" s="28">
+        <v>0</v>
+      </c>
+      <c r="H22" s="28">
+        <v>0</v>
+      </c>
+      <c r="I22" s="32">
+        <v>0</v>
+      </c>
+      <c r="J22" s="27">
+        <v>0</v>
+      </c>
+      <c r="K22" s="23">
+        <v>0</v>
+      </c>
+      <c r="L22" s="23">
+        <v>0</v>
+      </c>
+      <c r="M22" s="23">
+        <v>0</v>
+      </c>
+      <c r="N22" s="23">
+        <v>0</v>
+      </c>
+      <c r="O22" s="23">
+        <v>5.7569668591171521E-3</v>
+      </c>
+      <c r="P22" s="23">
+        <v>5.9534857481347752E-3</v>
+      </c>
+      <c r="Q22" s="23">
+        <v>6.6571341457003774E-3</v>
+      </c>
+      <c r="R22" s="23">
+        <v>7.2066104414928124E-3</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A23" s="4" t="s">
         <v>15</v>
-      </c>
-[...104 lines deleted...]
-        <v>16</v>
       </c>
       <c r="B23" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="C23" s="30"/>
-[...4 lines deleted...]
-      <c r="H23" s="33"/>
+      <c r="C23" s="29"/>
+      <c r="D23" s="29"/>
+      <c r="E23" s="29"/>
+      <c r="F23" s="30"/>
+      <c r="G23" s="18"/>
+      <c r="H23" s="30"/>
       <c r="I23" s="32"/>
-      <c r="J23" s="24"/>
-[...10 lines deleted...]
-        <v>20</v>
+      <c r="J23" s="31"/>
+      <c r="K23" s="23"/>
+      <c r="L23" s="23"/>
+      <c r="M23" s="23"/>
+      <c r="N23" s="23"/>
+      <c r="O23" s="23"/>
+      <c r="P23" s="23"/>
+      <c r="Q23" s="23"/>
+      <c r="R23" s="23"/>
+    </row>
+    <row r="24" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A24" s="39" t="s">
+        <v>19</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="C24" s="28">
-[...20 lines deleted...]
-      <c r="J24" s="24">
+      <c r="C24" s="27">
+        <v>1.4907889159994043E-2</v>
+      </c>
+      <c r="D24" s="27">
+        <v>1.346161331127761E-2</v>
+      </c>
+      <c r="E24" s="27">
+        <v>1.312933028329394E-2</v>
+      </c>
+      <c r="F24" s="28">
+        <v>1.4695253326225536E-2</v>
+      </c>
+      <c r="G24" s="28">
+        <v>1.464201057840382E-2</v>
+      </c>
+      <c r="H24" s="28">
+        <v>1.4591461932652578E-2</v>
+      </c>
+      <c r="I24" s="32">
+        <v>1.2113872020839323E-2</v>
+      </c>
+      <c r="J24" s="27">
+        <v>1.1288125113269298E-2</v>
+      </c>
+      <c r="K24" s="23">
         <v>1.0336547885813563E-2</v>
       </c>
-      <c r="K24" s="24">
+      <c r="L24" s="23">
         <v>9.8930533671861606E-3</v>
       </c>
-      <c r="L24" s="24">
+      <c r="M24" s="23">
         <v>4.7632484427841629E-3</v>
       </c>
-      <c r="M24" s="24">
+      <c r="N24" s="23">
         <v>4.6071828174019877E-3</v>
       </c>
-      <c r="N24" s="24">
+      <c r="O24" s="23">
         <v>4.8870300495522118E-3</v>
       </c>
-      <c r="O24" s="24">
+      <c r="P24" s="23">
         <v>5.016242848210466E-3</v>
       </c>
-      <c r="P24" s="24">
+      <c r="Q24" s="23">
         <v>5.3725568534269772E-3</v>
       </c>
-      <c r="Q24" s="24">
+      <c r="R24" s="23">
         <v>5.3607402601836994E-3</v>
       </c>
     </row>
-    <row r="25" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A25" s="5"/>
       <c r="B25" s="5"/>
-      <c r="C25" s="20"/>
-[...15 lines deleted...]
-    <row r="26" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="C25" s="5"/>
+      <c r="D25" s="19"/>
+      <c r="E25" s="27"/>
+      <c r="F25" s="19"/>
+      <c r="G25" s="33"/>
+      <c r="H25" s="33"/>
+      <c r="I25" s="33"/>
+      <c r="J25" s="19"/>
+      <c r="K25" s="19"/>
+      <c r="L25" s="19"/>
+      <c r="M25" s="19"/>
+      <c r="N25" s="19"/>
+      <c r="O25" s="19"/>
+      <c r="P25" s="19"/>
+      <c r="Q25" s="19"/>
+      <c r="R25" s="19"/>
+    </row>
+    <row r="26" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A26" s="5"/>
       <c r="B26" s="5"/>
-      <c r="C26" s="20"/>
-[...15 lines deleted...]
-    <row r="27" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="C26" s="5"/>
+      <c r="D26" s="19"/>
+      <c r="E26" s="27"/>
+      <c r="F26" s="19"/>
+      <c r="G26" s="33"/>
+      <c r="H26" s="33"/>
+      <c r="I26" s="33"/>
+      <c r="J26" s="19"/>
+      <c r="K26" s="19"/>
+      <c r="L26" s="19"/>
+      <c r="M26" s="19"/>
+      <c r="N26" s="19"/>
+      <c r="O26" s="19"/>
+      <c r="P26" s="19"/>
+      <c r="Q26" s="19"/>
+      <c r="R26" s="19"/>
+    </row>
+    <row r="27" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A27" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="B27" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="B27" s="4" t="s">
-[...7 lines deleted...]
-      <c r="H27" s="19"/>
+      <c r="C27" s="4"/>
+      <c r="D27" s="17"/>
+      <c r="E27" s="29"/>
+      <c r="F27" s="17"/>
+      <c r="G27" s="18"/>
+      <c r="H27" s="18"/>
       <c r="I27" s="18"/>
-      <c r="J27" s="18"/>
-[...10 lines deleted...]
-        <v>13</v>
+      <c r="J27" s="17"/>
+      <c r="K27" s="17"/>
+      <c r="L27" s="19"/>
+      <c r="M27" s="19"/>
+      <c r="N27" s="17"/>
+      <c r="O27" s="17"/>
+      <c r="P27" s="17"/>
+      <c r="Q27" s="17"/>
+      <c r="R27" s="17"/>
+    </row>
+    <row r="28" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A28" s="40" t="s">
+        <v>12</v>
       </c>
       <c r="B28" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="C28" s="18"/>
-[...4 lines deleted...]
-      <c r="H28" s="19"/>
+      <c r="C28" s="4"/>
+      <c r="D28" s="17"/>
+      <c r="E28" s="29"/>
+      <c r="F28" s="17"/>
+      <c r="G28" s="18"/>
+      <c r="H28" s="18"/>
       <c r="I28" s="18"/>
-      <c r="J28" s="18"/>
-[...8 lines deleted...]
-    <row r="29" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="J28" s="17"/>
+      <c r="K28" s="17"/>
+      <c r="L28" s="19"/>
+      <c r="M28" s="19"/>
+      <c r="N28" s="19"/>
+      <c r="O28" s="19"/>
+      <c r="P28" s="19"/>
+      <c r="Q28" s="19"/>
+      <c r="R28" s="19"/>
+    </row>
+    <row r="29" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A29" s="5" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B29" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="C29" s="21">
-[...6 lines deleted...]
-        <v>2.2552765824205361E-4</v>
+      <c r="C29" s="20">
+        <v>8.3714216983401494E-5</v>
+      </c>
+      <c r="D29" s="20">
+        <v>2.1450812493918457E-4</v>
+      </c>
+      <c r="E29" s="20">
+        <v>2.447377954092347E-4</v>
       </c>
       <c r="F29" s="22">
-        <v>3.2409443745779615E-4</v>
-[...10 lines deleted...]
-      <c r="J29" s="24">
+        <v>2.2597787699073761E-4</v>
+      </c>
+      <c r="G29" s="21">
+        <v>3.2419988039648873E-4</v>
+      </c>
+      <c r="H29" s="21">
+        <v>4.4251301659894494E-4</v>
+      </c>
+      <c r="I29" s="32">
+        <v>5.9946886787665555E-4</v>
+      </c>
+      <c r="J29" s="20">
+        <v>6.0687469128563754E-4</v>
+      </c>
+      <c r="K29" s="23">
         <v>9.0813349681555591E-4</v>
       </c>
-      <c r="K29" s="24">
+      <c r="L29" s="23">
         <v>1.0577920010449748E-3</v>
       </c>
-      <c r="L29" s="24">
+      <c r="M29" s="23">
         <v>1.3350151404758195E-3</v>
       </c>
-      <c r="M29" s="24">
+      <c r="N29" s="23">
         <v>1.5269520194818014E-3</v>
       </c>
-      <c r="N29" s="24">
+      <c r="O29" s="23">
         <v>1.3456380415511207E-3</v>
       </c>
-      <c r="O29" s="24">
+      <c r="P29" s="23">
         <v>2.2189940247004125E-3</v>
       </c>
-      <c r="P29" s="35">
+      <c r="Q29" s="34">
         <v>2.6231955673777507E-3</v>
       </c>
-      <c r="Q29" s="35">
+      <c r="R29" s="34">
         <v>3.1982335734853915E-3</v>
       </c>
     </row>
-    <row r="30" spans="1:17" x14ac:dyDescent="0.25">
-      <c r="A30" s="5" t="s">
+    <row r="30" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A30" s="42" t="s">
+        <v>17</v>
+      </c>
+      <c r="B30" s="43" t="s">
+        <v>6</v>
+      </c>
+      <c r="C30" s="24">
+        <v>8.3714216983401494E-5</v>
+      </c>
+      <c r="D30" s="24">
+        <v>2.1450812493918457E-4</v>
+      </c>
+      <c r="E30" s="24">
+        <v>2.447377954092347E-4</v>
+      </c>
+      <c r="F30" s="26">
+        <v>2.2597787699073761E-4</v>
+      </c>
+      <c r="G30" s="25">
+        <v>3.2419988039648873E-4</v>
+      </c>
+      <c r="H30" s="25">
+        <v>4.4251301659894494E-4</v>
+      </c>
+      <c r="I30" s="35">
+        <v>5.9946886787665555E-4</v>
+      </c>
+      <c r="J30" s="24">
+        <v>6.0687469128563754E-4</v>
+      </c>
+      <c r="K30" s="23">
+        <v>9.0813349681555591E-4</v>
+      </c>
+      <c r="L30" s="23">
+        <v>1.0577920010449748E-3</v>
+      </c>
+      <c r="M30" s="23">
+        <v>1.3350151404758195E-3</v>
+      </c>
+      <c r="N30" s="23">
+        <v>1.5269520194818014E-3</v>
+      </c>
+      <c r="O30" s="23">
+        <v>1.3456380415511207E-3</v>
+      </c>
+      <c r="P30" s="23">
+        <v>2.2189940247004125E-3</v>
+      </c>
+      <c r="Q30" s="36">
+        <v>2.6231955673777507E-3</v>
+      </c>
+      <c r="R30" s="36">
+        <v>3.1982335734853915E-3</v>
+      </c>
+    </row>
+    <row r="31" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A31" s="42" t="s">
+        <v>20</v>
+      </c>
+      <c r="B31" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="C31" s="27">
+        <v>0</v>
+      </c>
+      <c r="D31" s="27">
+        <v>0</v>
+      </c>
+      <c r="E31" s="27">
+        <v>0</v>
+      </c>
+      <c r="F31" s="23">
+        <v>0</v>
+      </c>
+      <c r="G31" s="28">
+        <v>0</v>
+      </c>
+      <c r="H31" s="28">
+        <v>0</v>
+      </c>
+      <c r="I31" s="37">
+        <v>0</v>
+      </c>
+      <c r="J31" s="27">
+        <v>0</v>
+      </c>
+      <c r="K31" s="23">
+        <v>0</v>
+      </c>
+      <c r="L31" s="23">
+        <v>0</v>
+      </c>
+      <c r="M31" s="23">
+        <v>0</v>
+      </c>
+      <c r="N31" s="23">
+        <v>0</v>
+      </c>
+      <c r="O31" s="23">
+        <v>0</v>
+      </c>
+      <c r="P31" s="23">
+        <v>0</v>
+      </c>
+      <c r="Q31" s="36">
+        <v>0</v>
+      </c>
+      <c r="R31" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A32" s="42" t="s">
         <v>18</v>
       </c>
-      <c r="B30" s="13" t="s">
-[...105 lines deleted...]
-      <c r="B32" s="5" t="s">
+      <c r="B32" s="42" t="s">
         <v>2</v>
       </c>
-      <c r="C32" s="28">
-[...47 lines deleted...]
-        <v>16</v>
+      <c r="C32" s="27">
+        <v>0</v>
+      </c>
+      <c r="D32" s="27">
+        <v>0</v>
+      </c>
+      <c r="E32" s="27">
+        <v>0</v>
+      </c>
+      <c r="F32" s="23">
+        <v>0</v>
+      </c>
+      <c r="G32" s="28">
+        <v>0</v>
+      </c>
+      <c r="H32" s="28">
+        <v>0</v>
+      </c>
+      <c r="I32" s="37">
+        <v>0</v>
+      </c>
+      <c r="J32" s="27">
+        <v>0</v>
+      </c>
+      <c r="K32" s="23">
+        <v>0</v>
+      </c>
+      <c r="L32" s="23">
+        <v>0</v>
+      </c>
+      <c r="M32" s="23">
+        <v>0</v>
+      </c>
+      <c r="N32" s="23">
+        <v>0</v>
+      </c>
+      <c r="O32" s="23">
+        <v>0</v>
+      </c>
+      <c r="P32" s="23">
+        <v>0</v>
+      </c>
+      <c r="Q32" s="34">
+        <v>0</v>
+      </c>
+      <c r="R32" s="34">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A33" s="40" t="s">
+        <v>15</v>
       </c>
       <c r="B33" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="C33" s="30"/>
-[...15 lines deleted...]
-    <row r="34" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="C33" s="29"/>
+      <c r="D33" s="29"/>
+      <c r="E33" s="29"/>
+      <c r="F33" s="31"/>
+      <c r="G33" s="18"/>
+      <c r="H33" s="30"/>
+      <c r="I33" s="30"/>
+      <c r="J33" s="31"/>
+      <c r="K33" s="23"/>
+      <c r="L33" s="23"/>
+      <c r="M33" s="23"/>
+      <c r="N33" s="23"/>
+      <c r="O33" s="23"/>
+      <c r="P33" s="23"/>
+      <c r="Q33" s="38"/>
+      <c r="R33" s="38"/>
+    </row>
+    <row r="34" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A34" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="C34" s="28">
-[...20 lines deleted...]
-      <c r="J34" s="24">
+      <c r="C34" s="27">
+        <v>3.069979495286207E-6</v>
+      </c>
+      <c r="D34" s="27">
+        <v>4.3300574097499268E-6</v>
+      </c>
+      <c r="E34" s="27">
+        <v>6.0544801886768546E-6</v>
+      </c>
+      <c r="F34" s="23">
+        <v>8.745918571333377E-6</v>
+      </c>
+      <c r="G34" s="28">
+        <v>1.1774438932492184E-5</v>
+      </c>
+      <c r="H34" s="28">
+        <v>1.6602368148099968E-5</v>
+      </c>
+      <c r="I34" s="37">
+        <v>1.7693127420964494E-5</v>
+      </c>
+      <c r="J34" s="27">
+        <v>2.0397357582735447E-5</v>
+      </c>
+      <c r="K34" s="23">
         <v>2.4906695980720374E-5</v>
       </c>
-      <c r="K34" s="24">
+      <c r="L34" s="23">
         <v>2.8410250549019924E-5</v>
       </c>
-      <c r="L34" s="24">
+      <c r="M34" s="23">
         <v>3.5545372994781904E-5</v>
       </c>
-      <c r="M34" s="24">
+      <c r="N34" s="23">
         <v>3.448805423312345E-5</v>
       </c>
-      <c r="N34" s="24">
+      <c r="O34" s="23">
         <v>3.8550711460653725E-5</v>
       </c>
-      <c r="O34" s="24">
+      <c r="P34" s="23">
         <v>3.6904879436225074E-5</v>
       </c>
-      <c r="P34" s="24">
+      <c r="Q34" s="23">
         <v>4.216037765605123E-5</v>
       </c>
-      <c r="Q34" s="24">
+      <c r="R34" s="23">
         <v>3.6193532966845357E-5</v>
       </c>
     </row>
-    <row r="35" spans="1:17" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="J35" s="14"/>
+    <row r="35" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="E35" s="14"/>
+      <c r="K35" s="13"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="nUs/ARlattON0Shy6ouDHXt7vjpsjiJ+G25Lp9NPRu7xlP/iAMP9EsElqQae4bHKeyZn7UPWweA5c1Ja8eQ6Fg==" saltValue="3B4iOlFHHgGma0qFwKqjTA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="mUwN2bOD2mlcX3pZrdUGgjuWTf5ER/6G56tNB3M0OJ6ksfQf6NpIe8cVgku7c3WAndnGE7T8vd7uZWOloxIK+w==" saltValue="3uQpTcuIL0YRJ46L6646aA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="2">
-    <mergeCell ref="O1:P1"/>
-    <mergeCell ref="O2:P2"/>
+    <mergeCell ref="P1:Q1"/>
+    <mergeCell ref="P2:Q2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokuments" ma:contentTypeID="0x01010067E9266BDC3B0E4DA4F72E2B9B1FA386" ma:contentTypeVersion="14" ma:contentTypeDescription="Izveidot jaunu dokumentu." ma:contentTypeScope="" ma:versionID="eac919576475c82da73a6a8691c95f02">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="f9f9c94c-aff3-4cfb-984a-ebcd48aaec84" xmlns:ns3="304f4f41-60f7-4953-ada6-a4dad47112cc" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c2d3c0d7c4c4ff116269b865531628d8" ns1:_="" ns2:_="" ns3:_="">
+    <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
+    <xsd:import namespace="f9f9c94c-aff3-4cfb-984a-ebcd48aaec84"/>
+    <xsd:import namespace="304f4f41-60f7-4953-ada6-a4dad47112cc"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="11" nillable="true" ma:displayName="Vienotās atbilstības politikas rekvizīti" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="12" nillable="true" ma:displayName="Vienotās atbilstības politikas UI darbība" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="f9f9c94c-aff3-4cfb-984a-ebcd48aaec84" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="13" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Attēlu atzīmes" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="c20d572e-93f8-47b3-8c65-cc8b4da651f1" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="21" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="304f4f41-60f7-4953-ada6-a4dad47112cc" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{edbafec8-bbb4-4321-82bf-5f712aded2be}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="304f4f41-60f7-4953-ada6-a4dad47112cc">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Satura tips"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Virsraksts"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="f9f9c94c-aff3-4cfb-984a-ebcd48aaec84">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="304f4f41-60f7-4953-ada6-a4dad47112cc" xsi:nil="true"/>
+    <MediaLengthInSeconds xmlns="f9f9c94c-aff3-4cfb-984a-ebcd48aaec84" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{991515C3-2373-419E-A5A4-9A3BD2FCA9DC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C0267AAB-DB8B-4F14-90CE-8B6C68A5C5A2}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="f9f9c94c-aff3-4cfb-984a-ebcd48aaec84"/>
+    <ds:schemaRef ds:uri="304f4f41-60f7-4953-ada6-a4dad47112cc"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B45E670C-9A90-434D-9BE5-A1531EB0D310}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="f9f9c94c-aff3-4cfb-984a-ebcd48aaec84"/>
+    <ds:schemaRef ds:uri="304f4f41-60f7-4953-ada6-a4dad47112cc"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{1b8a7570-3ec8-4c4e-9532-5dbb2f157b31}" enabled="1" method="Standard" siteId="{fd50a0e4-c289-4266-b7ff-7d9cf5066e91}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Paskaidrojumi Notes</vt:lpstr>
       <vt:lpstr>Dati Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Vispārējās valdības sektora galvojumi/Guarantees of General Government Sector</dc:title>
   <dc:creator>anna.deksne@fm.gov.lv</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010067E9266BDC3B0E4DA4F72E2B9B1FA386</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Order">
+    <vt:r8>24464900</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="xd_Signature">
+    <vt:bool>false</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="xd_ProgID">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ComplianceAssetId">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="TemplateUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="TriggerFlowInfo">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>