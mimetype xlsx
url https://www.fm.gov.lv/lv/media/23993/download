--- v0 (2026-01-08)
+++ v1 (2026-11-01)
@@ -1,119 +1,123 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30430"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="S:\FPD\Tautsaimniecibas_un_fiskalas_parvaldibas_nodala\_Fiskalie dati_PUBLISHED\1_Fiskalie_dati\2025.gads\Gada_dati\Ienākumus nenesoši kredīti\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://fmlv.sharepoint.com/sites/FPD/Koplietojamie dokumenti/Fiskālās pārvaldības nodaļa/_Fiskalie dati_PUBLISHED/1_Fiskalie_dati/2026.gads/Gada dati/Ienākumus nensoši aizdevumi/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{73C883FE-DF25-4C5E-A27C-A395F3142AEF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="25" documentId="13_ncr:1_{73C883FE-DF25-4C5E-A27C-A395F3142AEF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{C365772C-5BEB-4919-8655-A9726486B1DE}"/>
   <bookViews>
-    <workbookView xWindow="1770" yWindow="0" windowWidth="21600" windowHeight="14505" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Paskaidrojumi Notes" sheetId="11" r:id="rId1"/>
     <sheet name="Dati Data" sheetId="10" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="22" uniqueCount="8">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="23" uniqueCount="8">
   <si>
     <t>M</t>
   </si>
   <si>
     <t>Apakšsektoru sadalījumā
 Of which by government subsectors</t>
   </si>
   <si>
     <t>Kopā
 Total
 (S.1300)</t>
-  </si>
-[...1 lines deleted...]
-    <t>Publicēts/ Published: 22.10.2025.</t>
   </si>
   <si>
     <t>Centrālā valdība
 Central government
 (S.1311)</t>
   </si>
   <si>
     <t>Vietējā valdība
 Local government
 (S.1313)</t>
   </si>
   <si>
     <t>Sociālās nodrošināšanas fondi
 Social security funds
 (S.1314)</t>
   </si>
   <si>
     <t>Vispārējās valdības sektora ienākumus nenesoši aizdevumi (% no IKP)
 Non-performing Loans of General Government Sector (% of GDP)</t>
+  </si>
+  <si>
+    <t>Publicēts/ Published: 22.10.2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="2"/>
@@ -313,95 +317,93 @@
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Normal 5" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Normal 7" xfId="5" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Percent" xfId="4" builtinId="5"/>
     <cellStyle name="Percent 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47624</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>47624</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>15</xdr:col>
       <xdr:colOff>190499</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>177800</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="TextBox 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="47624" y="47624"/>
           <a:ext cx="9286875" cy="5464176"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
         <a:ln w="9525" cmpd="sng">
           <a:solidFill>
-            <a:schemeClr val="lt1">
-[...1 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="bg2"/>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:r>
             <a:rPr lang="lv-LV" sz="1200" b="1" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
@@ -414,51 +416,51 @@
             <a:t>Paskaidrojumi</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:endParaRPr lang="lv-LV" sz="1200" b="1" i="0" u="none" strike="noStrike" baseline="0">
             <a:solidFill>
               <a:sysClr val="windowText" lastClr="000000"/>
             </a:solidFill>
             <a:effectLst/>
             <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             <a:ea typeface="+mn-ea"/>
             <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="lv-LV" sz="1200" b="0" i="0" baseline="0">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:rPr>
-            <a:t>Informācija tiek sagatavota par vispārējās valdības sektoru (S.130000) (</a:t>
+            <a:t>Informācija tiek sagatavota par vispārējās valdības sektoru (S13) (</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1200" b="0" i="0" baseline="0">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:rPr>
             <a:t>nav iekļauta informācija par </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="lv-LV" sz="1200" b="0" i="0" baseline="0">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:rPr>
             <a:t>vispārējās valdības sektorā klasificētām kapitālsabiedrībām</a:t>
           </a:r>
@@ -486,51 +488,51 @@
             </a:rPr>
             <a:t>izņemot AS “Attīstības finanšu institūcija Altum” </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1200" b="0" i="0" baseline="0">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:rPr>
             <a:t>un "Parex banka"/"Reverta"</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="lv-LV" sz="1200" b="0" i="0" baseline="0">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:rPr>
-            <a:t>) un šādiem apakšsektoriem: S130100 “Centrālā valdība”, S130300 “Vietējā valdība” un S130400 “Sociālās </a:t>
+            <a:t>) un šādiem apakšsektoriem: S1311 “Centrālā valdība”, S1313 “Vietējā valdība” un S1314 “Sociālās </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="lv-LV" sz="1200" b="0" i="0" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:rPr>
             <a:t>nodrošināšanas fondi”.</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:endParaRPr lang="lv-LV" sz="1200" b="0" i="0" baseline="0">
             <a:solidFill>
               <a:schemeClr val="dk1"/>
             </a:solidFill>
             <a:effectLst/>
             <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             <a:ea typeface="+mn-ea"/>
             <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
           </a:endParaRPr>
         </a:p>
@@ -698,84 +700,84 @@
             </a:rPr>
             <a:t> </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="lv-LV" sz="1200" b="1" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:rPr>
             <a:t>Notes</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="lv-LV" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:rPr>
-            <a:t>Data is prepared about general government sector (S.130000) (excluding enterprises that are classified as general goverment</a:t>
+            <a:t>Data is prepared about general government sector (S13) (excluding enterprises that are classified as general goverment</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:rPr>
             <a:t> uni</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="lv-LV" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:rPr>
             <a:t>ts, with the exception of JSC "Altum" and "Parex banka"/"Reverta") and following </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="lv-LV" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:rPr>
-            <a:t>sub-sectors: S130100 “Central government”, S130300 “Local government” and S130400 “Social security funds”.</a:t>
+            <a:t>sub-sectors: S1311 “Central government”, S1313 “Local government” and S1314 “Social security funds”.</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:endParaRPr lang="lv-LV" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
             <a:solidFill>
               <a:schemeClr val="dk1"/>
             </a:solidFill>
             <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             <a:ea typeface="+mn-ea"/>
             <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
             <a:lnSpc>
               <a:spcPct val="100000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPts val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPts val="0"/>
             </a:spcAft>
             <a:buClrTx/>
             <a:buSzTx/>
@@ -1220,135 +1222,135 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="F32" sqref="F32"/>
+      <selection activeCell="Q12" sqref="Q12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="16384" width="9" style="1"/>
   </cols>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:E22"/>
+  <dimension ref="A1:E23"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="F7" sqref="F7"/>
+      <selection activeCell="D3" sqref="D3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.875" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="26.625" style="2" customWidth="1"/>
     <col min="2" max="5" width="30.625" style="2" customWidth="1"/>
     <col min="6" max="16384" width="8.875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" x14ac:dyDescent="0.25">
       <c r="C1" s="15" t="s">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="D1" s="15"/>
       <c r="E1" s="15"/>
     </row>
     <row r="2" spans="1:5" x14ac:dyDescent="0.25">
       <c r="C2" s="22"/>
       <c r="D2" s="22"/>
       <c r="E2" s="22"/>
     </row>
     <row r="3" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
     </row>
     <row r="4" spans="1:5" ht="33" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="16" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B4" s="17"/>
       <c r="C4" s="17"/>
       <c r="D4" s="17"/>
       <c r="E4" s="17"/>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A5" s="5"/>
       <c r="B5" s="4"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
     </row>
     <row r="6" spans="1:5" ht="50.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="18"/>
       <c r="B6" s="19" t="s">
         <v>2</v>
       </c>
       <c r="C6" s="19" t="s">
         <v>1</v>
       </c>
       <c r="D6" s="21"/>
       <c r="E6" s="21"/>
     </row>
     <row r="7" spans="1:5" ht="47.25" x14ac:dyDescent="0.25">
       <c r="A7" s="18"/>
       <c r="B7" s="20"/>
       <c r="C7" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="D7" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="D7" s="6" t="s">
+      <c r="E7" s="6" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A8" s="7">
         <v>2010</v>
       </c>
       <c r="B8" s="8">
         <v>2.6981823562217594E-2</v>
       </c>
       <c r="C8" s="8">
         <v>2.6978238353763329E-2</v>
       </c>
       <c r="D8" s="8">
         <v>3.5852084542629834E-6</v>
       </c>
       <c r="E8" s="8" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A9" s="7">
         <v>2011</v>
       </c>
       <c r="B9" s="8">
         <v>1.3449107903230896E-2</v>
@@ -1448,198 +1450,546 @@
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A15" s="7">
         <v>2017</v>
       </c>
       <c r="B15" s="8">
         <v>3.1144132128484727E-3</v>
       </c>
       <c r="C15" s="8">
         <v>3.1139904139969483E-3</v>
       </c>
       <c r="D15" s="8">
         <v>4.2279885152457424E-7</v>
       </c>
       <c r="E15" s="8" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A16" s="7">
         <v>2018</v>
       </c>
       <c r="B16" s="8">
-        <v>1.6680400946244504E-3</v>
+        <v>1.6687810269039015E-3</v>
       </c>
       <c r="C16" s="8">
-        <v>1.6676848977388169E-3</v>
+        <v>1.6684256722421815E-3</v>
       </c>
       <c r="D16" s="8">
-        <v>3.5519688563370673E-7</v>
+        <v>3.5535466172012977E-7</v>
       </c>
       <c r="E16" s="8" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="9">
         <v>2019</v>
       </c>
       <c r="B17" s="10">
-        <v>1.2600872594446511E-3</v>
+        <v>1.2604069757607536E-3</v>
       </c>
       <c r="C17" s="10">
-        <v>1.2600872594446511E-3</v>
+        <v>1.2604069757607536E-3</v>
       </c>
       <c r="D17" s="10">
         <v>0</v>
       </c>
       <c r="E17" s="8" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="11">
         <v>2020</v>
       </c>
       <c r="B18" s="12">
-        <v>9.6050204795324447E-4</v>
+        <v>9.6088345137560036E-4</v>
       </c>
       <c r="C18" s="12">
-        <v>9.4821775029684202E-4</v>
+        <v>9.48594275777316E-4</v>
       </c>
       <c r="D18" s="12">
-        <v>1.2284297656402377E-5</v>
+        <v>1.2289175598284306E-5</v>
       </c>
       <c r="E18" s="13" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="14">
         <v>2021</v>
       </c>
       <c r="B19" s="10">
-        <v>7.8494477106164692E-4</v>
+        <v>7.8520014996916947E-4</v>
       </c>
       <c r="C19" s="10">
-        <v>7.656161914024991E-4</v>
+        <v>7.6586528182739293E-4</v>
       </c>
       <c r="D19" s="10">
-        <v>1.9328579659147933E-5</v>
+        <v>1.9334868141776638E-5</v>
       </c>
       <c r="E19" s="8" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="14">
         <v>2022</v>
       </c>
       <c r="B20" s="10">
-        <v>5.5028305258986892E-4</v>
+        <v>5.513815774860621E-4</v>
       </c>
       <c r="C20" s="10">
-        <v>5.332971262472741E-4</v>
+        <v>5.3436174229803859E-4</v>
       </c>
       <c r="D20" s="10">
-        <v>1.6985926342594775E-5</v>
+        <v>1.7019835188023366E-5</v>
       </c>
       <c r="E20" s="8" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="14">
         <v>2023</v>
       </c>
       <c r="B21" s="10">
-        <v>5.0277776373590269E-4</v>
+        <v>5.0391514608016735E-4</v>
       </c>
       <c r="C21" s="10">
-        <v>4.9443688991563089E-4</v>
+        <v>4.9555540356023705E-4</v>
       </c>
       <c r="D21" s="10">
-        <v>8.3408738202718624E-6</v>
+        <v>8.3597425199303856E-6</v>
       </c>
       <c r="E21" s="8" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="14">
         <v>2024</v>
       </c>
       <c r="B22" s="10">
-        <v>5.7156449303012431E-4</v>
+        <v>5.6115597937141191E-4</v>
       </c>
       <c r="C22" s="10">
-        <v>5.6338795918670743E-4</v>
+        <v>5.5312834484771815E-4</v>
       </c>
       <c r="D22" s="10">
-        <v>8.1765338434168999E-6</v>
+        <v>8.0276345236936852E-6</v>
       </c>
       <c r="E22" s="8" t="s">
         <v>0</v>
       </c>
     </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A23" s="14">
+        <v>2025</v>
+      </c>
+      <c r="B23" s="10">
+        <v>5.5055729291957295E-4</v>
+      </c>
+      <c r="C23" s="10">
+        <v>5.5055729291957338E-4</v>
+      </c>
+      <c r="D23" s="10">
+        <v>0</v>
+      </c>
+      <c r="E23" s="8" t="s">
+        <v>0</v>
+      </c>
+    </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="f2lsx4i6n6O2X+YcazVKxcibY4KVVp1O5hG0GIp/UIxFGk/NkTeKJjpjOX76lOm37gQnymFol4zzbxASBMaX4Q==" saltValue="uuDG00ZLoqVPf7YHixL7hw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="3RVJ6BRCXCRN1Eeeixu6/VxnNU0JAnBLXavFGNJB2iIOGL6pRDdoW+iV6cKstQ1x5shdoI43nyTh68wyLFLb0g==" saltValue="L8SBjNYeXKaMlx1n9OA5+w==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="6">
     <mergeCell ref="C1:E1"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:E6"/>
     <mergeCell ref="C2:E2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokuments" ma:contentTypeID="0x01010067E9266BDC3B0E4DA4F72E2B9B1FA386" ma:contentTypeVersion="14" ma:contentTypeDescription="Izveidot jaunu dokumentu." ma:contentTypeScope="" ma:versionID="eac919576475c82da73a6a8691c95f02">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="f9f9c94c-aff3-4cfb-984a-ebcd48aaec84" xmlns:ns3="304f4f41-60f7-4953-ada6-a4dad47112cc" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c2d3c0d7c4c4ff116269b865531628d8" ns1:_="" ns2:_="" ns3:_="">
+    <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
+    <xsd:import namespace="f9f9c94c-aff3-4cfb-984a-ebcd48aaec84"/>
+    <xsd:import namespace="304f4f41-60f7-4953-ada6-a4dad47112cc"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="11" nillable="true" ma:displayName="Vienotās atbilstības politikas rekvizīti" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="12" nillable="true" ma:displayName="Vienotās atbilstības politikas UI darbība" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="f9f9c94c-aff3-4cfb-984a-ebcd48aaec84" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="13" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Attēlu atzīmes" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="c20d572e-93f8-47b3-8c65-cc8b4da651f1" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="21" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="304f4f41-60f7-4953-ada6-a4dad47112cc" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{edbafec8-bbb4-4321-82bf-5f712aded2be}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="304f4f41-60f7-4953-ada6-a4dad47112cc">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Satura tips"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Virsraksts"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="f9f9c94c-aff3-4cfb-984a-ebcd48aaec84">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="304f4f41-60f7-4953-ada6-a4dad47112cc" xsi:nil="true"/>
+    <MediaLengthInSeconds xmlns="f9f9c94c-aff3-4cfb-984a-ebcd48aaec84" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1D238A73-9106-4946-893C-EF344226737D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="f9f9c94c-aff3-4cfb-984a-ebcd48aaec84"/>
+    <ds:schemaRef ds:uri="304f4f41-60f7-4953-ada6-a4dad47112cc"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3AC3C4EC-5A7D-4D90-BF28-4115E2FF1D72}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="304f4f41-60f7-4953-ada6-a4dad47112cc"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="f9f9c94c-aff3-4cfb-984a-ebcd48aaec84"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9DB52BE9-DB3B-4ECE-9A24-12B667D0D610}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{1b8a7570-3ec8-4c4e-9532-5dbb2f157b31}" enabled="1" method="Standard" siteId="{fd50a0e4-c289-4266-b7ff-7d9cf5066e91}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Paskaidrojumi Notes</vt:lpstr>
       <vt:lpstr>Dati Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Vispārējās valdības sektora ienākumus nenesoši kredīti (% no IKP)/Non-performing Loans of General Government Sector (% of GDP)</dc:title>
+  <dc:title>Vispārējās valdības sektora ienākumus nenesoši aizdevumi (% no IKP)/Non-performing Loans of General Government Sector (% of GDP)</dc:title>
   <dc:creator>anna.deksne@fm.gov.lv</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010067E9266BDC3B0E4DA4F72E2B9B1FA386</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Order">
+    <vt:r8>24466500</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="xd_Signature">
+    <vt:bool>false</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="xd_ProgID">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ComplianceAssetId">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="TemplateUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="TriggerFlowInfo">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>