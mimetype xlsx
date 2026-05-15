--- v0 (2026-01-28)
+++ v1 (2026-05-15)
@@ -1,185 +1,88 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://fmlv-my.sharepoint.com/personal/baiba_tisenkopfa_fm_gov_lv/Documents/Darbvirsma/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://fmlv.sharepoint.com/sites/PFD/Koplietojamie dokumenti/Aizņēmumu padome/2026_prioritarie  un ilgtspeja/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="66" documentId="13_ncr:1_{B0F82117-68A7-4512-814B-936321B380D8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{4EC7313C-81C0-4FF6-9AE0-B18E889388C0}"/>
+  <xr:revisionPtr revIDLastSave="8" documentId="8_{3D438D10-8701-4EAB-94D1-2D8DB05E2E1A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{F2AEBC4C-908F-4311-B670-8BD0035E1BE0}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{F097EDB6-9CD2-4780-9510-CDACF0EB25C3}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{F097EDB6-9CD2-4780-9510-CDACF0EB25C3}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet2" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
-<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
-[...97 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="60" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="59" uniqueCount="59">
   <si>
     <t xml:space="preserve">Pašvaldība </t>
   </si>
   <si>
     <t>Rīga</t>
   </si>
   <si>
     <t>Daugavpils</t>
   </si>
   <si>
     <t>Jelgava</t>
   </si>
   <si>
     <t>Jūrmala</t>
   </si>
   <si>
     <t>Liepāja</t>
   </si>
   <si>
     <t>Rēzekne</t>
   </si>
   <si>
     <t>Ventspils</t>
   </si>
   <si>
@@ -278,96 +181,92 @@
   <si>
     <t>Tukuma novads</t>
   </si>
   <si>
     <t>Valkas novads</t>
   </si>
   <si>
     <t>Valmieras novads</t>
   </si>
   <si>
     <t>Kopā</t>
   </si>
   <si>
     <t xml:space="preserve">1. Pašvaldību bilances ilgtermiņa saistību apmērs (%)  ir gada bilances ilgtermiņa saistības bez ilgtermiņa nākamo periodu ieņēmumiem un saņemtiem avansa maksājumiem pret pašvaldības kopējo bilanci. </t>
   </si>
   <si>
     <t>2. Pašvaldības likviditātes koeficients ir gada bilances apgrozāmie līdzekļi bez krājumiem pret pašvaldības īstermiņa saistībām.</t>
   </si>
   <si>
     <t xml:space="preserve">Bilances ilgtermiņa sasitību % aprēķins </t>
   </si>
   <si>
     <t xml:space="preserve">Likviditātes koeificenta aprēķins </t>
   </si>
   <si>
-    <t>2024.gada bilance</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Ilgtermiņa saistības </t>
   </si>
   <si>
     <t xml:space="preserve">Ilgtermiņa nākamo periodu ieņēmumi un saņemtie avansa maksājumi </t>
   </si>
   <si>
     <t xml:space="preserve">Apgrozāmie līdzekļi </t>
   </si>
   <si>
     <t xml:space="preserve">Krājumi </t>
   </si>
   <si>
     <t xml:space="preserve">Īstermiņa sasitības </t>
   </si>
   <si>
     <t>Likviditātes koeificents</t>
   </si>
   <si>
     <t>5=(3-4)/2</t>
   </si>
   <si>
     <t>9=(6-7)/8</t>
   </si>
   <si>
-    <t>Varakļānu novads</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">     Ventspils novads</t>
   </si>
   <si>
-    <t>Datu avots: Pašvaldību 2024.gada pārskati,  bilance</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Ilgtermiņa saistību  % no bilances </t>
+  </si>
+  <si>
+    <t>2025.gada bilance</t>
+  </si>
+  <si>
+    <t>Datu avots: Pašvaldību 2025.gada pārskati,  bilance</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="2">
+  <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0%"/>
-    <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
@@ -466,166 +365,159 @@
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="31">
+  <cellXfs count="30">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" indent="2"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="2" fontId="5" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="2" fontId="4" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="2" fontId="7" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
-    </xf>
-[...82 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Percent" xfId="1" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
-[...3 lines deleted...]
-<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -908,1584 +800,1758 @@
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0122F2E1-7623-4A72-B12C-11852E3F6216}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:I51"/>
+  <dimension ref="A1:I50"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="75" zoomScaleNormal="75" workbookViewId="0">
-      <selection activeCell="B30" sqref="B30"/>
+      <selection activeCell="R2" sqref="R2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="33.54296875" style="5" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="8" width="18.7265625" style="5" customWidth="1"/>
+    <col min="1" max="1" width="33.54296875" style="3" customWidth="1"/>
+    <col min="2" max="2" width="22.81640625" style="3" customWidth="1"/>
+    <col min="3" max="3" width="19.7265625" style="3" customWidth="1"/>
+    <col min="4" max="4" width="21.7265625" style="3" customWidth="1"/>
+    <col min="5" max="5" width="20.81640625" style="3" customWidth="1"/>
+    <col min="6" max="8" width="18.7265625" style="3" customWidth="1"/>
     <col min="9" max="9" width="20.26953125" customWidth="1"/>
-    <col min="10" max="16384" width="8.7265625" style="5"/>
+    <col min="10" max="16384" width="8.7265625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="33" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="3" t="s">
+      <c r="A1" s="26" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="4" t="s">
+      <c r="B1" s="28" t="s">
         <v>45</v>
       </c>
-      <c r="C1" s="4"/>
-[...2 lines deleted...]
-      <c r="F1" s="4" t="s">
+      <c r="C1" s="28"/>
+      <c r="D1" s="28"/>
+      <c r="E1" s="28"/>
+      <c r="F1" s="28" t="s">
         <v>46</v>
       </c>
-      <c r="G1" s="4"/>
-[...1 lines deleted...]
-      <c r="I1" s="4"/>
+      <c r="G1" s="28"/>
+      <c r="H1" s="28"/>
+      <c r="I1" s="28"/>
     </row>
     <row r="2" spans="1:9" ht="131.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A2" s="6"/>
-      <c r="B2" s="29" t="s">
+      <c r="A2" s="27"/>
+      <c r="B2" s="24" t="s">
+        <v>57</v>
+      </c>
+      <c r="C2" s="24" t="s">
         <v>47</v>
       </c>
-      <c r="C2" s="29" t="s">
+      <c r="D2" s="24" t="s">
         <v>48</v>
       </c>
-      <c r="D2" s="29" t="s">
+      <c r="E2" s="25" t="s">
+        <v>56</v>
+      </c>
+      <c r="F2" s="24" t="s">
         <v>49</v>
       </c>
-      <c r="E2" s="30" t="s">
-[...2 lines deleted...]
-      <c r="F2" s="29" t="s">
+      <c r="G2" s="24" t="s">
         <v>50</v>
       </c>
-      <c r="G2" s="29" t="s">
+      <c r="H2" s="24" t="s">
         <v>51</v>
       </c>
-      <c r="H2" s="29" t="s">
+      <c r="I2" s="25" t="s">
         <v>52</v>
       </c>
-      <c r="I2" s="30" t="s">
+    </row>
+    <row r="3" spans="1:9" ht="20.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="5">
+        <v>1</v>
+      </c>
+      <c r="B3" s="2">
+        <v>2</v>
+      </c>
+      <c r="C3" s="4">
+        <v>3</v>
+      </c>
+      <c r="D3" s="4">
+        <v>4</v>
+      </c>
+      <c r="E3" s="14" t="s">
         <v>53</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" s="8">
+      <c r="F3" s="4">
+        <v>6</v>
+      </c>
+      <c r="G3" s="4">
+        <v>7</v>
+      </c>
+      <c r="H3" s="4">
+        <v>8</v>
+      </c>
+      <c r="I3" s="17" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="4" spans="1:9" ht="18" x14ac:dyDescent="0.35">
+      <c r="A4" s="6" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="9">
+      <c r="B4" s="7">
+        <v>4261275665</v>
+      </c>
+      <c r="C4" s="7">
+        <v>604312450</v>
+      </c>
+      <c r="D4" s="7">
+        <v>19452550</v>
+      </c>
+      <c r="E4" s="15">
+        <v>0.13724995658078365</v>
+      </c>
+      <c r="F4" s="8">
+        <v>187906245</v>
+      </c>
+      <c r="G4" s="8">
+        <v>33260220</v>
+      </c>
+      <c r="H4" s="8">
+        <v>292658562</v>
+      </c>
+      <c r="I4" s="18">
+        <v>0.52841790769135266</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9" ht="18" x14ac:dyDescent="0.35">
+      <c r="A5" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="7">
+      <c r="B5" s="7">
+        <v>364499358</v>
+      </c>
+      <c r="C5" s="7">
+        <v>57887250</v>
+      </c>
+      <c r="D5" s="7">
+        <v>151051</v>
+      </c>
+      <c r="E5" s="15">
+        <v>0.15839863015616065</v>
+      </c>
+      <c r="F5" s="8">
+        <v>20521535</v>
+      </c>
+      <c r="G5" s="8">
+        <v>350872</v>
+      </c>
+      <c r="H5" s="8">
+        <v>26077251</v>
+      </c>
+      <c r="I5" s="18">
+        <v>0.77349652384754819</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9" ht="18" x14ac:dyDescent="0.35">
+      <c r="A6" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="D3" s="7">
+      <c r="B6" s="7">
+        <v>353624609</v>
+      </c>
+      <c r="C6" s="7">
+        <v>100302198</v>
+      </c>
+      <c r="D6" s="7">
+        <v>999957</v>
+      </c>
+      <c r="E6" s="15">
+        <v>0.28081258620776589</v>
+      </c>
+      <c r="F6" s="8">
+        <v>16330597</v>
+      </c>
+      <c r="G6" s="8">
+        <v>732060</v>
+      </c>
+      <c r="H6" s="8">
+        <v>24671926</v>
+      </c>
+      <c r="I6" s="18">
+        <v>0.63223831815967668</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9" ht="18" x14ac:dyDescent="0.35">
+      <c r="A7" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="E3" s="19" t="s">
-[...2 lines deleted...]
-      <c r="F3" s="7">
+      <c r="B7" s="7">
+        <v>371126883</v>
+      </c>
+      <c r="C7" s="7">
+        <v>45176390</v>
+      </c>
+      <c r="D7" s="7">
+        <v>0</v>
+      </c>
+      <c r="E7" s="15">
+        <v>0.12172761411088617</v>
+      </c>
+      <c r="F7" s="8">
+        <v>15543777</v>
+      </c>
+      <c r="G7" s="8">
+        <v>3883710</v>
+      </c>
+      <c r="H7" s="8">
+        <v>20606610</v>
+      </c>
+      <c r="I7" s="18">
+        <v>0.56584110632462103</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9" ht="18" x14ac:dyDescent="0.35">
+      <c r="A8" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="B8" s="7">
+        <v>418924081</v>
+      </c>
+      <c r="C8" s="7">
+        <v>50585472</v>
+      </c>
+      <c r="D8" s="7">
+        <v>1587728</v>
+      </c>
+      <c r="E8" s="15">
+        <v>0.11696091540748645</v>
+      </c>
+      <c r="F8" s="8">
+        <v>28448357</v>
+      </c>
+      <c r="G8" s="8">
+        <v>1214224</v>
+      </c>
+      <c r="H8" s="8">
+        <v>24206664</v>
+      </c>
+      <c r="I8" s="18">
+        <v>1.1250675846948592</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9" ht="18" x14ac:dyDescent="0.35">
+      <c r="A9" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="G3" s="7">
+      <c r="B9" s="7">
+        <v>217953081</v>
+      </c>
+      <c r="C9" s="7">
+        <v>70202749</v>
+      </c>
+      <c r="D9" s="7">
+        <v>127482</v>
+      </c>
+      <c r="E9" s="20">
+        <v>0.32151537697234939</v>
+      </c>
+      <c r="F9" s="8">
+        <v>6735943</v>
+      </c>
+      <c r="G9" s="8">
+        <v>573595</v>
+      </c>
+      <c r="H9" s="8">
+        <v>11299064</v>
+      </c>
+      <c r="I9" s="21">
+        <v>0.54538570628505156</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9" ht="18" x14ac:dyDescent="0.35">
+      <c r="A10" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="H3" s="7">
+      <c r="B10" s="7">
+        <v>432034858</v>
+      </c>
+      <c r="C10" s="7">
+        <v>17504009</v>
+      </c>
+      <c r="D10" s="7">
+        <v>63581</v>
+      </c>
+      <c r="E10" s="15">
+        <v>4.0368103816289747E-2</v>
+      </c>
+      <c r="F10" s="8">
+        <v>15559902</v>
+      </c>
+      <c r="G10" s="8">
+        <v>236145</v>
+      </c>
+      <c r="H10" s="8">
+        <v>12489569</v>
+      </c>
+      <c r="I10" s="18">
+        <v>1.226924403876547</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9" ht="18" x14ac:dyDescent="0.35">
+      <c r="A11" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="I3" s="22" t="s">
+      <c r="B11" s="7">
+        <v>140345667</v>
+      </c>
+      <c r="C11" s="7">
+        <v>25466014</v>
+      </c>
+      <c r="D11" s="7">
+        <v>5002</v>
+      </c>
+      <c r="E11" s="15">
+        <v>0.18141644515466232</v>
+      </c>
+      <c r="F11" s="8">
+        <v>13004842</v>
+      </c>
+      <c r="G11" s="8">
+        <v>686440</v>
+      </c>
+      <c r="H11" s="8">
+        <v>13522220</v>
+      </c>
+      <c r="I11" s="18">
+        <v>0.91097482513965899</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9" ht="18" x14ac:dyDescent="0.35">
+      <c r="A12" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="B12" s="7">
+        <v>93890139</v>
+      </c>
+      <c r="C12" s="7">
+        <v>20367997</v>
+      </c>
+      <c r="D12" s="7">
+        <v>38234</v>
+      </c>
+      <c r="E12" s="15">
+        <v>0.21652713710435556</v>
+      </c>
+      <c r="F12" s="8">
+        <v>5828175</v>
+      </c>
+      <c r="G12" s="8">
+        <v>172162</v>
+      </c>
+      <c r="H12" s="8">
+        <v>5054383</v>
+      </c>
+      <c r="I12" s="18">
+        <v>1.1190313436872512</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9" ht="18" x14ac:dyDescent="0.35">
+      <c r="A13" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="B13" s="7">
+        <v>117706141</v>
+      </c>
+      <c r="C13" s="7">
+        <v>22373939</v>
+      </c>
+      <c r="D13" s="7">
+        <v>294133</v>
+      </c>
+      <c r="E13" s="15">
+        <v>0.18758414652299238</v>
+      </c>
+      <c r="F13" s="8">
+        <v>8016502</v>
+      </c>
+      <c r="G13" s="8">
+        <v>409631</v>
+      </c>
+      <c r="H13" s="8">
+        <v>7323329</v>
+      </c>
+      <c r="I13" s="18">
+        <v>1.0387176378392942</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9" ht="18" x14ac:dyDescent="0.35">
+      <c r="A14" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="B14" s="7">
+        <v>142406584</v>
+      </c>
+      <c r="C14" s="7">
+        <v>42556574</v>
+      </c>
+      <c r="D14" s="7">
+        <v>100642</v>
+      </c>
+      <c r="E14" s="15">
+        <v>0.29813180547888152</v>
+      </c>
+      <c r="F14" s="8">
+        <v>12365526</v>
+      </c>
+      <c r="G14" s="8">
+        <v>120179</v>
+      </c>
+      <c r="H14" s="8">
+        <v>12236760</v>
+      </c>
+      <c r="I14" s="18">
+        <v>1.0007017380417693</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9" ht="18" x14ac:dyDescent="0.35">
+      <c r="A15" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="B15" s="7">
+        <v>86611897</v>
+      </c>
+      <c r="C15" s="7">
+        <v>17619718</v>
+      </c>
+      <c r="D15" s="7">
+        <v>278601</v>
+      </c>
+      <c r="E15" s="15">
+        <v>0.20021633979452039</v>
+      </c>
+      <c r="F15" s="8">
+        <v>4910577</v>
+      </c>
+      <c r="G15" s="8">
+        <v>719919</v>
+      </c>
+      <c r="H15" s="8">
+        <v>8918927</v>
+      </c>
+      <c r="I15" s="18">
+        <v>0.46986122882270481</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9" ht="18" x14ac:dyDescent="0.35">
+      <c r="A16" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="B16" s="7">
+        <v>215408283</v>
+      </c>
+      <c r="C16" s="7">
+        <v>53264876</v>
+      </c>
+      <c r="D16" s="7">
+        <v>91197</v>
+      </c>
+      <c r="E16" s="15">
+        <v>0.24685067008309983</v>
+      </c>
+      <c r="F16" s="8">
+        <v>13975433</v>
+      </c>
+      <c r="G16" s="8">
+        <v>288556</v>
+      </c>
+      <c r="H16" s="8">
+        <v>16243650</v>
+      </c>
+      <c r="I16" s="18">
+        <v>0.84259861545896397</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9" ht="18" x14ac:dyDescent="0.35">
+      <c r="A17" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B17" s="7">
+        <v>257472103</v>
+      </c>
+      <c r="C17" s="7">
+        <v>48084697</v>
+      </c>
+      <c r="D17" s="7">
+        <v>1510824</v>
+      </c>
+      <c r="E17" s="15">
+        <v>0.18088900683737374</v>
+      </c>
+      <c r="F17" s="8">
+        <v>21321963</v>
+      </c>
+      <c r="G17" s="8">
+        <v>437785</v>
+      </c>
+      <c r="H17" s="8">
+        <v>24854239</v>
+      </c>
+      <c r="I17" s="18">
+        <v>0.84026624190746702</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9" ht="18" x14ac:dyDescent="0.35">
+      <c r="A18" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="B18" s="7">
+        <v>139505464</v>
+      </c>
+      <c r="C18" s="7">
+        <v>15167876</v>
+      </c>
+      <c r="D18" s="7">
+        <v>16438</v>
+      </c>
+      <c r="E18" s="15">
+        <v>0.10860820476537034</v>
+      </c>
+      <c r="F18" s="8">
+        <v>8764941</v>
+      </c>
+      <c r="G18" s="8">
+        <v>1186180</v>
+      </c>
+      <c r="H18" s="8">
+        <v>10053710</v>
+      </c>
+      <c r="I18" s="18">
+        <v>0.75382729360604195</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9" ht="18" x14ac:dyDescent="0.35">
+      <c r="A19" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B19" s="7">
+        <v>145800057</v>
+      </c>
+      <c r="C19" s="7">
+        <v>24483933</v>
+      </c>
+      <c r="D19" s="7">
+        <v>93383</v>
+      </c>
+      <c r="E19" s="15">
+        <v>0.16728765750756874</v>
+      </c>
+      <c r="F19" s="8">
+        <v>8449209</v>
+      </c>
+      <c r="G19" s="8">
+        <v>381443</v>
+      </c>
+      <c r="H19" s="8">
+        <v>9737243</v>
+      </c>
+      <c r="I19" s="18">
+        <v>0.82854725921906236</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9" ht="18" x14ac:dyDescent="0.35">
+      <c r="A20" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="B20" s="7">
+        <v>97630870</v>
+      </c>
+      <c r="C20" s="7">
+        <v>20437473</v>
+      </c>
+      <c r="D20" s="7">
+        <v>156338</v>
+      </c>
+      <c r="E20" s="15">
+        <v>0.20773281032935587</v>
+      </c>
+      <c r="F20" s="8">
+        <v>9505873</v>
+      </c>
+      <c r="G20" s="8">
+        <v>194719</v>
+      </c>
+      <c r="H20" s="8">
+        <v>10489811</v>
+      </c>
+      <c r="I20" s="18">
+        <v>0.88763791835715633</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9" ht="18" x14ac:dyDescent="0.35">
+      <c r="A21" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="B21" s="7">
+        <v>144715293</v>
+      </c>
+      <c r="C21" s="7">
+        <v>26277973</v>
+      </c>
+      <c r="D21" s="7">
+        <v>221010</v>
+      </c>
+      <c r="E21" s="15">
+        <v>0.18005673387953544</v>
+      </c>
+      <c r="F21" s="8">
+        <v>12382894</v>
+      </c>
+      <c r="G21" s="8">
+        <v>209629</v>
+      </c>
+      <c r="H21" s="8">
+        <v>12890437</v>
+      </c>
+      <c r="I21" s="18">
+        <v>0.94436402737936653</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9" ht="18" x14ac:dyDescent="0.35">
+      <c r="A22" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="B22" s="7">
+        <v>240156627</v>
+      </c>
+      <c r="C22" s="7">
+        <v>68916883</v>
+      </c>
+      <c r="D22" s="7">
+        <v>313837</v>
+      </c>
+      <c r="E22" s="15">
+        <v>0.28565959997431178</v>
+      </c>
+      <c r="F22" s="8">
+        <v>12579221</v>
+      </c>
+      <c r="G22" s="8">
+        <v>1354273</v>
+      </c>
+      <c r="H22" s="8">
+        <v>16586242</v>
+      </c>
+      <c r="I22" s="18">
+        <v>0.67676258431536207</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9" ht="18" x14ac:dyDescent="0.35">
+      <c r="A23" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="B23" s="7">
+        <v>100483320</v>
+      </c>
+      <c r="C23" s="7">
+        <v>9546761</v>
+      </c>
+      <c r="D23" s="7">
+        <v>10345</v>
+      </c>
+      <c r="E23" s="15">
+        <v>9.4905462916631336E-2</v>
+      </c>
+      <c r="F23" s="8">
+        <v>8247326</v>
+      </c>
+      <c r="G23" s="8">
+        <v>450139</v>
+      </c>
+      <c r="H23" s="8">
+        <v>5217348</v>
+      </c>
+      <c r="I23" s="18">
+        <v>1.4944732457946068</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9" ht="18" x14ac:dyDescent="0.35">
+      <c r="A24" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="B24" s="7">
+        <v>154659101</v>
+      </c>
+      <c r="C24" s="7">
+        <v>34931758</v>
+      </c>
+      <c r="D24" s="7">
+        <v>194286</v>
+      </c>
+      <c r="E24" s="15">
+        <v>0.22460671098818816</v>
+      </c>
+      <c r="F24" s="8">
+        <v>6846826</v>
+      </c>
+      <c r="G24" s="8">
+        <v>730968</v>
+      </c>
+      <c r="H24" s="8">
+        <v>12424155</v>
+      </c>
+      <c r="I24" s="18">
+        <v>0.49225544916334352</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9" ht="18" x14ac:dyDescent="0.35">
+      <c r="A25" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="B25" s="7">
+        <v>144022668</v>
+      </c>
+      <c r="C25" s="7">
+        <v>30295273</v>
+      </c>
+      <c r="D25" s="7">
+        <v>505751</v>
+      </c>
+      <c r="E25" s="15">
+        <v>0.2068391206306496</v>
+      </c>
+      <c r="F25" s="8">
+        <v>16167931</v>
+      </c>
+      <c r="G25" s="8">
+        <v>139725</v>
+      </c>
+      <c r="H25" s="8">
+        <v>11377571</v>
+      </c>
+      <c r="I25" s="18">
+        <v>1.4087546454335464</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9" ht="18" x14ac:dyDescent="0.35">
+      <c r="A26" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="B26" s="7">
+        <v>130808486</v>
+      </c>
+      <c r="C26" s="7">
+        <v>19321445</v>
+      </c>
+      <c r="D26" s="7">
+        <v>142445</v>
+      </c>
+      <c r="E26" s="15">
+        <v>0.14661892807168489</v>
+      </c>
+      <c r="F26" s="8">
+        <v>7875316</v>
+      </c>
+      <c r="G26" s="8">
+        <v>406226</v>
+      </c>
+      <c r="H26" s="8">
+        <v>9083002</v>
+      </c>
+      <c r="I26" s="18">
+        <v>0.82231513325660388</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9" ht="18" x14ac:dyDescent="0.35">
+      <c r="A27" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="B27" s="7">
+        <v>54172372</v>
+      </c>
+      <c r="C27" s="7">
+        <v>8296659</v>
+      </c>
+      <c r="D27" s="7">
+        <v>566390</v>
+      </c>
+      <c r="E27" s="15">
+        <v>0.14269762823012438</v>
+      </c>
+      <c r="F27" s="8">
+        <v>3053784</v>
+      </c>
+      <c r="G27" s="8">
+        <v>205653</v>
+      </c>
+      <c r="H27" s="8">
+        <v>4191688</v>
+      </c>
+      <c r="I27" s="18">
+        <v>0.67947113430198047</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9" ht="18" x14ac:dyDescent="0.35">
+      <c r="A28" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="B28" s="7">
+        <v>87886386</v>
+      </c>
+      <c r="C28" s="7">
+        <v>19320207</v>
+      </c>
+      <c r="D28" s="7">
+        <v>0</v>
+      </c>
+      <c r="E28" s="15">
+        <v>0.21983162443384577</v>
+      </c>
+      <c r="F28" s="8">
+        <v>6215113</v>
+      </c>
+      <c r="G28" s="8">
+        <v>265083</v>
+      </c>
+      <c r="H28" s="8">
+        <v>9120665</v>
+      </c>
+      <c r="I28" s="18">
+        <v>0.65236800167531639</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9" ht="18" x14ac:dyDescent="0.35">
+      <c r="A29" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="B29" s="7">
+        <v>165923006</v>
+      </c>
+      <c r="C29" s="7">
+        <v>40271827</v>
+      </c>
+      <c r="D29" s="7">
+        <v>246288</v>
+      </c>
+      <c r="E29" s="15">
+        <v>0.24122959175414169</v>
+      </c>
+      <c r="F29" s="8">
+        <v>11490823</v>
+      </c>
+      <c r="G29" s="8">
+        <v>636959</v>
+      </c>
+      <c r="H29" s="8">
+        <v>11596889</v>
+      </c>
+      <c r="I29" s="18">
+        <v>0.93592893749349504</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9" ht="18" x14ac:dyDescent="0.35">
+      <c r="A30" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="B30" s="7">
+        <v>191321460</v>
+      </c>
+      <c r="C30" s="7">
+        <v>29330696</v>
+      </c>
+      <c r="D30" s="7">
+        <v>0</v>
+      </c>
+      <c r="E30" s="15">
+        <v>0.15330583406587009</v>
+      </c>
+      <c r="F30" s="8">
+        <v>21555083</v>
+      </c>
+      <c r="G30" s="8">
+        <v>117218</v>
+      </c>
+      <c r="H30" s="8">
+        <v>13292557</v>
+      </c>
+      <c r="I30" s="18">
+        <v>1.6127720949400479</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9" ht="18" x14ac:dyDescent="0.35">
+      <c r="A31" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B31" s="7">
+        <v>308851504</v>
+      </c>
+      <c r="C31" s="7">
+        <v>81566304</v>
+      </c>
+      <c r="D31" s="7">
+        <v>176829</v>
+      </c>
+      <c r="E31" s="15">
+        <v>0.26352300036071702</v>
+      </c>
+      <c r="F31" s="8">
+        <v>19289755</v>
+      </c>
+      <c r="G31" s="8">
+        <v>262666</v>
+      </c>
+      <c r="H31" s="8">
+        <v>20936035</v>
+      </c>
+      <c r="I31" s="18">
+        <v>0.90882007982886925</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9" ht="18" x14ac:dyDescent="0.35">
+      <c r="A32" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B32" s="7">
+        <v>78644067</v>
+      </c>
+      <c r="C32" s="7">
+        <v>9228461</v>
+      </c>
+      <c r="D32" s="7">
+        <v>49458</v>
+      </c>
+      <c r="E32" s="15">
+        <v>0.11671577208742269</v>
+      </c>
+      <c r="F32" s="8">
+        <v>6101879</v>
+      </c>
+      <c r="G32" s="8">
+        <v>161621</v>
+      </c>
+      <c r="H32" s="8">
+        <v>5583634</v>
+      </c>
+      <c r="I32" s="18">
+        <v>1.0638695158027909</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9" ht="18" x14ac:dyDescent="0.35">
+      <c r="A33" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="B33" s="7">
+        <v>76760071</v>
+      </c>
+      <c r="C33" s="7">
+        <v>18139195</v>
+      </c>
+      <c r="D33" s="7">
+        <v>224160</v>
+      </c>
+      <c r="E33" s="15">
+        <v>0.23339002643705214</v>
+      </c>
+      <c r="F33" s="8">
+        <v>5601998</v>
+      </c>
+      <c r="G33" s="8">
+        <v>269749</v>
+      </c>
+      <c r="H33" s="8">
+        <v>7603695</v>
+      </c>
+      <c r="I33" s="18">
+        <v>0.70127076375367503</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9" ht="18" x14ac:dyDescent="0.35">
+      <c r="A34" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B34" s="7">
+        <v>119472900</v>
+      </c>
+      <c r="C34" s="7">
+        <v>12381770</v>
+      </c>
+      <c r="D34" s="7">
+        <v>3210</v>
+      </c>
+      <c r="E34" s="15">
+        <v>0.10360977259278045</v>
+      </c>
+      <c r="F34" s="8">
+        <v>14489566</v>
+      </c>
+      <c r="G34" s="8">
+        <v>717997</v>
+      </c>
+      <c r="H34" s="8">
+        <v>10451424</v>
+      </c>
+      <c r="I34" s="18">
+        <v>1.3176739361066971</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9" ht="18" x14ac:dyDescent="0.35">
+      <c r="A35" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="B35" s="7">
+        <v>175327213</v>
+      </c>
+      <c r="C35" s="7">
+        <v>32728504</v>
+      </c>
+      <c r="D35" s="7">
+        <v>1866880</v>
+      </c>
+      <c r="E35" s="15">
+        <v>0.17602301132796766</v>
+      </c>
+      <c r="F35" s="8">
+        <v>24340739</v>
+      </c>
+      <c r="G35" s="8">
+        <v>113903</v>
+      </c>
+      <c r="H35" s="8">
+        <v>12585111</v>
+      </c>
+      <c r="I35" s="18">
+        <v>1.9250395169339389</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9" ht="18" x14ac:dyDescent="0.35">
+      <c r="A36" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B36" s="7">
+        <v>122573735</v>
+      </c>
+      <c r="C36" s="7">
+        <v>7003134</v>
+      </c>
+      <c r="D36" s="7">
+        <v>10000</v>
+      </c>
+      <c r="E36" s="15">
+        <v>5.7052467235333901E-2</v>
+      </c>
+      <c r="F36" s="8">
+        <v>6268395</v>
+      </c>
+      <c r="G36" s="8">
+        <v>305509</v>
+      </c>
+      <c r="H36" s="8">
+        <v>8051688</v>
+      </c>
+      <c r="I36" s="18">
+        <v>0.74057588918000794</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9" ht="18" x14ac:dyDescent="0.35">
+      <c r="A37" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="B37" s="7">
+        <v>143520098</v>
+      </c>
+      <c r="C37" s="7">
+        <v>37276473</v>
+      </c>
+      <c r="D37" s="7">
+        <v>128424</v>
+      </c>
+      <c r="E37" s="15">
+        <v>0.25883517024911729</v>
+      </c>
+      <c r="F37" s="8">
+        <v>12596059</v>
+      </c>
+      <c r="G37" s="8">
+        <v>2391478</v>
+      </c>
+      <c r="H37" s="8">
+        <v>11135506</v>
+      </c>
+      <c r="I37" s="18">
+        <v>0.91640029649303767</v>
+      </c>
+    </row>
+    <row r="38" spans="1:9" ht="17.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A38" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="B38" s="7">
+        <v>54874952</v>
+      </c>
+      <c r="C38" s="7">
+        <v>9182968</v>
+      </c>
+      <c r="D38" s="7">
+        <v>5000</v>
+      </c>
+      <c r="E38" s="15">
+        <v>0.16725241053513815</v>
+      </c>
+      <c r="F38" s="8">
+        <v>5010825</v>
+      </c>
+      <c r="G38" s="8">
+        <v>156175</v>
+      </c>
+      <c r="H38" s="8">
+        <v>4442387</v>
+      </c>
+      <c r="I38" s="18">
+        <v>1.0928021354285433</v>
+      </c>
+    </row>
+    <row r="39" spans="1:9" ht="18" x14ac:dyDescent="0.35">
+      <c r="A39" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="B39" s="7">
+        <v>141176087</v>
+      </c>
+      <c r="C39" s="7">
+        <v>37727629</v>
+      </c>
+      <c r="D39" s="7">
+        <v>169038</v>
+      </c>
+      <c r="E39" s="15">
+        <v>0.26604074243820058</v>
+      </c>
+      <c r="F39" s="8">
+        <v>9472306</v>
+      </c>
+      <c r="G39" s="8">
+        <v>337542</v>
+      </c>
+      <c r="H39" s="8">
+        <v>11973995</v>
+      </c>
+      <c r="I39" s="18">
+        <v>0.76288356559360515</v>
+      </c>
+    </row>
+    <row r="40" spans="1:9" ht="18" x14ac:dyDescent="0.35">
+      <c r="A40" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B40" s="7">
+        <v>99251002</v>
+      </c>
+      <c r="C40" s="7">
+        <v>22744855</v>
+      </c>
+      <c r="D40" s="7">
+        <v>77129</v>
+      </c>
+      <c r="E40" s="15">
+        <v>0.22838788065837359</v>
+      </c>
+      <c r="F40" s="8">
+        <v>6679687</v>
+      </c>
+      <c r="G40" s="8">
+        <v>243243</v>
+      </c>
+      <c r="H40" s="8">
+        <v>9563280</v>
+      </c>
+      <c r="I40" s="18">
+        <v>0.67303728427903398</v>
+      </c>
+    </row>
+    <row r="41" spans="1:9" ht="18" x14ac:dyDescent="0.35">
+      <c r="A41" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B41" s="7">
+        <v>134431008</v>
+      </c>
+      <c r="C41" s="7">
+        <v>19131468</v>
+      </c>
+      <c r="D41" s="7">
+        <v>30000</v>
+      </c>
+      <c r="E41" s="15">
+        <v>0.14209123537926607</v>
+      </c>
+      <c r="F41" s="8">
+        <v>14234646</v>
+      </c>
+      <c r="G41" s="8">
+        <v>388402</v>
+      </c>
+      <c r="H41" s="8">
+        <v>12895970</v>
+      </c>
+      <c r="I41" s="18">
+        <v>1.0736876714198311</v>
+      </c>
+    </row>
+    <row r="42" spans="1:9" ht="18" x14ac:dyDescent="0.35">
+      <c r="A42" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B42" s="7">
+        <v>187892661</v>
+      </c>
+      <c r="C42" s="7">
+        <v>36350865</v>
+      </c>
+      <c r="D42" s="7">
+        <v>163808</v>
+      </c>
+      <c r="E42" s="15">
+        <v>0.19259430787453694</v>
+      </c>
+      <c r="F42" s="8">
+        <v>10870511</v>
+      </c>
+      <c r="G42" s="8">
+        <v>403180</v>
+      </c>
+      <c r="H42" s="8">
+        <v>13334564</v>
+      </c>
+      <c r="I42" s="18">
+        <v>0.78497737158860237</v>
+      </c>
+    </row>
+    <row r="43" spans="1:9" ht="18" x14ac:dyDescent="0.35">
+      <c r="A43" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="B43" s="7">
+        <v>56851403</v>
+      </c>
+      <c r="C43" s="7">
+        <v>20403434</v>
+      </c>
+      <c r="D43" s="7">
+        <v>14000</v>
+      </c>
+      <c r="E43" s="20">
+        <v>0.35864434163568487</v>
+      </c>
+      <c r="F43" s="8">
+        <v>1308196</v>
+      </c>
+      <c r="G43" s="8">
+        <v>117224</v>
+      </c>
+      <c r="H43" s="8">
+        <v>6491307</v>
+      </c>
+      <c r="I43" s="21">
+        <v>0.18347183394653804</v>
+      </c>
+    </row>
+    <row r="44" spans="1:9" ht="18" x14ac:dyDescent="0.35">
+      <c r="A44" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B44" s="7">
+        <v>364178086</v>
+      </c>
+      <c r="C44" s="7">
+        <v>72106876</v>
+      </c>
+      <c r="D44" s="7">
+        <v>931854</v>
+      </c>
+      <c r="E44" s="15">
+        <v>0.1954401561657941</v>
+      </c>
+      <c r="F44" s="8">
+        <v>13863678</v>
+      </c>
+      <c r="G44" s="8">
+        <v>714063</v>
+      </c>
+      <c r="H44" s="8">
+        <v>35787245</v>
+      </c>
+      <c r="I44" s="18">
+        <v>0.3674385943930582</v>
+      </c>
+    </row>
+    <row r="45" spans="1:9" ht="18" x14ac:dyDescent="0.35">
+      <c r="A45" s="9" t="s">
         <v>55</v>
       </c>
-    </row>
-[...103 lines deleted...]
-      <c r="D7" s="11">
+      <c r="B45" s="7">
+        <v>50409291</v>
+      </c>
+      <c r="C45" s="7">
+        <v>13642760</v>
+      </c>
+      <c r="D45" s="7">
         <v>0</v>
       </c>
-      <c r="E7" s="20">
-[...1197 lines deleted...]
-        <v>57</v>
+      <c r="E45" s="15">
+        <v>0.27063979138290201</v>
+      </c>
+      <c r="F45" s="8">
+        <v>4924485</v>
+      </c>
+      <c r="G45" s="8">
+        <v>92825</v>
+      </c>
+      <c r="H45" s="8">
+        <v>5080634</v>
+      </c>
+      <c r="I45" s="18">
+        <v>0.95099548599643269</v>
+      </c>
+    </row>
+    <row r="46" spans="1:9" s="13" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A46" s="10" t="s">
+        <v>42</v>
       </c>
       <c r="B46" s="11">
-        <v>49473814</v>
+        <v>11384578537</v>
       </c>
       <c r="C46" s="11">
-        <v>13693004</v>
+        <v>1951917793</v>
       </c>
       <c r="D46" s="11">
-        <v>0</v>
-[...3 lines deleted...]
-        <v>0.27677275901954923</v>
+        <v>31017283</v>
+      </c>
+      <c r="E46" s="16">
+        <v>0.16872829360850322</v>
       </c>
       <c r="F46" s="12">
-        <v>4947788</v>
+        <v>658656439</v>
       </c>
       <c r="G46" s="12">
-        <v>79136</v>
+        <v>56039290</v>
       </c>
       <c r="H46" s="12">
-        <v>4120278</v>
-[...47 lines deleted...]
-      <c r="A49" s="27" t="s">
+        <v>812140947</v>
+      </c>
+      <c r="I46" s="19">
+        <v>0.74201054783166842</v>
+      </c>
+    </row>
+    <row r="47" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="I47" s="3"/>
+    </row>
+    <row r="48" spans="1:9" s="23" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A48" s="22" t="s">
         <v>58</v>
       </c>
-      <c r="B49" s="1"/>
-[...9 lines deleted...]
-      <c r="A50" s="2" t="s">
+      <c r="B48" s="1"/>
+      <c r="C48" s="1"/>
+      <c r="D48" s="1"/>
+      <c r="E48" s="1"/>
+      <c r="F48" s="1"/>
+      <c r="G48" s="1"/>
+      <c r="H48" s="1"/>
+      <c r="I48" s="1"/>
+    </row>
+    <row r="49" spans="1:9" ht="15.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A49" s="29" t="s">
         <v>43</v>
       </c>
-      <c r="B50" s="2"/>
-[...9 lines deleted...]
-      <c r="A51" s="2" t="s">
+      <c r="B49" s="29"/>
+      <c r="C49" s="29"/>
+      <c r="D49" s="29"/>
+      <c r="E49" s="29"/>
+      <c r="F49" s="29"/>
+      <c r="G49" s="29"/>
+      <c r="H49" s="29"/>
+      <c r="I49" s="29"/>
+    </row>
+    <row r="50" spans="1:9" ht="15.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A50" s="29" t="s">
         <v>44</v>
       </c>
-      <c r="B51" s="2"/>
-[...6 lines deleted...]
-      <c r="I51" s="2"/>
+      <c r="B50" s="29"/>
+      <c r="C50" s="29"/>
+      <c r="D50" s="29"/>
+      <c r="E50" s="29"/>
+      <c r="F50" s="29"/>
+      <c r="G50" s="29"/>
+      <c r="H50" s="29"/>
+      <c r="I50" s="29"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:E1"/>
     <mergeCell ref="F1:I1"/>
+    <mergeCell ref="A49:I49"/>
     <mergeCell ref="A50:I50"/>
-    <mergeCell ref="A51:I51"/>
   </mergeCells>
   <pageMargins left="0" right="0" top="0.15748031496062992" bottom="0.15748031496062992" header="0.11811023622047245" footer="0.11811023622047245"/>
   <pageSetup paperSize="9" scale="73" fitToHeight="0" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="c5f3215d-01f7-4578-859e-d76708405c9e" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="b99bf0c4-4503-4a3c-9d96-19981fcee4fa">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokuments" ma:contentTypeID="0x0101008B5E7D93344A654A8FEA6D64BD09EFA3" ma:contentTypeVersion="13" ma:contentTypeDescription="Izveidot jaunu dokumentu." ma:contentTypeScope="" ma:versionID="80206128716ea8b810a190f117cee2db">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="b99bf0c4-4503-4a3c-9d96-19981fcee4fa" xmlns:ns3="c5f3215d-01f7-4578-859e-d76708405c9e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="dbc1c5eaca8201006ce1f5a257d026d0" ns1:_="" ns2:_="" ns3:_="">
+    <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
+    <xsd:import namespace="b99bf0c4-4503-4a3c-9d96-19981fcee4fa"/>
+    <xsd:import namespace="c5f3215d-01f7-4578-859e-d76708405c9e"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="11" nillable="true" ma:displayName="Vienotās atbilstības politikas rekvizīti" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="12" nillable="true" ma:displayName="Vienotās atbilstības politikas UI darbība" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="b99bf0c4-4503-4a3c-9d96-19981fcee4fa" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="13" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="14" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="15" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="16" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="18" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Attēlu atzīmes" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="c20d572e-93f8-47b3-8c65-cc8b4da651f1" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="20" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c5f3215d-01f7-4578-859e-d76708405c9e" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="19" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{275b21da-5204-4e10-98a7-03130a0e7422}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="c5f3215d-01f7-4578-859e-d76708405c9e">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Satura tips"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Virsraksts"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{303A874B-074E-4707-BC34-A9AFA0334BA6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="c5f3215d-01f7-4578-859e-d76708405c9e"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="b99bf0c4-4503-4a3c-9d96-19981fcee4fa"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3234C857-1B78-489B-A74C-522B2A3EB380}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="b99bf0c4-4503-4a3c-9d96-19981fcee4fa"/>
+    <ds:schemaRef ds:uri="c5f3215d-01f7-4578-859e-d76708405c9e"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D32CC77B-79CC-4BA3-9F4A-A4B3131D5367}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
-  <clbl:label id="{1b8a7570-3ec8-4c4e-9532-5dbb2f157b31}" enabled="1" method="Standard" siteId="{fd50a0e4-c289-4266-b7ff-7d9cf5066e91}" contentBits="0" removed="0"/>
+  <clbl:label id="{1b8a7570-3ec8-4c4e-9532-5dbb2f157b31}" enabled="1" method="Standard" siteId="{fd50a0e4-c289-4266-b7ff-7d9cf5066e91}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet2</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Baiba Tisenkopfa</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101008B5E7D93344A654A8FEA6D64BD09EFA3</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>