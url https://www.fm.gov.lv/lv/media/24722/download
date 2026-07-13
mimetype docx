--- v0 (2026-03-13)
+++ v1 (2026-07-13)
@@ -17800,228 +17800,387 @@
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="00230453">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5374" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0B396289" w14:textId="77777777" w:rsidR="000F064D" w:rsidRPr="002A3628" w:rsidRDefault="000F064D" w:rsidP="000F064D">
-[...16 lines deleted...]
-              <w:t>Tunisija</w:t>
+          <w:p w14:paraId="0B396289" w14:textId="36434A7E" w:rsidR="000F064D" w:rsidRPr="002A3628" w:rsidRDefault="005F0CDB" w:rsidP="000F064D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>San</w:t>
+            </w:r>
+            <w:r w:rsidR="006E3E0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>marīno</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4110" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3385D399" w14:textId="099B7E8E" w:rsidR="000F064D" w:rsidRPr="002A3628" w:rsidRDefault="000F064D" w:rsidP="000F064D">
+          <w:p w14:paraId="3385D399" w14:textId="131EEA86" w:rsidR="000F064D" w:rsidRPr="002A3628" w:rsidRDefault="000F064D" w:rsidP="000F064D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>19.06.08.</w:t>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00C044C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>.0</w:t>
+            </w:r>
+            <w:r w:rsidR="00C044C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00E57FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>26.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F064D" w:rsidRPr="00242FE1" w14:paraId="401CE9DB" w14:textId="77777777" w:rsidTr="00B938C3">
+      <w:tr w:rsidR="005F0CDB" w:rsidRPr="00242FE1" w14:paraId="3615177D" w14:textId="77777777" w:rsidTr="00B938C3">
         <w:trPr>
           <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="556" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0393CE33" w14:textId="48A9834A" w:rsidR="000F064D" w:rsidRPr="002A3628" w:rsidRDefault="000F064D" w:rsidP="000F064D">
+          <w:p w14:paraId="4824FA96" w14:textId="730CAEA2" w:rsidR="005F0CDB" w:rsidRPr="002A3628" w:rsidRDefault="005F0CDB" w:rsidP="005F0CDB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>6</w:t>
-[...8 lines deleted...]
-              <w:t>8</w:t>
+              <w:t>68</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5374" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="585A2396" w14:textId="31EC72A5" w:rsidR="000F064D" w:rsidRPr="00142517" w:rsidRDefault="000F064D" w:rsidP="000F064D">
+          <w:p w14:paraId="4DAE25BB" w14:textId="03B971F9" w:rsidR="005F0CDB" w:rsidRPr="002A3628" w:rsidRDefault="005F0CDB" w:rsidP="005F0CDB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Šrilanka</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4110" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="15142004" w14:textId="682629BA" w:rsidR="000F064D" w:rsidRPr="00142517" w:rsidRDefault="000F064D" w:rsidP="000F064D">
+          <w:p w14:paraId="2CEA5D96" w14:textId="0B5623B3" w:rsidR="005F0CDB" w:rsidRDefault="005F0CDB" w:rsidP="005F0CDB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">25.02.25. </w:t>
             </w:r>
             <w:r w:rsidRPr="00BD4039">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005F0CDB" w:rsidRPr="00242FE1" w14:paraId="401CE9DB" w14:textId="77777777" w:rsidTr="00B938C3">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="556" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0393CE33" w14:textId="511F86F0" w:rsidR="005F0CDB" w:rsidRPr="002A3628" w:rsidRDefault="005F0CDB" w:rsidP="005F0CDB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3628">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="00E57FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5374" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="585A2396" w14:textId="0B5790BF" w:rsidR="005F0CDB" w:rsidRPr="00142517" w:rsidRDefault="005F0CDB" w:rsidP="005F0CDB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3628">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Tunisija</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="15142004" w14:textId="18D7252D" w:rsidR="005F0CDB" w:rsidRPr="00142517" w:rsidRDefault="005F0CDB" w:rsidP="005F0CDB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>19.06.08.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00230453" w:rsidRPr="00242FE1" w14:paraId="0FEAA422" w14:textId="77777777" w:rsidTr="004B65FA">
         <w:trPr>
           <w:trHeight w:val="375"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10040" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="26F13E2A" w14:textId="77777777" w:rsidR="00230453" w:rsidRPr="002A3628" w:rsidRDefault="00230453" w:rsidP="000F064D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
@@ -18215,69 +18374,69 @@
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Noturētie sarunu raundi/cits statuss</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000F064D" w:rsidRPr="00242FE1" w14:paraId="66853713" w14:textId="77777777" w:rsidTr="00E12194">
         <w:trPr>
           <w:trHeight w:val="330"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="556" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6C5F4632" w14:textId="2A2374B4" w:rsidR="000F064D" w:rsidRPr="002A3628" w:rsidRDefault="00230453" w:rsidP="000F064D">
+          <w:p w14:paraId="6C5F4632" w14:textId="60A5CF37" w:rsidR="000F064D" w:rsidRPr="002A3628" w:rsidRDefault="00E57FF9" w:rsidP="000F064D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>69</w:t>
+              <w:t>70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5374" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1E14CB07" w14:textId="27F71C29" w:rsidR="000F064D" w:rsidRPr="002A3628" w:rsidRDefault="000F064D" w:rsidP="000F064D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
@@ -18348,81 +18507,81 @@
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000F064D" w:rsidRPr="00242FE1" w14:paraId="714F13F8" w14:textId="77777777" w:rsidTr="00E12194">
         <w:trPr>
           <w:trHeight w:val="330"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="556" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="01C2F341" w14:textId="2E231D96" w:rsidR="000F064D" w:rsidRDefault="000F064D" w:rsidP="000F064D">
+          <w:p w14:paraId="01C2F341" w14:textId="52D18E79" w:rsidR="000F064D" w:rsidRDefault="000F064D" w:rsidP="000F064D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidR="00230453">
-[...7 lines deleted...]
-              <w:t>0</w:t>
+            <w:r w:rsidR="00E57FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5374" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2EFABE3C" w14:textId="77777777" w:rsidR="000F064D" w:rsidRDefault="000F064D" w:rsidP="000F064D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
@@ -18468,81 +18627,81 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Nosūtīts projekts.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000F064D" w:rsidRPr="00242FE1" w14:paraId="3DA30668" w14:textId="77777777" w:rsidTr="00E12194">
         <w:trPr>
           <w:trHeight w:val="330"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="556" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="01BDF4FA" w14:textId="797F6FCE" w:rsidR="000F064D" w:rsidRDefault="000F064D" w:rsidP="000F064D">
+          <w:p w14:paraId="01BDF4FA" w14:textId="3FE72FEF" w:rsidR="000F064D" w:rsidRDefault="000F064D" w:rsidP="000F064D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidR="00230453">
-[...7 lines deleted...]
-              <w:t>1</w:t>
+            <w:r w:rsidR="00E57FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5374" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6F6BD33D" w14:textId="77777777" w:rsidR="000F064D" w:rsidRDefault="000F064D" w:rsidP="000F064D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
@@ -18570,213 +18729,92 @@
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1693C2C0" w14:textId="2C6BD937" w:rsidR="000F064D" w:rsidRDefault="000F064D" w:rsidP="000F064D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Nosūtīts projekts.</w:t>
-            </w:r>
-[...119 lines deleted...]
-              <w:t>Saņemts projekts.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003A07DA" w:rsidRPr="00242FE1" w14:paraId="331FDE45" w14:textId="77777777" w:rsidTr="00E12194">
         <w:trPr>
           <w:trHeight w:val="330"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="556" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4BD8DC20" w14:textId="468C6C2D" w:rsidR="003A07DA" w:rsidRDefault="003A07DA" w:rsidP="000F064D">
+          <w:p w14:paraId="4BD8DC20" w14:textId="5F56AEEF" w:rsidR="003A07DA" w:rsidRDefault="003A07DA" w:rsidP="000F064D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidR="00230453">
+            <w:r w:rsidR="009D615B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5374" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="59819DD3" w14:textId="76EED769" w:rsidR="003A07DA" w:rsidRDefault="003A07DA" w:rsidP="000F064D">
             <w:pPr>
@@ -18952,73 +18990,73 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>plānots pārskatīt</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000F064D" w:rsidRPr="00242FE1" w14:paraId="0BEFBC25" w14:textId="77777777" w:rsidTr="00E12194">
         <w:trPr>
           <w:trHeight w:val="330"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="556" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="68C6F9F4" w14:textId="2FA73096" w:rsidR="000F064D" w:rsidRDefault="000F064D" w:rsidP="000F064D">
+          <w:p w14:paraId="68C6F9F4" w14:textId="65BC1011" w:rsidR="000F064D" w:rsidRDefault="000F064D" w:rsidP="000F064D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidR="000A410E">
+            <w:r w:rsidR="009D615B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5374" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="346FE9F8" w14:textId="77777777" w:rsidR="000F064D" w:rsidRPr="00AA4F8A" w:rsidRDefault="000F064D" w:rsidP="000F064D">
             <w:pPr>
@@ -19071,73 +19109,73 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Iesniegts aktualizēts līguma teksts Bosnijas un Hercegovinas pusei.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000F064D" w:rsidRPr="00242FE1" w14:paraId="1E93E0E2" w14:textId="77777777" w:rsidTr="00E12194">
         <w:trPr>
           <w:trHeight w:val="330"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="556" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="07118D65" w14:textId="5D020F39" w:rsidR="000F064D" w:rsidRDefault="000F064D" w:rsidP="000F064D">
+          <w:p w14:paraId="07118D65" w14:textId="652D3BFD" w:rsidR="000F064D" w:rsidRDefault="000F064D" w:rsidP="000F064D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidR="000A410E">
+            <w:r w:rsidR="009D615B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5374" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="476A06C6" w14:textId="77777777" w:rsidR="000F064D" w:rsidRPr="00AA4F8A" w:rsidRDefault="000F064D" w:rsidP="000F064D">
             <w:pPr>
@@ -19190,73 +19228,73 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Korespondences ceļā darbs pie vienošanās panākšanas par aktualizētu līguma tekstu.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000F3171" w:rsidRPr="00242FE1" w14:paraId="2BE60B3F" w14:textId="77777777" w:rsidTr="00E12194">
         <w:trPr>
           <w:trHeight w:val="330"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="556" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5F565678" w14:textId="27AF58EF" w:rsidR="000F3171" w:rsidRDefault="000F3171" w:rsidP="000F064D">
+          <w:p w14:paraId="5F565678" w14:textId="627EA050" w:rsidR="000F3171" w:rsidRDefault="000F3171" w:rsidP="000F064D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidR="000A410E">
+            <w:r w:rsidR="009D615B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5374" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0E402F62" w14:textId="2B5C85FA" w:rsidR="000F3171" w:rsidRPr="00AA4F8A" w:rsidRDefault="000F3171" w:rsidP="000F064D">
             <w:pPr>
@@ -19726,73 +19764,73 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>ar kuru darbība tiek izbeigta</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D311A3" w14:paraId="1AD406FA" w14:textId="77777777" w:rsidTr="002B7DD8">
         <w:trPr>
           <w:trHeight w:val="330"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="557" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5724FF5E" w14:textId="7589B568" w:rsidR="00D311A3" w:rsidRDefault="00D311A3" w:rsidP="002B7DD8">
+          <w:p w14:paraId="5724FF5E" w14:textId="57536D42" w:rsidR="00D311A3" w:rsidRDefault="00D311A3" w:rsidP="002B7DD8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidR="000A410E">
+            <w:r w:rsidR="009D615B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1979" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="41658D12" w14:textId="77777777" w:rsidR="00D311A3" w:rsidRPr="00242FE1" w:rsidRDefault="00D311A3" w:rsidP="002B7DD8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -19997,119 +20035,119 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>01.01.24</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="26DBD85C" w14:textId="77777777" w:rsidR="00D311A3" w:rsidRDefault="00D311A3"/>
     <w:sectPr w:rsidR="00D311A3" w:rsidSect="00242FE1">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="424" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1C427AA0" w14:textId="77777777" w:rsidR="00C87F16" w:rsidRDefault="00C87F16" w:rsidP="003D0808">
+    <w:p w14:paraId="5F2FDDF9" w14:textId="77777777" w:rsidR="00584A97" w:rsidRDefault="00584A97" w:rsidP="003D0808">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="365F667A" w14:textId="77777777" w:rsidR="00C87F16" w:rsidRDefault="00C87F16" w:rsidP="003D0808">
+    <w:p w14:paraId="68CBA86B" w14:textId="77777777" w:rsidR="00584A97" w:rsidRDefault="00584A97" w:rsidP="003D0808">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E5002EFF" w:usb1="C000E47F" w:usb2="00000029" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="51A37CDF" w14:textId="77777777" w:rsidR="00C87F16" w:rsidRDefault="00C87F16" w:rsidP="003D0808">
+    <w:p w14:paraId="52565E53" w14:textId="77777777" w:rsidR="00584A97" w:rsidRDefault="00584A97" w:rsidP="003D0808">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2A77FBCC" w14:textId="77777777" w:rsidR="00C87F16" w:rsidRDefault="00C87F16" w:rsidP="003D0808">
+    <w:p w14:paraId="3EAD9D9C" w14:textId="77777777" w:rsidR="00584A97" w:rsidRDefault="00584A97" w:rsidP="003D0808">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="531C54A0" w14:textId="77777777" w:rsidR="00D311A3" w:rsidRDefault="00D311A3" w:rsidP="00D311A3">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:ind w:left="-993"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> darbība apturēta no 2022. gada 16. maija saskaņā ar 2022. gada 12. maija grozījumu likumā “Par Latvijas Republikas valdības un Krievijas Federācijas valdības līgumu par nodokļu dubultās uzlikšanas un nodokļu nemaksāšanas novēršanu attiecībā uz ienākuma un kapitāla nodokļiem un tā Protokolu” no Latvijas puses. Informācija no Latvijas Republikas Ārlietu ministrijas: Krievijas Federācija piedāvā uzskatīt šo līgumu par denonsētu saskaņā ar tā 31. pantu. Līgums spēku zaudē 2024. gada 1. janvārī.</w:t>
       </w:r>
     </w:p>
@@ -20135,205 +20173,219 @@
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00242FE1"/>
     <w:rsid w:val="000055A8"/>
     <w:rsid w:val="00014AD9"/>
     <w:rsid w:val="00032864"/>
     <w:rsid w:val="000353FB"/>
     <w:rsid w:val="00042A87"/>
     <w:rsid w:val="00060CAD"/>
     <w:rsid w:val="00071CF4"/>
     <w:rsid w:val="00076F9D"/>
     <w:rsid w:val="000A410E"/>
     <w:rsid w:val="000B7305"/>
     <w:rsid w:val="000C03AC"/>
     <w:rsid w:val="000D67DC"/>
+    <w:rsid w:val="000E2DC9"/>
     <w:rsid w:val="000E4A3F"/>
     <w:rsid w:val="000F064D"/>
     <w:rsid w:val="000F3171"/>
     <w:rsid w:val="001155E4"/>
+    <w:rsid w:val="001210FC"/>
     <w:rsid w:val="00142517"/>
     <w:rsid w:val="00145EE8"/>
     <w:rsid w:val="00160696"/>
     <w:rsid w:val="001922E4"/>
     <w:rsid w:val="001976B6"/>
     <w:rsid w:val="001A0C87"/>
     <w:rsid w:val="001C49FC"/>
     <w:rsid w:val="001D5AE9"/>
     <w:rsid w:val="001D5F03"/>
     <w:rsid w:val="001E2C71"/>
     <w:rsid w:val="001F366B"/>
     <w:rsid w:val="002102DC"/>
     <w:rsid w:val="0022585D"/>
     <w:rsid w:val="0023022D"/>
     <w:rsid w:val="00230453"/>
     <w:rsid w:val="002307B6"/>
     <w:rsid w:val="00242FE1"/>
     <w:rsid w:val="00244DC3"/>
     <w:rsid w:val="0029032D"/>
     <w:rsid w:val="002A2256"/>
     <w:rsid w:val="002A24C6"/>
     <w:rsid w:val="002A3628"/>
     <w:rsid w:val="002B5D1C"/>
     <w:rsid w:val="002C51A5"/>
     <w:rsid w:val="002C60D2"/>
     <w:rsid w:val="002E33BD"/>
     <w:rsid w:val="002E6C64"/>
     <w:rsid w:val="002F3BCC"/>
     <w:rsid w:val="002F4066"/>
     <w:rsid w:val="00303CF6"/>
     <w:rsid w:val="00317CC0"/>
+    <w:rsid w:val="003233B5"/>
     <w:rsid w:val="0033376C"/>
+    <w:rsid w:val="00364F16"/>
     <w:rsid w:val="003A07DA"/>
     <w:rsid w:val="003A3F49"/>
     <w:rsid w:val="003A6FBE"/>
     <w:rsid w:val="003B38C1"/>
     <w:rsid w:val="003B67BF"/>
     <w:rsid w:val="003D0808"/>
     <w:rsid w:val="003E7614"/>
     <w:rsid w:val="003F687B"/>
     <w:rsid w:val="00414C7A"/>
+    <w:rsid w:val="004A30B3"/>
+    <w:rsid w:val="004A36B8"/>
     <w:rsid w:val="004C504E"/>
     <w:rsid w:val="004F0135"/>
     <w:rsid w:val="005004BC"/>
     <w:rsid w:val="005134A5"/>
     <w:rsid w:val="00576585"/>
+    <w:rsid w:val="00584A97"/>
     <w:rsid w:val="005A626B"/>
     <w:rsid w:val="005C393C"/>
     <w:rsid w:val="005C5A3F"/>
+    <w:rsid w:val="005F0CDB"/>
     <w:rsid w:val="00604F3A"/>
     <w:rsid w:val="006305A8"/>
     <w:rsid w:val="006A2EE0"/>
     <w:rsid w:val="006D72AF"/>
+    <w:rsid w:val="006E3E0F"/>
     <w:rsid w:val="00712882"/>
     <w:rsid w:val="00742A2E"/>
     <w:rsid w:val="0074757B"/>
     <w:rsid w:val="007479FD"/>
     <w:rsid w:val="00752640"/>
     <w:rsid w:val="0076102A"/>
     <w:rsid w:val="00762B93"/>
     <w:rsid w:val="00771776"/>
     <w:rsid w:val="007A471E"/>
     <w:rsid w:val="007C79F1"/>
     <w:rsid w:val="007E4E89"/>
     <w:rsid w:val="007E5AD3"/>
     <w:rsid w:val="007F4495"/>
     <w:rsid w:val="00817F7C"/>
     <w:rsid w:val="008200CD"/>
     <w:rsid w:val="00821258"/>
     <w:rsid w:val="00821E43"/>
+    <w:rsid w:val="00831B9B"/>
     <w:rsid w:val="008327B2"/>
     <w:rsid w:val="00845486"/>
     <w:rsid w:val="0089157C"/>
     <w:rsid w:val="008B7B7F"/>
     <w:rsid w:val="008D68FE"/>
     <w:rsid w:val="008D6DA7"/>
     <w:rsid w:val="008F0616"/>
     <w:rsid w:val="009157CC"/>
     <w:rsid w:val="00917E95"/>
     <w:rsid w:val="00937DF3"/>
     <w:rsid w:val="00966366"/>
     <w:rsid w:val="00970CE4"/>
     <w:rsid w:val="00976655"/>
     <w:rsid w:val="009768E9"/>
     <w:rsid w:val="009825D9"/>
     <w:rsid w:val="00993F10"/>
     <w:rsid w:val="009A124A"/>
     <w:rsid w:val="009A759A"/>
     <w:rsid w:val="009C7F12"/>
+    <w:rsid w:val="009D615B"/>
     <w:rsid w:val="009F5302"/>
     <w:rsid w:val="00A009E9"/>
     <w:rsid w:val="00A06EE7"/>
     <w:rsid w:val="00A1048B"/>
     <w:rsid w:val="00A4461A"/>
     <w:rsid w:val="00A462AC"/>
     <w:rsid w:val="00A56C1F"/>
     <w:rsid w:val="00A57543"/>
     <w:rsid w:val="00A61262"/>
     <w:rsid w:val="00A9594E"/>
     <w:rsid w:val="00AA4F8A"/>
     <w:rsid w:val="00AB2223"/>
     <w:rsid w:val="00AC62D7"/>
     <w:rsid w:val="00B13465"/>
     <w:rsid w:val="00B24000"/>
     <w:rsid w:val="00B40B88"/>
     <w:rsid w:val="00B51BA8"/>
     <w:rsid w:val="00B53018"/>
     <w:rsid w:val="00B76C48"/>
+    <w:rsid w:val="00B84DE7"/>
     <w:rsid w:val="00B87439"/>
     <w:rsid w:val="00B938C3"/>
     <w:rsid w:val="00BA6EDA"/>
     <w:rsid w:val="00BC7261"/>
     <w:rsid w:val="00BD4039"/>
     <w:rsid w:val="00BD678E"/>
     <w:rsid w:val="00BF405F"/>
     <w:rsid w:val="00BF568E"/>
+    <w:rsid w:val="00C044C2"/>
     <w:rsid w:val="00C07486"/>
     <w:rsid w:val="00C22EF4"/>
     <w:rsid w:val="00C24BF9"/>
     <w:rsid w:val="00C5401A"/>
     <w:rsid w:val="00C6130D"/>
     <w:rsid w:val="00C61E86"/>
     <w:rsid w:val="00C634FE"/>
     <w:rsid w:val="00C75E93"/>
     <w:rsid w:val="00C87F16"/>
     <w:rsid w:val="00C92DF5"/>
     <w:rsid w:val="00C95CC2"/>
     <w:rsid w:val="00CC2C1F"/>
     <w:rsid w:val="00CD216D"/>
     <w:rsid w:val="00CF1A21"/>
     <w:rsid w:val="00CF799F"/>
     <w:rsid w:val="00D023E0"/>
     <w:rsid w:val="00D12D55"/>
     <w:rsid w:val="00D311A3"/>
     <w:rsid w:val="00D33336"/>
     <w:rsid w:val="00D35627"/>
     <w:rsid w:val="00D45ED6"/>
     <w:rsid w:val="00D560BB"/>
     <w:rsid w:val="00D57750"/>
     <w:rsid w:val="00D63F97"/>
     <w:rsid w:val="00D97864"/>
     <w:rsid w:val="00DC1B97"/>
     <w:rsid w:val="00DE54F2"/>
     <w:rsid w:val="00DF63FD"/>
     <w:rsid w:val="00DF79D3"/>
     <w:rsid w:val="00E12194"/>
     <w:rsid w:val="00E12E23"/>
     <w:rsid w:val="00E31D44"/>
     <w:rsid w:val="00E3358A"/>
     <w:rsid w:val="00E503B8"/>
     <w:rsid w:val="00E54484"/>
+    <w:rsid w:val="00E57FF9"/>
     <w:rsid w:val="00E650F0"/>
     <w:rsid w:val="00E71838"/>
     <w:rsid w:val="00E75608"/>
     <w:rsid w:val="00E82C99"/>
     <w:rsid w:val="00E855A4"/>
     <w:rsid w:val="00E87BC5"/>
     <w:rsid w:val="00E93D26"/>
     <w:rsid w:val="00EA576C"/>
     <w:rsid w:val="00EE0AC9"/>
     <w:rsid w:val="00EF3F3F"/>
     <w:rsid w:val="00F05158"/>
     <w:rsid w:val="00F06696"/>
     <w:rsid w:val="00F10C7C"/>
     <w:rsid w:val="00F1349D"/>
     <w:rsid w:val="00F2620C"/>
     <w:rsid w:val="00F41372"/>
     <w:rsid w:val="00F53BFD"/>
     <w:rsid w:val="00F629A4"/>
     <w:rsid w:val="00F71002"/>
     <w:rsid w:val="00F91670"/>
     <w:rsid w:val="00F96F1A"/>
     <w:rsid w:val="00FB2F8E"/>
     <w:rsid w:val="00FC0B00"/>
     <w:rsid w:val="00FC5A49"/>
     <w:rsid w:val="00FE0799"/>
@@ -21171,70 +21223,70 @@
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7AF544D6-2923-4635-96CC-7C48CF05D110}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{1b8a7570-3ec8-4c4e-9532-5dbb2f157b31}" enabled="1" method="Standard" siteId="{fd50a0e4-c289-4266-b7ff-7d9cf5066e91}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>713</Words>
-  <Characters>5191</Characters>
+  <Words>3754</Words>
+  <Characters>2141</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>648</Lines>
-  <Paragraphs>536</Paragraphs>
+  <Lines>17</Lines>
+  <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5368</CharactersWithSpaces>
+  <CharactersWithSpaces>5884</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Iveta Ozola</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>