--- v0 (2026-05-11)
+++ v1 (2026-06-06)
@@ -1,96 +1,96 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="56213782" w14:textId="2D028058" w:rsidR="00F57A2C" w:rsidRDefault="00235D3D" w:rsidP="00374D58">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251644416" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5026AF01" wp14:editId="3A7AB274">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>-896620</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-460375</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="650875" cy="716915"/>
             <wp:effectExtent l="0" t="0" r="0" b="6985"/>
             <wp:wrapNone/>
             <wp:docPr id="578067467" name="Picture 56"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 3"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8" cstate="print">
+                    <a:blip r:embed="rId11" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="650875" cy="716915"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -156,53 +156,53 @@
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:rect w14:anchorId="35915827" id="Rectangle 54" o:spid="_x0000_s1026" style="position:absolute;margin-left:-95pt;margin-top:-43.4pt;width:624.8pt;height:6.1pt;z-index:251642368;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC3sTNBfgIAAF4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r3bStFmDOkWWosOA&#10;oi3WDj0rshQbkEWNUuJkXz9KdpyuLXYYdpElkXwknx91ebVrDNsq9DXYgo9Ocs6UlVDWdl3wH083&#10;nz5z5oOwpTBgVcH3yvOr+ccPl62bqTFUYEqFjECsn7Wu4FUIbpZlXlaqEf4EnLJk1ICNCHTEdVai&#10;aAm9Mdk4z8+zFrB0CFJ5T7fXnZHPE77WSoZ7rb0KzBScagtpxbSu4prNL8VsjcJVtezLEP9QRSNq&#10;S0kHqGsRBNtg/QaqqSWCBx1OJDQZaF1LlXqgbkb5q24eK+FU6oXI8W6gyf8/WHm3fXQPSDS0zs88&#10;bWMXO41N/FJ9bJfI2g9kqV1gki6nF6eTi3PiVJJtOj2dnkYys2OwQx++KmhY3BQc6V8kisT21ofO&#10;9eASc3kwdXlTG5MOuF4tDbKtiP8tH305X/bof7gZG50txLAOMd5kx1bSLuyNin7Gflea1SUVP06V&#10;JJWpIY+QUtkw6kyVKFWXfnSW50ko1NsQkTpNgBFZU/4BuweICn6L3VXZ+8dQlUQ6BOd/K6wLHiJS&#10;ZrBhCG5qC/gegKGu+syd/4GkjprI0grK/QMyhG5EvJM3Nf23W+HDg0CaCfrTNOfhnhZtoC049DvO&#10;KsBf791Hf5IqWTlracYK7n9uBCrOzDdLIr4YTSZxKNNhcjYd0wFfWlYvLXbTLIHkMKIXxcm0jf7B&#10;HLYaoXmm52ARs5JJWEm5Cy4DHg7L0M0+PShSLRbJjQbRiXBrH52M4JHVqMun3bNA14s3kOrv4DCP&#10;YvZKw51vjLSw2ATQdRL4kdeebxriJJz+wYmvxMtz8jo+i/PfAAAA//8DAFBLAwQUAAYACAAAACEA&#10;3kyWIOMAAAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBW7upxNjEbIoKpaio&#10;GAXxts2OSXB3NmS3bfz3Tk96m5n3ePO9cjU5K/Y4ht6TgsU8AYHUeNNTq+D9bT1bgghRk9HWEyr4&#10;wQCr6vSk1IXxB3rFfR1bwSEUCq2gi3EopAxNh06HuR+QWPvyo9OR17GVZtQHDndWXiRJJp3uiT90&#10;esC7Dpvveuc4ZdNs3Ie0t+uH+iV//Hzy6fN9qtT52XRzDSLiFP/McMRndKiYaet3ZIKwCmaLPOEy&#10;kadlxiWOluQyz0Bs+XSVZiCrUv5vUf0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAt7Ez&#10;QX4CAABeBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;3kyWIOMAAAANAQAADwAAAAAAAAAAAAAAAADYBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAOgFAAAAAA==&#10;" fillcolor="#001b6c" stroked="f" strokeweight="1pt"/>
+          <mc:Fallback xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="41A564C2">
+              <v:rect id="Rectangle 54" style="position:absolute;margin-left:-95pt;margin-top:-43.4pt;width:624.8pt;height:6.1pt;z-index:251642368;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="#001b6c" stroked="f" strokeweight="1pt" w14:anchorId="35915827" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC3sTNBfgIAAF4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r3bStFmDOkWWosOA&#10;oi3WDj0rshQbkEWNUuJkXz9KdpyuLXYYdpElkXwknx91ebVrDNsq9DXYgo9Ocs6UlVDWdl3wH083&#10;nz5z5oOwpTBgVcH3yvOr+ccPl62bqTFUYEqFjECsn7Wu4FUIbpZlXlaqEf4EnLJk1ICNCHTEdVai&#10;aAm9Mdk4z8+zFrB0CFJ5T7fXnZHPE77WSoZ7rb0KzBScagtpxbSu4prNL8VsjcJVtezLEP9QRSNq&#10;S0kHqGsRBNtg/QaqqSWCBx1OJDQZaF1LlXqgbkb5q24eK+FU6oXI8W6gyf8/WHm3fXQPSDS0zs88&#10;bWMXO41N/FJ9bJfI2g9kqV1gki6nF6eTi3PiVJJtOj2dnkYys2OwQx++KmhY3BQc6V8kisT21ofO&#10;9eASc3kwdXlTG5MOuF4tDbKtiP8tH305X/bof7gZG50txLAOMd5kx1bSLuyNin7Gflea1SUVP06V&#10;JJWpIY+QUtkw6kyVKFWXfnSW50ko1NsQkTpNgBFZU/4BuweICn6L3VXZ+8dQlUQ6BOd/K6wLHiJS&#10;ZrBhCG5qC/gegKGu+syd/4GkjprI0grK/QMyhG5EvJM3Nf23W+HDg0CaCfrTNOfhnhZtoC049DvO&#10;KsBf791Hf5IqWTlracYK7n9uBCrOzDdLIr4YTSZxKNNhcjYd0wFfWlYvLXbTLIHkMKIXxcm0jf7B&#10;HLYaoXmm52ARs5JJWEm5Cy4DHg7L0M0+PShSLRbJjQbRiXBrH52M4JHVqMun3bNA14s3kOrv4DCP&#10;YvZKw51vjLSw2ATQdRL4kdeebxriJJz+wYmvxMtz8jo+i/PfAAAA//8DAFBLAwQUAAYACAAAACEA&#10;3kyWIOMAAAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBW7upxNjEbIoKpaio&#10;GAXxts2OSXB3NmS3bfz3Tk96m5n3ePO9cjU5K/Y4ht6TgsU8AYHUeNNTq+D9bT1bgghRk9HWEyr4&#10;wQCr6vSk1IXxB3rFfR1bwSEUCq2gi3EopAxNh06HuR+QWPvyo9OR17GVZtQHDndWXiRJJp3uiT90&#10;esC7Dpvveuc4ZdNs3Ie0t+uH+iV//Hzy6fN9qtT52XRzDSLiFP/McMRndKiYaet3ZIKwCmaLPOEy&#10;kadlxiWOluQyz0Bs+XSVZiCrUv5vUf0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAt7Ez&#10;QX4CAABeBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;3kyWIOMAAAANAQAADwAAAAAAAAAAAAAAAADYBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAOgFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="001539C0" w:rsidRPr="00374D58">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251643392" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="635821AB" wp14:editId="2B536C9E">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>left</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>294152</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="4870765" cy="4527"/>
                 <wp:effectExtent l="0" t="0" r="25400" b="33655"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1162462813" name="Straight Connector 55"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -231,53 +231,53 @@
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:line w14:anchorId="07F1539E" id="Straight Connector 55" o:spid="_x0000_s1026" style="position:absolute;z-index:251643392;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="0,23.15pt" to="383.5pt,23.5pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDNf0D12AEAABsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfIPxC815KFKE4EyzkkSC99&#10;BE36AQy1tAjwBZKx5L/vkpLloA1QtOiFEnd3ljPD5fZ21IocwAdpTUvXq5ISMNx20uxb+uP54eM1&#10;JSEy0zFlDbT0CIHe7i4+bAfXQGV7qzrwBJuY0AyupX2MrimKwHvQLKysA4NJYb1mEbd+X3SeDdhd&#10;q6Iqy6tisL5z3nIIAaP3U5Lucn8hgMdvQgSIRLUUucW8+ry+pLXYbVmz98z1ks802D+w0EwaPHRp&#10;dc8iI69e/tZKS+5tsCKuuNWFFUJyyBpQzbr8Rc1TzxxkLWhOcItN4f+15V8Pd+bRow2DC01wjz6p&#10;GIXX6Yv8yJjNOi5mwRgJx+Dl9abcXNWUcMxd1tUmeVmcsc6H+AmsJumnpUqaJIU17PA5xKn0VJLC&#10;ypChpTd1VeeqYJXsHqRSKZenAe6UJweG9xjHKteoV/3FdlNsU5flfJsYxjufwtUpjMSWLpnmmwMw&#10;pwwGzw7kv3hUMDH7DoLIDjWvJ25pOM90GOdg4nqWrwxWJ5hA8guw/DNwrk9QyIP7N+AFkU+2Ji5g&#10;LY31750exxNlMdWfHJh0JwtebHfMs5GtwQnMzs2vJY34232Gn9/07icAAAD//wMAUEsDBBQABgAI&#10;AAAAIQDC4QlQ3QAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcqMOPEhri&#10;VKhSxakCmgqubrxNosbrYLtpePtuT3Ba7cxq9ptiMdlejOhD50jB/SwBgVQ701GjYFut7p5BhKjJ&#10;6N4RKvjFAIvy+qrQuXEn+sRxExvBIRRyraCNccilDHWLVoeZG5DY2ztvdeTVN9J4feJw28uHJEml&#10;1R3xh1YPuGyxPmyOVoGTh/XXfPzO5uu3bP+zfa+8/6iUur2ZXl9ARJzi3zFc8BkdSmbauSOZIHoF&#10;XCQqeEofQbCbpRkLOxZ4yrKQ//HLMwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDNf0D1&#10;2AEAABsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDC&#10;4QlQ3QAAAAYBAAAPAAAAAAAAAAAAAAAAADIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAPAUAAAAA&#10;" strokecolor="#215e99 [2431]">
+          <mc:Fallback xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="4138FD94">
+              <v:line id="Straight Connector 55" style="position:absolute;z-index:251643392;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:spid="_x0000_s1026" strokecolor="#215e99 [2431]" from="0,23.15pt" to="383.5pt,23.5pt" w14:anchorId="07F1539E" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDNf0D12AEAABsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfIPxC815KFKE4EyzkkSC99&#10;BE36AQy1tAjwBZKx5L/vkpLloA1QtOiFEnd3ljPD5fZ21IocwAdpTUvXq5ISMNx20uxb+uP54eM1&#10;JSEy0zFlDbT0CIHe7i4+bAfXQGV7qzrwBJuY0AyupX2MrimKwHvQLKysA4NJYb1mEbd+X3SeDdhd&#10;q6Iqy6tisL5z3nIIAaP3U5Lucn8hgMdvQgSIRLUUucW8+ry+pLXYbVmz98z1ks802D+w0EwaPHRp&#10;dc8iI69e/tZKS+5tsCKuuNWFFUJyyBpQzbr8Rc1TzxxkLWhOcItN4f+15V8Pd+bRow2DC01wjz6p&#10;GIXX6Yv8yJjNOi5mwRgJx+Dl9abcXNWUcMxd1tUmeVmcsc6H+AmsJumnpUqaJIU17PA5xKn0VJLC&#10;ypChpTd1VeeqYJXsHqRSKZenAe6UJweG9xjHKteoV/3FdlNsU5flfJsYxjufwtUpjMSWLpnmmwMw&#10;pwwGzw7kv3hUMDH7DoLIDjWvJ25pOM90GOdg4nqWrwxWJ5hA8guw/DNwrk9QyIP7N+AFkU+2Ji5g&#10;LY31750exxNlMdWfHJh0JwtebHfMs5GtwQnMzs2vJY34232Gn9/07icAAAD//wMAUEsDBBQABgAI&#10;AAAAIQDC4QlQ3QAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcqMOPEhri&#10;VKhSxakCmgqubrxNosbrYLtpePtuT3Ba7cxq9ptiMdlejOhD50jB/SwBgVQ701GjYFut7p5BhKjJ&#10;6N4RKvjFAIvy+qrQuXEn+sRxExvBIRRyraCNccilDHWLVoeZG5DY2ztvdeTVN9J4feJw28uHJEml&#10;1R3xh1YPuGyxPmyOVoGTh/XXfPzO5uu3bP+zfa+8/6iUur2ZXl9ARJzi3zFc8BkdSmbauSOZIHoF&#10;XCQqeEofQbCbpRkLOxZ4yrKQ//HLMwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDNf0D1&#10;2AEAABsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDC&#10;4QlQ3QAAAAYBAAAPAAAAAAAAAAAAAAAAADIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAPAUAAAAA&#10;">
                 <v:stroke joinstyle="miter"/>
                 <w10:wrap anchorx="margin"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="007D1515" w:rsidRPr="00071246">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00374D58" w:rsidRPr="00374D58">
         <w:t>Izdevumu izvērtēšanas un analīzes m</w:t>
       </w:r>
       <w:r w:rsidR="00C362A6" w:rsidRPr="00374D58">
         <w:t xml:space="preserve">etodiskais materiāls </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EB7BF19" w14:textId="1553147D" w:rsidR="00F875E7" w:rsidRDefault="00FF23FA" w:rsidP="00A25B91">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -1260,211 +1260,266 @@
       <w:r w:rsidR="00BE7418">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> resoriem, kas jāievēro, veicot izdevumu </w:t>
       </w:r>
       <w:r w:rsidR="008F302F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pārskatīšanu</w:t>
       </w:r>
       <w:r w:rsidR="00BE7418">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="433E8756" w14:textId="6D93747B" w:rsidR="008F302F" w:rsidRPr="008F302F" w:rsidRDefault="008F302F" w:rsidP="006B37D7">
+    <w:p w14:paraId="433E8756" w14:textId="29368AFD" w:rsidR="008F302F" w:rsidRPr="008F302F" w:rsidRDefault="3DEF06ED" w:rsidP="55202F31">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="001B6C"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F302F">
+      <w:r w:rsidRPr="55202F31">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="001B6C"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Izdevumu izvērtēšanas process resorā</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="78CA69B9" w14:textId="3034CB43" w:rsidR="00E1499C" w:rsidRDefault="00E1499C" w:rsidP="006B37D7">
+        <w:t xml:space="preserve">Izdevumu izvērtēšanas process </w:t>
+      </w:r>
+      <w:r w:rsidR="256B4D33" w:rsidRPr="55202F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="001B6C"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">budžeta </w:t>
+      </w:r>
+      <w:r w:rsidRPr="55202F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="001B6C"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>resorā</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79B731BF" w14:textId="51512D18" w:rsidR="00E564F9" w:rsidRDefault="15E1D6A2" w:rsidP="006B37D7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...7 lines deleted...]
-      <w:r w:rsidR="009B1B05">
+      <w:r w:rsidRPr="55202F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Izdevumu analīze un efektivizēšana ir </w:t>
+      </w:r>
+      <w:r w:rsidR="256B4D33" w:rsidRPr="55202F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">budžeta resora </w:t>
+      </w:r>
+      <w:r w:rsidRPr="55202F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">atbildība </w:t>
+      </w:r>
+      <w:r w:rsidR="19F05BD5" w:rsidRPr="55202F31">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="55202F31">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>izvērtēt savas politikas, projektus, pakalpojumus un pieņemt lēmumus par nepieciešamajām izmaiņām</w:t>
       </w:r>
-      <w:r w:rsidR="00C46B78">
-[...39 lines deleted...]
-      <w:r w:rsidR="00246DB3">
+      <w:r w:rsidR="1103E51F" w:rsidRPr="55202F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Papildus tam, </w:t>
+      </w:r>
+      <w:r w:rsidR="256B4D33" w:rsidRPr="55202F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">budžeta resoriem </w:t>
+      </w:r>
+      <w:r w:rsidR="1103E51F" w:rsidRPr="55202F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ir jāsakārto savi iekšējie procesi tā, lai </w:t>
+      </w:r>
+      <w:r w:rsidR="463FCC3B" w:rsidRPr="55202F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tie būtu atbalstoši un veicinoši doto uzdevumu izpildē</w:t>
+      </w:r>
+      <w:r w:rsidR="256B4D33" w:rsidRPr="55202F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, tostarp </w:t>
+      </w:r>
+      <w:r w:rsidR="2E9CE065" w:rsidRPr="55202F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ir ieteicams izstrādāt </w:t>
+      </w:r>
+      <w:r w:rsidR="63D01583" w:rsidRPr="55202F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>četru gadu izdevumu izvērtēšanas un analīzes procesa plān</w:t>
+      </w:r>
+      <w:r w:rsidR="2E9CE065" w:rsidRPr="55202F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidR="63D01583" w:rsidRPr="55202F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, nosakot, </w:t>
+      </w:r>
+      <w:r w:rsidR="3F7ABF98" w:rsidRPr="55202F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>kādā secībā un kādā apjomā tiks analizēti resora izdevumi</w:t>
+      </w:r>
+      <w:r w:rsidR="256B4D33" w:rsidRPr="55202F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ņemot vērā centralizētos FM un valdības dotos norādījumus analizējamo izdevumu </w:t>
+      </w:r>
+      <w:r w:rsidR="2E9CE065" w:rsidRPr="55202F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>īpatsvaram</w:t>
+      </w:r>
+      <w:r w:rsidR="256B4D33" w:rsidRPr="55202F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="3F7ABF98" w:rsidRPr="55202F31">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
-      </w:r>
-[...49 lines deleted...]
-        <w:t>kārtoti izvērtēt atsevišķas jomas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19B02805" w14:textId="0554F909" w:rsidR="00744CB8" w:rsidRDefault="007F2A5B" w:rsidP="005D7F4E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251645440" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="27E290A8" wp14:editId="101CE9CE">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4386</wp:posOffset>
@@ -1475,54 +1530,54 @@
                 <wp:extent cx="350874" cy="724486"/>
                 <wp:effectExtent l="0" t="0" r="11430" b="19050"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1725533019" name="Group 29"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr/>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="350874" cy="724486"/>
                           <a:chOff x="0" y="0"/>
                           <a:chExt cx="350874" cy="724486"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="887375697" name="Graphic 59" descr="Warning with solid fill"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId9">
+                          <a:blip r:embed="rId12">
                             <a:extLst>
                               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId10"/>
+                                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId13"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="191386"/>
                             <a:ext cx="316230" cy="316230"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                       <wps:wsp>
                         <wps:cNvPr id="1191344101" name="Straight Connector 57"/>
                         <wps:cNvCnPr/>
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="350874" y="0"/>
                             <a:ext cx="0" cy="724486"/>
                           </a:xfrm>
@@ -1535,117 +1590,117 @@
                             </a:solidFill>
                           </a:ln>
                         </wps:spPr>
                         <wps:style>
                           <a:lnRef idx="1">
                             <a:schemeClr val="accent1"/>
                           </a:lnRef>
                           <a:fillRef idx="0">
                             <a:schemeClr val="accent1"/>
                           </a:fillRef>
                           <a:effectRef idx="0">
                             <a:schemeClr val="accent1"/>
                           </a:effectRef>
                           <a:fontRef idx="minor">
                             <a:schemeClr val="tx1"/>
                           </a:fontRef>
                         </wps:style>
                         <wps:bodyPr/>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...2 lines deleted...]
-                <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+          <mc:Fallback xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="28DE25BE">
+              <v:group id="Group 29" style="position:absolute;margin-left:.35pt;margin-top:20.3pt;width:27.65pt;height:57.05pt;z-index:251645440" coordsize="3508,7244" o:spid="_x0000_s1026" w14:anchorId="6E2F7261" o:gfxdata="UEsDBBQABgAIAAAAIQCo1seoEwEAAEkCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSSwU7DMBBE&#10;70j8g+UrShx6QAgl6YGUIyBUPsCyN4lFvLa8JrR/j5O2ElRtpR493jc7I7tcbuzARghkHFb8Pi84&#10;A1ROG+wq/rl+yR45oyhRy8EhVHwLxJf17U253noglmikivcx+ichSPVgJeXOA6ab1gUrYzqGTnip&#10;vmQHYlEUD0I5jIAxi5MHr8sGWvk9RLbaJHmXxGPH2fNublpVcWMnftLFSSLAQEeI9H4wSsbUTYyo&#10;j3Jl+0x5IucZ6o2nuxT8zAYaT2dK+gVq8vvf5G+s/ba39ATBaGDvMsRXaVNfoQMJWLjGqfyyx1TN&#10;Uuba1ijIm0CrmTpkOuet3Q8GGK81bxL2AePBXcwfof4FAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy&#10;2fr2M4PBMnrbUb/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb&#10;25HMsYhqlCwG5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/s&#10;FB2T0FQ7R0nTNEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3p&#10;cvwCAAD//wMAUEsDBBQABgAIAAAAIQAPWsMkGgMAAJ8HAAAOAAAAZHJzL2Uyb0RvYy54bWycVVtv&#10;2yAUfp+0/4D83trOPVaTakvXaFK1Re2mPROMbVQMCMjt3+8AttM0bdf1IQTMuXzn4ztwdb2vOdpS&#10;bZgUsyi9TCJEBZE5E+Us+v3r9mISIWOxyDGXgs6iAzXR9fzzp6udymhPVpLnVCMIIky2U7OoslZl&#10;cWxIRWtsLqWiAjYLqWtsYanLONd4B9FrHveSZBTvpM6VloQaA19vwmY09/GLghL7sygMtYjPIsBm&#10;/aj9uHZjPL/CWamxqhhpYOAPoKgxE5C0C3WDLUYbzc5C1YxoaWRhL4msY1kUjFBfA1STJs+qWWq5&#10;Ub6WMtuVqqMJqH3G04fDkh/bpVYPaqWBiZ0qgQu/crXsC127f0CJ9p6yQ0cZ3VtE4GN/mEzGgwgR&#10;2Br3BoPJKFBKKuD9zItU3970i9uk8QkUxUgGv6Z+mJ3V/2+dgJfdaBo1Qep3xaixftyoCzgqhS1b&#10;M87swcsODsWBEtsVIysdFkDlSiOWz6LJZNwfD0fTcYQErkH1y0Zgw2mEcmoICPAP1gIEi3bMVshI&#10;znJUMM4dey6yCxZCY1f6nSSPBgm5qLAo6RejQNjQbs46PjX3yxNca87ULYR2R+nmDQOA4ZmIXiAx&#10;CPRGkk1NhQ0dpykHMqQwFVMmQjqj9ZpC1fp77gHhzFhNLalcQlfTPYB1QJ9seJRHYK4EAxp8VXXp&#10;NO230uqkl456fehpJ71+mIcsrW6VNnZJZY3cBPABDDg3nOHtnWkAtSYNjQGDBweQXEPArWRaxmB1&#10;xtl/Nd5DhRUFCC7sUS2pK24wSJO0lcuD1ZiVlUULKQSglhoNx+6sG8eFaNrVvMZa25bnDdsQduzV&#10;rudAaKeEcSYc2lcIwxkXaAcinCbDxJt5FbdKM7pcL7hGW+xu3iT9Olp4tYIInNiDGeTmArh3dQXu&#10;/cweOHV5ubinBXQU3DNpyOCeBdqFxYSAKkMXNNbOLWiucWygveXY2DtX6p+MLus7nDsPn1kK2znX&#10;TEj9Emy7byEXwb5lINTtKFjL/ODP2FMDEvQm/hWA2ckz83TtrY7v6vwvAAAA//8DAFBLAwQKAAAA&#10;AAAAACEAt8ZXFWkIAABpCAAAFAAAAGRycy9tZWRpYS9pbWFnZTEucG5niVBORw0KGgoAAAANSUhE&#10;UgAAAMAAAADACAYAAABS3GwHAAAAAXNSR0IArs4c6QAAAARnQU1BAACxjwv8YQUAAAAJcEhZcwAA&#10;HYcAAB2HAY/l8WUAAAf+SURBVHhe7Z3bcRw3EEUnBIXAEByCQnAIDMEhKAOF4BAcwm4GCkEhOIOl&#10;C8MRTd199M7g1Q2cU3Wq/OHeAcTlPC7RmGUBAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAACA&#10;D95Oy8vbafl2OS8/Lufl37fz8nY5Lz8v5+X722n5qv8/wDBcTstfv77097ycl7+1DiA86xn+xhf+&#10;lunqoPUAYUlnfv2SW17Oyz/6OQDhSPf81m3PXU/Ln/p5AKHYc+ujpodj/TyAMKRUR7/Uuz0tr/q5&#10;ACG4nJfT1Rd6p+vt02l50c8GcE26f9cv81GJRiEUb6flS7p/1y9ylqflDz0OgEvSX3qvvsCZptsp&#10;PQ6AO7JiT0tiUfBOul+/+uIWMv1i6fEA3FAk9jRMf1XW4wK4oETsaUksCi45st7nqMSi4Iot9qzz&#10;4HtPYlHwQo3Y05Il0+CCqrGnJbEo9Cat27/6YjaSWBS6UnK9z2FPyzcdF0B1tgffH1dfyMYSi0IX&#10;WsaelrRPQlO6xJ6WxKLQipw2x1rSPglN6Bp7WtI+CbVpsd7nqMSiUBUXsaclsSjUwEvs+ZTEolCa&#10;Hut9jkosCkVxGXtaEotCKTzGnpbEolCEFm2O1SQWhVw8x56WxKKQRYjY0zDdvum8AExCxZ6WxKKw&#10;l9Kxp36+hdbnSCwKu6ix3kePYaH12dI+Cc9SY3c3PYaF1udKLApPUSv21ONYaH0RiUXBolbsqcex&#10;0PoSbu2TX/RYACs12xz1WBZaX0p2lYObVHmpxSf1eBZaX1RiUVBKx56qHs9C60vKyzbgN2rEnqoe&#10;00Lri0ssCr+oEXuqekwLrS8tsSistFrvo8e10PoqEovOzfbgWyX2VPXYFlpfQ3aVm5yasaeqx7bQ&#10;+loSi05K6zZHPb6F1leV9sn5qB17qnp8C62vKbHoZLSIPVUdg4XWV5dYdB5aPfh+VsdgofW1pX1y&#10;ElrFnqqOw0LrW8g7iAenZ5ujjsVC61tILDo4LWNPVcdiofWtJBYdlNaxp6rjsdD6phKLjkfv3d10&#10;PBZa31LeQTwYqc2x59k/qWOy0PrmEouOQ4/YU9UxWWh9a4lFB6FX7KnquCy0vou8bCM2PWNPVcdm&#10;ofU9JBYNTuv1Po/UsVlofS/ZVS4oPdb7PFLHZ6H1XSUWjUeLNsc96vgstL6ntE8Go9bubjnqGC20&#10;vru0T8bBQ+yp6hgttL63xKJBSGcq/eF5UMdpofUuJBb1Te3d3XLUsVpovRuJRf3iKfZUdawWWu9F&#10;YlGneIs9VR2vhda7kljUH95iT1XHa6H1niQWdYaX9T6P1DFbaL07iUX94DH2VHXMFlrvTWJRJ/Rs&#10;c9yjjttC6z3KO4g707vNcY86dgutdyuxaD88x56qjt1C671KLNoJ77GnquO30HrX0j7ZnnTmufpB&#10;OFbHb6H1niUWbUyE2FPVOVhovXuJRdvgqc1xjzoPC6337tY+yTuIaxMl9lR1HhZaH0F2latMpNhT&#10;1blYaH0YiUXr0Xt3txx1LhZaH0VetlGJtAIx6tk/qfOx0PpQEouWJ8J6n0fqfCy0PpLEooWJGHuq&#10;OicLrQ8nsWgZosaeqs7LQuujya5yhYi03ueROi8LrY8osWgm0db7PFLnZqH1YaV98jiRY09V52ah&#10;9VElFj2Ix93dctT5WWh9aIlF9xM99lR1fhZaH1naJ3cyQuyp6hwttD66vIP4STzv7pajztNC66NL&#10;LPoko8Seqs7TQutHkFjUYKTYU9W5Wmj9MBKL3sf77m456lwttH4UeQfxHUaLPVWdr4XWDyWx6DWj&#10;xZ6qztdC60eSWFSI2ua4R52zhdYPJy/beCdym+Medd4WWj+axKIbo8aeqs7bQutHdPpd5UaOPVWd&#10;u4XWD+vMsWi03d1y1LlbaP2oTts+OeJ6n0fq/C20fmhna58cpc0RyzhdLDpD7Ik7nSUWnSX2xAPO&#10;EIuO1OaIZR0+Fo2+uxs2cORYdPT1PpjvsLHobLEnZjhaLErsiXscLhadZb2PZfrBrreBp+U13eum&#10;E8Nm+u/XkRuC9jrMO4iJPd9dr4BPNIJsQcFwmwIccoRYlNjz/Wy29/1ZXDUHiEVHb3N8xpxLOSeP&#10;4O2Ts8ee663MzjO/Mnt4EDYWJfZcz15f9d9lL+k++OpzZzNaLErsWfb+dfZ0aGufzLqSNoUHuLL3&#10;rlxN11+CGLvKzdTm+NCCEd76twL9/Bkt+G9ajdkv1x8W/GHxC/Cu+5dtEHt+svA969Xnz2rBW8vi&#10;zB57/mbBZb0kQf/rNhalzVEsGN3xECwW/LctwqgvtcixcAw6zfYxz+huVzlizzsWuA2ii+62bmJR&#10;Ys/75t6vbldWnqvuWeAEkw2xp2HGdh88Vz22eyzKw9mT7vwl2M7837myPmGvWJTL8z63hhjzkr3d&#10;80+9jmqP3donuTwfc71lTFfOLcXYWiJf0h8ROesfs/k7iGlzRE82j0WJPdGbzWJRYk906xPPWNnw&#10;4Iterf4OYmJPdG+tWJQ2R4xgtViUsz9GsUosyr0/RjF3DdZN9CCIri3Zkbdu3qoHQPRsyUiUljwM&#10;Z4FNyT5gVwIMZ+mlEbQ8YhSr/EFsfanDjYMhunNn/8XT8Icw9O7Wd1EuAfoMuz+gZ7dl0eXSn1vQ&#10;CYYe3d69VvbB9xFpaURag80VAXu4vXDwx7pn0vbCQf2OAgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAABAfP4DS/CXg1NOC4sAAAAASUVORK5CYIJQSwMECgAAAAAAAAAhAHVYkhaaAQAAmgEAABQA&#10;AABkcnMvbWVkaWEvaW1hZ2UyLnN2Zzxzdmcgdmlld0JveD0iMCAwIDk2IDk2IiB4bWxucz0iaHR0&#10;cDovL3d3dy53My5vcmcvMjAwMC9zdmciIHhtbG5zOnhsaW5rPSJodHRwOi8vd3d3LnczLm9yZy8x&#10;OTk5L3hsaW5rIiBpZD0iSWNvbnNfV2FybmluZyIgb3ZlcmZsb3c9ImhpZGRlbiI+PHBhdGggZD0i&#10;TTkwLjYgODAgNTEuNSAxMkM1MCA5LjMgNDYuMSA5LjMgNDQuNiAxMkw1LjQgODBDMy45IDgyLjcg&#10;NS44IDg2IDguOSA4Nkw0OCA4NiA4Ny4xIDg2QzkwLjIgODYgOTIuMSA4Mi43IDkwLjYgODBaTTQ1&#10;IDI4IDUxIDI4IDUxIDYzIDQ1IDYzIDQ1IDI4Wk00OCA3N0M0NS4yIDc3IDQzIDc0LjggNDMgNzIg&#10;NDMgNjkuMiA0NS4yIDY3IDQ4IDY3IDUwLjggNjcgNTMgNjkuMiA1MyA3MiA1MyA3NC44IDUwLjgg&#10;NzcgNDggNzdaIiBmaWxsPSIjRkZDMDAwIi8+PC9zdmc+UEsDBBQABgAIAAAAIQCaT0Bo3QAAAAYB&#10;AAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3USbtKTZlFLUUxFsBfG2zU6T0Oxs&#10;yG6T9N87nuxxeB/vfZOvJ9uKAXvfOFIQzyIQSKUzDVUKvg5vT0sQPmgyunWECq7oYV3c3+U6M26k&#10;Txz2oRJcQj7TCuoQukxKX9ZotZ+5Domzk+utDnz2lTS9HrnctvI5ilJpdUO8UOsOtzWW5/3FKngf&#10;9bh5iV+H3fm0vf4cko/vXYxKPT5MmxWIgFP4h+FPn9WhYKeju5DxolWwYE7BPEpBcJqk/NiRqWS+&#10;AFnk8la/+AUAAP//AwBQSwMEFAAGAAgAAAAhACJWDu7HAAAApQEAABkAAABkcnMvX3JlbHMvZTJv&#10;RG9jLnhtbC5yZWxzvJCxagMxDIb3Qt7BaO/57oZSSnxZSiFrSB9A2DqfyVk2lhuat49plgYC3TpK&#10;4v/+D21333FVZyoSEhsYuh4UsU0usDfwefx4fgUlFdnhmpgMXEhgN22etgdasbaQLCGLahQWA0ut&#10;+U1rsQtFlC5l4naZU4lY21i8zmhP6EmPff+iy28GTHdMtXcGyt6NoI6X3Jr/Zqd5Dpbek/2KxPVB&#10;hQ6xdTcgFk/VQCQX8LYcOzl70I8dhv9xGLrMPw767rnTFQAA//8DAFBLAQItABQABgAIAAAAIQCo&#10;1seoEwEAAEkCAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAARAEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAA9awyQaAwAAnwcAAA4AAAAAAAAAAAAAAAAAQwIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;CgAAAAAAAAAhALfGVxVpCAAAaQgAABQAAAAAAAAAAAAAAAAAiQUAAGRycy9tZWRpYS9pbWFnZTEu&#10;cG5nUEsBAi0ACgAAAAAAAAAhAHVYkhaaAQAAmgEAABQAAAAAAAAAAAAAAAAAJA4AAGRycy9tZWRp&#10;YS9pbWFnZTIuc3ZnUEsBAi0AFAAGAAgAAAAhAJpPQGjdAAAABgEAAA8AAAAAAAAAAAAAAAAA8A8A&#10;AGRycy9kb3ducmV2LnhtbFBLAQItABQABgAIAAAAIQAiVg7uxwAAAKUBAAAZAAAAAAAAAAAAAAAA&#10;APoQAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzUEsFBgAAAAAHAAcAvgEAAPgRAAAAAA==&#10;">
+                <v:shapetype id="_x0000_t75" coordsize="21600,21600" filled="f" stroked="f" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe">
                   <v:stroke joinstyle="miter"/>
                   <v:formulas>
                     <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                     <v:f eqn="sum @0 1 0"/>
                     <v:f eqn="sum 0 0 @1"/>
                     <v:f eqn="prod @2 1 2"/>
                     <v:f eqn="prod @3 21600 pixelWidth"/>
                     <v:f eqn="prod @3 21600 pixelHeight"/>
                     <v:f eqn="sum @0 0 1"/>
                     <v:f eqn="prod @6 1 2"/>
                     <v:f eqn="prod @7 21600 pixelWidth"/>
                     <v:f eqn="sum @8 21600 0"/>
                     <v:f eqn="prod @7 21600 pixelHeight"/>
                     <v:f eqn="sum @10 21600 0"/>
                   </v:formulas>
-                  <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+                  <v:path gradientshapeok="t" o:connecttype="rect" o:extrusionok="f"/>
                   <o:lock v:ext="edit" aspectratio="t"/>
                 </v:shapetype>
-                <v:shape id="Graphic 59" o:spid="_x0000_s1027" type="#_x0000_t75" alt="Warning with solid fill" style="position:absolute;top:1913;width:3162;height:3163;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA4PqrYyQAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dagIx&#10;FITvC75DOELvaqKl7k+NIoXSelPqtg9w2Bx3FzcnaxJ1+/ZNoeDlMDPfMKvNaHtxIR86xxrmMwWC&#10;uHam40bD99frQw4iRGSDvWPS8EMBNuvJ3QpL4668p0sVG5EgHErU0MY4lFKGuiWLYeYG4uQdnLcY&#10;k/SNNB6vCW57uVBqKS12nBZaHOilpfpYna0GWpyq86fxXvW7Q1W8fRRqty+0vp+O22cQkcZ4C/+3&#10;342GPM8es6dlkcHfpXQH5PoXAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAOD6q2MkAAADi&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;">
-                  <v:imagedata r:id="rId11" o:title="Warning with solid fill"/>
+                <v:shape id="Graphic 59" style="position:absolute;top:1913;width:3162;height:3163;visibility:visible;mso-wrap-style:square" alt="Warning with solid fill" o:spid="_x0000_s1027" type="#_x0000_t75" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA4PqrYyQAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dagIx&#10;FITvC75DOELvaqKl7k+NIoXSelPqtg9w2Bx3FzcnaxJ1+/ZNoeDlMDPfMKvNaHtxIR86xxrmMwWC&#10;uHam40bD99frQw4iRGSDvWPS8EMBNuvJ3QpL4668p0sVG5EgHErU0MY4lFKGuiWLYeYG4uQdnLcY&#10;k/SNNB6vCW57uVBqKS12nBZaHOilpfpYna0GWpyq86fxXvW7Q1W8fRRqty+0vp+O22cQkcZ4C/+3&#10;342GPM8es6dlkcHfpXQH5PoXAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAOD6q2MkAAADi&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;">
+                  <v:imagedata o:title="Warning with solid fill" r:id="rId14"/>
                 </v:shape>
-                <v:line id="Straight Connector 57" o:spid="_x0000_s1028" style="position:absolute;visibility:visible;mso-wrap-style:square" from="3508,0" to="3508,7244" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBAoj90xwAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fT8Iw&#10;EH838Ts0Z8IbdAVCZFKIkpDIGyLq67ke62C9LmuB7dtbExMf7/f/FqvO1eJKbag8a1CjDARx4U3F&#10;pYbD+2b4CCJEZIO1Z9LQU4DV8v5ugbnxN36j6z6WIoVwyFGDjbHJpQyFJYdh5BvixB196zCmsy2l&#10;afGWwl0tx1k2kw4rTg0WG1pbKs77i9Ow7nfzXb/9fvn8arYTW9P5FD8OWg8euucnEJG6+C/+c7+a&#10;NF/N1WQ6VZmC358SAHL5AwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAECiP3THAAAA4wAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" strokecolor="#001b6c" strokeweight="1.5pt">
+                <v:line id="Straight Connector 57" style="position:absolute;visibility:visible;mso-wrap-style:square" o:spid="_x0000_s1028" strokecolor="#001b6c" strokeweight="1.5pt" o:connectortype="straight" from="3508,0" to="3508,7244" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBAoj90xwAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fT8Iw&#10;EH838Ts0Z8IbdAVCZFKIkpDIGyLq67ke62C9LmuB7dtbExMf7/f/FqvO1eJKbag8a1CjDARx4U3F&#10;pYbD+2b4CCJEZIO1Z9LQU4DV8v5ugbnxN36j6z6WIoVwyFGDjbHJpQyFJYdh5BvixB196zCmsy2l&#10;afGWwl0tx1k2kw4rTg0WG1pbKs77i9Ow7nfzXb/9fvn8arYTW9P5FD8OWg8euucnEJG6+C/+c7+a&#10;NF/N1WQ6VZmC358SAHL5AwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAECiP3THAAAA4wAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;">
                   <v:stroke joinstyle="miter"/>
                 </v:line>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60B9EBAE" w14:textId="1E15D85F" w:rsidR="00AB6F6A" w:rsidRPr="00744CB8" w:rsidRDefault="00185173" w:rsidP="00B02719">
+    <w:p w14:paraId="60B9EBAE" w14:textId="1E15D85F" w:rsidR="00AB6F6A" w:rsidRPr="00744CB8" w:rsidRDefault="00185173">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="43"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00744CB8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Svarīgi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FC85B11" w14:textId="79F66931" w:rsidR="00B02719" w:rsidRDefault="00B02719" w:rsidP="00B02719">
+    <w:p w14:paraId="5FC85B11" w14:textId="79F66931" w:rsidR="00B02719" w:rsidRDefault="00B02719">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="43"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00744CB8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Izdevumu izvērtēšana nav vienreizējs pasākums, bet nepārtraukts process</w:t>
       </w:r>
       <w:r w:rsidR="009F7B31" w:rsidRPr="00744CB8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, kas cieši saistīts ar budžeta </w:t>
       </w:r>
       <w:r w:rsidR="009424FA" w:rsidRPr="00744CB8">
@@ -1675,171 +1730,171 @@
       <w:r w:rsidR="009424FA" w:rsidRPr="00744CB8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> un lēmumu </w:t>
       </w:r>
       <w:r w:rsidR="00D449D5" w:rsidRPr="00744CB8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pieņemšan</w:t>
       </w:r>
       <w:r w:rsidR="00462A2C" w:rsidRPr="00744CB8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>u.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77162523" w14:textId="77777777" w:rsidR="00744CB8" w:rsidRPr="00744CB8" w:rsidRDefault="00744CB8" w:rsidP="00B02719">
+    <w:p w14:paraId="77162523" w14:textId="77777777" w:rsidR="00744CB8" w:rsidRPr="00744CB8" w:rsidRDefault="00744CB8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="43"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="757CCB51" w14:textId="0D2C38D7" w:rsidR="00A25B91" w:rsidRPr="00A25B91" w:rsidRDefault="00FD3B81" w:rsidP="009123CD">
-[...24 lines deleted...]
-      <w:r w:rsidR="00910F8F">
+    <w:p w14:paraId="757CCB51" w14:textId="5AE7B7C9" w:rsidR="00A25B91" w:rsidRPr="00A25B91" w:rsidRDefault="026E4633" w:rsidP="009123CD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="55202F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Izdevumu izvērtēšanas un analīzes process balstās uz principu, ka </w:t>
+      </w:r>
+      <w:r w:rsidR="256B4D33" w:rsidRPr="55202F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>budžeta resori</w:t>
+      </w:r>
+      <w:r w:rsidRPr="55202F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ir galvenie atbildīgie par sava budžeta struktūru, prioritātēm un rezultātiem. Tas nozīmē, ka saskaroties ar jauniem politikas uzdevumiem, vai izvirzot prioritātes</w:t>
+      </w:r>
+      <w:r w:rsidR="3021AF6D" w:rsidRPr="55202F31">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="55202F31">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to finansēšanu </w:t>
       </w:r>
-      <w:r w:rsidR="00910F8F">
+      <w:r w:rsidR="3021AF6D" w:rsidRPr="55202F31">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>jā</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="55202F31">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>nodrošin</w:t>
       </w:r>
-      <w:r w:rsidR="00910F8F">
+      <w:r w:rsidR="3021AF6D" w:rsidRPr="55202F31">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-      <w:r w:rsidR="00910F8F">
+      <w:r w:rsidRPr="55202F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> piešķirto budžeta līdzekļu ietvaros, t.i., primāri ir jāvērtē iespējas pārstrukturēt un pārprioritizēt esošos resursus, nevis </w:t>
+      </w:r>
+      <w:r w:rsidR="3021AF6D" w:rsidRPr="55202F31">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>jā</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BB371A">
+      <w:r w:rsidRPr="55202F31">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>koncentrē</w:t>
       </w:r>
-      <w:r w:rsidR="00910F8F">
+      <w:r w:rsidR="3021AF6D" w:rsidRPr="55202F31">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>jas</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BB371A">
+      <w:r w:rsidRPr="55202F31">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> uz papildu finansējuma pieprasījumiem.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4023D776" w14:textId="2DDBCA16" w:rsidR="00F830F6" w:rsidRPr="009123CD" w:rsidRDefault="00D9395F" w:rsidP="00D60B4C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="001B6C"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA6ADB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
@@ -1868,51 +1923,51 @@
           <w:color w:val="001B6C"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> procesā</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2694"/>
         <w:gridCol w:w="5744"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D60B4C" w:rsidRPr="00123916" w14:paraId="0623CF44" w14:textId="77777777" w:rsidTr="00866625">
+      <w:tr w:rsidR="00D60B4C" w:rsidRPr="00123916" w14:paraId="0623CF44" w14:textId="77777777" w:rsidTr="55202F31">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="001F5C"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0CC625EB" w14:textId="77777777" w:rsidR="00D60B4C" w:rsidRPr="00123916" w:rsidRDefault="00D60B4C" w:rsidP="00684CF8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00123916">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -1930,51 +1985,51 @@
           </w:tcPr>
           <w:p w14:paraId="28A968BC" w14:textId="01FC920C" w:rsidR="00D60B4C" w:rsidRPr="00123916" w:rsidRDefault="00D60B4C" w:rsidP="00684CF8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00123916">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Galvenā loma</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D60B4C" w:rsidRPr="00123916" w14:paraId="2A3D4D54" w14:textId="77777777" w:rsidTr="00866625">
+      <w:tr w:rsidR="00D60B4C" w:rsidRPr="00123916" w14:paraId="2A3D4D54" w14:textId="77777777" w:rsidTr="55202F31">
         <w:trPr>
           <w:trHeight w:val="844"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="001F5C"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="001F5C"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="001F5C"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="26D30473" w14:textId="77777777" w:rsidR="00D60B4C" w:rsidRPr="00123916" w:rsidRDefault="00D60B4C" w:rsidP="00866625">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00123916">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
@@ -1991,51 +2046,51 @@
               <w:top w:val="single" w:sz="12" w:space="0" w:color="001F5C"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="001F5C"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="001F5C"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="085E71B8" w14:textId="212E11DF" w:rsidR="00D60B4C" w:rsidRPr="00123916" w:rsidRDefault="00D60B4C" w:rsidP="00866625">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00123916">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Izvērtē izdevumus, formulē secinājumus, pārstrukturizē un izvirza prioritātes sava resora budžeta ietvaros.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007C7DA1" w:rsidRPr="00123916" w14:paraId="5C4CE667" w14:textId="77777777" w:rsidTr="00866625">
+      <w:tr w:rsidR="007C7DA1" w:rsidRPr="00123916" w14:paraId="5C4CE667" w14:textId="77777777" w:rsidTr="55202F31">
         <w:trPr>
           <w:trHeight w:val="1140"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="001F5C"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="001F5C"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="001F5C"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="13D84CE2" w14:textId="5321424A" w:rsidR="007C7DA1" w:rsidRPr="00123916" w:rsidRDefault="007C7DA1" w:rsidP="00866625">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00123916">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
@@ -2084,629 +2139,746 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00123916">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Atbild par izvirzīto efektivitātes mērķu sasniegšanu. Atbild par budžeta līdzekļu </w:t>
             </w:r>
             <w:r w:rsidR="00716CED" w:rsidRPr="00123916">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>efektīvu un racionālu izlietojumu atbilstoši paredzētajiem mērķiem.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D60B4C" w:rsidRPr="00123916" w14:paraId="0F34DBFC" w14:textId="77777777" w:rsidTr="00866625">
+      <w:tr w:rsidR="00D60B4C" w:rsidRPr="00123916" w14:paraId="0F34DBFC" w14:textId="77777777" w:rsidTr="55202F31">
         <w:trPr>
           <w:trHeight w:val="561"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="001F5C"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="001F5C"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="001F5C"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0CCC4CCF" w14:textId="77777777" w:rsidR="00D60B4C" w:rsidRPr="00123916" w:rsidRDefault="00D60B4C" w:rsidP="00866625">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00123916">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Iekšējais audits</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5744" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="001F5C"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="001F5C"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="001F5C"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="14AB6B02" w14:textId="769BB998" w:rsidR="00D60B4C" w:rsidRPr="00123916" w:rsidRDefault="00D60B4C" w:rsidP="00866625">
+          <w:p w14:paraId="14AB6B02" w14:textId="4175F0DA" w:rsidR="00D60B4C" w:rsidRPr="003E07E3" w:rsidRDefault="7F550998" w:rsidP="00866625">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00123916">
+            <w:r w:rsidRPr="003E07E3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Uzrauga procesa kvalitāti un paveikto</w:t>
+              <w:t xml:space="preserve">Izvērtē </w:t>
+            </w:r>
+            <w:r w:rsidR="549E7799" w:rsidRPr="003E07E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">procesa </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E07E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">atbilstību un </w:t>
+            </w:r>
+            <w:r w:rsidR="549E7799" w:rsidRPr="003E07E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">kvalitāti </w:t>
+            </w:r>
+            <w:r w:rsidR="2E9CE065" w:rsidRPr="003E07E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>savu funkciju ietvaros</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D60B4C" w:rsidRPr="00123916" w14:paraId="4AA0BF0C" w14:textId="77777777" w:rsidTr="00866625">
+      <w:tr w:rsidR="00D60B4C" w:rsidRPr="00123916" w14:paraId="4AA0BF0C" w14:textId="77777777" w:rsidTr="55202F31">
         <w:trPr>
           <w:trHeight w:val="569"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="001F5C"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="001F5C"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="001F5C"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="79E8051F" w14:textId="77777777" w:rsidR="00D60B4C" w:rsidRPr="00123916" w:rsidRDefault="00D60B4C" w:rsidP="00866625">
+          <w:p w14:paraId="79E8051F" w14:textId="77777777" w:rsidR="00D60B4C" w:rsidRPr="00ED46D0" w:rsidRDefault="549E7799" w:rsidP="55202F31">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00123916">
+            <w:r w:rsidRPr="55202F31">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Finanšu ministrija</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5744" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="001F5C"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="001F5C"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="001F5C"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="55196767" w14:textId="75262FB5" w:rsidR="00D60B4C" w:rsidRPr="00123916" w:rsidRDefault="00562C2B" w:rsidP="00866625">
+          <w:p w14:paraId="55196767" w14:textId="1791FB94" w:rsidR="00D60B4C" w:rsidRPr="00DC6FB5" w:rsidRDefault="2E9CE065" w:rsidP="55202F31">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00123916">
+            <w:r w:rsidRPr="00DC6FB5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Sniedz priekšlikumus par tvērumu</w:t>
+              <w:t>Izdevumu pārskatīšanas kontekstā s</w:t>
             </w:r>
-            <w:r w:rsidR="00D60B4C" w:rsidRPr="00123916">
+            <w:r w:rsidR="71F3CD88" w:rsidRPr="00DC6FB5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>niedz priekšlikumus par tvērumu</w:t>
+            </w:r>
+            <w:r w:rsidR="549E7799" w:rsidRPr="00DC6FB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>, koordinē procesus, apkopo rezultātus (Izdevumu pārskatīšanas ziņojums), sniedz metodisko atbalstu</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D60B4C" w:rsidRPr="00123916" w14:paraId="5D776E16" w14:textId="77777777" w:rsidTr="00866625">
+      <w:tr w:rsidR="00D60B4C" w:rsidRPr="00123916" w14:paraId="5D776E16" w14:textId="77777777" w:rsidTr="55202F31">
         <w:trPr>
           <w:trHeight w:val="988"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="001F5C"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="001F5C"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="001F5C"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="13CE0707" w14:textId="364E33CF" w:rsidR="00D60B4C" w:rsidRPr="00123916" w:rsidRDefault="00D60B4C" w:rsidP="00866625">
+          <w:p w14:paraId="13CE0707" w14:textId="364E33CF" w:rsidR="00D60B4C" w:rsidRPr="00ED46D0" w:rsidRDefault="549E7799" w:rsidP="55202F31">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00123916">
+            <w:r w:rsidRPr="55202F31">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Ministru kabinets</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5744" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="001F5C"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="001F5C"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="001F5C"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="61F05EF3" w14:textId="58E1A2AD" w:rsidR="00D60B4C" w:rsidRPr="00123916" w:rsidRDefault="00562C2B" w:rsidP="00866625">
+          <w:p w14:paraId="61F05EF3" w14:textId="602B10FF" w:rsidR="00D60B4C" w:rsidRPr="00DC6FB5" w:rsidRDefault="2E9CE065" w:rsidP="55202F31">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00123916">
+            <w:r w:rsidRPr="00DC6FB5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Apstiprina izdevumu pārskatīšanas tvērumu</w:t>
+              <w:t>I</w:t>
             </w:r>
-            <w:r w:rsidR="00B54AA8">
+            <w:r w:rsidR="71F3CD88" w:rsidRPr="00DC6FB5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">zdevumu pārskatīšanas </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DC6FB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">kontekstā apstiprina </w:t>
+            </w:r>
+            <w:r w:rsidR="71F3CD88" w:rsidRPr="00DC6FB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>tvērumu</w:t>
+            </w:r>
+            <w:r w:rsidR="7DEE8337" w:rsidRPr="00DC6FB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00123916">
+            <w:r w:rsidR="71F3CD88" w:rsidRPr="00DC6FB5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="009060EB" w:rsidRPr="00123916">
+            <w:r w:rsidR="4A422A84" w:rsidRPr="00DC6FB5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Izvirza izdevumu samazināšanas un efektivitātes mērķus. </w:t>
             </w:r>
-            <w:r w:rsidR="00D60B4C" w:rsidRPr="00123916">
+            <w:r w:rsidR="549E7799" w:rsidRPr="00DC6FB5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Izskata izdevumu pārskatīšanas ziņojumus  un pieņem lēmumus</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D60B4C" w:rsidRPr="00123916" w14:paraId="01F058F0" w14:textId="77777777" w:rsidTr="00866625">
+      <w:tr w:rsidR="00D60B4C" w:rsidRPr="00123916" w14:paraId="01F058F0" w14:textId="77777777" w:rsidTr="55202F31">
         <w:trPr>
           <w:trHeight w:val="435"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="001F5C"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="001F5C"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="001F5C"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="49C72BB7" w14:textId="77777777" w:rsidR="00D60B4C" w:rsidRPr="00123916" w:rsidRDefault="00D60B4C" w:rsidP="00866625">
+          <w:p w14:paraId="49C72BB7" w14:textId="77777777" w:rsidR="00D60B4C" w:rsidRPr="00ED46D0" w:rsidRDefault="549E7799" w:rsidP="55202F31">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00123916">
+            <w:r w:rsidRPr="55202F31">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Saeima</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5744" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="001F5C"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="001F5C"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="001F5C"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="78E4F0A1" w14:textId="6E22A2FC" w:rsidR="00D60B4C" w:rsidRPr="00123916" w:rsidRDefault="00D60B4C" w:rsidP="00866625">
+          <w:p w14:paraId="78E4F0A1" w14:textId="738835BF" w:rsidR="00D60B4C" w:rsidRPr="00DC6FB5" w:rsidRDefault="549E7799" w:rsidP="55202F31">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00123916">
+            <w:r w:rsidRPr="00DC6FB5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiskā atbildība un </w:t>
             </w:r>
-            <w:r w:rsidR="004334B5" w:rsidRPr="00123916">
+            <w:r w:rsidR="66666E3C" w:rsidRPr="00DC6FB5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">pārraudzība </w:t>
             </w:r>
-            <w:r w:rsidRPr="00123916">
+            <w:r w:rsidR="2E9CE065" w:rsidRPr="00DC6FB5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">par sniegumu un iznākumu kopumā </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DC6FB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(Atskaitīšanās diena)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3D3F54DC" w14:textId="32849C7D" w:rsidR="003D7363" w:rsidRPr="00123916" w:rsidRDefault="003D7363" w:rsidP="00546067">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="116C9D75" w14:textId="22EE541F" w:rsidR="00596C21" w:rsidRDefault="00CA68F7" w:rsidP="000F0F48">
+    <w:p w14:paraId="492B5DC2" w14:textId="199884C5" w:rsidR="00CA68F7" w:rsidRPr="00123916" w:rsidRDefault="7EF9B8F6" w:rsidP="000F0F48">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00123916">
+      <w:r w:rsidRPr="55202F31">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Valsts budžeta izdevumu </w:t>
       </w:r>
-      <w:r w:rsidR="00200FCE" w:rsidRPr="00123916">
+      <w:r w:rsidR="0ED38319" w:rsidRPr="55202F31">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">izvērtēšana </w:t>
       </w:r>
-      <w:r w:rsidRPr="00123916">
+      <w:r w:rsidRPr="55202F31">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>četru gadu ciklā ir process</w:t>
       </w:r>
-      <w:r w:rsidR="00910F8F">
+      <w:r w:rsidR="3021AF6D" w:rsidRPr="55202F31">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00123916">
-[...8 lines deleted...]
-    <w:p w14:paraId="492B5DC2" w14:textId="15C01209" w:rsidR="00CA68F7" w:rsidRPr="00123916" w:rsidRDefault="00CA68F7" w:rsidP="000F0F48">
+      <w:r w:rsidRPr="55202F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kura mērķis ir stiprināt </w:t>
+      </w:r>
+      <w:r w:rsidR="2E9CE065" w:rsidRPr="55202F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">budžeta resoru </w:t>
+      </w:r>
+      <w:r w:rsidRPr="55202F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">spēju sistemātiski izvērtēt savus izdevumus, pieņemt pamatotus lēmumus un nodrošināt budžeta resursu izmantošanu atbilstoši politikas mērķiem un pieejamajai fiskālajai telpai. Četru gadu cikla noslēgumā ieteicams apkopot paveikto, atskatīties uz </w:t>
+      </w:r>
+      <w:r w:rsidR="1412E2FD" w:rsidRPr="55202F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>veikto izdevumu izvērtēšanu un efektivizēšanu, identificēt</w:t>
+      </w:r>
+      <w:r w:rsidR="5BF1EF90" w:rsidRPr="55202F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> galvenos secinājumus un izvērtēt īstenotās izmaiņas resora budžeta struktūrā un prioritātēs.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="55202F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Iegūtie secinājumi kļūs par pamatu nākamajam izdevumu </w:t>
+      </w:r>
+      <w:r w:rsidR="261A28E6" w:rsidRPr="55202F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>izvērtēšanas un analīzes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="55202F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ciklam (skat. </w:t>
+      </w:r>
+      <w:r w:rsidR="1EDE62A6" w:rsidRPr="55202F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="55202F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. att</w:t>
+      </w:r>
+      <w:r w:rsidR="1EDE62A6" w:rsidRPr="55202F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ēlu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="55202F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.). </w:t>
+      </w:r>
+      <w:r w:rsidR="2CB6B194" w:rsidRPr="55202F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Budžeta resoriem ir iespēja informēt likumdevēju par būtiskākajām izdevumu izvērtēšanas četru gadu ciklā gūtajam atziņām un secinājumiem “atskaitīšanās” dienas ietvaros.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38522596" w14:textId="45F6CD04" w:rsidR="5A8F8704" w:rsidRDefault="5A8F8704" w:rsidP="5A8F8704">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00123916">
-[...83 lines deleted...]
-        <w:ind w:left="1080"/>
+    </w:p>
+    <w:p w14:paraId="0BDA161A" w14:textId="3333F301" w:rsidR="55286245" w:rsidRDefault="385A655B" w:rsidP="55202F31">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:noProof/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251641344" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0CC4679F" wp14:editId="7FA83D13">
-[...10 lines deleted...]
-            <wp:docPr id="925958013" name="Picture 1"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="25DF78A9" wp14:editId="32543AE6">
+            <wp:extent cx="5400675" cy="2905125"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1714296450" name="drawing"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="925958013" name=""/>
+                    <pic:cNvPr id="1714296450" name="Picture 1714296450"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12">
+                    <a:blip r:embed="rId15">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5221605" cy="2967355"/>
+                      <a:ext cx="5400675" cy="2905125"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-            <wp14:sizeRelH relativeFrom="margin">
-[...5 lines deleted...]
-          </wp:anchor>
+          </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="006B37D7">
+    </w:p>
+    <w:p w14:paraId="31A932AB" w14:textId="7681A538" w:rsidR="003D7363" w:rsidRPr="006B37D7" w:rsidRDefault="1EDE62A6" w:rsidP="00B75D16">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="0"/>
+        <w:ind w:left="1080"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>1</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00131572" w:rsidRPr="006B37D7">
+      </w:pPr>
+      <w:r w:rsidRPr="55202F31">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">. attēls Izdevumu </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F65E9F" w:rsidRPr="006B37D7">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="66409487" w:rsidRPr="55202F31">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>izvērtēšanas un analīzes process</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00131572" w:rsidRPr="006B37D7">
+        <w:t xml:space="preserve">. attēls Izdevumu </w:t>
+      </w:r>
+      <w:r w:rsidR="3EDD9899" w:rsidRPr="55202F31">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00131572" w:rsidRPr="006B37D7">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">izvērtēšanas un analīzes </w:t>
+      </w:r>
+      <w:r w:rsidR="7F550998" w:rsidRPr="55202F31">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>resorā</w:t>
+        <w:t>cikls</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="073CDA5D" w14:textId="2F055B34" w:rsidR="008E61EE" w:rsidRDefault="008E61EE" w:rsidP="006C3904">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="02592300" w14:textId="77777777" w:rsidR="00A25B91" w:rsidRDefault="00A25B91" w:rsidP="006C3904">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -2796,63 +2968,50 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="69EB9BE3" w14:textId="77777777" w:rsidR="009123CD" w:rsidRDefault="009123CD" w:rsidP="006C3904">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="34A94B07" w14:textId="77777777" w:rsidR="009123CD" w:rsidRDefault="009123CD" w:rsidP="006C3904">
-      <w:pPr>
-[...11 lines deleted...]
-    <w:p w14:paraId="4A5D495A" w14:textId="77777777" w:rsidR="009123CD" w:rsidRDefault="009123CD" w:rsidP="006C3904">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="614D974F" w14:textId="77777777" w:rsidR="00075F8F" w:rsidRPr="00BB371A" w:rsidRDefault="00075F8F" w:rsidP="006C3904">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -2878,158 +3037,199 @@
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>IZDEVUMU ANALĪZES PIEEJA UN STRUKTŪRA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F0AC4D4" w14:textId="77777777" w:rsidR="004E0693" w:rsidRDefault="004E0693" w:rsidP="006B37D7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E0693">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Izdevumu izvērtēšana balstās uz sistemātisku pieeju, kurā izdevumi tiek analizēti dažādos budžeta struktūras līmeņos, nodrošinot sasaisti starp piešķirtajiem finanšu resursiem un sasniedzamajiem rezultātiem.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C0F197E" w14:textId="382FCB08" w:rsidR="00276C1F" w:rsidRDefault="004E0693" w:rsidP="006B37D7">
+    <w:p w14:paraId="0C0F197E" w14:textId="65F595DA" w:rsidR="00276C1F" w:rsidRDefault="0EAA22B2" w:rsidP="006B37D7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E0693">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Izvērtējot izdevumus, būtiski ir nodrošināt to analīzi ne tikai kopējā budžeta līmenī, bet arī detalizētāk </w:t>
-      </w:r>
+        <w:t xml:space="preserve">Izvērtējot izdevumus, būtiski ir nodrošināt to analīzi ne tikai kopējā budžeta līmenī, bet arī </w:t>
+      </w:r>
+      <w:r w:rsidR="579E89A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">līdz </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0693">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>detalizēt</w:t>
+      </w:r>
+      <w:r w:rsidR="579E89A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ajām analīzes vienībām</w:t>
+      </w:r>
+      <w:r w:rsidR="00D20CC1">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidR="579E89A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dažādos līmeņos</w:t>
+      </w:r>
+      <w:r w:rsidR="249AE141">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E0693">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D4A44E6" w14:textId="6D5F6CD7" w:rsidR="00276C1F" w:rsidRDefault="00A07EA4" w:rsidP="001E0298">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>-</w:t>
-[...25 lines deleted...]
-        </w:rPr>
         <w:t>Šāda pieeja ļauj:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6126B9F7" w14:textId="77777777" w:rsidR="00A07EA4" w:rsidRPr="00A07EA4" w:rsidRDefault="00A07EA4" w:rsidP="00A07EA4">
+    <w:p w14:paraId="6126B9F7" w14:textId="77777777" w:rsidR="00A07EA4" w:rsidRPr="00A07EA4" w:rsidRDefault="00A07EA4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="44"/>
+          <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A07EA4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>skaidri identificēt, kādiem mērķiem tiek izmantoti budžeta līdzekļi;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25B91844" w14:textId="77777777" w:rsidR="00A07EA4" w:rsidRPr="00A07EA4" w:rsidRDefault="00A07EA4" w:rsidP="00A07EA4">
+    <w:p w14:paraId="25B91844" w14:textId="77777777" w:rsidR="00A07EA4" w:rsidRPr="00A07EA4" w:rsidRDefault="00A07EA4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="44"/>
+          <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A07EA4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>novērtēt izdevumu sasaisti ar politikas un darbības rezultātiem;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07A485C9" w14:textId="12A6809B" w:rsidR="00CE41B7" w:rsidRDefault="00A07EA4" w:rsidP="00CE41B7">
+    <w:p w14:paraId="07A485C9" w14:textId="12A6809B" w:rsidR="00CE41B7" w:rsidRDefault="00A07EA4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="44"/>
+          <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A07EA4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>identificēt jomas, kurās pastāv iespējas uzlabot efektivitāti vai pārstrukturēt resursus.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2875006B" w14:textId="14FF4AFC" w:rsidR="00CE41B7" w:rsidRPr="00CE41B7" w:rsidRDefault="007F2A5B" w:rsidP="00CE41B7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:before="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -3091,381 +3291,343 @@
                         </wps:spPr>
                         <wps:style>
                           <a:lnRef idx="1">
                             <a:schemeClr val="accent1"/>
                           </a:lnRef>
                           <a:fillRef idx="0">
                             <a:schemeClr val="accent1"/>
                           </a:fillRef>
                           <a:effectRef idx="0">
                             <a:schemeClr val="accent1"/>
                           </a:effectRef>
                           <a:fontRef idx="minor">
                             <a:schemeClr val="tx1"/>
                           </a:fontRef>
                         </wps:style>
                         <wps:bodyPr/>
                       </wps:wsp>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1909352195" name="Graphic 58" descr="Lights On with solid fill"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId13">
+                          <a:blip r:embed="rId16">
                             <a:extLst>
                               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId14"/>
+                                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId17"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="212651"/>
                             <a:ext cx="393700" cy="393700"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...2 lines deleted...]
-                <v:line id="Straight Connector 57" o:spid="_x0000_s1027" style="position:absolute;visibility:visible;mso-wrap-style:square" from="4465,0" to="4536,8229" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCwocWLxwAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/JbsIw&#10;EL0j9R+sqdQbcaCCkhSDWqRK5cbOdYincUo8jmIXkr+vD5V6fHr7fNnZWtyo9ZVjBaMkBUFcOF1x&#10;qeCw/xjOQPiArLF2TAp68rBcPAzmmGt35y3ddqEUMYR9jgpMCE0upS8MWfSJa4gj9+VaiyHCtpS6&#10;xXsMt7Ucp+lUWqw4NhhsaGWouO5+rIJVv8k2/fryfjo362dT0/U7HA9KPT12b68gAnXhX/zn/tQK&#10;pqPJ+CXLJnFzvBTvgFz8AgAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALChxYvHAAAA4gAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" strokecolor="#001b6c" strokeweight="1.5pt">
+          <mc:Fallback xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="386D55AA">
+              <v:group id="Group 31" style="position:absolute;margin-left:-6.35pt;margin-top:15.4pt;width:35.7pt;height:64.8pt;z-index:251646464" coordsize="4536,8229" o:spid="_x0000_s1026" w14:anchorId="2124AD9E" o:gfxdata="UEsDBBQABgAIAAAAIQCo1seoEwEAAEkCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSSwU7DMBBE&#10;70j8g+UrShx6QAgl6YGUIyBUPsCyN4lFvLa8JrR/j5O2ElRtpR493jc7I7tcbuzARghkHFb8Pi84&#10;A1ROG+wq/rl+yR45oyhRy8EhVHwLxJf17U253noglmikivcx+ichSPVgJeXOA6ab1gUrYzqGTnip&#10;vmQHYlEUD0I5jIAxi5MHr8sGWvk9RLbaJHmXxGPH2fNublpVcWMnftLFSSLAQEeI9H4wSsbUTYyo&#10;j3Jl+0x5IucZ6o2nuxT8zAYaT2dK+gVq8vvf5G+s/ba39ATBaGDvMsRXaVNfoQMJWLjGqfyyx1TN&#10;Uuba1ijIm0CrmTpkOuet3Q8GGK81bxL2AePBXcwfof4FAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy&#10;2fr2M4PBMnrbUb/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb&#10;25HMsYhqlCwG5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/s&#10;FB2T0FQ7R0nTNEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3p&#10;cvwCAAD//wMAUEsDBBQABgAIAAAAIQCkOb/NIwMAAKQHAAAOAAAAZHJzL2Uyb0RvYy54bWykVdty&#10;2jAQfe9M/0Hj98TGYAgeINOShulMpsk07QcIWbY1kSWNJDD8fVfyhXBp2qYPGF12V2ePzq5mt7uK&#10;oy3VhkkxDwbXUYCoIDJjopgHP3/cX90EyFgsMsyloPNgT01wu/j4YVarlMaylDyjGkEQYdJazYPS&#10;WpWGoSElrbC5looK2MylrrCFqS7CTOMaolc8jKNoHNZSZ0pLQo2B1btmM1j4+HlOiX3Mc0Mt4vMA&#10;sFn/1f67dt9wMcNpobEqGWlh4HegqDATcGgf6g5bjDaanYWqGNHSyNxeE1mFMs8ZoT4HyGYQnWSz&#10;0nKjfC5FWheqpwmoPeHp3WHJt+1Kq2f1pIGJWhXAhZ+5XHa5rtw/oEQ7T9m+p4zuLCKwOEqG4ygO&#10;EIGtmziejltKSQm8n3mR8subfmF3aHgEpVYgDnPI3/xf/s8lVtTTalLI/0kjls2D8SCJJ9NpAoIV&#10;uAKpPluNWVFatJRCgJCkRsnECcbBAb+laEkzqQH+LjA2Go2TMcQ7p20SDUenpPXJ41RpY1dUVsgN&#10;5gFnwuHFKd4+GAsIwLQzcctcoBqKbxolkTczkrPsnnHuNo0u1kuu0Ra7EogGn8dLlwSEeGUGMy5g&#10;0aXWJONHds9pc8B3mgNLcOGD5gRXn7QPiwmhwg7auFyAtXPLAULv2EJ7y7G1d67U1+6/OPce/mQp&#10;bO9cMSH1Jdh210HOG/uOgSZvR8FaZnt/zZ4aEOFiphhJ4ddWI4zO1PjnrgVedqNp0Aap/ipGhfXL&#10;Rl1B41DYsjXjzO59E4TcHCixfWLECdFNDsIGXUyHSTyYJp2yV22/c1rPqCHQDx+c0g16BCUxWyIv&#10;DeTuw91pF6+JDtpj5EGSF4OEXJZYFPSTUVAgThxOWcfmfnoEbc2Z6tTpxi0JgOKkq13gsemYd5Js&#10;KlBc8wRoyoEPKUzJlAmQTmm1plDR+mvmAYHSraaWlAdNkraK+g2P8gDMpfCbooZXBOo5HsTjpI3e&#10;9cLhdDiJYNv1wnbcFFrXSLuabctaA2delhfL2iNqMPghQPLy9E8BjI7emtdzb3V4XBe/AAAA//8D&#10;AFBLAwQKAAAAAAAAACEAU1zHj78NAAC/DQAAFAAAAGRycy9tZWRpYS9pbWFnZTEucG5niVBORw0K&#10;GgoAAAANSUhEUgAAAMAAAADACAYAAABS3GwHAAAAAXNSR0IArs4c6QAAAARnQU1BAACxjwv8YQUA&#10;AAAJcEhZcwAAHYcAAB2HAY/l8WUAAA1USURBVHhe7Z1P6CVHEccL3WAOQQRzWCUH499VE8ghhxwE&#10;9+AhSIQcc9xD9BTBQIRVEzew4B4WiSiisIdNFF3dCB6EBLPZ7V5XUDAgEoOHBUX2IBgwhxyiRGuk&#10;evtl369+897rqpk30zPz/UCx8Nvpnnk91d3VVdXTRAAAAAAAAAAAAAAAAAAAAKA3mkDv40jnONIN&#10;jvQ6R/plE+iYvg6A2dEEuoMjXW8iNevCkd7iQA/o6wGYFRzpjFb+tU7wO309ALOCA72kFX+tA7zB&#10;v6UP6jIAzAaO9Det+Ack0Id0GQBmAzoAWDToAGDRoAOARYMOABYNOgBYNOgAYNGgA4BFgw4AFg06&#10;AFg06ABg0aADgEWDDgAWDToAWDRIhwaLhiOd1Yq/1gGwIQbMm7wf+EaL8r/dBPqMvh6A2dEEupMj&#10;nV/fFM+B7tfXAQDAcuFAj3CkV7OJcJ0DPdkEul1fB+oimXmBHmgCHdX/BwrhQF/RdnLuCNfk0yL6&#10;ejA++ZMvZ9N65tb7ugTXrpG8UHxTKz86Qb2Iksu6Rr+r9L4CvcBX6W5dBmyAAz2oG1ELOkE95JH/&#10;mn5HqhM8qsuBDXCkL+gGbBOO9AuOdK8uD4ajRPnzu/qeLgs2kE2gN3QjtglmgvHYZvZo4Sv0DV0e&#10;bKEJdEI34iaZYieQTi4KJP/q/5sCpSN/fj9vc6B7dB1gBxzpFAdi3aAb5CJfpk/rOsYgK/d9TaCH&#10;m0BPp0BXpD9KIty2mS3lAt28Rq5/JnnCAh2vrZNYlD//rtO6DlAIR/omR/qfbtQNcpFfpk/pOvZN&#10;VnhRVFF2UfSNSu6V3DHOp5lxxA5hMXvyc59B7KYjHOgpjvRf3bhtwoF+zpE+qevom5XSp5F6Dwq/&#10;SzhSkA43pI8dyj8iqROE4k7ws30dOLE20m/P6x9Q8gEbJ/Sz9gmUvwIkFWI9yrhNONBzzSt0m67D&#10;Sx7txTYffLQvlfRse+gITaAjRpv/GV0H6IlNKRJtIgE1Xd5KVvyg665d+lRCjvR1Xf8mwcg/AMWd&#10;INBJXbaUHIsonvJrlD5mhOYUvYsDvabrbhMo/4BwoK9xpH/rl3DghQR6QpfbRVb8URa2+xLxTHkX&#10;y7J3QdfXJn3OOKCQbTOBJ/givvukLC31zUICPa1/8y74BXoPXzl8qN+6YOQfEQ70WOvC2Gj+SNBq&#10;TqP+JpH1jP7tu5BAlq5nrT4o/9jI5guO9HwOQj0vC1d9zTaSP73l5c5Vskl0n26HTYiCp3Y9WIfM&#10;sE/qa8GEGGqhm1McpHPeTHHIaQ4ryXEF+bvsEw5DzER5gWwdKCQGcjI/817iLGAg9mnvZ4UPWVEk&#10;J8iVurCWS7S3oJs8o74vmDnZt9/rKJuVPkVkvQq/jfTMMmPsodPKc+v7gZmSlag35c85Oe5R3kPe&#10;dC6/o7eZQTqWvg+YGdns6UX5V4qv7zE021zBVvF4iMBEyMlcnZU/K/7Duv6x6Wsxj4DWDMnenk75&#10;PMnGv7moHczUsZJnuO4doWP6BKiMtDjVL9kgedSvVvE1yV3Z8jtMUoF5B3pApvRDL9cgqfyElH9F&#10;ng3ci+QcJ3DlD4FK6LJA7COTcmy6mn7SgXSdYCJ08fhk5a9uoeulyywIz9AEySOfK2DUJXW4Zjrl&#10;O81oMFgE3pc9d7vX6yHK7TK5ddAi8fr7PclhU8TrEUO6xETwvuCpL3gteM1DuEYrJ2VP6pdWIEuL&#10;fuY1kmeWRL5QzXhcfmIX63qWQErga2mPnYJZoE48o38KFC14cWf5APFam2EWqBHP6L8ku38Trmgx&#10;ZoG68EznCPDcxDlzwiNUEy6//wJcnqW4vEIzjpdMiuzRME3jGMEOkg7qaGmnbYK9xJVgncJzwAs2&#10;rMIaJZZ21HWAEbAGvpbq9tyFzKS6rXYKzKBxcQV0YPtvxOpJgxk0Mh7zR9cBbmGNC2AtNTJW78/S&#10;Uh6sOM2gxQYSR8c6ZSOvfTdWjxqCiSNhHa2Q016G1QzyfHId9IA1+gvzpwzHwIJ1wBg4RiqYP4VY&#10;zCA4FkbCvNEbPutiHG0L03JoLAEwjFI2zJ+TQWxleIzTNDI/DZjjK8aAGAe6K+Uf2eWorqsK5Adx&#10;pAsc6XXdOKXCkW5wpB9LXbr+NowdAOkPBswL4YIOkA/bPm2O3Ot7iY5J/CfQEX2PUcjK71Z8LaWf&#10;JtHltgk8QDasHaDEFcqRvnuoXAfhQD/U9xgFGfn1w3UVqVPfZ500HbaU2ygFLwgcxDJS7xpg5BBD&#10;XaYXqSGrt/QUcYtwpD/r+6zj6ACIVhoxdoCtsQDzorpQ5Ihcfa/BEWXVD9ZVCjqAKQiGGIAdyy6x&#10;gg7wRV2mD5F69b0GR58f24cUmEDoAHum5w7w0dbDzDtIqq9grbh35CE40pv6Ab0idUmD6fusY12k&#10;lXgpwEH69rLJ+cK6XCepaV2XO4Gc1O72BmU36IVdyi9YO0BVjTURDrXhFtm1CF7BgR7Kh4Vflw7m&#10;kL8kPQv0oK57cfS5SAMHcZiYcDIMjdFGxdfMDJjPGMMaa3gsXzFALpANR6bt+IvRpWHNWNTlwWbM&#10;fnt0gOGx7gfGSyoHs+sE2HfG4pIxukCxvhoDq6cCnqAyHO2KVPOxMLpCMVUX4DAtEWMZC4utml8W&#10;di7twPGpmfEzMpeK1V1XErJfMtYIO+z/kXG8MJhBWzA7FgpTIMAesXgskmDK3ojlQwO5LREBHhtr&#10;QAzeoHas6Q/40l4lWN12STALHMI6+mMgqQiLOxQv7zDW0T8J3J/1YHaH3nyBmAUyjtG/6MsdYCCs&#10;3qD8EjELOEd/uJMrxDkLLNqLkY+YKt5XIZJHf8yeteGcBRb9Mq0etNxmGP1rxTMLSBxB17MEzDn/&#10;K1nwgFE9nllAZGnrAVFiq+dsie00STyzQJKFrAey3W9LeLvVRhj9a6fDLLAI157H7s/tg9F/Knjt&#10;27mvB6zZs+vtgrSHieGd5ufq5cgfL/PY/TIzLsI8nBXZ1rVliq5kZi+8o92PlIep4olyisxtPWDe&#10;5nirHQJMn4nTYdE3i83e1k0ua78f6c5zwTv9T/1TKl67P8nMzMBFk21gryJMdiO9NctzJdjqOENc&#10;G2eyKaDrmgIdXMHnYfrMFK89PDVPiHfGS5mhUP554zELpuYV8nh9lp4Zuxi88YGpBMi8C99dC/6U&#10;YhLo6XzCyw+mvDaaHU2gz3GkX+VjdK5xoEf0Net44wNTGCGdM9zWPJ8m0LG246840hl9LRgYjnRW&#10;v5j8ck7ra9fxZI3W/iU0zxqnxPSRQUWXWysPj9FYbAty5WM0j+kyK7ymUK3+cXe6w44FPke6lwP9&#10;51C5NUnvAYvnYSlZ6HGgx3W5dbwjpq6nBjxuz5Isz1L3MWaCAdk28h+QQCd1WY3HZt41ag6N1+1Z&#10;spBtAt3Okd46VLZF0AkGoFj5RcpesHsDTU2in2+XWLxaHOgpXX6TwBzaIxbl50jndPlNeBbEU5bU&#10;YQxxjSbQETmgWtezSTAT7IESm/8dCfSs8QW7ZoHJisOEawIdTf5/XdcGwUzQIyblj/QsX6W7dR27&#10;8Cwipyh59HcpJjrBCFiUnwM911yiD+s6SnG5RScmuyK+u0AnGBCT8kf6UXPNr/yCd9P4VKTE7VmC&#10;Y02AiLEVDvSYbshNkiKVge7QdXiY9SwQ6IT+vV6snaDEIwcyHOgug++5N+UXPMGxKcg+0jgs5hAH&#10;+rYuDzbQRPqSbsA24UA/4Ugf0+W7MstZoMfRf53SmcASd1g8HOjLugG1cKSf8iX6uC7bB+5s0Upl&#10;3xv8SzpB18X3ouBA9+sGVC+0V7OnjbksiIfa5bXNHOJAL/Nl+oguA7bAkS7ohswvdO/Kv0JmAhm5&#10;ZPqeoIj78fgQyr9CZgLJv1pfv6UNNIHu0teCHeRp9ewqz4Uj/UMaV/6urwX1IZH4oQaq2dMEulP/&#10;DQAAAAAAAAAAAACA/cKB7pFvD6VgWQXCgR6CpwzsleYVuk1SNDjQazo4V4tI8JB/Q5/Vzw5AZzaF&#10;+WsTjvSmpJLo5wfADQd6NH1oq0XhahQO9Ouum4MAeIeUUNaiaDWLdFr9OwAwwy/SBzjQv7SC1S58&#10;lb6jfwsAZlJSV4uC1S4c6UX9WwAww7+n93KkG1rBaheO9C39WwBwwZEuaQWrXSQ2oH8HAC440uc5&#10;0t+1ktUqsiFGPmqrfwcAblLEtfBLFWNK3gJ5VD8/AJ3JRwXJUUyHjgsaWzjSq+lDYtgxB4ZARtm8&#10;7a8GwdZDAAAAAAAAAAAAAAAAAGDPyK4x+bT6PkWCcfq+AFQBX6FTOkLbp3Cgf/Iler++LwBVkL7O&#10;0KK4fQlH+oO+JwDVkL+R/yetuH0JB/qqvicAVSGfdNeK24ekTFR8+wfUDl+mT6SvMrQocRfBEUNg&#10;MshagAP9VSuxVzjQ95uL9G59HwCqhQM9rhXZIxzoJbg+wSSRE9K1QlsEfn8weeTg7dU5ZxaRw+WG&#10;POAOgL0hiizbFdNBfy3Kvqb0b6cvUAQ6rusAYBbIh2s50BNyjGk+zvRc6hw3P7eOER8AAAAAAAAA&#10;AAAAAAAAAAAAAAAAAHj5P0guYRch2F3OAAAAAElFTkSuQmCCUEsDBAoAAAAAAAAAIQBfDzwB7gwA&#10;AO4MAAAUAAAAZHJzL21lZGlhL2ltYWdlMi5zdmc8c3ZnIHZpZXdCb3g9IjAgMCA5NiA5NiIgeG1s&#10;bnM9Imh0dHA6Ly93d3cudzMub3JnLzIwMDAvc3ZnIiB4bWxuczp4bGluaz0iaHR0cDovL3d3dy53&#10;My5vcmcvMTk5OS94bGluayIgaWQ9Ikljb25zX0xpZ2h0c09uIiBvdmVyZmxvdz0iaGlkZGVuIj48&#10;cGF0aCBkPSJNNTYuNDcxIDc0Ljc5MiAzOS4yNiA3NC43OTJDMzcuNjY4MyA3NC43OTIgMzYuMzc4&#10;IDc2LjA4MjMgMzYuMzc4IDc3LjY3NCAzNi4zNzggNzkuMjY1NyAzNy42NjgzIDgwLjU1NiAzOS4y&#10;NiA4MC41NTZMNTYuNDcxIDgwLjU1NkM1OC4wNjI3IDgwLjU1NiA1OS4zNTMgNzkuMjY1NyA1OS4z&#10;NTMgNzcuNjc0IDU5LjM1MyA3Ni4wODIzIDU4LjA2MjcgNzQuNzkyIDU2LjQ3MSA3NC43OTJaIiBm&#10;aWxsPSIjRkZDMDAwIi8+PHBhdGggZD0iTTQ3Ljg2NiA5MC4zMjhDNTEuMTM0MyA5MC4zMjc2IDUz&#10;Ljg1MjggODcuODE0MiA1NC4xMDkgODQuNTU2TDQxLjYyMiA4NC41NTZDNDEuODc4MyA4Ny44MTQ2&#10;IDQ0LjU5NzQgOTAuMzI4MSA0Ny44NjYgOTAuMzI4WiIgZmlsbD0iI0ZGQzAwMCIvPjxwYXRoIGQ9&#10;Ik03Mi44MzkgNDQuNDc0IDcyLjgzOSA0My42MUM3Mi41ODk3IDI5Ljk2OTIgNjEuNTA4NyAxOS4w&#10;MTU2IDQ3Ljg2NiAxOC45MjRMNDcuODY2IDE4LjkyNEMzNC4yMjIzIDE5LjAxNDUgMjMuMTM5OCAy&#10;OS45NjgzIDIyLjg5IDQzLjYxTDIyLjg5IDQ0LjQ3NEMyMi45ODMyIDQ3LjQzMjUgMjMuNTcxIDUw&#10;LjM1NDYgMjQuNjI5IDUzLjExOSAyNS42NDE0IDU1LjcyNzggMjcuMTExNSA1OC4xMzQ5IDI4Ljk3&#10;IDYwLjIyNyAzMS4yNTYgNjIuNzI3IDMzLjc2MyA2Ny41NzUgMzQuODIgNjkuNzI3IDM1LjE0NCA3&#10;MC4zOCAzNS44MSA3MC43OTMgMzYuNTM5IDcwLjc5M0w1OS4xOSA3MC43OTNDNTkuOTE5MSA3MC43&#10;OTI3IDYwLjU4NTMgNzAuMzc5OCA2MC45MSA2OS43MjcgNjEuOTY2IDY3LjU3NiA2NC40NzMgNjIu&#10;NzI3IDY2Ljc1OSA2MC4yMjcgNjguNjE3NSA1OC4xMzQ5IDcwLjA4NzYgNTUuNzI3OCA3MS4xIDUz&#10;LjExOSA3Mi4xNTc2IDUwLjM1NDQgNzIuNzQ1MyA0Ny40MzI1IDcyLjgzOSA0NC40NzRaTTY3LjA3&#10;NiA0NC4zNzRDNjYuOTg5MSA0Ni42NzYzIDY2LjUyNDMgNDguOTQ4NiA2NS43IDUxLjEgNjQuOTM4&#10;IDUzLjAzODkgNjMuODM4NyA1NC44Mjc1IDYyLjQ1MyA1Ni4zODMgNjAuMjUxNCA1OS4wMzY5IDU4&#10;LjM2NTggNjEuOTM3NyA1Ni44MzQgNjUuMDI3TDM4Ljg5MiA2NS4wMjdDMzcuMzYwNiA2MS45Mzc1&#10;IDM1LjQ3NDkgNTkuMDM2NyAzMy4yNzMgNTYuMzgzIDMxLjg4NzIgNTQuODI3NyAzMC43ODgyIDUz&#10;LjAzOSAzMC4wMjcgNTEuMSAyOS4yMDMyIDQ4Ljk0OTIgMjguNzM5IDQ2LjY3NzUgMjguNjUzIDQ0&#10;LjM3NkwyOC42NTMgNDMuNjU2QzI4Ljg0NzEgMzMuMTY3IDM3LjM3MzQgMjQuNzQ4MiA0Ny44NjQg&#10;MjQuNjg3TDQ3Ljg2NCAyNC42ODdDNTguMzU1NCAyNC43NDc3IDY2Ljg4MiAzMy4xNjgyIDY3LjA3&#10;NCA0My42NThaIiBmaWxsPSIjRkZDMDAwIi8+PHBhdGggZD0iTTQ4LjA2MiAxNUM0OS4xNjY2IDE1&#10;IDUwLjA2MiAxNC4xMDQ2IDUwLjA2MiAxM0w1MC4wNjIgNkM1MC4wNjIgNC44OTU0MyA0OS4xNjY2&#10;IDQgNDguMDYyIDQgNDYuOTU3NCA0IDQ2LjA2MiA0Ljg5NTQzIDQ2LjA2MiA2TDQ2LjA2MiAxM0M0&#10;Ni4wNjIgMTQuMTA0NiA0Ni45NTc0IDE1IDQ4LjA2MiAxNVoiIGZpbGw9IiNGRkMwMDAiLz48cGF0&#10;aCBkPSJNMjQuMzI2IDIzLjhDMjUuMDkzNCAyNC41OTQ1IDI2LjM1OTUgMjQuNjE2NSAyNy4xNTQg&#10;MjMuODQ5MiAyNy45NDg1IDIzLjA4MTggMjcuOTcwNSAyMS44MTU3IDI3LjIwMzIgMjEuMDIxMiAy&#10;Ny4xODcxIDIxLjAwNDUgMjcuMTcwNyAyMC45ODgxIDI3LjE1NCAyMC45NzJMMjIuMiAxNi4wMThD&#10;MjEuNDA1NSAxNS4yNTA2IDIwLjEzOTQgMTUuMjcyNiAxOS4zNzIgMTYuMDY3MiAxOC42MjM0IDE2&#10;Ljg0MjIgMTguNjIzNCAxOC4wNzEgMTkuMzcyIDE4Ljg0NloiIGZpbGw9IiNGRkMwMDAiLz48cGF0&#10;aCBkPSJNNzAuNDExIDI0Ljc2MUM3MC45NDE0IDI0Ljc2MDkgNzEuNDUgMjQuNTUwMSA3MS44MjUg&#10;MjQuMTc1TDc2Ljc3NCAxOS4yMjVDNzcuNTI1MyAxOC40MTUzIDc3LjQ3NzkgMTcuMTQ5OCA3Ni42&#10;NjgxIDE2LjM5ODYgNzUuOTAwMyAxNS42ODYyIDc0LjcxMyAxNS42ODY4IDczLjk0NiAxNi40TDY5&#10;IDIxLjM0N0M2OC4yMTkxIDIyLjEyODIgNjguMjE5MyAyMy4zOTQ1IDY5LjAwMDQgMjQuMTc1NCA2&#10;OS4zNzU0IDI0LjU1MDMgNjkuODgzOCAyNC43NjA5IDcwLjQxNCAyNC43NjFaIiBmaWxsPSIjRkZD&#10;MDAwIi8+PHBhdGggZD0iTTE3IDQxLjUgMTAgNDEuNUM4Ljg5NTQzIDQxLjUgOCA0Mi4zOTU0IDgg&#10;NDMuNSA4IDQ0LjYwNDYgOC44OTU0MyA0NS41IDEwIDQ1LjVMMTcgNDUuNUMxOC4xMDQ2IDQ1LjUg&#10;MTkgNDQuNjA0NiAxOSA0My41IDE5IDQyLjM5NTQgMTguMTA0NiA0MS41IDE3IDQxLjVaIiBmaWxs&#10;PSIjRkZDMDAwIi8+PHBhdGggZD0iTTI0LjMyNiA2My4xMzYgMTkuMzc2IDY4LjA4NkMxOC41NjI3&#10;IDY4LjgzMzUgMTguNTA5NCA3MC4wOTg3IDE5LjI1NjkgNzAuOTExOSAyMC4wMDQzIDcxLjcyNTIg&#10;MjEuMjY5NSA3MS43Nzg1IDIyLjA4MjggNzEuMDMxMSAyMi4xMjM1IDcwLjk5MzcgMjIuMTYyNiA3&#10;MC45NTQ2IDIyLjIgNzAuOTE0TDI3LjE1IDY1Ljk2NEMyNy45NDQ1IDY1LjE5NjYgMjcuOTY2NSA2&#10;My45MzA1IDI3LjE5OTIgNjMuMTM2IDI2LjQzMTggNjIuMzQxNSAyNS4xNjU3IDYyLjMxOTUgMjQu&#10;MzcxMiA2My4wODY4IDI0LjM1NDUgNjMuMTAyOSAyNC4zMzgxIDYzLjExOTMgMjQuMzIyIDYzLjEz&#10;NloiIGZpbGw9IiNGRkMwMDAiLz48cGF0aCBkPSJNNzEuODI1IDYyLjc1N0M3MS4wNzI5IDYxLjk0&#10;ODEgNjkuODA3NCA2MS45MDIgNjguOTk4NCA2Mi42NTQxIDY4LjE4OTUgNjMuNDA2MiA2OC4xNDM0&#10;IDY0LjY3MTcgNjguODk1NiA2NS40ODA3IDY4LjkyOTEgNjUuNTE2NyA2OC45NjM5IDY1LjU1MTUg&#10;NjkgNjUuNTg1TDczLjk0OSA3MC41MzRDNzQuNzQzNSA3MS4zMDE0IDc2LjAwOTYgNzEuMjc5NCA3&#10;Ni43NzcgNzAuNDg0OCA3Ny41MjU2IDY5LjcwOTggNzcuNTI1NiA2OC40ODEgNzYuNzc3IDY3Ljcw&#10;NloiIGZpbGw9IiNGRkMwMDAiLz48cGF0aCBkPSJNODUuNzUgNDEuNDMyIDc4Ljc1IDQxLjQzMkM3&#10;Ny42NDU0IDQxLjQzMiA3Ni43NSA0Mi4zMjc0IDc2Ljc1IDQzLjQzMiA3Ni43NSA0NC41MzY2IDc3&#10;LjY0NTQgNDUuNDMyIDc4Ljc1IDQ1LjQzMkw4NS43NSA0NS40MzJDODYuODU0NiA0NS40MzIgODcu&#10;NzUgNDQuNTM2NiA4Ny43NSA0My40MzIgODcuNzUgNDIuMzI3NCA4Ni44NTQ2IDQxLjQzMiA4NS43&#10;NSA0MS40MzJaIiBmaWxsPSIjRkZDMDAwIi8+PC9zdmc+UEsDBBQABgAIAAAAIQDMmb0c3wAAAAkB&#10;AAAPAAAAZHJzL2Rvd25yZXYueG1sTI9Ba8JAEIXvhf6HZQq96W60WkmzEZG2JylUC6W3MTsmwexu&#10;yK5J/PednurxMR9vvpetR9uInrpQe6chmSoQ5Apvaldq+Dq8TVYgQkRnsPGONFwpwDq/v8swNX5w&#10;n9TvYym4xIUUNVQxtqmUoajIYpj6lhzfTr6zGDl2pTQdDlxuGzlTaikt1o4/VNjStqLivL9YDe8D&#10;Dpt58trvzqft9eew+PjeJaT148O4eQERaYz/MPzpszrk7HT0F2eCaDRMktkzoxrmiicwsFhxPjK4&#10;VE8g80zeLsh/AQAA//8DAFBLAwQUAAYACAAAACEAIlYO7scAAAClAQAAGQAAAGRycy9fcmVscy9l&#10;Mm9Eb2MueG1sLnJlbHO8kLFqAzEMhvdC3sFo7/nuhlJKfFlKIWtIH0DYOp/JWTaWG5q3j2mWBgLd&#10;Okri//4PbXffcVVnKhISGxi6HhSxTS6wN/B5/Hh+BSUV2eGamAxcSGA3bZ62B1qxtpAsIYtqFBYD&#10;S635TWuxC0WULmXidplTiVjbWLzOaE/oSY99/6LLbwZMd0y1dwbK3o2gjpfcmv9mp3kOlt6T/YrE&#10;9UGFDrF1NyAWT9VAJBfwthw7OXvQjx2G/3EYusw/DvruudMVAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;AKjWx6gTAQAASQIAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAABEAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEApDm/zSMDAACkBwAADgAAAAAAAAAAAAAAAABDAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAKAAAAAAAAACEAU1zHj78NAAC/DQAAFAAAAAAAAAAAAAAAAACSBQAAZHJzL21lZGlhL2ltYWdl&#10;MS5wbmdQSwECLQAKAAAAAAAAACEAXw88Ae4MAADuDAAAFAAAAAAAAAAAAAAAAACDEwAAZHJzL21l&#10;ZGlhL2ltYWdlMi5zdmdQSwECLQAUAAYACAAAACEAzJm9HN8AAAAJAQAADwAAAAAAAAAAAAAAAACj&#10;IAAAZHJzL2Rvd25yZXYueG1sUEsBAi0AFAAGAAgAAAAhACJWDu7HAAAApQEAABkAAAAAAAAAAAAA&#10;AAAAryEAAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHNQSwUGAAAAAAcABwC+AQAArSIAAAAA&#10;">
+                <v:line id="Straight Connector 57" style="position:absolute;visibility:visible;mso-wrap-style:square" o:spid="_x0000_s1027" strokecolor="#001b6c" strokeweight="1.5pt" o:connectortype="straight" from="4465,0" to="4536,8229" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCwocWLxwAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/JbsIw&#10;EL0j9R+sqdQbcaCCkhSDWqRK5cbOdYincUo8jmIXkr+vD5V6fHr7fNnZWtyo9ZVjBaMkBUFcOF1x&#10;qeCw/xjOQPiArLF2TAp68rBcPAzmmGt35y3ddqEUMYR9jgpMCE0upS8MWfSJa4gj9+VaiyHCtpS6&#10;xXsMt7Ucp+lUWqw4NhhsaGWouO5+rIJVv8k2/fryfjo362dT0/U7HA9KPT12b68gAnXhX/zn/tQK&#10;pqPJ+CXLJnFzvBTvgFz8AgAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALChxYvHAAAA4gAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;">
                   <v:stroke joinstyle="miter"/>
                 </v:line>
-                <v:shape id="Graphic 58" o:spid="_x0000_s1028" type="#_x0000_t75" alt="Lights On with solid fill" style="position:absolute;top:2126;width:3937;height:3937;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDLSjeExgAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9PS8Mw&#10;FL8LfofwBl5kS9ex0dZlQ0TFq9suuz2SZ1vWvJQmbeO3N4Lg8f3+v/0x2k5MNPjWsYL1KgNBrJ1p&#10;uVZwOb8tCxA+IBvsHJOCb/JwPNzf7bEybuZPmk6hFimEfYUKmhD6SkqvG7LoV64nTtyXGyyGdA61&#10;NAPOKdx2Ms+ynbTYcmposKeXhvTtNFoFm3B+DfljfI+Tvs5jcdWjKQqlHhbx+QlEoBj+xX/uD5Pm&#10;l1m52ebrcgu/PyUA5OEHAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAy0o3hMYAAADjAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
-                  <v:imagedata r:id="rId15" o:title="Lights On with solid fill"/>
+                <v:shape id="Graphic 58" style="position:absolute;top:2126;width:3937;height:3937;visibility:visible;mso-wrap-style:square" alt="Lights On with solid fill" o:spid="_x0000_s1028" type="#_x0000_t75" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDLSjeExgAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9PS8Mw&#10;FL8LfofwBl5kS9ex0dZlQ0TFq9suuz2SZ1vWvJQmbeO3N4Lg8f3+v/0x2k5MNPjWsYL1KgNBrJ1p&#10;uVZwOb8tCxA+IBvsHJOCb/JwPNzf7bEybuZPmk6hFimEfYUKmhD6SkqvG7LoV64nTtyXGyyGdA61&#10;NAPOKdx2Ms+ynbTYcmposKeXhvTtNFoFm3B+DfljfI+Tvs5jcdWjKQqlHhbx+QlEoBj+xX/uD5Pm&#10;l1m52ebrcgu/PyUA5OEHAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAy0o3hMYAAADjAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
+                  <v:imagedata o:title="Lights On with solid fill" r:id="rId22"/>
                 </v:shape>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="632BAA89" w14:textId="603DBE24" w:rsidR="00276C1F" w:rsidRPr="00CE41B7" w:rsidRDefault="00061BAB" w:rsidP="00CE41B7">
+    <w:p w14:paraId="632BAA89" w14:textId="603DBE24" w:rsidR="00276C1F" w:rsidRPr="00CE41B7" w:rsidRDefault="00061BAB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="46"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE41B7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Praktisks ieteikums</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73F76C54" w14:textId="0A2A5D2B" w:rsidR="00061BAB" w:rsidRPr="00CE41B7" w:rsidRDefault="00CE41B7" w:rsidP="00CE41B7">
+    <w:p w14:paraId="73F76C54" w14:textId="6638A70C" w:rsidR="00061BAB" w:rsidRPr="00CE41B7" w:rsidRDefault="0BBD961F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
+          <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE41B7">
+      <w:r w:rsidRPr="55202F31">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Izdevumu analīzi ieteicams sākt ar augstāku budžeta līmeni (piemēram, programmu vai politikas jomu), pakāpeniski pārejot uz detalizētāku analīzi līdz pakalpojumu vai funkciju līmenim.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5F34D2A3" w14:textId="25FF009F" w:rsidR="00276C1F" w:rsidRDefault="00865936" w:rsidP="001E0298">
+        <w:t xml:space="preserve">Izdevumu analīzi ieteicams sākt ar augstāku budžeta līmeni (piemēram, programmu vai politikas jomu), pakāpeniski pārejot uz detalizētāku analīzi līdz </w:t>
+      </w:r>
+      <w:r w:rsidR="2DDA9D27" w:rsidRPr="00ED46D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>detalizēto analīzes vienību</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED46D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> līmenim</w:t>
+      </w:r>
+      <w:r w:rsidRPr="55202F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F34D2A3" w14:textId="7344745D" w:rsidR="00276C1F" w:rsidRDefault="000D46FC" w:rsidP="001E0298">
       <w:pPr>
         <w:spacing w:before="240" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00865936">
-[...6 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...62 lines deleted...]
-          <w:bCs/>
           <w:noProof/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251647488" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="253B8D30" wp14:editId="479B865F">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251676160" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="34D619AD" wp14:editId="4BDCBC20">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>center</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>400050</wp:posOffset>
+              <wp:posOffset>693420</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="4749165" cy="2890520"/>
-            <wp:effectExtent l="0" t="0" r="0" b="5080"/>
+            <wp:extent cx="5017770" cy="3132455"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapTopAndBottom/>
-            <wp:docPr id="530108199" name="Picture 1"/>
+            <wp:docPr id="859730681" name="drawing"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="530108199" name=""/>
+                    <pic:cNvPr id="859730681" name="Picture 859730681"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId16">
+                    <a:blip r:embed="rId23">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4749165" cy="2890520"/>
+                      <a:ext cx="5017770" cy="3132455"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00865936">
+      <w:r w:rsidR="7AF942C0" w:rsidRPr="55202F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Budžeta izdevumu detalizācijas līmeņi veido hierarhisku struktūru, kurā katram līmenim ir atšķirīga analītiskā nozīme un saistība ar sasniedzamajiem rezultātiem (skat. 2. attēlu.).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78DD40B3" w14:textId="77F7AA12" w:rsidR="00A04A73" w:rsidRPr="00865936" w:rsidRDefault="7AF942C0" w:rsidP="00A04A73">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="0"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>2</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00865936" w:rsidRPr="00865936">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>. attēls Analizējamo vienību hierarhija</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5E81CD82" w14:textId="77777777" w:rsidR="00640386" w:rsidRPr="00640386" w:rsidRDefault="00640386" w:rsidP="00640386">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00865936">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. attēls </w:t>
+      </w:r>
+      <w:r w:rsidRPr="55202F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Analizējamo vienību hierarhija</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C82806E" w14:textId="77777777" w:rsidR="00DC6FB5" w:rsidRDefault="2B618185" w:rsidP="00640386">
       <w:pPr>
         <w:spacing w:before="240" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00640386">
-[...8 lines deleted...]
-    <w:p w14:paraId="34B5DC9A" w14:textId="77777777" w:rsidR="00640386" w:rsidRPr="00640386" w:rsidRDefault="00640386" w:rsidP="00640386">
+      <w:r w:rsidRPr="55202F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Augstākajā līmenī izdevumi tiek skatīti budžeta resora ietvaros, kas ļauj izvērtēt kopējo resursu sadalījumu starp politikas jomām. Savukārt apakšprogrammu līmenī iespējams detalizētāk analizēt, kā izdevumi saistīti ar konkrētiem  darbības mērķiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16A99C5F" w14:textId="630BF352" w:rsidR="00865936" w:rsidRDefault="2DDA9D27" w:rsidP="00640386">
       <w:pPr>
         <w:spacing w:before="240" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...36 lines deleted...]
-    <w:p w14:paraId="3BAF88D7" w14:textId="59E6088A" w:rsidR="00FD2EC0" w:rsidRPr="00013E75" w:rsidRDefault="007F2A5B" w:rsidP="00FD2EC0">
+      <w:r w:rsidRPr="55202F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Detalizēto analīzes vienību</w:t>
+      </w:r>
+      <w:r w:rsidR="2B618185" w:rsidRPr="55202F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> griezumā iespējams identificēt konkrētas izmaksu vienības un novērtēt to efektivitāti, salīdzinot ieguldītos resursus ar sasniegtajiem rezultātiem un snieguma rādītājiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BAF88D7" w14:textId="59E6088A" w:rsidR="00FD2EC0" w:rsidRPr="00013E75" w:rsidRDefault="007F2A5B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
+          <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251648512" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="68E282DA" wp14:editId="347ECBD8">
                 <wp:simplePos x="0" y="0"/>
@@ -3478,54 +3640,54 @@
                 <wp:extent cx="361507" cy="724486"/>
                 <wp:effectExtent l="0" t="0" r="19685" b="19050"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1437634836" name="Group 32"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr/>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="361507" cy="724486"/>
                           <a:chOff x="0" y="0"/>
                           <a:chExt cx="361507" cy="724486"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="80077135" name="Graphic 59" descr="Warning with solid fill"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId9">
+                          <a:blip r:embed="rId12">
                             <a:extLst>
                               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId10"/>
+                                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId13"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="202018"/>
                             <a:ext cx="316230" cy="316230"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                       <wps:wsp>
                         <wps:cNvPr id="136598485" name="Straight Connector 57"/>
                         <wps:cNvCnPr/>
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="361507" y="0"/>
                             <a:ext cx="0" cy="724486"/>
                           </a:xfrm>
@@ -3538,105 +3700,142 @@
                             </a:solidFill>
                           </a:ln>
                         </wps:spPr>
                         <wps:style>
                           <a:lnRef idx="1">
                             <a:schemeClr val="accent1"/>
                           </a:lnRef>
                           <a:fillRef idx="0">
                             <a:schemeClr val="accent1"/>
                           </a:fillRef>
                           <a:effectRef idx="0">
                             <a:schemeClr val="accent1"/>
                           </a:effectRef>
                           <a:fontRef idx="minor">
                             <a:schemeClr val="tx1"/>
                           </a:fontRef>
                         </wps:style>
                         <wps:bodyPr/>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...3 lines deleted...]
-                  <v:imagedata r:id="rId11" o:title="Warning with solid fill"/>
+          <mc:Fallback xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="1EBED060">
+              <v:group id="Group 32" style="position:absolute;margin-left:1.2pt;margin-top:7.5pt;width:28.45pt;height:57.05pt;z-index:251648512" coordsize="3615,7244" o:spid="_x0000_s1026" w14:anchorId="2652DA1A" o:gfxdata="UEsDBBQABgAIAAAAIQCo1seoEwEAAEkCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSSwU7DMBBE&#10;70j8g+UrShx6QAgl6YGUIyBUPsCyN4lFvLa8JrR/j5O2ElRtpR493jc7I7tcbuzARghkHFb8Pi84&#10;A1ROG+wq/rl+yR45oyhRy8EhVHwLxJf17U253noglmikivcx+ichSPVgJeXOA6ab1gUrYzqGTnip&#10;vmQHYlEUD0I5jIAxi5MHr8sGWvk9RLbaJHmXxGPH2fNublpVcWMnftLFSSLAQEeI9H4wSsbUTYyo&#10;j3Jl+0x5IucZ6o2nuxT8zAYaT2dK+gVq8vvf5G+s/ba39ATBaGDvMsRXaVNfoQMJWLjGqfyyx1TN&#10;Uuba1ijIm0CrmTpkOuet3Q8GGK81bxL2AePBXcwfof4FAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy&#10;2fr2M4PBMnrbUb/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb&#10;25HMsYhqlCwG5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/s&#10;FB2T0FQ7R0nTNEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3p&#10;cvwCAAD//wMAUEsDBBQABgAIAAAAIQCa1pFnGwMAAJ0HAAAOAAAAZHJzL2Uyb0RvYy54bWycVV1v&#10;2yAUfZ+0/4D83tpOmo9aTaotXaNJ1Ra1m/ZMMLZRMSAgcfLvdwHbaZq26/oQAuZ+nHs4F66udzVH&#10;W6oNk2IWpedJhKggMmeinEW/f92eTSNkLBY55lLQWbSnJrqef/501aiMDmQleU41giDCZI2aRZW1&#10;KotjQypaY3MuFRWwWUhdYwtLXca5xg1Er3k8SJJx3EidKy0JNQa+3oTNaO7jFwUl9mdRGGoRn0WA&#10;zfpR+3Htxnh+hbNSY1Ux0sLAH0BRYyYgaR/qBluMNpqdhKoZ0dLIwp4TWceyKBihvgaoJk2eVbPU&#10;cqN8LWXWlKqnCah9xtOHw5If26VWD2qlgYlGlcCFX7ladoWu3T+gRDtP2b6njO4sIvBxOE5HySRC&#10;BLYmg4uL6ThQSirg/cSLVN/e9Iu7pPERFMVIBr+2fpid1P9vnYCX3WgatUHqd8WosX7cqDM4KoUt&#10;WzPO7N7LDg7FgRLbFSMrHRZA5Uojls+iaZJMJulwFCGBaxD9stXX6DJCOTUE9PcHawF6RQ2zFTKS&#10;sxwVjHNHngvsYoXI2FV+J8mjQUIuKixK+sUo0DV0m7OOj8398gjWmjN1C6HdSbp5SwBgeKahFzgM&#10;+ryRZFNTYUPDacqBCylMxZSJkM5ovaZQtP6ee0A4M1ZTSyqX0NV0D2Ad0CcbHuUBmCvBgARfFd0g&#10;ge6YBmX1ykvHgyG0tFPeMMxDlk62Shu7pLJGbgL4AAYcG87w9s60gDqTlsaAwYMDSK4f4FIyHWOw&#10;OuHsv/ruocKKAgQX9iCWdDgeXU4vpr1aHqzGrKwsWkghALTUaDRxtbd+C9E2q3mNtK4pT9u15evQ&#10;qX3Hgc6O+eJMOLCv8IUzLlADGrxMRok38yLuhGZ0uV5wjbbY3btJ+nW88GIFDTitBzPIzQVQ7+oK&#10;1PuZ3XPq8nJxTwvoJ7hl0pDBPQq0D4sJAVGGJmitnVuQXOvYQnvLsbV3rtQ/GH3Wdzj3Hj6zFLZ3&#10;rpmQ+iXYdtdBLoJ9x0Co21Gwlvnen7GnBhToTfwbALOjR+bp2lsdXtX5XwAAAP//AwBQSwMECgAA&#10;AAAAAAAhALfGVxVpCAAAaQgAABQAAABkcnMvbWVkaWEvaW1hZ2UxLnBuZ4lQTkcNChoKAAAADUlI&#10;RFIAAADAAAAAwAgGAAAAUtxsBwAAAAFzUkdCAK7OHOkAAAAEZ0FNQQAAsY8L/GEFAAAACXBIWXMA&#10;AB2HAAAdhwGP5fFlAAAH/klEQVR4Xu2d23EcNxBFJwSFwBAcgkJwCAzBISgDheAQHMJuBgpBITiD&#10;pQvDEU3dffTO4NUNnFN1qvzh3gHE5Twu0ZhlAQAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;gA/eTsvL22n5djkvPy7n5d+38/J2OS8/L+fl+9tp+ar/P8AwXE7LX7++9Pe8nJe/tQ4gPOsZ/sYX&#10;/pbp6qD1AGFJZ379kltezss/+jkA4Uj3/NZtz11Py5/6eQCh2HPro6aHY/08gDCkVEe/1Ls9La/6&#10;uQAhuJyX09UXeqfr7dNpedHPBnBNun/XL/NRiUYhFG+n5Uu6f9cvcpan5Q89DoBL0l96r77Amabb&#10;KT0OgDuyYk9LYlHwTrpfv/riFjL9YunxANxQJPY0TH9V1uMCuKBE7GlJLAouObLe56jEouCKLfas&#10;8+B7T2JR8EKN2NOSJdPggqqxpyWxKPQmrdu/+mI2klgUulJyvc9hT8s3HRdAdbYH3x9XX8jGEotC&#10;F1rGnpa0T0JTusSelsSi0IqcNsda0j4JTegae1rSPgm1abHe56jEolAVF7GnJbEo1MBL7PmUxKJQ&#10;mh7rfY5KLApFcRl7WhKLQik8xp6WxKJQhBZtjtUkFoVcPMeelsSikEWI2NMw3b7pvABMQsWelsSi&#10;sJfSsad+voXW50gsCruosd5Hj2Gh9dnSPgnPUmN3Nz2GhdbnSiwKT1Er9tTjWGh9EYlFwaJW7KnH&#10;sdD6Em7tk1/0WAArNdsc9VgWWl9KdpWDm1R5qcUn9XgWWl9UYlFQSseeqh7PQutLyss24DdqxJ6q&#10;HtNC64tLLAq/qBF7qnpMC60vLbEorLRa76PHtdD6KhKLzs324Fsl9lT12BZaX0N2lZucmrGnqse2&#10;0PpaEotOSus2Rz2+hdZXlfbJ+agde6p6fAutrymx6GS0iD1VHYOF1leXWHQeWj34flbHYKH1taV9&#10;chJaxZ6qjsNC61vIO4gHp2ebo47FQutbSCw6OC1jT1XHYqH1rSQWHZTWsaeq47HQ+qYSi45H793d&#10;dDwWWt9S3kE8GKnNsefZP6ljstD65hKLjkOP2FPVMVlofWuJRQehV+yp6rgstL6LvGwjNj1jT1XH&#10;ZqH1PSQWDU7r9T6P1LFZaH0v2VUuKD3W+zxSx2eh9V0lFo1HizbHPer4LLS+p7RPBqPW7m456hgt&#10;tL67tE/GwUPsqeoYLbS+t8SiQUhnKv3heVDHaaH1LiQW9U3t3d1y1LFaaL0biUX94in2VHWsFlrv&#10;RWJRp3iLPVUdr4XWu5JY1B/eYk9Vx2uh9Z4kFnWGl/U+j9QxW2i9O4lF/eAx9lR1zBZa701iUSf0&#10;bHPco47bQus9yjuIO9O7zXGPOnYLrXcrsWg/PMeeqo7dQuu9SizaCe+xp6rjt9B619I+2Z505rn6&#10;QThWx2+h9Z4lFm1MhNhT1TlYaL17iUXb4KnNcY86Dwut9+7WPsk7iGsTJfZUdR4WWh9BdpWrTKTY&#10;U9W5WGh9GIlF69F7d7ccdS4WWh9FXrZRibQCMerZP6nzsdD6UBKLlifCep9H6nwstD6SxKKFiRh7&#10;qjonC60PJ7FoGaLGnqrOy0Lro8mucoWItN7nkTovC62PKLFoJtHW+zxS52ah9WGlffI4kWNPVedm&#10;ofVRJRY9iMfd3XLU+VlofWiJRfcTPfZUdX4WWh9Z2id3MkLsqeocLbQ+uryD+Ek87+6Wo87TQuuj&#10;Syz6JKPEnqrO00LrR5BY1GCk2FPVuVpo/TASi97H++5uOepcLbR+FHkH8R1Giz1Vna+F1g8lseg1&#10;o8Weqs7XQutHklhUiNrmuEeds4XWDycv23gncpvjHnXeFlo/msSiG6PGnqrO20LrR3T6XeVGjj1V&#10;nbuF1g/rzLFotN3dctS5W2j9qE7bPjniep9H6vwttH5oZ2ufHKXNEcs4XSw6Q+yJO50lFp0l9sQD&#10;zhCLjtTmiGUdPhaNvrsbNnDkWHT09T6Y77Cx6GyxJ2Y4WixK7Il7HC4WnWW9j2X6wa63gaflNd3r&#10;phPDZvrv15EbgvY6zDuIiT3fXa+ATzSCbEHBcJsCHHKEWJTY8/1stvf9WVw1B4hFR29zfMacSzkn&#10;j+Dtk7PHnuutzM4zvzJ7eBA2FiX2XM9eX/XfZS/pPvjqc2czWixK7Fn2/nX2dGhrn8y6kjaFB7iy&#10;965cTddfghi7ys3U5vjQghHe+rcC/fwZLfhvWo3ZL9cfFvxh8QvwrvuXbRB7frLwPevV589qwVvL&#10;4swee/5mwWW9JEH/6zYWpc1RLBjd8RAsFvy3LcKoL7XIsXAMOs32Mc/oblc5Ys87FrgNoovutm5i&#10;UWLP++ber25XVp6r7lngBJMNsadhxnYfPFc9tnssysPZk+78JdjO/N+5sj5hr1iUy/M+t4YY85K9&#10;3fNPvY5qj93aJ7k8H3O9ZUxXzi3F2FoiX9IfETnrH7P5O4hpc0RPNo9FiT3Rm81iUWJPdOsTz1jZ&#10;8OCLXq3+DmJiT3RvrViUNkeMYLVYlLM/RrFKLMq9P0Yxdw3WTfQgiK4t2ZG3bt6qB0D0bMlIlJY8&#10;DGeBTck+YFcCDGfppRG0PGIUq/xBbH2pw42DIbpzZ//F0/CHMPTu1ndRLgH6DLs/oGe3ZdHl0p9b&#10;0AmGHt3evVb2wfcRaWlEWoPNFQF7uL1w8Me6Z9L2wkH9jgIAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAQHz+A0vwl4NTTguLAAAAAElFTkSuQmCCUEsDBAoAAAAAAAAAIQB1WJIWmgEAAJoBAAAU&#10;AAAAZHJzL21lZGlhL2ltYWdlMi5zdmc8c3ZnIHZpZXdCb3g9IjAgMCA5NiA5NiIgeG1sbnM9Imh0&#10;dHA6Ly93d3cudzMub3JnLzIwMDAvc3ZnIiB4bWxuczp4bGluaz0iaHR0cDovL3d3dy53My5vcmcv&#10;MTk5OS94bGluayIgaWQ9Ikljb25zX1dhcm5pbmciIG92ZXJmbG93PSJoaWRkZW4iPjxwYXRoIGQ9&#10;Ik05MC42IDgwIDUxLjUgMTJDNTAgOS4zIDQ2LjEgOS4zIDQ0LjYgMTJMNS40IDgwQzMuOSA4Mi43&#10;IDUuOCA4NiA4LjkgODZMNDggODYgODcuMSA4NkM5MC4yIDg2IDkyLjEgODIuNyA5MC42IDgwWk00&#10;NSAyOCA1MSAyOCA1MSA2MyA0NSA2MyA0NSAyOFpNNDggNzdDNDUuMiA3NyA0MyA3NC44IDQzIDcy&#10;IDQzIDY5LjIgNDUuMiA2NyA0OCA2NyA1MC44IDY3IDUzIDY5LjIgNTMgNzIgNTMgNzQuOCA1MC44&#10;IDc3IDQ4IDc3WiIgZmlsbD0iI0ZGQzAwMCIvPjwvc3ZnPlBLAwQUAAYACAAAACEArPqB2N4AAAAH&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm90kNWLTbEop6qkIbQXpbZqdJqHZ&#10;3ZDdJum/dzzp8c17vPlevppMKwbqfeOsgngWgSBbOt3YSsHX4f3pFYQPaDW2zpKCG3lYFfd3OWba&#10;jXZHwz5Ugkusz1BBHUKXSenLmgz6mevIsnd2vcHAsq+k7nHkctPKJIpepMHG8ocaO9rUVF72V6Pg&#10;Y8RxPY/fhu3lvLkdD+nn9zYmpR4fpvUSRKAp/IXhF5/RoWCmk7ta7UWrIHnmIJ9TXsR2upiDOLFO&#10;FjHIIpf/+YsfAAAA//8DAFBLAwQUAAYACAAAACEAIlYO7scAAAClAQAAGQAAAGRycy9fcmVscy9l&#10;Mm9Eb2MueG1sLnJlbHO8kLFqAzEMhvdC3sFo7/nuhlJKfFlKIWtIH0DYOp/JWTaWG5q3j2mWBgLd&#10;Okri//4PbXffcVVnKhISGxi6HhSxTS6wN/B5/Hh+BSUV2eGamAxcSGA3bZ62B1qxtpAsIYtqFBYD&#10;S635TWuxC0WULmXidplTiVjbWLzOaE/oSY99/6LLbwZMd0y1dwbK3o2gjpfcmv9mp3kOlt6T/YrE&#10;9UGFDrF1NyAWT9VAJBfwthw7OXvQjx2G/3EYusw/DvruudMVAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;AKjWx6gTAQAASQIAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAABEAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAmtaRZxsDAACdBwAADgAAAAAAAAAAAAAAAABDAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAKAAAAAAAAACEAt8ZXFWkIAABpCAAAFAAAAAAAAAAAAAAAAACKBQAAZHJzL21lZGlhL2ltYWdl&#10;MS5wbmdQSwECLQAKAAAAAAAAACEAdViSFpoBAACaAQAAFAAAAAAAAAAAAAAAAAAlDgAAZHJzL21l&#10;ZGlhL2ltYWdlMi5zdmdQSwECLQAUAAYACAAAACEArPqB2N4AAAAHAQAADwAAAAAAAAAAAAAAAADx&#10;DwAAZHJzL2Rvd25yZXYueG1sUEsBAi0AFAAGAAgAAAAhACJWDu7HAAAApQEAABkAAAAAAAAAAAAA&#10;AAAA/BAAAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHNQSwUGAAAAAAcABwC+AQAA+hEAAAAA&#10;">
+                <v:shape id="Graphic 59" style="position:absolute;top:2020;width:3162;height:3162;visibility:visible;mso-wrap-style:square" alt="Warning with solid fill" o:spid="_x0000_s1027" type="#_x0000_t75" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA0ajlfyAAAAOEAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RagIx&#10;FETfhf5DuIJvmqi0ulujlIKoL6Vu+wGXzXV3cXOzTaKuf98UCj4OM3OGWW1624or+dA41jCdKBDE&#10;pTMNVxq+v7bjJYgQkQ22jknDnQJs1k+DFebG3fhI1yJWIkE45KihjrHLpQxlTRbDxHXEyTs5bzEm&#10;6StpPN4S3LZyptSLtNhwWqixo/eaynNxsRpo9lNcPo33qj2cimz3kanDMdN6NOzfXkFE6uMj/N/e&#10;Gw1LpRaL6fwZ/h6lNyDXvwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA0ajlfyAAAAOEA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;">
+                  <v:imagedata o:title="Warning with solid fill" r:id="rId14"/>
                 </v:shape>
-                <v:line id="Straight Connector 57" o:spid="_x0000_s1028" style="position:absolute;visibility:visible;mso-wrap-style:square" from="3615,0" to="3615,7244" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBznCEjxwAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9da8Iw&#10;FH0X/A/hCnvTVJ1SO6M4YTDfnHPz9drcNdXmpjSZtv9+GQz2eDjfy3VrK3GjxpeOFYxHCQji3OmS&#10;CwXH95dhCsIHZI2VY1LQkYf1qt9bYqbdnd/odgiFiCHsM1RgQqgzKX1uyKIfuZo4cl+usRgibAqp&#10;G7zHcFvJSZLMpcWSY4PBmraG8uvh2yrYdvvFvtudnz9P9W5qKrpewsdRqYdBu3kCEagN/+I/96uO&#10;86fz2SJ9TGfweylikKsfAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHOcISPHAAAA4gAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" strokecolor="#001b6c" strokeweight="1.5pt">
+                <v:line id="Straight Connector 57" style="position:absolute;visibility:visible;mso-wrap-style:square" o:spid="_x0000_s1028" strokecolor="#001b6c" strokeweight="1.5pt" o:connectortype="straight" from="3615,0" to="3615,7244" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBznCEjxwAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9da8Iw&#10;FH0X/A/hCnvTVJ1SO6M4YTDfnHPz9drcNdXmpjSZtv9+GQz2eDjfy3VrK3GjxpeOFYxHCQji3OmS&#10;CwXH95dhCsIHZI2VY1LQkYf1qt9bYqbdnd/odgiFiCHsM1RgQqgzKX1uyKIfuZo4cl+usRgibAqp&#10;G7zHcFvJSZLMpcWSY4PBmraG8uvh2yrYdvvFvtudnz9P9W5qKrpewsdRqYdBu3kCEagN/+I/96uO&#10;86fz2SJ9TGfweylikKsfAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHOcISPHAAAA4gAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;">
                   <v:stroke joinstyle="miter"/>
                 </v:line>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00FD2EC0" w:rsidRPr="00013E75">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Svarīgi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7639BAE1" w14:textId="6CBDB345" w:rsidR="00FD2EC0" w:rsidRPr="00013E75" w:rsidRDefault="00013E75" w:rsidP="00FD2EC0">
+    <w:p w14:paraId="5BBA4505" w14:textId="397B73AE" w:rsidR="00FD2EC0" w:rsidRDefault="71B28545" w:rsidP="00640386">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
+          <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00013E75">
+      <w:r w:rsidRPr="55202F31">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Izdevumu izvērtēšanas kvalitāte būtiski ir atkarīga no tā, cik detalizēti iespējams identificēt un analizēt izdevumus konkrētu pakalpojumu vai funkciju līmenī.</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve">Izdevumu izvērtēšanas kvalitāte būtiski ir atkarīga no tā, cik detalizēti iespējams identificēt un analizēt izdevumus konkrētu </w:t>
+      </w:r>
+      <w:r w:rsidR="7679C8EE" w:rsidRPr="00ED46D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>detalizēto</w:t>
+      </w:r>
+      <w:r w:rsidR="2DDA9D27" w:rsidRPr="00ED46D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> analīzes vienību</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED46D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> līmenī</w:t>
+      </w:r>
+      <w:r w:rsidRPr="55202F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FF08285" w14:textId="77777777" w:rsidR="00DC6FB5" w:rsidRPr="00DC6FB5" w:rsidRDefault="00DC6FB5" w:rsidP="00640386">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
         <w:spacing w:before="240" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7D0B7203" w14:textId="647449B5" w:rsidR="00FD2EC0" w:rsidRPr="00F8316C" w:rsidRDefault="00F8316C" w:rsidP="00645255">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="001B6C"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F8316C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -3662,126 +3861,245 @@
       <w:r w:rsidRPr="00645255">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Izdevumu izvērtēšanas būtiska sastāvdaļa ir novērtēt, kā piešķirtie finanšu resursi veicina plānoto rezultātu sasniegšanu un kāda ir šo izdevumu efektivitāte.</w:t>
       </w:r>
       <w:r w:rsidR="004739E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004739E6" w:rsidRPr="004739E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Izdevumu analīze neaprobežojas tikai ar finanšu plūsmu izvērtēšanu, bet ietver arī šo izdevumu radīto rezultātu un ietekmes analīzi.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22AEB1B3" w14:textId="25E589D9" w:rsidR="009C698A" w:rsidRDefault="00645255" w:rsidP="005C1501">
+    <w:p w14:paraId="22AEB1B3" w14:textId="31D11CCB" w:rsidR="009C698A" w:rsidRDefault="0412D4EE" w:rsidP="005C1501">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00645255">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Izvērtējot izdevumus, nozaru ministrijas analizē ne tikai budžeta struktūru, bet arī konkrētus pasākumus, </w:t>
-[...42 lines deleted...]
-      <w:r w:rsidR="0063231D" w:rsidRPr="00123916">
+        <w:t xml:space="preserve">Izvērtējot izdevumus, </w:t>
+      </w:r>
+      <w:r w:rsidR="7679C8EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>budžeta resori</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00645255">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> analizē ne tikai budžeta struktūru, bet</w:t>
+      </w:r>
+      <w:r w:rsidR="7679C8EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, ka uzsvērts iepriekš,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00645255">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> arī konkrēt</w:t>
+      </w:r>
+      <w:r w:rsidR="7679C8EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>as detalizētas analīzes vienības</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA7CA1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00391FF8" w:rsidRPr="00391FF8">
-[...7 lines deleted...]
-      <w:r w:rsidR="00EC72CA" w:rsidRPr="00EC72CA">
+      <w:r w:rsidR="403AD038">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="7679C8EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">jāņem vērā, ka </w:t>
+      </w:r>
+      <w:r w:rsidR="403AD038">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>konkrēt</w:t>
+      </w:r>
+      <w:r w:rsidR="7679C8EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r w:rsidR="403AD038">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> analizējam</w:t>
+      </w:r>
+      <w:r w:rsidR="7679C8EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r w:rsidR="403AD038">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="7679C8EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>vienības</w:t>
+      </w:r>
+      <w:r w:rsidR="403AD038">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> var arī tikt </w:t>
+      </w:r>
+      <w:r w:rsidR="7679C8EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>noteiktas</w:t>
+      </w:r>
+      <w:r w:rsidR="403AD038">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="7679C8EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">visiem </w:t>
+      </w:r>
+      <w:r w:rsidR="403AD038">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>centralizēti</w:t>
+      </w:r>
+      <w:r w:rsidR="7679C8EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> izdevumu pārskatīšanas ietvaros</w:t>
+      </w:r>
+      <w:r w:rsidR="403AD038">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="148BC049" w:rsidRPr="00391FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="75933412" w:rsidRPr="00EC72CA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tas nozīmē, ka izdevumu analīze ietver gan finanšu līdzekļu sadalījumu, gan arī šo līdzekļu izmantošanas rezultātus un to ietekmi uz sabiedrību.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C67FF71" w14:textId="77777777" w:rsidR="00EC72CA" w:rsidRDefault="00EC72CA" w:rsidP="005C1501">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="454AC3A9" w14:textId="0043FD18" w:rsidR="005C1501" w:rsidRPr="003A362F" w:rsidRDefault="003A362F" w:rsidP="005C1501">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -3797,201 +4115,290 @@
       <w:r w:rsidRPr="003A362F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="001B6C"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Izvērtējamo izdevumu saturs un tvērums</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38ED67BD" w14:textId="77777777" w:rsidR="005C1501" w:rsidRDefault="005C1501" w:rsidP="005C1501">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="635EDA14" w14:textId="2C5E9525" w:rsidR="005C1501" w:rsidRDefault="00DD52E5" w:rsidP="005C1501">
+    <w:p w14:paraId="635EDA14" w14:textId="2BC3B479" w:rsidR="005C1501" w:rsidRDefault="7C82F7F3" w:rsidP="005C1501">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="55202F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Izdevumu izvērtēšanā būtiski ir identificēt, kād</w:t>
+      </w:r>
+      <w:r w:rsidR="7679C8EE" w:rsidRPr="55202F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r w:rsidRPr="55202F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> konkrēti </w:t>
+      </w:r>
+      <w:r w:rsidR="7679C8EE" w:rsidRPr="55202F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>darbības</w:t>
+      </w:r>
+      <w:r w:rsidR="403AD038" w:rsidRPr="55202F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="55202F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tiek finansēt</w:t>
+      </w:r>
+      <w:r w:rsidR="7679C8EE" w:rsidRPr="55202F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r w:rsidRPr="55202F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, kā arī izvērtēt to atbilstību politikas mērķiem un prioritātēm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A49A967" w14:textId="50A0732D" w:rsidR="00DD52E5" w:rsidRDefault="00DD52E5" w:rsidP="00DD52E5">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00DD52E5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Izdevumu izvērtēšanā būtiski ir identificēt, kādi konkrēti pasākumi, aktivitātes vai pakalpojumi tiek finansēti, kā arī izvērtēt to atbilstību politikas mērķiem un prioritātēm.</w:t>
-[...17 lines deleted...]
-        </w:rPr>
         <w:t>Izvērtēšana ietver:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66DE33F7" w14:textId="77777777" w:rsidR="00DD52E5" w:rsidRPr="00DD52E5" w:rsidRDefault="00DD52E5" w:rsidP="00DD52E5">
+    <w:p w14:paraId="66DE33F7" w14:textId="64BBFD68" w:rsidR="00DD52E5" w:rsidRPr="00DD52E5" w:rsidRDefault="00D27934">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="47"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD52E5">
-[...8 lines deleted...]
-    <w:p w14:paraId="757C6FF5" w14:textId="77777777" w:rsidR="00DD52E5" w:rsidRPr="00DD52E5" w:rsidRDefault="00DD52E5" w:rsidP="00DD52E5">
+      <w:r w:rsidRPr="00FA7CA1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Īstenojamo programmu, projektu</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA7CA1" w:rsidRPr="00FA7CA1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00FA7CA1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, citu detalizēto analīzes vienību</w:t>
+      </w:r>
+      <w:r w:rsidR="003E5372" w:rsidRPr="00FA7CA1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD52E5" w:rsidRPr="00DD52E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nepieciešamības izvērtējumu;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="757C6FF5" w14:textId="77777777" w:rsidR="00DD52E5" w:rsidRPr="00DD52E5" w:rsidRDefault="00DD52E5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="47"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD52E5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>to atbilstību noteiktajiem politikas mērķiem;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41DFF30E" w14:textId="77777777" w:rsidR="00DD52E5" w:rsidRPr="00DD52E5" w:rsidRDefault="00DD52E5" w:rsidP="00DD52E5">
+    <w:p w14:paraId="41DFF30E" w14:textId="77777777" w:rsidR="00DD52E5" w:rsidRPr="00DD52E5" w:rsidRDefault="00DD52E5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="47"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD52E5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>sasniegto rezultātu analīzi;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="257D5FC8" w14:textId="477C2D0A" w:rsidR="00DD52E5" w:rsidRDefault="00DD52E5" w:rsidP="00DD52E5">
+    <w:p w14:paraId="1AC2F810" w14:textId="34E49464" w:rsidR="00DC6FB5" w:rsidRDefault="00DD52E5" w:rsidP="00DC6FB5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="47"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD52E5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>identificēto problēmu un nepilnību izvērtējumu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="496099B1" w14:textId="516BE521" w:rsidR="00E05811" w:rsidRDefault="00E05811" w:rsidP="00E05811">
+    <w:p w14:paraId="484ED0B6" w14:textId="77777777" w:rsidR="00DC6FB5" w:rsidRPr="00DC6FB5" w:rsidRDefault="00DC6FB5" w:rsidP="00DC6FB5">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1F341CE1" w14:textId="2A5D0CE1" w:rsidR="00E05811" w:rsidRPr="00DF7121" w:rsidRDefault="007F2A5B" w:rsidP="00E05811">
+    <w:p w14:paraId="1F341CE1" w14:textId="2A5D0CE1" w:rsidR="00E05811" w:rsidRPr="00DF7121" w:rsidRDefault="007F2A5B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="50"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251649536" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4EC3DE97" wp14:editId="7F5EF56E">
                 <wp:simplePos x="0" y="0"/>
@@ -4037,108 +4444,108 @@
                         </wps:spPr>
                         <wps:style>
                           <a:lnRef idx="1">
                             <a:schemeClr val="accent1"/>
                           </a:lnRef>
                           <a:fillRef idx="0">
                             <a:schemeClr val="accent1"/>
                           </a:fillRef>
                           <a:effectRef idx="0">
                             <a:schemeClr val="accent1"/>
                           </a:effectRef>
                           <a:fontRef idx="minor">
                             <a:schemeClr val="tx1"/>
                           </a:fontRef>
                         </wps:style>
                         <wps:bodyPr/>
                       </wps:wsp>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1830131832" name="Graphic 58" descr="Lights On with solid fill"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId13">
+                          <a:blip r:embed="rId16">
                             <a:extLst>
                               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId14"/>
+                                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId17"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="212652"/>
                             <a:ext cx="393700" cy="393700"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...2 lines deleted...]
-                <v:line id="Straight Connector 57" o:spid="_x0000_s1027" style="position:absolute;visibility:visible;mso-wrap-style:square" from="4465,0" to="4535,8229" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBsHV6HyAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fT8Iw&#10;EH834Ts0R+KbtCqSMShESUzkDRDh9VjPdbJel7XC9u2tiYmP9/t/82XnanGhNlSeNdyPFAjiwpuK&#10;Sw3799e7DESIyAZrz6ShpwDLxeBmjrnxV97SZRdLkUI45KjBxtjkUobCksMw8g1x4j596zCmsy2l&#10;afGawl0tH5SaSIcVpwaLDa0sFefdt9Ow6jfTTb8+vRyOzfrR1nT+ih97rW+H3fMMRKQu/ov/3G8m&#10;zc+esvF4otQUfn9KAMjFDwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBsHV6HyAAAAOMA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" strokecolor="#001b6c" strokeweight="1.5pt">
+          <mc:Fallback xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="1F4F5443">
+              <v:group id="Group 33" style="position:absolute;margin-left:-6.35pt;margin-top:4.05pt;width:35.7pt;height:64.8pt;z-index:251649536" coordsize="4535,8229" o:spid="_x0000_s1026" w14:anchorId="38B1E1D1" o:gfxdata="UEsDBBQABgAIAAAAIQCo1seoEwEAAEkCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSSwU7DMBBE&#10;70j8g+UrShx6QAgl6YGUIyBUPsCyN4lFvLa8JrR/j5O2ElRtpR493jc7I7tcbuzARghkHFb8Pi84&#10;A1ROG+wq/rl+yR45oyhRy8EhVHwLxJf17U253noglmikivcx+ichSPVgJeXOA6ab1gUrYzqGTnip&#10;vmQHYlEUD0I5jIAxi5MHr8sGWvk9RLbaJHmXxGPH2fNublpVcWMnftLFSSLAQEeI9H4wSsbUTYyo&#10;j3Jl+0x5IucZ6o2nuxT8zAYaT2dK+gVq8vvf5G+s/ba39ATBaGDvMsRXaVNfoQMJWLjGqfyyx1TN&#10;Uuba1ijIm0CrmTpkOuet3Q8GGK81bxL2AePBXcwfof4FAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy&#10;2fr2M4PBMnrbUb/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb&#10;25HMsYhqlCwG5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/s&#10;FB2T0FQ7R0nTNEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3p&#10;cvwCAAD//wMAUEsDBBQABgAIAAAAIQB0f04eJQMAAKUHAAAOAAAAZHJzL2Uyb0RvYy54bWykVclu&#10;2zAQvRfoPxC6J1ocObZgO2idJigQNEHTfgBNURIRiiRI2rL/vkNqcbw0bdODZS4zwzePb4azm23N&#10;0YZqw6SYB/FlFCAqiMyZKOfBzx93F5MAGYtFjrkUdB7sqAluFh8/zBqV0URWkudUIwgiTNaoeVBZ&#10;q7IwNKSiNTaXUlEBm4XUNbYw1WWYa9xA9JqHSRSNw0bqXGlJqDGwettuBgsfvygosY9FYahFfB4A&#10;Nuu/2n9X7hsuZjgrNVYVIx0M/A4UNWYCDh1C3WKL0Vqzk1A1I1oaWdhLIutQFgUj1OcA2cTRUTb3&#10;Wq6Vz6XMmlINNAG1Rzy9Oyz5trnX6lk9aWCiUSVw4Wcul22ha/cPKNHWU7YbKKNbiwgsXqWjNB0F&#10;iMDWJEmm445SUgHvJ16k+vKmX9gfGh5AaRSIw+zzN/+X/3OFFfW0mgzyf9KI5aDdSTq5uhpH0TRA&#10;Ateg1WerMSsri5ZSCFCS1Ci9dopxeMBxKTrWTGaAwDOUQbx0DBVwytt4OkmPWRuyx5nSxt5TWSM3&#10;mAecCQcYZ3jzYCwgANPexC1zgRrIYBqlkTczkrP8jnHuNo0uV0uu0Qa7Gojiz+OlSwJCvDKDGRew&#10;6FJrk/Eju+O0PeA7LYAmuPG4PcEVKB3CYkKosHEXlwuwdm4FQBgcO2hvOXb2zpX64v0X58HDnyyF&#10;HZxrJqQ+B9tue8hFa98z0ObtKFjJfOev2VMDKlzMFCMZ/LpyhNGJHP/ctsDLrjUNuiD1X8WosX5Z&#10;qwvoHApbtmKc2Z3vgpCbAyU2T4w4IbrJa2WPongUT0ZJr+z7ruGloM2cGgIN8cEp3aBHUBKzFfLS&#10;QO4+3J328drooD1GHiR5MUjIZYVFST8ZBQXixOGUdWjupwfQVpypXp1u3JEAKI7a2hke25Z5K8m6&#10;BsW1b4CmHPiQwlRMmQDpjNYrCiWtv+YeECjdampJtdck6apo2PAo98BcCr8panhGoJ6TOBmniUsX&#10;tNo1tdF0dB3BtmuG3bgttL6T9jXblbUGzrwsz5a1R9Ri8EOA5OXp3wIYHTw2r+feav+6Ln4BAAD/&#10;/wMAUEsDBAoAAAAAAAAAIQBTXMePvw0AAL8NAAAUAAAAZHJzL21lZGlhL2ltYWdlMS5wbmeJUE5H&#10;DQoaCgAAAA1JSERSAAAAwAAAAMAIBgAAAFLcbAcAAAABc1JHQgCuzhzpAAAABGdBTUEAALGPC/xh&#10;BQAAAAlwSFlzAAAdhwAAHYcBj+XxZQAADVRJREFUeF7tnU/oJUcRxwvdYA5BBHNYJQfj31UTyCGH&#10;HAT34CFIhBxz3EP0FMFAhFUTN7DgHhaJKKKwh00UXd0IHoQEs9ntXldQMCASg4cFRfYgGDCHHKJE&#10;a6R6+2Xfr37z3uuqmTfTM/P9QLHw2+meeT3V3dVV1dNEAAAAAAAAAAAAAAAAAAAAoDeaQO/jSOc4&#10;0g2O9DpH+mUT6Ji+DoDZ0QS6gyNdbyI168KR3uJAD+jrAZgVHOmMVv61TvA7fT0As4IDvaQVf60D&#10;vMG/pQ/qMgDMBo70N634ByTQh3QZAGYDOgBYNOgAYNGgA4BFgw4AFg06AFg06ABg0aADgEWDDgAW&#10;DToAWDToAGDRoAOARYMOABYNOgBYNEiHBouGI53Vir/WAbAhBsybvB/4Rovyv90E+oy+HoDZ0QS6&#10;kyOdX98Uz4Hu19cBAMBy4UCPcKRXs4lwnQM92QS6XV8H6iKZeYEeaAId1f8HCuFAX9F2cu4I1+TT&#10;Ivp6MD75ky9n03rm1vu6BNeukbxQfFMrPzpBvYiSy7pGv6v0vgK9wFfpbl0GbIADPagbUQs6QT3k&#10;kf+afkeqEzyqy4ENcKQv6AZsE470C450ry4PhqNE+fO7+p4uCzaQTaA3dCO2CWaC8dhm9mjhK/QN&#10;XR5soQl0QjfiJpliJ5BOLgok/+r/mwKlI39+P29zoHt0HWAHHOkUB2LdoBvkIl+mT+s6xiAr931N&#10;oIebQE+nQFekP0oi3LaZLeUC3bxGrn8mecICHa+tk1iUP/+u07oOUAhH+iZH+p9u1A1ykV+mT+k6&#10;9k1WeFFUUXZR9I1K7pXcMc6nmXHEDmExe/Jzn0HspiMc6CmO9F/duG3CgX7OkT6p6+ibldKnkXoP&#10;Cr9LOFKQDjekjx3KPyKpE4TiTvCzfR04sTbSb8/rH1DyARsn9LP2CZS/AiQVYj3KuE040HPNK3Sb&#10;rsNLHu3FNh98tC+V9Gx76AhNoCNGm/8ZXQfoiU0pEm0iATVd3kpW/KDrrl36VEKO9HVd/ybByD8A&#10;xZ0g0EldtpQciyie8muUPmaE5hS9iwO9putuEyj/gHCgr3Gkf+uXcOCFBHpCl9tFVvxRFrb7EvFM&#10;eRfLsndB19cmfc44oJBtM4En+CK++6QsLfXNQgI9rX/zLvgFeg9fOXyo37pg5B8RDvRY68LYaP5I&#10;0GpOo/4mkfWM/u27kECWrmetPij/2MjmC470fA5CPS8LV33NNpI/veXlzlWySXSfbodNiIKndj1Y&#10;h8ywT+prwYQYaqGbUxykc95McchpDivJcQX5u+wTDkPMRHmBbB0oJAZyMj/zXuIsYCD2ae9nhQ9Z&#10;USQnyJW6sJZLtLegmzyjvi+YOdm33+som5U+RWS9Cr+N9MwyY+yh08pz6/uBmZKVqDflzzk57lHe&#10;Q950Lr+jt5lBOpa+D5gZ2ezpRflXiq/vMTTbXMFW8XiIwETIyVydlT8r/sO6/rHpazGPgNYMyd6e&#10;Tvk8yca/uagdzNSxkme47h2hY/oEqIy0ONUv2SB51K9W8TXJXdnyO0xSgXkHekCm9EMv1yCp/ISU&#10;f0WeDdyL5BwncOUPgUroskDsI5NybLqaftKBdJ1gInTx+GTlr26h66XLLAjP0ATJI58rYNQldbhm&#10;OuU7zWgwWATelz13u9frIcrtMrl10CLx+vs9yWFTxOsRQ7rERPC+4KkveC14zUO4RisnZU/ql1Yg&#10;S4t+5jWSZ5ZEvlDNeFx+YhfrepZASuBraY+dglmgTjyjfwoULXhxZ/kA8VqbYRaoEc/ovyS7fxOu&#10;aDFmgbrwTOcI8NzEOXPCI1QTLr//Alyepbi8QjOOl0yK7NEwTeMYwQ6SDupoaadtgr3ElWCdwnPA&#10;CzaswhollnbUdYARsAa+lur23IXMpLqtdgrMoHFxBXRg+2/E6kmDGTQyHvNH1wFuYY0LYC01Mlbv&#10;z9JSHqw4zaDFBhJHxzplI699N1aPGoKJI2EdrZDTXobVDPJ8ch30gDX6C/OnDMfAgnXAGDhGKpg/&#10;hVjMIDgWRsK80Rs+62IcbQvTcmgsATCMUjbMn5NBbGV4jNM0Mj8NmOMrxoAYB7or5R/Z5aiuqwrk&#10;B3GkCxzpdd04pcKRbnCkH0tduv42jB0A6Q8GzAvhgg6QD9s+bY7c63uJjkn8J9ARfY9RyMrvVnwt&#10;pZ8m0eW2CTxANqwdoMQVypG+e6hcB+FAP9T3GAUZ+fXDdRWpU99nnTQdtpTbKAUvCBzEMlLvGmDk&#10;EENdphepIau39BRxi3CkP+v7rOPoAIhWGjF2gK2xAPOiulDkiFx9r8ERZdUP1lUKOoApCIYYgB3L&#10;LrGCDvBFXaYPkXr1vQZHnx/bhxSYQOgAe6bnDvDR1sPMO0iqr2CtuHfkITjSm/oBvSJ1SYPp+6xj&#10;XaSVeCnAQfr2ssn5wrpcJ6lpXZc7gZzU7vYGZTfohV3KL1g7QFWNNREOteEW2bUIXsGBHsqHhV+X&#10;DuaQvyQ9C/Sgrntx9LlIAwdxmJhwMgyN0UbF18wMmM8YwxpreCxfMUAukA1Hpu34i9GlYc1Y1OXB&#10;Zsx+e3SA4bHuB8ZLKgez6wTYd8bikjG6QLG+GgOrpwKeoDIc7YpU87EwukIxVRfgMC0RYxkLi62a&#10;XxZ2Lu3A8amZ8TMyl4rVXVcSsl8y1gg77P+RcbwwmEFbMDsWClMgwB6xeCySYMreiOVDA7ktEQEe&#10;G2tADN6gdqzpD/jSXiVY3XZJMAscwjr6YyCpCIs7FC/vMNbRPwncn/VgdofefIGYBTKO0b/oyx1g&#10;IKzeoPwSMQs4R3+4kyvEOQss2ouRj5gq3lchkkd/zJ614ZwFFv0yrR603GYY/WvFMwtIHEHXswTM&#10;Of8rWfCAUT2eWUBkaesBUWKr52yJ7TRJPLNAkoWsB7Ldb0t4u9VGGP1rp8MssAjXnsfuz+2D0X8q&#10;eO3bua8HrNmz6+2CtIeJ4Z3m5+rlyB8v89j9MjMuwjycFdnWtWWKrmRmL7yj3Y+Uh6niiXKKzG09&#10;YN7meKsdAkyfidNh0TeLzd7WTS5rvx/pznPBO/1P/VMqXrs/yczMwEWTbWCvIkx2I701y3Ml2Oo4&#10;Q1wbZ7IpoOuaAh1cwedh+swUrz08NU+Id8ZLmaFQ/nnjMQum5hXyeH2Wnhm7GLzxgakEyLwL310L&#10;/pRiEujpfMLLD6a8NpodTaDPcaRf5WN0rnGgR/Q163jjA1MYIZ0z3NY8nybQsbbjrzjSGX0tGBiO&#10;dFa/mPxyTutr1/Fkjdb+JTTPGqfE9JFBRZdbKw+P0VhsC3LlYzSP6TIrvKZQrf5xd7rDjgU+R7qX&#10;A/3nULk1Se8Bi+dhKVnocaDHdbl1vCOmrqcGPG7PkizPUvcxZoIB2TbyH5BAJ3VZjcdm3jVqDo3X&#10;7VmykG0C3c6R3jpUtkXQCQagWPlFyl6wewNNTaKfb5dYvFoc6CldfpPAHNojFuXnSOd0+U14FsRT&#10;ltRhDHGNJtAROaBa17NJMBPsgRKb/x0J9KzxBbtmgcmKw4RrAh1N/n9d1wbBTNAjJuWP9Cxfpbt1&#10;HbvwLCKnKHn0dykmOsEIWJSfAz3XXKIP6zpKcblFJya7Ir67QCcYEJPyR/pRc82v/IJ30/hUpMTt&#10;WYJjTYCIsRUO9JhuyE2SIpWB7tB1eJj1LBDohP69XqydoMQjBzIc6C6D77k35Rc8wbEpyD7SOCzm&#10;EAf6ti4PNtBE+pJuwDbhQD/hSB/T5bsyy1mgx9F/ndKZwBJ3WDwc6Mu6AbVwpJ/yJfq4LtsH7mzR&#10;SmXfG/xLOkHXxfei4ED36wZUL7RXs6eNuSyIh9rltc0c4kAv82X6iC4DtsCRLuiGzC9078q/QmYC&#10;Gblk+p6giPvx+BDKv0JmAsm/Wl+/pQ00ge7S14Id5Gn17CrPhSP9QxpX/q6vBfUhkfihBqrZ0wS6&#10;U/8NAAAAAAAAAAAAAID9woHukW8PpWBZBcKBHoKnDOyV5hW6TVI0ONBrOjhXi0jwkH9Dn9XPDkBn&#10;NoX5axOO9KakkujnB8ANB3o0fWirReFqFA70666bgwB4h5RQ1qJoNYt0Wv07ADDDL9IHONC/tILV&#10;LnyVvqN/CwBmUlJXi4LVLhzpRf1bADDDv6f3cqQbWsFqF470Lf1bAHDBkS5pBatdJDagfwcALjjS&#10;5znS37WS1SqyIUY+aqt/BwBuUsS18EsVY0reAnlUPz8AnclHBclRTIeOCxpbONKr6UNi2DEHhkBG&#10;2bztrwbB1kMAAAAAAAAAAAAAAAAAYM/IrjH5tPo+RYJx+r4AVAFfoVM6QtuncKB/8iV6v74vAFWQ&#10;vs7Qorh9CUf6g74nANWQv5H/J624fQkH+qq+JwBVIZ9014rbh6RMVHz7B9QOX6ZPpK8ytChxF8ER&#10;Q2AyyFqAA/1VK7FXOND3m4v0bn0fAKqFAz2uFdkjHOgluD7BJJET0rVCWwR+fzB55ODt1TlnFpHD&#10;5YY84A6AvSGKLNsV00F/Lcq+pvRvpy9QBDqu6wBgFsiHaznQE3KMaT7O9FzqHDc/t44RHwAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAePk/SC5hFyHYXc4AAAAASUVORK5CYIJQSwMECgAAAAAAAAAhAF8PPAHu&#10;DAAA7gwAABQAAABkcnMvbWVkaWEvaW1hZ2UyLnN2Zzxzdmcgdmlld0JveD0iMCAwIDk2IDk2IiB4&#10;bWxucz0iaHR0cDovL3d3dy53My5vcmcvMjAwMC9zdmciIHhtbG5zOnhsaW5rPSJodHRwOi8vd3d3&#10;LnczLm9yZy8xOTk5L3hsaW5rIiBpZD0iSWNvbnNfTGlnaHRzT24iIG92ZXJmbG93PSJoaWRkZW4i&#10;PjxwYXRoIGQ9Ik01Ni40NzEgNzQuNzkyIDM5LjI2IDc0Ljc5MkMzNy42NjgzIDc0Ljc5MiAzNi4z&#10;NzggNzYuMDgyMyAzNi4zNzggNzcuNjc0IDM2LjM3OCA3OS4yNjU3IDM3LjY2ODMgODAuNTU2IDM5&#10;LjI2IDgwLjU1Nkw1Ni40NzEgODAuNTU2QzU4LjA2MjcgODAuNTU2IDU5LjM1MyA3OS4yNjU3IDU5&#10;LjM1MyA3Ny42NzQgNTkuMzUzIDc2LjA4MjMgNTguMDYyNyA3NC43OTIgNTYuNDcxIDc0Ljc5Mloi&#10;IGZpbGw9IiNGRkMwMDAiLz48cGF0aCBkPSJNNDcuODY2IDkwLjMyOEM1MS4xMzQzIDkwLjMyNzYg&#10;NTMuODUyOCA4Ny44MTQyIDU0LjEwOSA4NC41NTZMNDEuNjIyIDg0LjU1NkM0MS44NzgzIDg3Ljgx&#10;NDYgNDQuNTk3NCA5MC4zMjgxIDQ3Ljg2NiA5MC4zMjhaIiBmaWxsPSIjRkZDMDAwIi8+PHBhdGgg&#10;ZD0iTTcyLjgzOSA0NC40NzQgNzIuODM5IDQzLjYxQzcyLjU4OTcgMjkuOTY5MiA2MS41MDg3IDE5&#10;LjAxNTYgNDcuODY2IDE4LjkyNEw0Ny44NjYgMTguOTI0QzM0LjIyMjMgMTkuMDE0NSAyMy4xMzk4&#10;IDI5Ljk2ODMgMjIuODkgNDMuNjFMMjIuODkgNDQuNDc0QzIyLjk4MzIgNDcuNDMyNSAyMy41NzEg&#10;NTAuMzU0NiAyNC42MjkgNTMuMTE5IDI1LjY0MTQgNTUuNzI3OCAyNy4xMTE1IDU4LjEzNDkgMjgu&#10;OTcgNjAuMjI3IDMxLjI1NiA2Mi43MjcgMzMuNzYzIDY3LjU3NSAzNC44MiA2OS43MjcgMzUuMTQ0&#10;IDcwLjM4IDM1LjgxIDcwLjc5MyAzNi41MzkgNzAuNzkzTDU5LjE5IDcwLjc5M0M1OS45MTkxIDcw&#10;Ljc5MjcgNjAuNTg1MyA3MC4zNzk4IDYwLjkxIDY5LjcyNyA2MS45NjYgNjcuNTc2IDY0LjQ3MyA2&#10;Mi43MjcgNjYuNzU5IDYwLjIyNyA2OC42MTc1IDU4LjEzNDkgNzAuMDg3NiA1NS43Mjc4IDcxLjEg&#10;NTMuMTE5IDcyLjE1NzYgNTAuMzU0NCA3Mi43NDUzIDQ3LjQzMjUgNzIuODM5IDQ0LjQ3NFpNNjcu&#10;MDc2IDQ0LjM3NEM2Ni45ODkxIDQ2LjY3NjMgNjYuNTI0MyA0OC45NDg2IDY1LjcgNTEuMSA2NC45&#10;MzggNTMuMDM4OSA2My44Mzg3IDU0LjgyNzUgNjIuNDUzIDU2LjM4MyA2MC4yNTE0IDU5LjAzNjkg&#10;NTguMzY1OCA2MS45Mzc3IDU2LjgzNCA2NS4wMjdMMzguODkyIDY1LjAyN0MzNy4zNjA2IDYxLjkz&#10;NzUgMzUuNDc0OSA1OS4wMzY3IDMzLjI3MyA1Ni4zODMgMzEuODg3MiA1NC44Mjc3IDMwLjc4ODIg&#10;NTMuMDM5IDMwLjAyNyA1MS4xIDI5LjIwMzIgNDguOTQ5MiAyOC43MzkgNDYuNjc3NSAyOC42NTMg&#10;NDQuMzc2TDI4LjY1MyA0My42NTZDMjguODQ3MSAzMy4xNjcgMzcuMzczNCAyNC43NDgyIDQ3Ljg2&#10;NCAyNC42ODdMNDcuODY0IDI0LjY4N0M1OC4zNTU0IDI0Ljc0NzcgNjYuODgyIDMzLjE2ODIgNjcu&#10;MDc0IDQzLjY1OFoiIGZpbGw9IiNGRkMwMDAiLz48cGF0aCBkPSJNNDguMDYyIDE1QzQ5LjE2NjYg&#10;MTUgNTAuMDYyIDE0LjEwNDYgNTAuMDYyIDEzTDUwLjA2MiA2QzUwLjA2MiA0Ljg5NTQzIDQ5LjE2&#10;NjYgNCA0OC4wNjIgNCA0Ni45NTc0IDQgNDYuMDYyIDQuODk1NDMgNDYuMDYyIDZMNDYuMDYyIDEz&#10;QzQ2LjA2MiAxNC4xMDQ2IDQ2Ljk1NzQgMTUgNDguMDYyIDE1WiIgZmlsbD0iI0ZGQzAwMCIvPjxw&#10;YXRoIGQ9Ik0yNC4zMjYgMjMuOEMyNS4wOTM0IDI0LjU5NDUgMjYuMzU5NSAyNC42MTY1IDI3LjE1&#10;NCAyMy44NDkyIDI3Ljk0ODUgMjMuMDgxOCAyNy45NzA1IDIxLjgxNTcgMjcuMjAzMiAyMS4wMjEy&#10;IDI3LjE4NzEgMjEuMDA0NSAyNy4xNzA3IDIwLjk4ODEgMjcuMTU0IDIwLjk3MkwyMi4yIDE2LjAx&#10;OEMyMS40MDU1IDE1LjI1MDYgMjAuMTM5NCAxNS4yNzI2IDE5LjM3MiAxNi4wNjcyIDE4LjYyMzQg&#10;MTYuODQyMiAxOC42MjM0IDE4LjA3MSAxOS4zNzIgMTguODQ2WiIgZmlsbD0iI0ZGQzAwMCIvPjxw&#10;YXRoIGQ9Ik03MC40MTEgMjQuNzYxQzcwLjk0MTQgMjQuNzYwOSA3MS40NSAyNC41NTAxIDcxLjgy&#10;NSAyNC4xNzVMNzYuNzc0IDE5LjIyNUM3Ny41MjUzIDE4LjQxNTMgNzcuNDc3OSAxNy4xNDk4IDc2&#10;LjY2ODEgMTYuMzk4NiA3NS45MDAzIDE1LjY4NjIgNzQuNzEzIDE1LjY4NjggNzMuOTQ2IDE2LjRM&#10;NjkgMjEuMzQ3QzY4LjIxOTEgMjIuMTI4MiA2OC4yMTkzIDIzLjM5NDUgNjkuMDAwNCAyNC4xNzU0&#10;IDY5LjM3NTQgMjQuNTUwMyA2OS44ODM4IDI0Ljc2MDkgNzAuNDE0IDI0Ljc2MVoiIGZpbGw9IiNG&#10;RkMwMDAiLz48cGF0aCBkPSJNMTcgNDEuNSAxMCA0MS41QzguODk1NDMgNDEuNSA4IDQyLjM5NTQg&#10;OCA0My41IDggNDQuNjA0NiA4Ljg5NTQzIDQ1LjUgMTAgNDUuNUwxNyA0NS41QzE4LjEwNDYgNDUu&#10;NSAxOSA0NC42MDQ2IDE5IDQzLjUgMTkgNDIuMzk1NCAxOC4xMDQ2IDQxLjUgMTcgNDEuNVoiIGZp&#10;bGw9IiNGRkMwMDAiLz48cGF0aCBkPSJNMjQuMzI2IDYzLjEzNiAxOS4zNzYgNjguMDg2QzE4LjU2&#10;MjcgNjguODMzNSAxOC41MDk0IDcwLjA5ODcgMTkuMjU2OSA3MC45MTE5IDIwLjAwNDMgNzEuNzI1&#10;MiAyMS4yNjk1IDcxLjc3ODUgMjIuMDgyOCA3MS4wMzExIDIyLjEyMzUgNzAuOTkzNyAyMi4xNjI2&#10;IDcwLjk1NDYgMjIuMiA3MC45MTRMMjcuMTUgNjUuOTY0QzI3Ljk0NDUgNjUuMTk2NiAyNy45NjY1&#10;IDYzLjkzMDUgMjcuMTk5MiA2My4xMzYgMjYuNDMxOCA2Mi4zNDE1IDI1LjE2NTcgNjIuMzE5NSAy&#10;NC4zNzEyIDYzLjA4NjggMjQuMzU0NSA2My4xMDI5IDI0LjMzODEgNjMuMTE5MyAyNC4zMjIgNjMu&#10;MTM2WiIgZmlsbD0iI0ZGQzAwMCIvPjxwYXRoIGQ9Ik03MS44MjUgNjIuNzU3QzcxLjA3MjkgNjEu&#10;OTQ4MSA2OS44MDc0IDYxLjkwMiA2OC45OTg0IDYyLjY1NDEgNjguMTg5NSA2My40MDYyIDY4LjE0&#10;MzQgNjQuNjcxNyA2OC44OTU2IDY1LjQ4MDcgNjguOTI5MSA2NS41MTY3IDY4Ljk2MzkgNjUuNTUx&#10;NSA2OSA2NS41ODVMNzMuOTQ5IDcwLjUzNEM3NC43NDM1IDcxLjMwMTQgNzYuMDA5NiA3MS4yNzk0&#10;IDc2Ljc3NyA3MC40ODQ4IDc3LjUyNTYgNjkuNzA5OCA3Ny41MjU2IDY4LjQ4MSA3Ni43NzcgNjcu&#10;NzA2WiIgZmlsbD0iI0ZGQzAwMCIvPjxwYXRoIGQ9Ik04NS43NSA0MS40MzIgNzguNzUgNDEuNDMy&#10;Qzc3LjY0NTQgNDEuNDMyIDc2Ljc1IDQyLjMyNzQgNzYuNzUgNDMuNDMyIDc2Ljc1IDQ0LjUzNjYg&#10;NzcuNjQ1NCA0NS40MzIgNzguNzUgNDUuNDMyTDg1Ljc1IDQ1LjQzMkM4Ni44NTQ2IDQ1LjQzMiA4&#10;Ny43NSA0NC41MzY2IDg3Ljc1IDQzLjQzMiA4Ny43NSA0Mi4zMjc0IDg2Ljg1NDYgNDEuNDMyIDg1&#10;Ljc1IDQxLjQzMloiIGZpbGw9IiNGRkMwMDAiLz48L3N2Zz5QSwMEFAAGAAgAAAAhAJQQ8fzeAAAA&#10;CAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwkAQhe+F/odlhN50E8UmxGxEpO1JCtVC6W3Mjkkw&#10;uxuyaxL/faen9vh4H2++ybeTacVAvW+cVRAvIhBkS6cbWyn4PL3OUxA+oNXYOksK7uRhWzw+5Jhp&#10;N9oPGo6hEjxifYYK6hC6TEpf1mTQL1xHlruL6w0Gjn0ldY8jj5tWLqPoWRpsLF+osaN9TeX1eDMK&#10;3kYcd6v4ZThcL/v792n9/nWISamn2bTbgAg0hT8YfvVZHQp2Orub1V60CubxMmFUQRqD4H6dcjwz&#10;t0oSkEUu/z9Q/AAAAP//AwBQSwMEFAAGAAgAAAAhACJWDu7HAAAApQEAABkAAABkcnMvX3JlbHMv&#10;ZTJvRG9jLnhtbC5yZWxzvJCxagMxDIb3Qt7BaO/57oZSSnxZSiFrSB9A2DqfyVk2lhuat49plgYC&#10;3TpK4v/+D21333FVZyoSEhsYuh4UsU0usDfwefx4fgUlFdnhmpgMXEhgN22etgdasbaQLCGLahQW&#10;A0ut+U1rsQtFlC5l4naZU4lY21i8zmhP6EmPff+iy28GTHdMtXcGyt6NoI6X3Jr/Zqd5Dpbek/2K&#10;xPVBhQ6xdTcgFk/VQCQX8LYcOzl70I8dhv9xGLrMPw767rnTFQAA//8DAFBLAQItABQABgAIAAAA&#10;IQCo1seoEwEAAEkCAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAARAEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAHR/Th4lAwAApQcAAA4AAAAAAAAAAAAAAAAAQwIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0ACgAAAAAAAAAhAFNcx4+/DQAAvw0AABQAAAAAAAAAAAAAAAAAlAUAAGRycy9tZWRpYS9pbWFn&#10;ZTEucG5nUEsBAi0ACgAAAAAAAAAhAF8PPAHuDAAA7gwAABQAAAAAAAAAAAAAAAAAhRMAAGRycy9t&#10;ZWRpYS9pbWFnZTIuc3ZnUEsBAi0AFAAGAAgAAAAhAJQQ8fzeAAAACAEAAA8AAAAAAAAAAAAAAAAA&#10;pSAAAGRycy9kb3ducmV2LnhtbFBLAQItABQABgAIAAAAIQAiVg7uxwAAAKUBAAAZAAAAAAAAAAAA&#10;AAAAALAhAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzUEsFBgAAAAAHAAcAvgEAAK4iAAAAAA==&#10;">
+                <v:line id="Straight Connector 57" style="position:absolute;visibility:visible;mso-wrap-style:square" o:spid="_x0000_s1027" strokecolor="#001b6c" strokeweight="1.5pt" o:connectortype="straight" from="4465,0" to="4535,8229" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBsHV6HyAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fT8Iw&#10;EH834Ts0R+KbtCqSMShESUzkDRDh9VjPdbJel7XC9u2tiYmP9/t/82XnanGhNlSeNdyPFAjiwpuK&#10;Sw3799e7DESIyAZrz6ShpwDLxeBmjrnxV97SZRdLkUI45KjBxtjkUobCksMw8g1x4j596zCmsy2l&#10;afGawl0tH5SaSIcVpwaLDa0sFefdt9Ow6jfTTb8+vRyOzfrR1nT+ih97rW+H3fMMRKQu/ov/3G8m&#10;zc+esvF4otQUfn9KAMjFDwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBsHV6HyAAAAOMA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;">
                   <v:stroke joinstyle="miter"/>
                 </v:line>
-                <v:shape id="Graphic 58" o:spid="_x0000_s1028" type="#_x0000_t75" alt="Lights On with solid fill" style="position:absolute;top:2126;width:3937;height:3937;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB6DETMyAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9BasMw&#10;ELwX8gexhV5KIseGIpwooYS29Nokl9yEtLVNrZWx1rb6+6pQ6GVgd3ZmdvbH5Hsx4xi7QBq2mwIE&#10;kg2uo0bD9fK6ViAiG3KmD4QavjHC8bC625vahYU+cD5zI7IJxdpoaJmHWspoW/QmbsKAlLnPMHrD&#10;eRwb6UazZHPfy7IonqQ3HeWE1gx4atF+nSevoeLLC5eP6S3N9rZM6mYnp5TWD/fpeQeCMfH/8Z/6&#10;3eX3VVVsq4wl/HbKC5CHHwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB6DETMyAAAAOMA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;">
-                  <v:imagedata r:id="rId15" o:title="Lights On with solid fill"/>
+                <v:shape id="Graphic 58" style="position:absolute;top:2126;width:3937;height:3937;visibility:visible;mso-wrap-style:square" alt="Lights On with solid fill" o:spid="_x0000_s1028" type="#_x0000_t75" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB6DETMyAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9BasMw&#10;ELwX8gexhV5KIseGIpwooYS29Nokl9yEtLVNrZWx1rb6+6pQ6GVgd3ZmdvbH5Hsx4xi7QBq2mwIE&#10;kg2uo0bD9fK6ViAiG3KmD4QavjHC8bC625vahYU+cD5zI7IJxdpoaJmHWspoW/QmbsKAlLnPMHrD&#10;eRwb6UazZHPfy7IonqQ3HeWE1gx4atF+nSevoeLLC5eP6S3N9rZM6mYnp5TWD/fpeQeCMfH/8Z/6&#10;3eX3VVVsq4wl/HbKC5CHHwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB6DETMyAAAAOMA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;">
+                  <v:imagedata o:title="Lights On with solid fill" r:id="rId22"/>
                 </v:shape>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00DF7121" w:rsidRPr="00DF7121">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Izdevumu izvērtēšanas pamatjautājumi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39A07E76" w14:textId="2B57253A" w:rsidR="00DF7121" w:rsidRPr="00DF7121" w:rsidRDefault="00DF7121" w:rsidP="00DF7121">
+    <w:p w14:paraId="39A07E76" w14:textId="2B57253A" w:rsidR="00DF7121" w:rsidRPr="00DF7121" w:rsidRDefault="00DF7121">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="50"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF7121">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vai attiecīgi</w:t>
       </w:r>
       <w:r w:rsidR="00451C95">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
@@ -4177,304 +4584,319 @@
       <w:r w:rsidRPr="00DF7121">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> un nepieciešam</w:t>
       </w:r>
       <w:r w:rsidR="00451C95">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF7121">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D2057FF" w14:textId="20D22D07" w:rsidR="00DF7121" w:rsidRPr="00DF7121" w:rsidRDefault="00DF7121" w:rsidP="00DF7121">
+    <w:p w14:paraId="5D2057FF" w14:textId="20D22D07" w:rsidR="00DF7121" w:rsidRPr="00DF7121" w:rsidRDefault="00DF7121">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="50"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF7121">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vai izdevumi nodrošina paredzēto rezultātu sasniegšanu?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E4E01FB" w14:textId="2BA51159" w:rsidR="00DF7121" w:rsidRPr="00DF7121" w:rsidRDefault="00DF7121" w:rsidP="00DF7121">
+    <w:p w14:paraId="3E4E01FB" w14:textId="2BA51159" w:rsidR="00DF7121" w:rsidRPr="00DF7121" w:rsidRDefault="00DF7121">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="50"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF7121">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vai rezultātus iespējams sasniegt efektīvāk, izmantojot pieejamos resursus?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="306FF5D9" w14:textId="5850AD51" w:rsidR="00E05811" w:rsidRPr="00E05811" w:rsidRDefault="00E05811" w:rsidP="00E05811">
+    <w:p w14:paraId="306FF5D9" w14:textId="5850AD51" w:rsidR="00E05811" w:rsidRPr="00E05811" w:rsidRDefault="00E05811">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="49"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4FFA716B" w14:textId="77777777" w:rsidR="00910052" w:rsidRDefault="00910052" w:rsidP="00910052">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00910052">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ar izdevumu efektivitātes analīzes palīdzību iespējams noteikt, ko sabiedrība iegūst no ieguldītajiem resursiem, vai finansējums tiek izmantots atbilstoši sākotnējam mērķim, kur </w:t>
-      </w:r>
+        <w:t>Ar izdevumu efektivitātes analīzes palīdzību iespējams noteikt, ko sabiedrība iegūst no ieguldītajiem resursiem, vai finansējums tiek izmantots atbilstoši sākotnējam mērķim, kur pastāv efektivizācijas vai ietaupījumu iespējas, kā arī vai sasniegtie rezultāti ir samērīgi ar izmaksām.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C8D5A49" w14:textId="77777777" w:rsidR="00910052" w:rsidRDefault="00910052" w:rsidP="00910052">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00910052">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...5 lines deleted...]
-        <w:spacing w:after="0"/>
+        <w:t>Šāda pieeja nodrošina iespēju visaptveroši izvērtēt publisko izdevumu lietderību, sasaistot finanšu resursus ar sasniegtajiem darbības un politikas rezultātiem, kā arī identificēt jomas, kurās nepieciešami uzlabojumi vai resursu pārdale.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BC5E166" w14:textId="469E937F" w:rsidR="00910052" w:rsidRDefault="00910052" w:rsidP="00910052">
+      <w:pPr>
+        <w:spacing w:before="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00910052">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Šāda pieeja nodrošina iespēju visaptveroši izvērtēt publisko izdevumu lietderību, sasaistot finanšu resursus ar sasniegtajiem darbības un politikas rezultātiem, kā arī identificēt jomas, kurās nepieciešami uzlabojumi vai resursu pārdale.</w:t>
-[...17 lines deleted...]
-        </w:rPr>
         <w:t>Šāda pieeja ļauj:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A4D1F50" w14:textId="77777777" w:rsidR="00693DBD" w:rsidRPr="00693DBD" w:rsidRDefault="00693DBD" w:rsidP="00693DBD">
+    <w:p w14:paraId="4A4D1F50" w14:textId="77777777" w:rsidR="00693DBD" w:rsidRPr="00693DBD" w:rsidRDefault="00693DBD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="54"/>
+          <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00693DBD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>novērtēt pakalpojumu kvalitāti un atbilstību lietotāju vajadzībām;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BB72E83" w14:textId="77777777" w:rsidR="00693DBD" w:rsidRPr="00693DBD" w:rsidRDefault="00693DBD" w:rsidP="00693DBD">
+    <w:p w14:paraId="0BB72E83" w14:textId="77777777" w:rsidR="00693DBD" w:rsidRPr="00693DBD" w:rsidRDefault="00693DBD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="54"/>
+          <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00693DBD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>analizēt izmaksas un to pamatotību;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D800107" w14:textId="77777777" w:rsidR="00693DBD" w:rsidRPr="00693DBD" w:rsidRDefault="00693DBD" w:rsidP="00693DBD">
+    <w:p w14:paraId="0D800107" w14:textId="77777777" w:rsidR="00693DBD" w:rsidRPr="00693DBD" w:rsidRDefault="00693DBD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="54"/>
+          <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00693DBD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>identificēt iespējas uzlabot resursu izmantošanas efektivitāti;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15B2F7E9" w14:textId="02B42E2E" w:rsidR="00910052" w:rsidRDefault="00693DBD" w:rsidP="00693DBD">
+    <w:p w14:paraId="15B2F7E9" w14:textId="02B42E2E" w:rsidR="00910052" w:rsidRDefault="00693DBD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="54"/>
+          <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00693DBD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pieņemt pamatotus lēmumus par izdevumu pārstrukturēšanu vai optimizāciju.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A10D50D" w14:textId="77777777" w:rsidR="00693DBD" w:rsidRDefault="00693DBD" w:rsidP="00693DBD">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6946088C" w14:textId="46FCECA9" w:rsidR="00693DBD" w:rsidRPr="00693DBD" w:rsidRDefault="00693DBD" w:rsidP="00693DBD">
+    <w:p w14:paraId="6946088C" w14:textId="25A3EE57" w:rsidR="00693DBD" w:rsidRPr="00693DBD" w:rsidRDefault="00693DBD" w:rsidP="00693DBD">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00693DBD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Tādējādi analītiskās metodes kļūst par centrālu mehānismu, kas izdevumu pārskatīšanu pārvērš par instrumentu resursu pārdalei, </w:t>
+        <w:t xml:space="preserve">Tādējādi analītiskās metodes kļūst par centrālu mehānismu, kas izdevumu </w:t>
+      </w:r>
+      <w:r w:rsidR="00C82A2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>izvērtēšanu</w:t>
+      </w:r>
+      <w:r w:rsidR="00C82A2A" w:rsidRPr="00693DBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00693DBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pārvērš par instrumentu resursu pārdalei, </w:t>
       </w:r>
       <w:r w:rsidR="008A0404" w:rsidRPr="008A0404">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">resursu izmantošanas lietderības </w:t>
       </w:r>
       <w:r w:rsidR="005E5D8E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00693DBD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -4628,335 +5050,383 @@
       <w:r w:rsidR="00E129AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ēlu</w:t>
       </w:r>
       <w:r w:rsidR="00E129AD" w:rsidRPr="00123916">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.)</w:t>
       </w:r>
       <w:r w:rsidRPr="00407892">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52B940F2" w14:textId="487CACE8" w:rsidR="00407892" w:rsidRPr="00407892" w:rsidRDefault="00407892" w:rsidP="00407892">
+    <w:p w14:paraId="52B940F2" w14:textId="26525D37" w:rsidR="00407892" w:rsidRPr="00407892" w:rsidRDefault="00407892">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="51"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidRPr="00407892">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>unkcionālo efektivitāti</w:t>
       </w:r>
       <w:r w:rsidRPr="00407892">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>, kas raksturo, cik lielā mērā pakalpojumi vai aktivitātes atbilst lietotāju vajadzībām un noteiktajiem kvalitātes standartiem;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="77A296BF" w14:textId="2F3EBC66" w:rsidR="00407892" w:rsidRPr="00407892" w:rsidRDefault="002D2271" w:rsidP="00407892">
+        <w:t xml:space="preserve">, kas raksturo, cik lielā mērā </w:t>
+      </w:r>
+      <w:r w:rsidR="00D27934">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nodrošināmais sniegums</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00407892">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> atbilst lietotāju vajadzībām un noteiktajiem kvalitātes standartiem;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77A296BF" w14:textId="2F3EBC66" w:rsidR="00407892" w:rsidRPr="00407892" w:rsidRDefault="002D2271">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="51"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D2271">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidR="00407892" w:rsidRPr="002D2271">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>konomisko efektivitāti</w:t>
       </w:r>
       <w:r w:rsidR="00407892" w:rsidRPr="00407892">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, kas raksturo, cik lietderīgi tiek izmantoti resursi, nodrošinot konkrēto rezultātu sasniegšanu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55BE7335" w14:textId="77777777" w:rsidR="0051730E" w:rsidRDefault="0051730E" w:rsidP="005C1501">
+    <w:p w14:paraId="55BE7335" w14:textId="2766EF92" w:rsidR="0051730E" w:rsidRDefault="000D46FC" w:rsidP="005C1501">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="006312E2">
+      <w:r w:rsidRPr="00517451">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251650560" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="011C7E48" wp14:editId="78FA869A">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675136" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6CC2F498" wp14:editId="33018CC1">
             <wp:simplePos x="0" y="0"/>
-            <wp:positionH relativeFrom="column">
-              <wp:posOffset>130810</wp:posOffset>
+            <wp:positionH relativeFrom="margin">
+              <wp:align>center</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>378881</wp:posOffset>
+              <wp:posOffset>451264</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="5148000" cy="2595900"/>
-            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:extent cx="5095875" cy="2527935"/>
+            <wp:effectExtent l="0" t="0" r="9525" b="5715"/>
             <wp:wrapTopAndBottom/>
-            <wp:docPr id="1482089117" name="Picture 114"/>
+            <wp:docPr id="1480866647" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 2"/>
-[...2 lines deleted...]
-                    </pic:cNvPicPr>
+                    <pic:cNvPr id="1480866647" name=""/>
+                    <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17">
+                    <a:blip r:embed="rId24">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
-                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr bwMode="auto">
+                  <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5148000" cy="2595900"/>
+                      <a:ext cx="5095875" cy="2527935"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="1C3A3C00" w14:textId="3ABAB2B7" w:rsidR="006312E2" w:rsidRDefault="006312E2" w:rsidP="006312E2">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="0"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>3</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006312E2">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006312E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>. attēls Izdevumu efektivitātes analīzes modelis</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6968760A" w14:textId="1E5DF626" w:rsidR="00733510" w:rsidRDefault="008E2ADF" w:rsidP="00733510">
+    <w:p w14:paraId="38932F35" w14:textId="7D3614FC" w:rsidR="00517451" w:rsidRPr="00123916" w:rsidRDefault="00517451" w:rsidP="006312E2">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6968760A" w14:textId="52595D3B" w:rsidR="00733510" w:rsidRDefault="008E2ADF" w:rsidP="00733510">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E2ADF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Izdevumu efektivitātes analīze balstās uz sasaisti starp darbības rezultātiem (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008E2ADF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>output</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008E2ADF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="008E2ADF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> un sasniegtajiem rezultātiem (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008E2ADF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>outcome</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008E2ADF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>), novērtējot, vai sniegtie pakalpojumi atbilst noteiktajiem mērķiem un vai resursi tiek izmantoti ekonomiski</w:t>
+        <w:t xml:space="preserve">), novērtējot, vai </w:t>
+      </w:r>
+      <w:r w:rsidR="00D27934">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>īstenotā darbība</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E2ADF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> atbilst noteiktajiem mērķiem un vai resursi tiek izmantoti ekonomiski</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CA12D65" w14:textId="77777777" w:rsidR="008E2ADF" w:rsidRPr="00733510" w:rsidRDefault="008E2ADF" w:rsidP="00733510">
+    <w:p w14:paraId="6CA12D65" w14:textId="1ED3735C" w:rsidR="008E2ADF" w:rsidRPr="00733510" w:rsidRDefault="008E2ADF" w:rsidP="00733510">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="67853DC4" w14:textId="4954B3DF" w:rsidR="00733510" w:rsidRPr="00733510" w:rsidRDefault="00733510" w:rsidP="00733510">
+    <w:p w14:paraId="67853DC4" w14:textId="27CD928E" w:rsidR="00733510" w:rsidRPr="00733510" w:rsidRDefault="00733510">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="52"/>
+          <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00733510">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Darbības rezultāti (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00733510">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -4967,72 +5437,71 @@
       <w:r w:rsidRPr="00733510">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00733510">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> produkti, pakalpojumi vai aktivitātes, kas radušās, izmantojot pieejamos resursus;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="422F7464" w14:textId="0148C10B" w:rsidR="0051730E" w:rsidRPr="00733510" w:rsidRDefault="00733510" w:rsidP="00733510">
+    <w:p w14:paraId="422F7464" w14:textId="0148C10B" w:rsidR="0051730E" w:rsidRPr="00733510" w:rsidRDefault="00733510">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="52"/>
+          <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00733510">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Sasnieguma rezultāti (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00733510">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>outcome</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00733510">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -5069,173 +5538,173 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F107CB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Šo rezultātu sasaistes izvērtēšana ļauj noteikt, vai resursu ieguldījums rada reālu ietekmi, ne tikai nodrošina aktivitāšu īstenošanu.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B58E15E" w14:textId="77777777" w:rsidR="00BC0A8A" w:rsidRDefault="00BC0A8A" w:rsidP="005C1501">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="75A0E284" w14:textId="4784BE81" w:rsidR="00BC0A8A" w:rsidRPr="00FD0E99" w:rsidRDefault="00FD0E99" w:rsidP="005C1501">
+    <w:p w14:paraId="75A0E284" w14:textId="3DF5BAE7" w:rsidR="00BC0A8A" w:rsidRPr="00FD0E99" w:rsidRDefault="00FD0E99" w:rsidP="005C1501">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="001B6C"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD0E99">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="001B6C"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Izdevumu analīze pakalpojumu līmenī</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D277113" w14:textId="77777777" w:rsidR="00E129AD" w:rsidRDefault="00E129AD" w:rsidP="005C1501">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="53011A9C" w14:textId="0D3265C8" w:rsidR="00FD0E99" w:rsidRPr="00FD0E99" w:rsidRDefault="00FD0E99" w:rsidP="00FD0E99">
+    <w:p w14:paraId="53011A9C" w14:textId="2DB6BD74" w:rsidR="00FD0E99" w:rsidRPr="00FD0E99" w:rsidRDefault="00FD0E99" w:rsidP="00FD0E99">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD0E99">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vienlaikus izdevumu analīzē arvien lielāka uzmanība tiek pievērsta pakalpojumu līmenim, proti, izdevumu sasaistīšanai ar konkrētiem valsts pārvaldes sniegtajiem pakalpojumiem un to sasniedzamajiem rezultātiem.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="256DF79A" w14:textId="770226BE" w:rsidR="00FD0E99" w:rsidRDefault="00FD0E99" w:rsidP="00FD0E99">
+    <w:p w14:paraId="256DF79A" w14:textId="5B569C0C" w:rsidR="00FD0E99" w:rsidRDefault="00FD0E99" w:rsidP="00FD0E99">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD0E99">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Šāda pieeja ļauj labāk izprast, kādas izmaksas ir nepieciešamas noteiktu publiskās pārvaldes pakalpojumu sniegšanai un līdz ar to arī politikas rezultātu sasniegšanai. Pakalpojumu analīze veicina arī lielāku caurspīdīgumu un salīdzināmību starp nozarēm, kā arī saskaņotu pieeju izdevumu analīzei valsts pārvaldē </w:t>
       </w:r>
       <w:r w:rsidR="00D0045D" w:rsidRPr="00123916">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>kopumā</w:t>
       </w:r>
       <w:r w:rsidR="00D0045D" w:rsidRPr="00123916">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:footnoteReference w:id="3"/>
+        <w:footnoteReference w:id="4"/>
       </w:r>
       <w:r w:rsidR="00D0045D" w:rsidRPr="00123916">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BFCD8BE" w14:textId="33F57FAB" w:rsidR="00133828" w:rsidRPr="00133828" w:rsidRDefault="00133828" w:rsidP="00133828">
+    <w:p w14:paraId="1BFCD8BE" w14:textId="0606837C" w:rsidR="00133828" w:rsidRPr="00133828" w:rsidRDefault="00133828" w:rsidP="00133828">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00133828">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Veicot izdevumu analīzi un virzoties uz analīzi pakalpojumu līmenī, būtiski ņemt vērā, ka valsts pārvaldē paralēli tiek attīstīti vairāki savstarpēji papildinoši informācijas sistēmu risinājumi, kas aptver budžeta plānošanu un izpildi, publisko pakalpojumu pārvaldību un snieguma uzraudzību.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22CB35BC" w14:textId="4E13A53F" w:rsidR="00FD0E99" w:rsidRDefault="00133828" w:rsidP="00133828">
+    <w:p w14:paraId="22CB35BC" w14:textId="6E662C5C" w:rsidR="00FD0E99" w:rsidRDefault="00133828" w:rsidP="00133828">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00133828">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Šīm sistēmām ir jāattīstās savietojami, balstoties uz saskaņotiem klasifikatoriem un kopīgu izpratni par politikas jomām, pakalpojumiem un sasniedzamajiem rezultātiem.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70C4AFD1" w14:textId="75527790" w:rsidR="00FD0E99" w:rsidRDefault="007F2A5B" w:rsidP="005A44A4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -5296,373 +5765,334 @@
                         </wps:spPr>
                         <wps:style>
                           <a:lnRef idx="1">
                             <a:schemeClr val="accent1"/>
                           </a:lnRef>
                           <a:fillRef idx="0">
                             <a:schemeClr val="accent1"/>
                           </a:fillRef>
                           <a:effectRef idx="0">
                             <a:schemeClr val="accent1"/>
                           </a:effectRef>
                           <a:fontRef idx="minor">
                             <a:schemeClr val="tx1"/>
                           </a:fontRef>
                         </wps:style>
                         <wps:bodyPr/>
                       </wps:wsp>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="664939027" name="Graphic 58" descr="Lights On with solid fill"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId13">
+                          <a:blip r:embed="rId16">
                             <a:extLst>
                               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId14"/>
+                                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId17"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="212651"/>
                             <a:ext cx="393700" cy="393700"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...2 lines deleted...]
-                <v:line id="Straight Connector 57" o:spid="_x0000_s1027" style="position:absolute;visibility:visible;mso-wrap-style:square" from="4465,0" to="4535,8229" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCbCqjcxwAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LagIx&#10;FN0X+g/hCt3VjLb4GI3SCoW68+32OrlOpk5uhkmqM3/fFAQ5q8N5cabzxpbiSrUvHCvodRMQxJnT&#10;BecKdtuv1xEIH5A1lo5JQUse5rPnpymm2t14TddNyEUsYZ+iAhNClUrpM0MWfddVxFE7u9piiLTO&#10;pa7xFsttKftJMpAWC44LBitaGMoum1+rYNGuxqt2efo8HKvlmynp8hP2O6VeOs3HBESgJjzM9/S3&#10;VjAeDfvvSQT8X4p3QM7+AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJsKqNzHAAAA4gAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" strokecolor="#001b6c" strokeweight="1.5pt">
+          <mc:Fallback xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="4D4A7391">
+              <v:group id="Group 34" style="position:absolute;margin-left:-5.5pt;margin-top:15.6pt;width:35.7pt;height:64.8pt;z-index:251651584" coordsize="4535,8229" o:spid="_x0000_s1026" w14:anchorId="4829B9A0" o:gfxdata="UEsDBBQABgAIAAAAIQCo1seoEwEAAEkCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSSwU7DMBBE&#10;70j8g+UrShx6QAgl6YGUIyBUPsCyN4lFvLa8JrR/j5O2ElRtpR493jc7I7tcbuzARghkHFb8Pi84&#10;A1ROG+wq/rl+yR45oyhRy8EhVHwLxJf17U253noglmikivcx+ichSPVgJeXOA6ab1gUrYzqGTnip&#10;vmQHYlEUD0I5jIAxi5MHr8sGWvk9RLbaJHmXxGPH2fNublpVcWMnftLFSSLAQEeI9H4wSsbUTYyo&#10;j3Jl+0x5IucZ6o2nuxT8zAYaT2dK+gVq8vvf5G+s/ba39ATBaGDvMsRXaVNfoQMJWLjGqfyyx1TN&#10;Uuba1ijIm0CrmTpkOuet3Q8GGK81bxL2AePBXcwfof4FAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy&#10;2fr2M4PBMnrbUb/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb&#10;25HMsYhqlCwG5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/s&#10;FB2T0FQ7R0nTNEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3p&#10;cvwCAAD//wMAUEsDBBQABgAIAAAAIQBQCcvVJQMAAKMHAAAOAAAAZHJzL2Uyb0RvYy54bWykVdtu&#10;2zAMfR+wfxD83tpxYicxkhRbugYDirVYtw9QZNkWKkuCpNz+fpR8SZNm3dahqKMLSR0eHVKzm33N&#10;0ZZqw6SYB4PrKEBUEJkzUc6Dnz/uriYBMhaLHHMp6Dw4UBPcLD5+mO1URmNZSZ5TjSCIMNlOzYPK&#10;WpWFoSEVrbG5looK2CykrrGFqS7DXOMdRK95GEdRGu6kzpWWhBoDq7fNZrDw8YuCEvtQFIZaxOcB&#10;YLP+q/137b7hYoazUmNVMdLCwO9AUWMm4NA+1C22GG00exWqZkRLIwt7TWQdyqJghPocIJtBdJbN&#10;SsuN8rmU2a5UPU1A7RlP7w5Lvm1XWj2pRw1M7FQJXPiZy2Vf6Nr9Akq095Qdesro3iICi6NkmCRx&#10;gAhsTeJ4mraUkgp4f+VFqi9v+oXdoeEJlJ0CcZhj/ub/8n+qsKKeVpNB/o8asXweTCfjeBTBX4AE&#10;rkGqT1ZjVlYWLaUQICSpUTJ2gnFwwG8pWtJMZoC/C4yNRmmSjgP0mrZ0OknOSeuTx5nSxq6orJEb&#10;zAPOhMOLM7y9NxYQgGln4pa5QDsovmmURN7MSM7yO8a52zS6XC+5RlvsSiAafE6XLgkI8cIMZlzA&#10;okutScaP7IHT5oDvtACW4MIHzQmuPmkfFhNChR20cbkAa+dWAITesYX2lmNr71ypr91/ce49/MlS&#10;2N65ZkLqS7DtvoNcNPYdA03ejoK1zA/+mj01IMLFTDGSwX9bjTB6pcY/dy3wshtNgzZI/Vcxaqyf&#10;N+oKGofClq0ZZ/bgmyDk5kCJ7SMjTohuchR2mo6mw2kUgxAbYa/adpdAb86pIdAO753QDXoAITFb&#10;Ia8M5K7DXWkXrgkO0mPkXpJng4RcVliU9JNRUB9OG05Yp+Z+eoJszZnqxOnGLQeA4qypXaCxaZi3&#10;kmxqEFzzAmjKgQ4pTMWUCZDOaL2mUND6a+4BgdCtppZUR0mStoj6DY/yCMyl8JuahkcEyjkexGnS&#10;Ru9a4XA6HEew7VphO27qrOujXcm2Va2BM6/Ki1XtETUY/BAgeXX6lwBGJ0/Ny7m3Or6ti18AAAD/&#10;/wMAUEsDBAoAAAAAAAAAIQBTXMePvw0AAL8NAAAUAAAAZHJzL21lZGlhL2ltYWdlMS5wbmeJUE5H&#10;DQoaCgAAAA1JSERSAAAAwAAAAMAIBgAAAFLcbAcAAAABc1JHQgCuzhzpAAAABGdBTUEAALGPC/xh&#10;BQAAAAlwSFlzAAAdhwAAHYcBj+XxZQAADVRJREFUeF7tnU/oJUcRxwvdYA5BBHNYJQfj31UTyCGH&#10;HAT34CFIhBxz3EP0FMFAhFUTN7DgHhaJKKKwh00UXd0IHoQEs9ntXldQMCASg4cFRfYgGDCHHKJE&#10;a6R6+2Xfr37z3uuqmTfTM/P9QLHw2+meeT3V3dVV1dNEAAAAAAAAAAAAAAAAAAAAoDeaQO/jSOc4&#10;0g2O9DpH+mUT6Ji+DoDZ0QS6gyNdbyI168KR3uJAD+jrAZgVHOmMVv61TvA7fT0As4IDvaQVf60D&#10;vMG/pQ/qMgDMBo70N634ByTQh3QZAGYDOgBYNOgAYNGgA4BFgw4AFg06AFg06ABg0aADgEWDDgAW&#10;DToAWDToAGDRoAOARYMOABYNOgBYNEiHBouGI53Vir/WAbAhBsybvB/4Rovyv90E+oy+HoDZ0QS6&#10;kyOdX98Uz4Hu19cBAMBy4UCPcKRXs4lwnQM92QS6XV8H6iKZeYEeaAId1f8HCuFAX9F2cu4I1+TT&#10;Ivp6MD75ky9n03rm1vu6BNeukbxQfFMrPzpBvYiSy7pGv6v0vgK9wFfpbl0GbIADPagbUQs6QT3k&#10;kf+afkeqEzyqy4ENcKQv6AZsE470C450ry4PhqNE+fO7+p4uCzaQTaA3dCO2CWaC8dhm9mjhK/QN&#10;XR5soQl0QjfiJpliJ5BOLgok/+r/mwKlI39+P29zoHt0HWAHHOkUB2LdoBvkIl+mT+s6xiAr931N&#10;oIebQE+nQFekP0oi3LaZLeUC3bxGrn8mecICHa+tk1iUP/+u07oOUAhH+iZH+p9u1A1ykV+mT+k6&#10;9k1WeFFUUXZR9I1K7pXcMc6nmXHEDmExe/Jzn0HspiMc6CmO9F/duG3CgX7OkT6p6+ibldKnkXoP&#10;Cr9LOFKQDjekjx3KPyKpE4TiTvCzfR04sTbSb8/rH1DyARsn9LP2CZS/AiQVYj3KuE040HPNK3Sb&#10;rsNLHu3FNh98tC+V9Gx76AhNoCNGm/8ZXQfoiU0pEm0iATVd3kpW/KDrrl36VEKO9HVd/ybByD8A&#10;xZ0g0EldtpQciyie8muUPmaE5hS9iwO9putuEyj/gHCgr3Gkf+uXcOCFBHpCl9tFVvxRFrb7EvFM&#10;eRfLsndB19cmfc44oJBtM4En+CK++6QsLfXNQgI9rX/zLvgFeg9fOXyo37pg5B8RDvRY68LYaP5I&#10;0GpOo/4mkfWM/u27kECWrmetPij/2MjmC470fA5CPS8LV33NNpI/veXlzlWySXSfbodNiIKndj1Y&#10;h8ywT+prwYQYaqGbUxykc95McchpDivJcQX5u+wTDkPMRHmBbB0oJAZyMj/zXuIsYCD2ae9nhQ9Z&#10;USQnyJW6sJZLtLegmzyjvi+YOdm33+som5U+RWS9Cr+N9MwyY+yh08pz6/uBmZKVqDflzzk57lHe&#10;Q950Lr+jt5lBOpa+D5gZ2ezpRflXiq/vMTTbXMFW8XiIwETIyVydlT8r/sO6/rHpazGPgNYMyd6e&#10;Tvk8yca/uagdzNSxkme47h2hY/oEqIy0ONUv2SB51K9W8TXJXdnyO0xSgXkHekCm9EMv1yCp/ISU&#10;f0WeDdyL5BwncOUPgUroskDsI5NybLqaftKBdJ1gInTx+GTlr26h66XLLAjP0ATJI58rYNQldbhm&#10;OuU7zWgwWATelz13u9frIcrtMrl10CLx+vs9yWFTxOsRQ7rERPC+4KkveC14zUO4RisnZU/ql1Yg&#10;S4t+5jWSZ5ZEvlDNeFx+YhfrepZASuBraY+dglmgTjyjfwoULXhxZ/kA8VqbYRaoEc/ovyS7fxOu&#10;aDFmgbrwTOcI8NzEOXPCI1QTLr//Alyepbi8QjOOl0yK7NEwTeMYwQ6SDupoaadtgr3ElWCdwnPA&#10;CzaswhollnbUdYARsAa+lur23IXMpLqtdgrMoHFxBXRg+2/E6kmDGTQyHvNH1wFuYY0LYC01Mlbv&#10;z9JSHqw4zaDFBhJHxzplI699N1aPGoKJI2EdrZDTXobVDPJ8ch30gDX6C/OnDMfAgnXAGDhGKpg/&#10;hVjMIDgWRsK80Rs+62IcbQvTcmgsATCMUjbMn5NBbGV4jNM0Mj8NmOMrxoAYB7or5R/Z5aiuqwrk&#10;B3GkCxzpdd04pcKRbnCkH0tduv42jB0A6Q8GzAvhgg6QD9s+bY7c63uJjkn8J9ARfY9RyMrvVnwt&#10;pZ8m0eW2CTxANqwdoMQVypG+e6hcB+FAP9T3GAUZ+fXDdRWpU99nnTQdtpTbKAUvCBzEMlLvGmDk&#10;EENdphepIau39BRxi3CkP+v7rOPoAIhWGjF2gK2xAPOiulDkiFx9r8ERZdUP1lUKOoApCIYYgB3L&#10;LrGCDvBFXaYPkXr1vQZHnx/bhxSYQOgAe6bnDvDR1sPMO0iqr2CtuHfkITjSm/oBvSJ1SYPp+6xj&#10;XaSVeCnAQfr2ssn5wrpcJ6lpXZc7gZzU7vYGZTfohV3KL1g7QFWNNREOteEW2bUIXsGBHsqHhV+X&#10;DuaQvyQ9C/Sgrntx9LlIAwdxmJhwMgyN0UbF18wMmM8YwxpreCxfMUAukA1Hpu34i9GlYc1Y1OXB&#10;Zsx+e3SA4bHuB8ZLKgez6wTYd8bikjG6QLG+GgOrpwKeoDIc7YpU87EwukIxVRfgMC0RYxkLi62a&#10;XxZ2Lu3A8amZ8TMyl4rVXVcSsl8y1gg77P+RcbwwmEFbMDsWClMgwB6xeCySYMreiOVDA7ktEQEe&#10;G2tADN6gdqzpD/jSXiVY3XZJMAscwjr6YyCpCIs7FC/vMNbRPwncn/VgdofefIGYBTKO0b/oyx1g&#10;IKzeoPwSMQs4R3+4kyvEOQss2ouRj5gq3lchkkd/zJ614ZwFFv0yrR603GYY/WvFMwtIHEHXswTM&#10;Of8rWfCAUT2eWUBkaesBUWKr52yJ7TRJPLNAkoWsB7Ldb0t4u9VGGP1rp8MssAjXnsfuz+2D0X8q&#10;eO3bua8HrNmz6+2CtIeJ4Z3m5+rlyB8v89j9MjMuwjycFdnWtWWKrmRmL7yj3Y+Uh6niiXKKzG09&#10;YN7meKsdAkyfidNh0TeLzd7WTS5rvx/pznPBO/1P/VMqXrs/yczMwEWTbWCvIkx2I701y3Ml2Oo4&#10;Q1wbZ7IpoOuaAh1cwedh+swUrz08NU+Id8ZLmaFQ/nnjMQum5hXyeH2Wnhm7GLzxgakEyLwL310L&#10;/pRiEujpfMLLD6a8NpodTaDPcaRf5WN0rnGgR/Q163jjA1MYIZ0z3NY8nybQsbbjrzjSGX0tGBiO&#10;dFa/mPxyTutr1/Fkjdb+JTTPGqfE9JFBRZdbKw+P0VhsC3LlYzSP6TIrvKZQrf5xd7rDjgU+R7qX&#10;A/3nULk1Se8Bi+dhKVnocaDHdbl1vCOmrqcGPG7PkizPUvcxZoIB2TbyH5BAJ3VZjcdm3jVqDo3X&#10;7VmykG0C3c6R3jpUtkXQCQagWPlFyl6wewNNTaKfb5dYvFoc6CldfpPAHNojFuXnSOd0+U14FsRT&#10;ltRhDHGNJtAROaBa17NJMBPsgRKb/x0J9KzxBbtmgcmKw4RrAh1N/n9d1wbBTNAjJuWP9Cxfpbt1&#10;HbvwLCKnKHn0dykmOsEIWJSfAz3XXKIP6zpKcblFJya7Ir67QCcYEJPyR/pRc82v/IJ30/hUpMTt&#10;WYJjTYCIsRUO9JhuyE2SIpWB7tB1eJj1LBDohP69XqydoMQjBzIc6C6D77k35Rc8wbEpyD7SOCzm&#10;EAf6ti4PNtBE+pJuwDbhQD/hSB/T5bsyy1mgx9F/ndKZwBJ3WDwc6Mu6AbVwpJ/yJfq4LtsH7mzR&#10;SmXfG/xLOkHXxfei4ED36wZUL7RXs6eNuSyIh9rltc0c4kAv82X6iC4DtsCRLuiGzC9078q/QmYC&#10;Gblk+p6giPvx+BDKv0JmAsm/Wl+/pQ00ge7S14Id5Gn17CrPhSP9QxpX/q6vBfUhkfihBqrZ0wS6&#10;U/8NAAAAAAAAAAAAAID9woHukW8PpWBZBcKBHoKnDOyV5hW6TVI0ONBrOjhXi0jwkH9Dn9XPDkBn&#10;NoX5axOO9KakkujnB8ANB3o0fWirReFqFA70666bgwB4h5RQ1qJoNYt0Wv07ADDDL9IHONC/tILV&#10;LnyVvqN/CwBmUlJXi4LVLhzpRf1bADDDv6f3cqQbWsFqF470Lf1bAHDBkS5pBatdJDagfwcALjjS&#10;5znS37WS1SqyIUY+aqt/BwBuUsS18EsVY0reAnlUPz8AnclHBclRTIeOCxpbONKr6UNi2DEHhkBG&#10;2bztrwbB1kMAAAAAAAAAAAAAAAAAYM/IrjH5tPo+RYJx+r4AVAFfoVM6QtuncKB/8iV6v74vAFWQ&#10;vs7Qorh9CUf6g74nANWQv5H/J624fQkH+qq+JwBVIZ9014rbh6RMVHz7B9QOX6ZPpK8ytChxF8ER&#10;Q2AyyFqAA/1VK7FXOND3m4v0bn0fAKqFAz2uFdkjHOgluD7BJJET0rVCWwR+fzB55ODt1TlnFpHD&#10;5YY84A6AvSGKLNsV00F/Lcq+pvRvpy9QBDqu6wBgFsiHaznQE3KMaT7O9FzqHDc/t44RHwAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAePk/SC5hFyHYXc4AAAAASUVORK5CYIJQSwMECgAAAAAAAAAhAF8PPAHu&#10;DAAA7gwAABQAAABkcnMvbWVkaWEvaW1hZ2UyLnN2Zzxzdmcgdmlld0JveD0iMCAwIDk2IDk2IiB4&#10;bWxucz0iaHR0cDovL3d3dy53My5vcmcvMjAwMC9zdmciIHhtbG5zOnhsaW5rPSJodHRwOi8vd3d3&#10;LnczLm9yZy8xOTk5L3hsaW5rIiBpZD0iSWNvbnNfTGlnaHRzT24iIG92ZXJmbG93PSJoaWRkZW4i&#10;PjxwYXRoIGQ9Ik01Ni40NzEgNzQuNzkyIDM5LjI2IDc0Ljc5MkMzNy42NjgzIDc0Ljc5MiAzNi4z&#10;NzggNzYuMDgyMyAzNi4zNzggNzcuNjc0IDM2LjM3OCA3OS4yNjU3IDM3LjY2ODMgODAuNTU2IDM5&#10;LjI2IDgwLjU1Nkw1Ni40NzEgODAuNTU2QzU4LjA2MjcgODAuNTU2IDU5LjM1MyA3OS4yNjU3IDU5&#10;LjM1MyA3Ny42NzQgNTkuMzUzIDc2LjA4MjMgNTguMDYyNyA3NC43OTIgNTYuNDcxIDc0Ljc5Mloi&#10;IGZpbGw9IiNGRkMwMDAiLz48cGF0aCBkPSJNNDcuODY2IDkwLjMyOEM1MS4xMzQzIDkwLjMyNzYg&#10;NTMuODUyOCA4Ny44MTQyIDU0LjEwOSA4NC41NTZMNDEuNjIyIDg0LjU1NkM0MS44NzgzIDg3Ljgx&#10;NDYgNDQuNTk3NCA5MC4zMjgxIDQ3Ljg2NiA5MC4zMjhaIiBmaWxsPSIjRkZDMDAwIi8+PHBhdGgg&#10;ZD0iTTcyLjgzOSA0NC40NzQgNzIuODM5IDQzLjYxQzcyLjU4OTcgMjkuOTY5MiA2MS41MDg3IDE5&#10;LjAxNTYgNDcuODY2IDE4LjkyNEw0Ny44NjYgMTguOTI0QzM0LjIyMjMgMTkuMDE0NSAyMy4xMzk4&#10;IDI5Ljk2ODMgMjIuODkgNDMuNjFMMjIuODkgNDQuNDc0QzIyLjk4MzIgNDcuNDMyNSAyMy41NzEg&#10;NTAuMzU0NiAyNC42MjkgNTMuMTE5IDI1LjY0MTQgNTUuNzI3OCAyNy4xMTE1IDU4LjEzNDkgMjgu&#10;OTcgNjAuMjI3IDMxLjI1NiA2Mi43MjcgMzMuNzYzIDY3LjU3NSAzNC44MiA2OS43MjcgMzUuMTQ0&#10;IDcwLjM4IDM1LjgxIDcwLjc5MyAzNi41MzkgNzAuNzkzTDU5LjE5IDcwLjc5M0M1OS45MTkxIDcw&#10;Ljc5MjcgNjAuNTg1MyA3MC4zNzk4IDYwLjkxIDY5LjcyNyA2MS45NjYgNjcuNTc2IDY0LjQ3MyA2&#10;Mi43MjcgNjYuNzU5IDYwLjIyNyA2OC42MTc1IDU4LjEzNDkgNzAuMDg3NiA1NS43Mjc4IDcxLjEg&#10;NTMuMTE5IDcyLjE1NzYgNTAuMzU0NCA3Mi43NDUzIDQ3LjQzMjUgNzIuODM5IDQ0LjQ3NFpNNjcu&#10;MDc2IDQ0LjM3NEM2Ni45ODkxIDQ2LjY3NjMgNjYuNTI0MyA0OC45NDg2IDY1LjcgNTEuMSA2NC45&#10;MzggNTMuMDM4OSA2My44Mzg3IDU0LjgyNzUgNjIuNDUzIDU2LjM4MyA2MC4yNTE0IDU5LjAzNjkg&#10;NTguMzY1OCA2MS45Mzc3IDU2LjgzNCA2NS4wMjdMMzguODkyIDY1LjAyN0MzNy4zNjA2IDYxLjkz&#10;NzUgMzUuNDc0OSA1OS4wMzY3IDMzLjI3MyA1Ni4zODMgMzEuODg3MiA1NC44Mjc3IDMwLjc4ODIg&#10;NTMuMDM5IDMwLjAyNyA1MS4xIDI5LjIwMzIgNDguOTQ5MiAyOC43MzkgNDYuNjc3NSAyOC42NTMg&#10;NDQuMzc2TDI4LjY1MyA0My42NTZDMjguODQ3MSAzMy4xNjcgMzcuMzczNCAyNC43NDgyIDQ3Ljg2&#10;NCAyNC42ODdMNDcuODY0IDI0LjY4N0M1OC4zNTU0IDI0Ljc0NzcgNjYuODgyIDMzLjE2ODIgNjcu&#10;MDc0IDQzLjY1OFoiIGZpbGw9IiNGRkMwMDAiLz48cGF0aCBkPSJNNDguMDYyIDE1QzQ5LjE2NjYg&#10;MTUgNTAuMDYyIDE0LjEwNDYgNTAuMDYyIDEzTDUwLjA2MiA2QzUwLjA2MiA0Ljg5NTQzIDQ5LjE2&#10;NjYgNCA0OC4wNjIgNCA0Ni45NTc0IDQgNDYuMDYyIDQuODk1NDMgNDYuMDYyIDZMNDYuMDYyIDEz&#10;QzQ2LjA2MiAxNC4xMDQ2IDQ2Ljk1NzQgMTUgNDguMDYyIDE1WiIgZmlsbD0iI0ZGQzAwMCIvPjxw&#10;YXRoIGQ9Ik0yNC4zMjYgMjMuOEMyNS4wOTM0IDI0LjU5NDUgMjYuMzU5NSAyNC42MTY1IDI3LjE1&#10;NCAyMy44NDkyIDI3Ljk0ODUgMjMuMDgxOCAyNy45NzA1IDIxLjgxNTcgMjcuMjAzMiAyMS4wMjEy&#10;IDI3LjE4NzEgMjEuMDA0NSAyNy4xNzA3IDIwLjk4ODEgMjcuMTU0IDIwLjk3MkwyMi4yIDE2LjAx&#10;OEMyMS40MDU1IDE1LjI1MDYgMjAuMTM5NCAxNS4yNzI2IDE5LjM3MiAxNi4wNjcyIDE4LjYyMzQg&#10;MTYuODQyMiAxOC42MjM0IDE4LjA3MSAxOS4zNzIgMTguODQ2WiIgZmlsbD0iI0ZGQzAwMCIvPjxw&#10;YXRoIGQ9Ik03MC40MTEgMjQuNzYxQzcwLjk0MTQgMjQuNzYwOSA3MS40NSAyNC41NTAxIDcxLjgy&#10;NSAyNC4xNzVMNzYuNzc0IDE5LjIyNUM3Ny41MjUzIDE4LjQxNTMgNzcuNDc3OSAxNy4xNDk4IDc2&#10;LjY2ODEgMTYuMzk4NiA3NS45MDAzIDE1LjY4NjIgNzQuNzEzIDE1LjY4NjggNzMuOTQ2IDE2LjRM&#10;NjkgMjEuMzQ3QzY4LjIxOTEgMjIuMTI4MiA2OC4yMTkzIDIzLjM5NDUgNjkuMDAwNCAyNC4xNzU0&#10;IDY5LjM3NTQgMjQuNTUwMyA2OS44ODM4IDI0Ljc2MDkgNzAuNDE0IDI0Ljc2MVoiIGZpbGw9IiNG&#10;RkMwMDAiLz48cGF0aCBkPSJNMTcgNDEuNSAxMCA0MS41QzguODk1NDMgNDEuNSA4IDQyLjM5NTQg&#10;OCA0My41IDggNDQuNjA0NiA4Ljg5NTQzIDQ1LjUgMTAgNDUuNUwxNyA0NS41QzE4LjEwNDYgNDUu&#10;NSAxOSA0NC42MDQ2IDE5IDQzLjUgMTkgNDIuMzk1NCAxOC4xMDQ2IDQxLjUgMTcgNDEuNVoiIGZp&#10;bGw9IiNGRkMwMDAiLz48cGF0aCBkPSJNMjQuMzI2IDYzLjEzNiAxOS4zNzYgNjguMDg2QzE4LjU2&#10;MjcgNjguODMzNSAxOC41MDk0IDcwLjA5ODcgMTkuMjU2OSA3MC45MTE5IDIwLjAwNDMgNzEuNzI1&#10;MiAyMS4yNjk1IDcxLjc3ODUgMjIuMDgyOCA3MS4wMzExIDIyLjEyMzUgNzAuOTkzNyAyMi4xNjI2&#10;IDcwLjk1NDYgMjIuMiA3MC45MTRMMjcuMTUgNjUuOTY0QzI3Ljk0NDUgNjUuMTk2NiAyNy45NjY1&#10;IDYzLjkzMDUgMjcuMTk5MiA2My4xMzYgMjYuNDMxOCA2Mi4zNDE1IDI1LjE2NTcgNjIuMzE5NSAy&#10;NC4zNzEyIDYzLjA4NjggMjQuMzU0NSA2My4xMDI5IDI0LjMzODEgNjMuMTE5MyAyNC4zMjIgNjMu&#10;MTM2WiIgZmlsbD0iI0ZGQzAwMCIvPjxwYXRoIGQ9Ik03MS44MjUgNjIuNzU3QzcxLjA3MjkgNjEu&#10;OTQ4MSA2OS44MDc0IDYxLjkwMiA2OC45OTg0IDYyLjY1NDEgNjguMTg5NSA2My40MDYyIDY4LjE0&#10;MzQgNjQuNjcxNyA2OC44OTU2IDY1LjQ4MDcgNjguOTI5MSA2NS41MTY3IDY4Ljk2MzkgNjUuNTUx&#10;NSA2OSA2NS41ODVMNzMuOTQ5IDcwLjUzNEM3NC43NDM1IDcxLjMwMTQgNzYuMDA5NiA3MS4yNzk0&#10;IDc2Ljc3NyA3MC40ODQ4IDc3LjUyNTYgNjkuNzA5OCA3Ny41MjU2IDY4LjQ4MSA3Ni43NzcgNjcu&#10;NzA2WiIgZmlsbD0iI0ZGQzAwMCIvPjxwYXRoIGQ9Ik04NS43NSA0MS40MzIgNzguNzUgNDEuNDMy&#10;Qzc3LjY0NTQgNDEuNDMyIDc2Ljc1IDQyLjMyNzQgNzYuNzUgNDMuNDMyIDc2Ljc1IDQ0LjUzNjYg&#10;NzcuNjQ1NCA0NS40MzIgNzguNzUgNDUuNDMyTDg1Ljc1IDQ1LjQzMkM4Ni44NTQ2IDQ1LjQzMiA4&#10;Ny43NSA0NC41MzY2IDg3Ljc1IDQzLjQzMiA4Ny43NSA0Mi4zMjc0IDg2Ljg1NDYgNDEuNDMyIDg1&#10;Ljc1IDQxLjQzMloiIGZpbGw9IiNGRkMwMDAiLz48L3N2Zz5QSwMEFAAGAAgAAAAhANewBPzgAAAA&#10;CQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwVu72VZDidmUUtRTEWwF8TbNTpPQ&#10;7GzIbpP037ue7HGYj/e+l68n24qBet841qDmCQji0pmGKw1fh7fZCoQPyAZbx6ThSh7Wxf1djplx&#10;I3/SsA+ViCHsM9RQh9BlUvqyJot+7jri+Du53mKIZ19J0+MYw20rF0mSSosNx4YaO9rWVJ73F6vh&#10;fcRxs1Svw+582l5/Ds8f3ztFWj8+TJsXEIGm8A/Dn35UhyI6Hd2FjRethplScUvQsFQLEBFIkycQ&#10;xwimyQpkkcvbBcUvAAAA//8DAFBLAwQUAAYACAAAACEAIlYO7scAAAClAQAAGQAAAGRycy9fcmVs&#10;cy9lMm9Eb2MueG1sLnJlbHO8kLFqAzEMhvdC3sFo7/nuhlJKfFlKIWtIH0DYOp/JWTaWG5q3j2mW&#10;BgLdOkri//4PbXffcVVnKhISGxi6HhSxTS6wN/B5/Hh+BSUV2eGamAxcSGA3bZ62B1qxtpAsIYtq&#10;FBYDS635TWuxC0WULmXidplTiVjbWLzOaE/oSY99/6LLbwZMd0y1dwbK3o2gjpfcmv9mp3kOlt6T&#10;/YrE9UGFDrF1NyAWT9VAJBfwthw7OXvQjx2G/3EYusw/DvruudMVAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhAKjWx6gTAQAASQIAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAABEAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAUAnL1SUDAACjBwAADgAAAAAAAAAAAAAAAABDAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAKAAAAAAAAACEAU1zHj78NAAC/DQAAFAAAAAAAAAAAAAAAAACUBQAAZHJzL21lZGlhL2lt&#10;YWdlMS5wbmdQSwECLQAKAAAAAAAAACEAXw88Ae4MAADuDAAAFAAAAAAAAAAAAAAAAACFEwAAZHJz&#10;L21lZGlhL2ltYWdlMi5zdmdQSwECLQAUAAYACAAAACEA17AE/OAAAAAJAQAADwAAAAAAAAAAAAAA&#10;AAClIAAAZHJzL2Rvd25yZXYueG1sUEsBAi0AFAAGAAgAAAAhACJWDu7HAAAApQEAABkAAAAAAAAA&#10;AAAAAAAAsiEAAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHNQSwUGAAAAAAcABwC+AQAAsCIAAAAA&#10;">
+                <v:line id="Straight Connector 57" style="position:absolute;visibility:visible;mso-wrap-style:square" o:spid="_x0000_s1027" strokecolor="#001b6c" strokeweight="1.5pt" o:connectortype="straight" from="4465,0" to="4535,8229" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCbCqjcxwAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LagIx&#10;FN0X+g/hCt3VjLb4GI3SCoW68+32OrlOpk5uhkmqM3/fFAQ5q8N5cabzxpbiSrUvHCvodRMQxJnT&#10;BecKdtuv1xEIH5A1lo5JQUse5rPnpymm2t14TddNyEUsYZ+iAhNClUrpM0MWfddVxFE7u9piiLTO&#10;pa7xFsttKftJMpAWC44LBitaGMoum1+rYNGuxqt2efo8HKvlmynp8hP2O6VeOs3HBESgJjzM9/S3&#10;VjAeDfvvSQT8X4p3QM7+AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJsKqNzHAAAA4gAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;">
                   <v:stroke joinstyle="miter"/>
                 </v:line>
-                <v:shape id="Graphic 58" o:spid="_x0000_s1028" type="#_x0000_t75" alt="Lights On with solid fill" style="position:absolute;top:2126;width:3937;height:3937;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDF/iOSyQAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BS8NA&#10;FITvQv/D8gpexG6aSkxjt6WIite2Xnpbdp9JMPs2ZF+S9d+7guBxmJlvmN0huk5MOITWk4L1KgOB&#10;ZLxtqVbwcXm9L0EE1mR15wkVfGOAw35xs9OV9TOdcDpzLRKEQqUVNMx9JWUwDTodVr5HSt6nH5zm&#10;JIda2kHPCe46mWdZIZ1uKS00usfnBs3XeXQKNnx54fwuvsXJXOexvJrRlqVSt8t4fALBGPk//Nd+&#10;twqK4mG72Wb5I/xeSndA7n8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAxf4jkskAAADi&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;">
-                  <v:imagedata r:id="rId15" o:title="Lights On with solid fill"/>
+                <v:shape id="Graphic 58" style="position:absolute;top:2126;width:3937;height:3937;visibility:visible;mso-wrap-style:square" alt="Lights On with solid fill" o:spid="_x0000_s1028" type="#_x0000_t75" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDF/iOSyQAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BS8NA&#10;FITvQv/D8gpexG6aSkxjt6WIite2Xnpbdp9JMPs2ZF+S9d+7guBxmJlvmN0huk5MOITWk4L1KgOB&#10;ZLxtqVbwcXm9L0EE1mR15wkVfGOAw35xs9OV9TOdcDpzLRKEQqUVNMx9JWUwDTodVr5HSt6nH5zm&#10;JIda2kHPCe46mWdZIZ1uKS00usfnBs3XeXQKNnx54fwuvsXJXOexvJrRlqVSt8t4fALBGPk//Nd+&#10;twqK4mG72Wb5I/xeSndA7n8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAxf4jkskAAADi&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;">
+                  <v:imagedata o:title="Lights On with solid fill" r:id="rId22"/>
                 </v:shape>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="365ECF92" w14:textId="0C6AFFE0" w:rsidR="005A44A4" w:rsidRPr="00B07E63" w:rsidRDefault="005A44A4" w:rsidP="005A44A4">
+    <w:p w14:paraId="365ECF92" w14:textId="0F228BD1" w:rsidR="005A44A4" w:rsidRPr="00B07E63" w:rsidRDefault="005A44A4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="49"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B07E63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Praktisks ieteikums</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54D65508" w14:textId="2967D40A" w:rsidR="005A44A4" w:rsidRPr="00B07E63" w:rsidRDefault="00B07E63" w:rsidP="005A44A4">
+    <w:p w14:paraId="54D65508" w14:textId="2967D40A" w:rsidR="005A44A4" w:rsidRPr="00B07E63" w:rsidRDefault="00B07E63">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="49"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B07E63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Izdevumu izvērtēšanas procesā ieteicams nodrošināt, ka izmantotā informācija ir savstarpēji salāgojama starp dažādām informācijas sistēmām un klasifikatoriem, lai veicinātu tās atkārtotu izmantošanu un analītisko salīdzināmību.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EBE7752" w14:textId="4DD61334" w:rsidR="00FD0E99" w:rsidRDefault="00FD0E99" w:rsidP="005C1501">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7AB3A314" w14:textId="77777777" w:rsidR="00FD0E99" w:rsidRDefault="00FD0E99" w:rsidP="005C1501">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="18AB036D" w14:textId="4C4FA808" w:rsidR="00BB4616" w:rsidRDefault="00BB4616" w:rsidP="00BB4616">
+    <w:p w14:paraId="18AB036D" w14:textId="5FDA588C" w:rsidR="00BB4616" w:rsidRDefault="00BB4616" w:rsidP="00BB4616">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB4616">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Izdevumu izvērtēšanas un analīzes procesa kontekstā tas nozīmē, ka ministrijām, izvērtējot izdevumus līdz pakalpojumu līmenim, ieteicams ņemt vērā:</w:t>
+        <w:t xml:space="preserve">Izdevumu izvērtēšanas un analīzes procesa kontekstā tas nozīmē, ka </w:t>
+      </w:r>
+      <w:r w:rsidR="00C84B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>budžeta resoriem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB4616">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, izvērtējot izdevumus līdz pakalpojumu līmenim, ieteicams ņemt vērā:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BF2EBC4" w14:textId="77777777" w:rsidR="00322B5F" w:rsidRPr="00BB4616" w:rsidRDefault="00322B5F" w:rsidP="00BB4616">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="73AF2F5B" w14:textId="77777777" w:rsidR="00BB4616" w:rsidRPr="00BB4616" w:rsidRDefault="00BB4616" w:rsidP="00BB4616">
+    <w:p w14:paraId="73AF2F5B" w14:textId="77777777" w:rsidR="00BB4616" w:rsidRPr="00BB4616" w:rsidRDefault="00BB4616">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="55"/>
+          <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB4616">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>VARAM uzturēto publisko pakalpojumu struktūru;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22B8B032" w14:textId="77777777" w:rsidR="00BB4616" w:rsidRPr="00BB4616" w:rsidRDefault="00BB4616" w:rsidP="00BB4616">
+    <w:p w14:paraId="22B8B032" w14:textId="77777777" w:rsidR="00BB4616" w:rsidRPr="00BB4616" w:rsidRDefault="00BB4616">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="55"/>
+          <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB4616">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Valsts kases budžeta plānošanas un finanšu vadības risinājumā izmantoto politikas jomu dalījumu.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="224C24A4" w14:textId="77777777" w:rsidR="00BB4616" w:rsidRPr="00BB4616" w:rsidRDefault="00BB4616" w:rsidP="00BB4616">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="381DF691" w14:textId="389631E9" w:rsidR="004214CE" w:rsidRPr="001E0298" w:rsidRDefault="00BB4616" w:rsidP="004214CE">
+    <w:p w14:paraId="758C8D9B" w14:textId="472E55B4" w:rsidR="00BD6712" w:rsidRPr="00123916" w:rsidRDefault="00BB4616" w:rsidP="00D906D0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB4616">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tas ļauj veidot savstarpēji salāgojamu un atkārtoti izmantojamu informāciju, kas atbalsta gan analīzi, gan lēmumu pieņemšanu</w:t>
       </w:r>
       <w:r w:rsidR="004214CE" w:rsidRPr="001E0298">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:footnoteReference w:id="4"/>
+        <w:footnoteReference w:id="5"/>
       </w:r>
       <w:r w:rsidR="004214CE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...53 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="0917A558" w14:textId="5DF5C2B2" w:rsidR="00C371C1" w:rsidRPr="00B9136D" w:rsidRDefault="00C371C1" w:rsidP="00BB371A">
       <w:pPr>
         <w:spacing w:before="240" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="001B6C"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C371C1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="001B6C"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>ANALĪTISKĀS METODES IZDEVUMU IZVĒRTĒŠANĀ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B8896A7" w14:textId="5D08049D" w:rsidR="00BB371A" w:rsidRDefault="005A34EC" w:rsidP="00BB371A">
+    <w:p w14:paraId="7B8896A7" w14:textId="206E2DEE" w:rsidR="00BB371A" w:rsidRDefault="005A34EC" w:rsidP="00BB371A">
       <w:pPr>
         <w:spacing w:before="240" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Izdevumu izvērtēšanas procesā a</w:t>
       </w:r>
       <w:r w:rsidR="00BB371A" w:rsidRPr="00BB371A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>nalītiskās metodes ir izšķirošas, jo tās ļauj pāriet no formālas izdevumu uzskaites uz pierādījumos balstītu izvērtējumu. Ar to palīdzību iespējams noteikt, ko sabiedrība iegūst no ieguldītajiem resursiem, vai finansējums tiek lietots atbilstoši sākotnējam mērķim, kur ir ietaupījuma vai efektivizācijas iespējas un vai sasniegtie rezultāti ir samērīgi ar izmaksām. Tād</w:t>
       </w:r>
@@ -5706,51 +6136,91 @@
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidR="00BB371A" w:rsidRPr="00BB371A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> mehānism</w:t>
       </w:r>
       <w:r w:rsidR="00631BE3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidR="00BB371A" w:rsidRPr="00BB371A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>, kas izdevumu pārskatīšanu pārvērš par instrumentu resursu pārdalei,</w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB371A" w:rsidRPr="00537ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kas izdevumu </w:t>
+      </w:r>
+      <w:r w:rsidR="00C82A2A" w:rsidRPr="00537ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>izvēr</w:t>
+      </w:r>
+      <w:r w:rsidR="00C82A2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tēšanu</w:t>
+      </w:r>
+      <w:r w:rsidR="00C82A2A" w:rsidRPr="00BB371A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB371A" w:rsidRPr="00BB371A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pārvērš par instrumentu resursu pārdalei,</w:t>
       </w:r>
       <w:r w:rsidR="007C6023" w:rsidRPr="007C6023">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007C6023" w:rsidRPr="008A0404">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>resursu izmantošanas lietderības</w:t>
       </w:r>
       <w:r w:rsidR="00BB371A" w:rsidRPr="00BB371A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -5815,131 +6285,203 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>money</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="007C6023">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00BB371A" w:rsidRPr="00BB371A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> izvērtēšanai un budžeta politikas kvalitātes uzlabošanai. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43327DE7" w14:textId="2AB21698" w:rsidR="006B578E" w:rsidRDefault="006B578E" w:rsidP="00315B8E">
+    <w:p w14:paraId="43327DE7" w14:textId="208C3206" w:rsidR="006B578E" w:rsidRDefault="006B578E" w:rsidP="00315B8E">
       <w:pPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B578E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Izdevumu analīzei parasti tiek izmantots metožu kopums kā analītisks ietvars, lai pārbaudītu trīs galvenos jautājumus: vai izdevumi joprojām ir pamatoti, vai ar šiem izdevumiem tiek sasniegts plānotais rezultāts, un vai to pašu rezultātu var sasniegt lētāk vai citādi. Valsts budžeta institūciju vadītāji ir atbildīgi par budžeta izpildi un kontroli, kā arī par budžeta līdzekļu efektīvu un ekonomisku izlietošanu atbilstoši paredzētajiem mērķiem. Tādējādi valsts budžeta izpildītāji veic izdevumu pārskatīšanu kā padziļinātu un koordinētu bāzes izdevumu pārbaudi, </w:t>
+        <w:t xml:space="preserve">Izdevumu analīzei parasti tiek izmantots metožu kopums kā analītisks ietvars, lai pārbaudītu trīs galvenos jautājumus: vai izdevumi joprojām ir pamatoti, vai ar šiem izdevumiem tiek sasniegts plānotais rezultāts, un vai to pašu rezultātu var sasniegt lētāk vai citādi. Valsts budžeta institūciju vadītāji ir atbildīgi par budžeta izpildi un kontroli, kā arī par budžeta līdzekļu efektīvu un ekonomisku izlietošanu atbilstoši paredzētajiem mērķiem. Tādējādi valsts budžeta izpildītāji veic </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00537ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">izdevumu </w:t>
+      </w:r>
+      <w:r w:rsidR="00C82A2A" w:rsidRPr="00537ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>izvēr</w:t>
+      </w:r>
+      <w:r w:rsidR="00C82A2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tēšanu</w:t>
+      </w:r>
+      <w:r w:rsidR="00C82A2A" w:rsidRPr="006B578E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B578E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kā padziļinātu un koordinētu bāzes izdevumu pārbaudi, </w:t>
       </w:r>
       <w:r w:rsidR="001E0298" w:rsidRPr="006B578E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>vienlaikus sasaistot</w:t>
       </w:r>
       <w:r w:rsidRPr="006B578E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> budžeta līdzekļu izlietojumu ar mērķi un sniegumu.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53522FD3" w14:textId="01AE726A" w:rsidR="00315B8E" w:rsidRPr="000524B8" w:rsidRDefault="000524B8" w:rsidP="00315B8E">
       <w:pPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="001B6C"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000524B8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="001B6C"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vispārējie principi analītisko metožu izvēlei</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F1A3DE2" w14:textId="748B1BD0" w:rsidR="00315B8E" w:rsidRDefault="00EE1ADE" w:rsidP="00315B8E">
+    <w:p w14:paraId="3F1A3DE2" w14:textId="5BB6084E" w:rsidR="00315B8E" w:rsidRDefault="00EE1ADE" w:rsidP="00315B8E">
       <w:pPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00537ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Izdevumu </w:t>
+      </w:r>
+      <w:r w:rsidR="00C82A2A" w:rsidRPr="00537ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>izvērtēšanas</w:t>
+      </w:r>
+      <w:r w:rsidR="00C82A2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un analīzes</w:t>
+      </w:r>
+      <w:r w:rsidR="00C82A2A" w:rsidRPr="00EE1ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00EE1ADE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Izdevumu pārskatīšanas ietvarā vispārējais princips ir šāds: analītiskā metode tiek izvēlēta, ņemot vērā datu pieejamību un to, kādu lēmumu ar attiecīgo analīzi paredzēts pamatot. Metožu izvēlei jābūt atkarīgai no izvērtējuma mērķa, novērtējamās intervences veida, paredzētā lietojuma un galvenajiem lietotājiem. Jāatzīmē, ka nav vienas universālas metodoloģijas, tādēļ metožu izvēlei jābūt piesaistītai skaidri formulētiem mērķiem</w:t>
+        <w:t>ietvarā vispārējais princips ir šāds: analītiskā metode tiek izvēlēta, ņemot vērā datu pieejamību un to, kādu lēmumu ar attiecīgo analīzi paredzēts pamatot. Metožu izvēlei jābūt atkarīgai no izvērtējuma mērķa, novērtējamās intervences veida, paredzētā lietojuma un galvenajiem lietotājiem. Jāatzīmē, ka nav vienas universālas metodoloģijas, tādēļ metožu izvēlei jābūt piesaistītai skaidri formulētiem mērķiem</w:t>
       </w:r>
       <w:r w:rsidR="002A73BC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71D7F72D" w14:textId="1848F003" w:rsidR="00EE1ADE" w:rsidRDefault="00533416" w:rsidP="00315B8E">
       <w:pPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00683904">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
@@ -5959,94 +6501,94 @@
       <w:r w:rsidRPr="00533416">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ja jautājums ir par izdevum</w:t>
       </w:r>
       <w:r w:rsidR="002C2F7A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="00533416">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> atbilstību prioritātēm, nepieciešamas programmas loģikas, stratēģiskās atbilstības un pārklāšanās analīzes. Ja jautājums ir par efektivitāti, jāizvēlas izmaksu, vienības izmaksu, procesu vai salīdzinošās analīzes metodes. Ja jautājums ir par rezultātu sasniegšanu, nepieciešamas darbības snieguma un sasnieguma rezultātu izvērtēšanas pieejas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AF558D5" w14:textId="3ACE7770" w:rsidR="00EE1ADE" w:rsidRDefault="000B5AD7" w:rsidP="00315B8E">
+    <w:p w14:paraId="7AF558D5" w14:textId="408D3212" w:rsidR="00EE1ADE" w:rsidRDefault="000B5AD7" w:rsidP="00315B8E">
       <w:pPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00683904">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Otrais princips – atbilstība mērķim un proporcionalitāte.</w:t>
       </w:r>
       <w:r w:rsidRPr="000B5AD7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="001B6C"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00683904">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="00683904" w:rsidRPr="00F00AD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>zvērtējumiem jābūt savlaicīgiem un samērīgiem ar paredzēto mērķi, ņemot vērā lietotāju vajadzības, resursus un paredzamo izmantojumu. Tādēļ praksē nav metodoloģiski pamatoti veidot sarežģītu eksperimentu, ja lēmums faktiski prasa ātru bāzes izdevumu, tendenču vai organizatorisko procesu pārskatu; tāpat nav pietiekami aprobežoties ar vienkāršu tendenču analīzi, ja jāizvērtē programmas cēloņsakariskā ietekme.</w:t>
+        <w:t>zvērtējumiem jābūt savlaicīgiem un samērīgiem ar paredzēto mērķi, ņemot vērā lietotāju vajadzības, resursus un paredzamo izmantojumu. Tādēļ praksē nav metodoloģiski pamatoti veidot sarežģītu eksperimentu, ja lēmums faktiski prasa ātru bāzes izdevumu, tendenču vai organizatorisko procesu pārskatu.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7520C79A" w14:textId="77777777" w:rsidR="00D9290C" w:rsidRDefault="00D9290C" w:rsidP="00D9290C">
       <w:pPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D9290C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Trešais princips – budžeta lietderība.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -6165,56 +6707,56 @@
       <w:r w:rsidR="002C2F7A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">izvērtēšanas </w:t>
       </w:r>
       <w:r w:rsidR="002C2F7A" w:rsidRPr="00F00AD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AB2B20" w:rsidRPr="00F00AD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">kontekstā metodoloģiski “pareizs”, bet praktiski neieviešams secinājums ir vājš rezultāts. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7711118C" w14:textId="7F0860DF" w:rsidR="00AB2B20" w:rsidRPr="006735FE" w:rsidRDefault="007F2A5B" w:rsidP="00AB2B20">
+    <w:p w14:paraId="7711118C" w14:textId="7F0860DF" w:rsidR="00AB2B20" w:rsidRPr="006735FE" w:rsidRDefault="007F2A5B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="58"/>
+          <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251653632" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7F793D93" wp14:editId="145140BC">
                 <wp:simplePos x="0" y="0"/>
@@ -6227,54 +6769,54 @@
                 <wp:extent cx="361507" cy="865163"/>
                 <wp:effectExtent l="0" t="0" r="19685" b="30480"/>
                 <wp:wrapNone/>
                 <wp:docPr id="976887129" name="Group 35"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr/>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="361507" cy="865163"/>
                           <a:chOff x="0" y="0"/>
                           <a:chExt cx="361507" cy="865163"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="819015235" name="Graphic 59" descr="Warning with solid fill"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId9">
+                          <a:blip r:embed="rId12">
                             <a:extLst>
                               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId10"/>
+                                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId13"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="244549"/>
                             <a:ext cx="316230" cy="316230"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                       <wps:wsp>
                         <wps:cNvPr id="1404817680" name="Straight Connector 57"/>
                         <wps:cNvCnPr/>
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="361507" y="0"/>
                             <a:ext cx="0" cy="865163"/>
                           </a:xfrm>
@@ -6287,254 +6829,411 @@
                             </a:solidFill>
                           </a:ln>
                         </wps:spPr>
                         <wps:style>
                           <a:lnRef idx="1">
                             <a:schemeClr val="accent1"/>
                           </a:lnRef>
                           <a:fillRef idx="0">
                             <a:schemeClr val="accent1"/>
                           </a:fillRef>
                           <a:effectRef idx="0">
                             <a:schemeClr val="accent1"/>
                           </a:effectRef>
                           <a:fontRef idx="minor">
                             <a:schemeClr val="tx1"/>
                           </a:fontRef>
                         </wps:style>
                         <wps:bodyPr/>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...3 lines deleted...]
-                  <v:imagedata r:id="rId11" o:title="Warning with solid fill"/>
+          <mc:Fallback xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="6292A994">
+              <v:group id="Group 35" style="position:absolute;margin-left:.35pt;margin-top:1.2pt;width:28.45pt;height:68.1pt;z-index:251653632" coordsize="3615,8651" o:spid="_x0000_s1026" w14:anchorId="6AEEA47A" o:gfxdata="UEsDBBQABgAIAAAAIQCo1seoEwEAAEkCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSSwU7DMBBE&#10;70j8g+UrShx6QAgl6YGUIyBUPsCyN4lFvLa8JrR/j5O2ElRtpR493jc7I7tcbuzARghkHFb8Pi84&#10;A1ROG+wq/rl+yR45oyhRy8EhVHwLxJf17U253noglmikivcx+ichSPVgJeXOA6ab1gUrYzqGTnip&#10;vmQHYlEUD0I5jIAxi5MHr8sGWvk9RLbaJHmXxGPH2fNublpVcWMnftLFSSLAQEeI9H4wSsbUTYyo&#10;j3Jl+0x5IucZ6o2nuxT8zAYaT2dK+gVq8vvf5G+s/ba39ATBaGDvMsRXaVNfoQMJWLjGqfyyx1TN&#10;Uuba1ijIm0CrmTpkOuet3Q8GGK81bxL2AePBXcwfof4FAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy&#10;2fr2M4PBMnrbUb/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb&#10;25HMsYhqlCwG5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/s&#10;FB2T0FQ7R0nTNEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3p&#10;cvwCAAD//wMAUEsDBBQABgAIAAAAIQAufXhxHQMAAJ8HAAAOAAAAZHJzL2Uyb0RvYy54bWycVV1P&#10;2zAUfZ+0/2DlHZK0TWkjWrSVgSahrYJNe3YdJ7FwbMt2v/79ru0kpRQY44FgN/fjnONz48urXcPR&#10;hmrDpJhF6XkSISqILJioZtHvXzdnkwgZi0WBuRR0Fu2pia7mnz9dblVOB7KWvKAaQRFh8q2aRbW1&#10;Ko9jQ2raYHMuFRXwspS6wRa2uooLjbdQveHxIEnG8VbqQmlJqDHw63V4Gc19/bKkxP4sS0Mt4rMI&#10;sFn/1P65cs94fonzSmNVM9LCwB9A0WAmoGlf6hpbjNaanZRqGNHSyNKeE9nEsiwZoZ4DsEmTZ2xu&#10;tVwrz6XKt5XqZQJpn+n04bLkx+ZWqwe11KDEVlWghd85LrtSN+4/oEQ7L9m+l4zuLCLw43CcZslF&#10;hAi8moyzdDwMkpIadD/JIvW3N/Pirml8BEUxksNfyx9WJ/z/7RPIsmtNo7ZI864aDdaPa3UGR6Ww&#10;ZSvGmd1728GhOFBis2RkqcMGpFxqxAoQIp0maTYYZhESuAHX37YGy6YRKqghYMA/WAswLNoyWyMj&#10;OStQyTh36rnKrlgojR31O0keDRJyUWNR0S9GgbFh3Fx0fBzut0e4VpypGyjtjtKtWwUAwzMTvSBi&#10;MOi1JOuGChsmTlMOYkhhaqZMhHROmxUF1vp74QHh3FhNLaldQ8fpHsA6oE9eeJQHYI6CAQ++6rrB&#10;aJSNpsFavfXS8WAIM+2sNwzr0KXzrdLG3lLZILcAfAADzg3neHNnWkBdSCtjwODBASQ3EPBVMp1i&#10;sDvR7L8G76HGigIEV/bglnSUjCbpxXgCXIJdHqzGrKotWkghALXUKLtw5NvEhWjH1bymWjeWpwPb&#10;CnaY1X7mwGjHgnEmHNpXBMM5F2gLJpwmWeLDvIs7pxldrRZcow12X94k/TpeeLeCCZzZQxj05gK0&#10;d7yC9n5l95y6vlzc0xImCr4zaejgrgXal8WEgCvDFLTRLi14rk1sob2V2Ma7VOqvjL7rO5L7DN9Z&#10;CtsnN0xI/RJsu+sglyG+UyDwdhKsZLH3Z+ylAQv6EH8LwOromnm691GHe3X+FwAA//8DAFBLAwQK&#10;AAAAAAAAACEAt8ZXFWkIAABpCAAAFAAAAGRycy9tZWRpYS9pbWFnZTEucG5niVBORw0KGgoAAAAN&#10;SUhEUgAAAMAAAADACAYAAABS3GwHAAAAAXNSR0IArs4c6QAAAARnQU1BAACxjwv8YQUAAAAJcEhZ&#10;cwAAHYcAAB2HAY/l8WUAAAf+SURBVHhe7Z3bcRw3EEUnBIXAEByCQnAIDMEhKAOF4BAcwm4GCkEh&#10;OIOlC8MRTd199M7g1Q2cU3Wq/OHeAcTlPC7RmGUBAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AACAD95Oy8vbafl2OS8/Lufl37fz8nY5Lz8v5+X722n5qv8/wDBcTstfv77097ycl7+1DiA86xn+&#10;xhf+lunqoPUAYUlnfv2SW17Oyz/6OQDhSPf81m3PXU/Ln/p5AKHYc+ujpodj/TyAMKRUR7/Uuz0t&#10;r/q5ACG4nJfT1Rd6p+vt02l50c8GcE26f9cv81GJRiEUb6flS7p/1y9ylqflDz0OgEvSX3qvvsCZ&#10;ptspPQ6AO7JiT0tiUfBOul+/+uIWMv1i6fEA3FAk9jRMf1XW4wK4oETsaUksCi45st7nqMSi4Iot&#10;9qzz4HtPYlHwQo3Y05Il0+CCqrGnJbEo9Cat27/6YjaSWBS6UnK9z2FPyzcdF0B1tgffH1dfyMYS&#10;i0IXWsaelrRPQlO6xJ6WxKLQipw2x1rSPglN6Bp7WtI+CbVpsd7nqMSiUBUXsaclsSjUwEvs+ZTE&#10;olCaHut9jkosCkVxGXtaEotCKTzGnpbEolCEFm2O1SQWhVw8x56WxKKQRYjY0zDdvum8AExCxZ6W&#10;xKKwl9Kxp36+hdbnSCwKu6ix3kePYaH12dI+Cc9SY3c3PYaF1udKLApPUSv21ONYaH0RiUXBolbs&#10;qcex0PoSbu2TX/RYACs12xz1WBZaX0p2lYObVHmpxSf1eBZaX1RiUVBKx56qHs9C60vKyzbgN2rE&#10;nqoe00Lri0ssCr+oEXuqekwLrS8tsSistFrvo8e10PoqEovOzfbgWyX2VPXYFlpfQ3aVm5yasaeq&#10;x7bQ+loSi05K6zZHPb6F1leV9sn5qB17qnp8C62vKbHoZLSIPVUdg4XWV5dYdB5aPfh+VsdgofW1&#10;pX1yElrFnqqOw0LrW8g7iAenZ5ujjsVC61tILDo4LWNPVcdiofWtJBYdlNaxp6rjsdD6phKLjkfv&#10;3d10PBZa31LeQTwYqc2x59k/qWOy0PrmEouOQ4/YU9UxWWh9a4lFB6FX7KnquCy0vou8bCM2PWNP&#10;VcdmofU9JBYNTuv1Po/UsVlofS/ZVS4oPdb7PFLHZ6H1XSUWjUeLNsc96vgstL6ntE8Go9bubjnq&#10;GC20vru0T8bBQ+yp6hgttL63xKJBSGcq/eF5UMdpofUuJBb1Te3d3XLUsVpovRuJRf3iKfZUdawW&#10;Wu9FYlGneIs9VR2vhda7kljUH95iT1XHa6H1niQWdYaX9T6P1DFbaL07iUX94DH2VHXMFlrvTWJR&#10;J/Rsc9yjjttC6z3KO4g707vNcY86dgutdyuxaD88x56qjt1C671KLNoJ77GnquO30HrX0j7ZnnTm&#10;ufpBOFbHb6H1niUWbUyE2FPVOVhovXuJRdvgqc1xjzoPC6337tY+yTuIaxMl9lR1HhZaH0F2latM&#10;pNhT1blYaH0YiUXr0Xt3txx1LhZaH0VetlGJtAIx6tk/qfOx0PpQEouWJ8J6n0fqfCy0PpLEooWJ&#10;GHuqOicLrQ8nsWgZosaeqs7LQuujya5yhYi03ueROi8LrY8osWgm0db7PFLnZqH1YaV98jiRY09V&#10;52ah9VElFj2Ix93dctT5WWh9aIlF9xM99lR1fhZaH1naJ3cyQuyp6hwttD66vIP4STzv7pajztNC&#10;66NLLPoko8Seqs7TQutHkFjUYKTYU9W5Wmj9MBKL3sf77m456lwttH4UeQfxHUaLPVWdr4XWDyWx&#10;6DWjxZ6qztdC60eSWFSI2ua4R52zhdYPJy/beCdym+Medd4WWj+axKIbo8aeqs7bQutHdPpd5UaO&#10;PVWdu4XWD+vMsWi03d1y1LlbaP2oTts+OeJ6n0fq/C20fmhna58cpc0RyzhdLDpD7Ik7nSUWnSX2&#10;xAPOEIuO1OaIZR0+Fo2+uxs2cORYdPT1PpjvsLHobLEnZjhaLErsiXscLhadZb2PZfrBrreBp+U1&#10;3eumE8Nm+u/XkRuC9jrMO4iJPd9dr4BPNIJsQcFwmwIccoRYlNjz/Wy29/1ZXDUHiEVHb3N8xpxL&#10;OSeP4O2Ts8ee663MzjO/Mnt4EDYWJfZcz15f9d9lL+k++OpzZzNaLErsWfb+dfZ0aGufzLqSNoUH&#10;uLL3rlxN11+CGLvKzdTm+NCCEd76twL9/Bkt+G9ajdkv1x8W/GHxC/Cu+5dtEHt+svA969Xnz2rB&#10;W8vizB57/mbBZb0kQf/rNhalzVEsGN3xECwW/LctwqgvtcixcAw6zfYxz+huVzlizzsWuA2ii+62&#10;bmJRYs/75t6vbldWnqvuWeAEkw2xp2HGdh88Vz22eyzKw9mT7vwl2M7837myPmGvWJTL8z63hhjz&#10;kr3d80+9jmqP3donuTwfc71lTFfOLcXYWiJf0h8ROesfs/k7iGlzRE82j0WJPdGbzWJRYk906xPP&#10;WNnw4Iterf4OYmJPdG+tWJQ2R4xgtViUsz9GsUosyr0/RjF3DdZN9CCIri3Zkbdu3qoHQPRsyUiU&#10;ljwMZ4FNyT5gVwIMZ+mlEbQ8YhSr/EFsfanDjYMhunNn/8XT8Icw9O7Wd1EuAfoMuz+gZ7dl0eXS&#10;n1vQCYYe3d69VvbB9xFpaURag80VAXu4vXDwx7pn0vbCQf2OAgAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAABAfP4DS/CXg1NOC4sAAAAASUVORK5CYIJQSwMECgAAAAAAAAAhAHVYkhaaAQAAmgEA&#10;ABQAAABkcnMvbWVkaWEvaW1hZ2UyLnN2Zzxzdmcgdmlld0JveD0iMCAwIDk2IDk2IiB4bWxucz0i&#10;aHR0cDovL3d3dy53My5vcmcvMjAwMC9zdmciIHhtbG5zOnhsaW5rPSJodHRwOi8vd3d3LnczLm9y&#10;Zy8xOTk5L3hsaW5rIiBpZD0iSWNvbnNfV2FybmluZyIgb3ZlcmZsb3c9ImhpZGRlbiI+PHBhdGgg&#10;ZD0iTTkwLjYgODAgNTEuNSAxMkM1MCA5LjMgNDYuMSA5LjMgNDQuNiAxMkw1LjQgODBDMy45IDgy&#10;LjcgNS44IDg2IDguOSA4Nkw0OCA4NiA4Ny4xIDg2QzkwLjIgODYgOTIuMSA4Mi43IDkwLjYgODBa&#10;TTQ1IDI4IDUxIDI4IDUxIDYzIDQ1IDYzIDQ1IDI4Wk00OCA3N0M0NS4yIDc3IDQzIDc0LjggNDMg&#10;NzIgNDMgNjkuMiA0NS4yIDY3IDQ4IDY3IDUwLjggNjcgNTMgNjkuMiA1MyA3MiA1MyA3NC44IDUw&#10;LjggNzcgNDggNzdaIiBmaWxsPSIjRkZDMDAwIi8+PC9zdmc+UEsDBBQABgAIAAAAIQCsm7Gp3AAA&#10;AAUBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI7BasJAFEX3hf7D8ITu6iRao8RMRKTtSgrVQunumXkm&#10;wcybkBmT+Pedrurycg/3nmwzmkb01LnasoJ4GoEgLqyuuVTwdXx7XoFwHlljY5kU3MjBJn98yDDV&#10;duBP6g++FGGEXYoKKu/bVEpXVGTQTW1LHLqz7Qz6ELtS6g6HMG4aOYuiRBqsOTxU2NKuouJyuBoF&#10;7wMO23n82u8v593t57j4+N7HpNTTZNyuQXga/T8Mf/pBHfLgdLJX1k40CpaBUzB7ARHKxTIBcQrQ&#10;fJWAzDN5b5//AgAA//8DAFBLAwQUAAYACAAAACEAIlYO7scAAAClAQAAGQAAAGRycy9fcmVscy9l&#10;Mm9Eb2MueG1sLnJlbHO8kLFqAzEMhvdC3sFo7/nuhlJKfFlKIWtIH0DYOp/JWTaWG5q3j2mWBgLd&#10;Okri//4PbXffcVVnKhISGxi6HhSxTS6wN/B5/Hh+BSUV2eGamAxcSGA3bZ62B1qxtpAsIYtqFBYD&#10;S635TWuxC0WULmXidplTiVjbWLzOaE/oSY99/6LLbwZMd0y1dwbK3o2gjpfcmv9mp3kOlt6T/YrE&#10;9UGFDrF1NyAWT9VAJBfwthw7OXvQjx2G/3EYusw/DvruudMVAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;AKjWx6gTAQAASQIAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAABEAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEALn14cR0DAACfBwAADgAAAAAAAAAAAAAAAABDAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAKAAAAAAAAACEAt8ZXFWkIAABpCAAAFAAAAAAAAAAAAAAAAACMBQAAZHJzL21lZGlhL2ltYWdl&#10;MS5wbmdQSwECLQAKAAAAAAAAACEAdViSFpoBAACaAQAAFAAAAAAAAAAAAAAAAAAnDgAAZHJzL21l&#10;ZGlhL2ltYWdlMi5zdmdQSwECLQAUAAYACAAAACEArJuxqdwAAAAFAQAADwAAAAAAAAAAAAAAAADz&#10;DwAAZHJzL2Rvd25yZXYueG1sUEsBAi0AFAAGAAgAAAAhACJWDu7HAAAApQEAABkAAAAAAAAAAAAA&#10;AAAA/BAAAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHNQSwUGAAAAAAcABwC+AQAA+hEAAAAA&#10;">
+                <v:shape id="Graphic 59" style="position:absolute;top:2445;width:3162;height:3162;visibility:visible;mso-wrap-style:square" alt="Warning with solid fill" o:spid="_x0000_s1027" type="#_x0000_t75" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCu9AfQyQAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ra8Iw&#10;FIXfB/6HcIW9zaQdDluNMgZj82XM6g+4NNe22Nx0SdTu3y8DwcfDOec7nNVmtL24kA+dYw3ZTIEg&#10;rp3puNFw2L8/LUCEiGywd0wafinAZj15WGFp3JV3dKliIxKEQ4ka2hiHUspQt2QxzNxAnLyj8xZj&#10;kr6RxuM1wW0vc6VepMWO00KLA721VJ+qs9VA+U91/jbeq357rIqPr0Jtd4XWj9PxdQki0hjv4Vv7&#10;02hYZIXK5vnzHP4vpTsg138AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEArvQH0MkAAADi&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;">
+                  <v:imagedata o:title="Warning with solid fill" r:id="rId14"/>
                 </v:shape>
-                <v:line id="Straight Connector 57" o:spid="_x0000_s1028" style="position:absolute;visibility:visible;mso-wrap-style:square" from="3615,0" to="3615,8651" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDSGMkfywAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BT8JA&#10;EIXvJvyHzZh4ky1KsFYWoiQmckNEvY7dsVvozjbdFdp/zxxIPM7Mm/feN1/2vlFH6mId2MBknIEi&#10;LoOtuTKw+3i9zUHFhGyxCUwGBoqwXIyu5ljYcOJ3Om5TpcSEY4EGXEptoXUsHXmM49ASy+03dB6T&#10;jF2lbYcnMfeNvsuymfZYsyQ4bGnlqDxs/7yB1bB53Azrn5ev73Z97xo67NPnzpib6/75CVSiPv2L&#10;L99vVupPs2k+eZjlQiFMsgC9OAMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDSGMkfywAA&#10;AOMAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#10;AAAA&#10;" strokecolor="#001b6c" strokeweight="1.5pt">
+                <v:line id="Straight Connector 57" style="position:absolute;visibility:visible;mso-wrap-style:square" o:spid="_x0000_s1028" strokecolor="#001b6c" strokeweight="1.5pt" o:connectortype="straight" from="3615,0" to="3615,8651" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDSGMkfywAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BT8JA&#10;EIXvJvyHzZh4ky1KsFYWoiQmckNEvY7dsVvozjbdFdp/zxxIPM7Mm/feN1/2vlFH6mId2MBknIEi&#10;LoOtuTKw+3i9zUHFhGyxCUwGBoqwXIyu5ljYcOJ3Om5TpcSEY4EGXEptoXUsHXmM49ASy+03dB6T&#10;jF2lbYcnMfeNvsuymfZYsyQ4bGnlqDxs/7yB1bB53Azrn5ev73Z97xo67NPnzpib6/75CVSiPv2L&#10;L99vVupPs2k+eZjlQiFMsgC9OAMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDSGMkfywAA&#10;AOMAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#10;AAAA&#10;">
                   <v:stroke joinstyle="miter"/>
                 </v:line>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00AB2B20" w:rsidRPr="006735FE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Svarīgi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7884B875" w14:textId="749943A1" w:rsidR="00AB2B20" w:rsidRPr="006735FE" w:rsidRDefault="006735FE" w:rsidP="00AB2B20">
+    <w:p w14:paraId="7884B875" w14:textId="749943A1" w:rsidR="00AB2B20" w:rsidRPr="006735FE" w:rsidRDefault="006735FE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="58"/>
+          <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006735FE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Analītiskās metodes nav pašmērķis. To vērtība izpaužas tajā, cik lielā mērā izvēlētais analīzes veids palīdz pieņemt īstenojamus, ar budžeta procesu sasaistāmus lēmumus.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="282F36C1" w14:textId="6F59D911" w:rsidR="00683904" w:rsidRPr="00D9290C" w:rsidRDefault="00AB2B20" w:rsidP="00AB2B20">
       <w:pPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Kopumā </w:t>
       </w:r>
       <w:r w:rsidRPr="00F00AD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>vispārējie principi analītisko metožu izvēlei ir: orientācija uz lēmuma jautājumu, atbilstība mērķim, proporcionalitāte, datu pietiekamība, kvantitatīvo un kvalitatīvo pieeju kombinēšana, salīdzināmība, fiskālā un administratīvā īstenojamība, kā arī metodoloģiskā kvalitāte un neatkarība.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0314D991" w14:textId="0E86EC5F" w:rsidR="006B578E" w:rsidRDefault="006B578E" w:rsidP="007F384D">
+    <w:p w14:paraId="5FEEF436" w14:textId="5CE37803" w:rsidR="007F384D" w:rsidRDefault="006B578E" w:rsidP="00C84B08">
       <w:pPr>
         <w:spacing w:before="240" w:after="0" w:line="278" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B578E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Metodiski izdevumu </w:t>
       </w:r>
       <w:r w:rsidR="002C2F7A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>izvērtēšanas</w:t>
       </w:r>
       <w:r w:rsidR="002C2F7A" w:rsidRPr="006B578E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006B578E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">kodolu veido </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">budžeta </w:t>
+        <w:t>kodolu veido kartēšana</w:t>
+      </w:r>
+      <w:r w:rsidR="00C84B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - t</w:t>
       </w:r>
       <w:r w:rsidRPr="006B578E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">programmas vai </w:t>
-[...7 lines deleted...]
-        <w:t>politikas jomas</w:t>
+        <w:t xml:space="preserve">as nozīmē, ka vispirms tiek aprakstīta </w:t>
+      </w:r>
+      <w:r w:rsidR="00C84B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>detalizētas analīzes vienības</w:t>
       </w:r>
       <w:r w:rsidRPr="006B578E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> kartēšana. Tas nozīmē, ka vispirms tiek aprakstīta budžeta programmas (arī apakšprogrammas, aktivitātes, pasākum</w:t>
-[...7 lines deleted...]
-        <w:t>s</w:t>
+        <w:t xml:space="preserve"> loģika: mērķis, </w:t>
+      </w:r>
+      <w:r w:rsidR="00C84B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>veicamās darbības</w:t>
       </w:r>
       <w:r w:rsidRPr="006B578E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>) loģika: politikas mērķis, aktivitātes, saņēmēji, juridiskais un stratēģiskais pamatojums, kā arī tas, vai attiecīgie budžeta izdevumi vēl aizvien atbilst valdības prioritātēm. Šī ir atbilstības (</w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00C84B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">snieguma </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B578E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">saņēmēji, juridiskais un stratēģiskais pamatojums, </w:t>
+      </w:r>
+      <w:r w:rsidR="00C84B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>atbilstība</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B578E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> valdības prioritātēm. Šī ir atbilstības (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00874DA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>appropriateness</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006B578E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>) analīze, kuras uzdevums vēl nav mērīt efektivitāti, bet noskaidrot, vai publiskais finansējums konkrētajai darbībai vispār joprojām ir vajadzīgs.</w:t>
       </w:r>
-    </w:p>
-[...16 lines deleted...]
-        <w:t>Šāda kartēšana ir būtiska tādēļ, ka pirms izvēlēties metodi, jābūt skaidram, ko tieši analizē: programmu, funkciju, pakalpojumu, atsevišķu aktivitāti vai procesu. Bez šīs sākotnējās skaidrības nav iespējams korekti izvēlēties piemērotāko analītisko pieeju vai kvalitatīvi interpretēt iegūtos rezultātus.</w:t>
+      <w:r w:rsidR="00C84B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007F384D" w:rsidRPr="007F384D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Šāda kartēšana ir būtiska tādēļ, ka pirms izvēlēties metodi, jābūt skaidram, k</w:t>
+      </w:r>
+      <w:r w:rsidR="00C84B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">āda līmeņa detalizēto analīzes vienību </w:t>
+      </w:r>
+      <w:r w:rsidR="007F384D" w:rsidRPr="007F384D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> analizē: </w:t>
+      </w:r>
+      <w:r w:rsidR="00C84B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vai tā būtu </w:t>
+      </w:r>
+      <w:r w:rsidR="007F384D" w:rsidRPr="007F384D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>programm</w:t>
+      </w:r>
+      <w:r w:rsidR="00C84B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="007F384D" w:rsidRPr="007F384D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, funkcij</w:t>
+      </w:r>
+      <w:r w:rsidR="00C84B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="007F384D" w:rsidRPr="007F384D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, pakalpojum</w:t>
+      </w:r>
+      <w:r w:rsidR="00C84B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="007F384D" w:rsidRPr="007F384D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, atsevišķ</w:t>
+      </w:r>
+      <w:r w:rsidR="00C84B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="007F384D" w:rsidRPr="007F384D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aktivitāt</w:t>
+      </w:r>
+      <w:r w:rsidR="00C84B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="007F384D" w:rsidRPr="007F384D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vai proces</w:t>
+      </w:r>
+      <w:r w:rsidR="00C84B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="007F384D" w:rsidRPr="007F384D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Bez šīs sākotnējās skaidrības nav iespējams korekti izvēlēties piemērotāko analītisko pieeju vai kvalitatīvi interpretēt iegūtos rezultātus.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29AEFD96" w14:textId="00AB0B33" w:rsidR="007F384D" w:rsidRPr="00BD6108" w:rsidRDefault="00BD6108" w:rsidP="00914238">
       <w:pPr>
         <w:spacing w:before="240" w:line="278" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="001B6C"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD6108">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="001B6C"/>
@@ -6669,76 +7368,77 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0073474D" w14:textId="77777777" w:rsidR="00513117" w:rsidRDefault="00513117" w:rsidP="00667979">
       <w:pPr>
         <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="36795D3B" w14:textId="77777777" w:rsidR="002A73BC" w:rsidRDefault="002A73BC" w:rsidP="002A73BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2CF34CEF" w14:textId="41915FB4" w:rsidR="002A73BC" w:rsidRPr="00513117" w:rsidRDefault="00270A48" w:rsidP="002A73BC">
+    <w:p w14:paraId="2CF34CEF" w14:textId="41915FB4" w:rsidR="002A73BC" w:rsidRPr="00513117" w:rsidRDefault="00270A48">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="60"/>
+          <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251654656" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1921DB74" wp14:editId="0C2D1E94">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-74295</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-44841</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="457151" cy="914400"/>
                 <wp:effectExtent l="0" t="0" r="38735" b="19050"/>
                 <wp:wrapNone/>
                 <wp:docPr id="791282195" name="Group 60"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr/>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="457151" cy="914400"/>
                           <a:chOff x="0" y="0"/>
@@ -6764,108 +7464,108 @@
                         </wps:spPr>
                         <wps:style>
                           <a:lnRef idx="1">
                             <a:schemeClr val="accent1"/>
                           </a:lnRef>
                           <a:fillRef idx="0">
                             <a:schemeClr val="accent1"/>
                           </a:fillRef>
                           <a:effectRef idx="0">
                             <a:schemeClr val="accent1"/>
                           </a:effectRef>
                           <a:fontRef idx="minor">
                             <a:schemeClr val="tx1"/>
                           </a:fontRef>
                         </wps:style>
                         <wps:bodyPr/>
                       </wps:wsp>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="111210253" name="Graphic 58" descr="Lights On with solid fill"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId13">
+                          <a:blip r:embed="rId16">
                             <a:extLst>
                               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId14"/>
+                                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId17"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="274320"/>
                             <a:ext cx="393700" cy="393700"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...2 lines deleted...]
-                <v:line id="Straight Connector 57" o:spid="_x0000_s1027" style="position:absolute;visibility:visible;mso-wrap-style:square" from="4501,0" to="4571,9144" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC6t+cfywAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BT8Mw&#10;DIXvSPyHyEjcWMoog3XLJpiExG5jG3A1jdeUNU7VhK399/iAxNF+z+99ni9736gTdbEObOB2lIEi&#10;LoOtuTKw373cPIKKCdliE5gMDBRhubi8mGNhw5nf6LRNlZIQjgUacCm1hdaxdOQxjkJLLNohdB6T&#10;jF2lbYdnCfeNHmfZRHusWRoctrRyVB63P97AathMN8P66/njs13fuYaO3+l9b8z1Vf80A5WoT//m&#10;v+tXK/h5nj2Mp/e5QMtPsgC9+AUAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC6t+cfywAA&#10;AOMAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#10;AAAA&#10;" strokecolor="#001b6c" strokeweight="1.5pt">
+          <mc:Fallback xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="1647B4C2">
+              <v:group id="Group 60" style="position:absolute;margin-left:-5.85pt;margin-top:-3.55pt;width:36pt;height:1in;z-index:251654656" coordsize="4571,9144" o:spid="_x0000_s1026" w14:anchorId="5ECE406F" o:gfxdata="UEsDBBQABgAIAAAAIQCo1seoEwEAAEkCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSSwU7DMBBE&#10;70j8g+UrShx6QAgl6YGUIyBUPsCyN4lFvLa8JrR/j5O2ElRtpR493jc7I7tcbuzARghkHFb8Pi84&#10;A1ROG+wq/rl+yR45oyhRy8EhVHwLxJf17U253noglmikivcx+ichSPVgJeXOA6ab1gUrYzqGTnip&#10;vmQHYlEUD0I5jIAxi5MHr8sGWvk9RLbaJHmXxGPH2fNublpVcWMnftLFSSLAQEeI9H4wSsbUTYyo&#10;j3Jl+0x5IucZ6o2nuxT8zAYaT2dK+gVq8vvf5G+s/ba39ATBaGDvMsRXaVNfoQMJWLjGqfyyx1TN&#10;Uuba1ijIm0CrmTpkOuet3Q8GGK81bxL2AePBXcwfof4FAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy&#10;2fr2M4PBMnrbUb/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb&#10;25HMsYhqlCwG5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/s&#10;FB2T0FQ7R0nTNEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3p&#10;cvwCAAD//wMAUEsDBBQABgAIAAAAIQD8gA+sIgMAAKQHAAAOAAAAZHJzL2Uyb0RvYy54bWykVdty&#10;2jAQfe9M/0Hj98Q2YAgeINOShulMpsk07QcIWbY1kSWNJDD8fVfyhXBp2qYPGF12V2ePzq5mt7uK&#10;oy3VhkkxD+LrKEBUEJkxUcyDnz/ur24CZCwWGeZS0Hmwpya4XXz8MKtVSgeylDyjGkEQYdJazYPS&#10;WpWGoSElrbC5looK2MylrrCFqS7CTOMaolc8HETROKylzpSWhBoDq3fNZrDw8fOcEvuY54ZaxOcB&#10;YLP+q/137b7hYobTQmNVMtLCwO9AUWEm4NA+1B22GG00OwtVMaKlkbm9JrIKZZ4zQn0OkE0cnWSz&#10;0nKjfC5FWheqpwmoPeHp3WHJt+1Kq2f1pIGJWhXAhZ+5XHa5rtw/oEQ7T9m+p4zuLCKwOEomcRIH&#10;iMDWNB6NopZSUgLvZ16k/PKmX9gdGh5BqRWIwxzyN/+X/3OJFfW0mhTyf9KIZaBdAD8ZTJMRKFbg&#10;CrT6bDVmRWnRUgoBSpIaJROnGIcHHJeiZc2kBgi8QNkoieLxOEDnvI2nN8kpa332OFXa2BWVFXKD&#10;ecCZcIBxircPxgICMO1M3DIXqIYMplESeTMjOcvuGedu0+hiveQabbGrgSj+PF66JCDEKzOYcQGL&#10;LrUmGT+ye06bA77THGiCG4+bE1yB0j4sJoQKG7dxuQBr55YDhN6xhfaWY2vvXKkv3n9x7j38yVLY&#10;3rliQupLsO2ug5w39h0DTd6OgrXM9v6aPTWgwsVMMZLCry1HGJ3J8c9tC7zsRtOgDVL9VYwK65eN&#10;uoLOobBla8aZ3fsuCLk5UGL7xIgTopu8UnYcD+JokAw7Ya/afpeA1DNqCPTDByd0gx5BSMyWyCsD&#10;uetwV9qFa4KD9Bh5kOTFICGXJRYF/WQU1IfThhPWsbmfHiFbc6Y6cbpxywGgOOlqF2hsOuadJJsK&#10;BNc8AZpyoEMKUzJlAqRTWq0pVLT+mnlAIHSrqSXlQZKkLaJ+w6M8AHMp/Kam4RWBch5MRsNB2+u6&#10;XjicDifQ/3wvbMdNnXWNtCvZtqo1cOZVebGqPaIGgx8CJK9O/xTA6OiteT33VofHdfELAAD//wMA&#10;UEsDBAoAAAAAAAAAIQBTXMePvw0AAL8NAAAUAAAAZHJzL21lZGlhL2ltYWdlMS5wbmeJUE5HDQoa&#10;CgAAAA1JSERSAAAAwAAAAMAIBgAAAFLcbAcAAAABc1JHQgCuzhzpAAAABGdBTUEAALGPC/xhBQAA&#10;AAlwSFlzAAAdhwAAHYcBj+XxZQAADVRJREFUeF7tnU/oJUcRxwvdYA5BBHNYJQfj31UTyCGHHAT3&#10;4CFIhBxz3EP0FMFAhFUTN7DgHhaJKKKwh00UXd0IHoQEs9ntXldQMCASg4cFRfYgGDCHHKJEa6R6&#10;+2Xfr37z3uuqmTfTM/P9QLHw2+meeT3V3dVV1dNEAAAAAAAAAAAAAAAAAAAAoDeaQO/jSOc40g2O&#10;9DpH+mUT6Ji+DoDZ0QS6gyNdbyI168KR3uJAD+jrAZgVHOmMVv61TvA7fT0As4IDvaQVf60DvMG/&#10;pQ/qMgDMBo70N634ByTQh3QZAGYDOgBYNOgAYNGgA4BFgw4AFg06AFg06ABg0aADgEWDDgAWDToA&#10;WDToAGDRoAOARYMOABYNOgBYNEiHBouGI53Vir/WAbAhBsybvB/4Rovyv90E+oy+HoDZ0QS6kyOd&#10;X98Uz4Hu19cBAMBy4UCPcKRXs4lwnQM92QS6XV8H6iKZeYEeaAId1f8HCuFAX9F2cu4I1+TTIvp6&#10;MD75ky9n03rm1vu6BNeukbxQfFMrPzpBvYiSy7pGv6v0vgK9wFfpbl0GbIADPagbUQs6QT3kkf+a&#10;fkeqEzyqy4ENcKQv6AZsE470C450ry4PhqNE+fO7+p4uCzaQTaA3dCO2CWaC8dhm9mjhK/QNXR5s&#10;oQl0QjfiJpliJ5BOLgok/+r/mwKlI39+P29zoHt0HWAHHOkUB2LdoBvkIl+mT+s6xiAr931NoIeb&#10;QE+nQFekP0oi3LaZLeUC3bxGrn8mecICHa+tk1iUP/+u07oOUAhH+iZH+p9u1A1ykV+mT+k69k1W&#10;eFFUUXZR9I1K7pXcMc6nmXHEDmExe/Jzn0HspiMc6CmO9F/duG3CgX7OkT6p6+ibldKnkXoPCr9L&#10;OFKQDjekjx3KPyKpE4TiTvCzfR04sTbSb8/rH1DyARsn9LP2CZS/AiQVYj3KuE040HPNK3SbrsNL&#10;Hu3FNh98tC+V9Gx76AhNoCNGm/8ZXQfoiU0pEm0iATVd3kpW/KDrrl36VEKO9HVd/ybByD8AxZ0g&#10;0EldtpQciyie8muUPmaE5hS9iwO9putuEyj/gHCgr3Gkf+uXcOCFBHpCl9tFVvxRFrb7EvFMeRfL&#10;sndB19cmfc44oJBtM4En+CK++6QsLfXNQgI9rX/zLvgFeg9fOXyo37pg5B8RDvRY68LYaP5I0GpO&#10;o/4mkfWM/u27kECWrmetPij/2MjmC470fA5CPS8LV33NNpI/veXlzlWySXSfbodNiIKndj1Yh8yw&#10;T+prwYQYaqGbUxykc95McchpDivJcQX5u+wTDkPMRHmBbB0oJAZyMj/zXuIsYCD2ae9nhQ9ZUSQn&#10;yJW6sJZLtLegmzyjvi+YOdm33+som5U+RWS9Cr+N9MwyY+yh08pz6/uBmZKVqDflzzk57lHeQ950&#10;Lr+jt5lBOpa+D5gZ2ezpRflXiq/vMTTbXMFW8XiIwETIyVydlT8r/sO6/rHpazGPgNYMyd6eTvk8&#10;yca/uagdzNSxkme47h2hY/oEqIy0ONUv2SB51K9W8TXJXdnyO0xSgXkHekCm9EMv1yCp/ISUf0We&#10;DdyL5BwncOUPgUroskDsI5NybLqaftKBdJ1gInTx+GTlr26h66XLLAjP0ATJI58rYNQldbhmOuU7&#10;zWgwWATelz13u9frIcrtMrl10CLx+vs9yWFTxOsRQ7rERPC+4KkveC14zUO4RisnZU/ql1YgS4t+&#10;5jWSZ5ZEvlDNeFx+YhfrepZASuBraY+dglmgTjyjfwoULXhxZ/kA8VqbYRaoEc/ovyS7fxOuaDFm&#10;gbrwTOcI8NzEOXPCI1QTLr//Alyepbi8QjOOl0yK7NEwTeMYwQ6SDupoaadtgr3ElWCdwnPACzas&#10;whollnbUdYARsAa+lur23IXMpLqtdgrMoHFxBXRg+2/E6kmDGTQyHvNH1wFuYY0LYC01Mlbvz9JS&#10;Hqw4zaDFBhJHxzplI699N1aPGoKJI2EdrZDTXobVDPJ8ch30gDX6C/OnDMfAgnXAGDhGKpg/hVjM&#10;IDgWRsK80Rs+62IcbQvTcmgsATCMUjbMn5NBbGV4jNM0Mj8NmOMrxoAYB7or5R/Z5aiuqwrkB3Gk&#10;Cxzpdd04pcKRbnCkH0tduv42jB0A6Q8GzAvhgg6QD9s+bY7c63uJjkn8J9ARfY9RyMrvVnwtpZ8m&#10;0eW2CTxANqwdoMQVypG+e6hcB+FAP9T3GAUZ+fXDdRWpU99nnTQdtpTbKAUvCBzEMlLvGmDkEENd&#10;phepIau39BRxi3CkP+v7rOPoAIhWGjF2gK2xAPOiulDkiFx9r8ERZdUP1lUKOoApCIYYgB3LLrGC&#10;DvBFXaYPkXr1vQZHnx/bhxSYQOgAe6bnDvDR1sPMO0iqr2CtuHfkITjSm/oBvSJ1SYPp+6xjXaSV&#10;eCnAQfr2ssn5wrpcJ6lpXZc7gZzU7vYGZTfohV3KL1g7QFWNNREOteEW2bUIXsGBHsqHhV+XDuaQ&#10;vyQ9C/Sgrntx9LlIAwdxmJhwMgyN0UbF18wMmM8YwxpreCxfMUAukA1Hpu34i9GlYc1Y1OXBZsx+&#10;e3SA4bHuB8ZLKgez6wTYd8bikjG6QLG+GgOrpwKeoDIc7YpU87EwukIxVRfgMC0RYxkLi62aXxZ2&#10;Lu3A8amZ8TMyl4rVXVcSsl8y1gg77P+RcbwwmEFbMDsWClMgwB6xeCySYMreiOVDA7ktEQEeG2tA&#10;DN6gdqzpD/jSXiVY3XZJMAscwjr6YyCpCIs7FC/vMNbRPwncn/VgdofefIGYBTKO0b/oyx1gIKze&#10;oPwSMQs4R3+4kyvEOQss2ouRj5gq3lchkkd/zJ614ZwFFv0yrR603GYY/WvFMwtIHEHXswTMOf8r&#10;WfCAUT2eWUBkaesBUWKr52yJ7TRJPLNAkoWsB7Ldb0t4u9VGGP1rp8MssAjXnsfuz+2D0X8qeO3b&#10;ua8HrNmz6+2CtIeJ4Z3m5+rlyB8v89j9MjMuwjycFdnWtWWKrmRmL7yj3Y+Uh6niiXKKzG09YN7m&#10;eKsdAkyfidNh0TeLzd7WTS5rvx/pznPBO/1P/VMqXrs/yczMwEWTbWCvIkx2I701y3Ml2Oo4Q1wb&#10;Z7IpoOuaAh1cwedh+swUrz08NU+Id8ZLmaFQ/nnjMQum5hXyeH2Wnhm7GLzxgakEyLwL310L/pRi&#10;EujpfMLLD6a8NpodTaDPcaRf5WN0rnGgR/Q163jjA1MYIZ0z3NY8nybQsbbjrzjSGX0tGBiOdFa/&#10;mPxyTutr1/Fkjdb+JTTPGqfE9JFBRZdbKw+P0VhsC3LlYzSP6TIrvKZQrf5xd7rDjgU+R7qXA/3n&#10;ULk1Se8Bi+dhKVnocaDHdbl1vCOmrqcGPG7PkizPUvcxZoIB2TbyH5BAJ3VZjcdm3jVqDo3X7Vmy&#10;kG0C3c6R3jpUtkXQCQagWPlFyl6wewNNTaKfb5dYvFoc6CldfpPAHNojFuXnSOd0+U14FsRTltRh&#10;DHGNJtAROaBa17NJMBPsgRKb/x0J9KzxBbtmgcmKw4RrAh1N/n9d1wbBTNAjJuWP9Cxfpbt1Hbvw&#10;LCKnKHn0dykmOsEIWJSfAz3XXKIP6zpKcblFJya7Ir67QCcYEJPyR/pRc82v/IJ30/hUpMTtWYJj&#10;TYCIsRUO9JhuyE2SIpWB7tB1eJj1LBDohP69XqydoMQjBzIc6C6D77k35Rc8wbEpyD7SOCzmEAf6&#10;ti4PNtBE+pJuwDbhQD/hSB/T5bsyy1mgx9F/ndKZwBJ3WDwc6Mu6AbVwpJ/yJfq4LtsH7mzRSmXf&#10;G/xLOkHXxfei4ED36wZUL7RXs6eNuSyIh9rltc0c4kAv82X6iC4DtsCRLuiGzC9078q/QmYCGblk&#10;+p6giPvx+BDKv0JmAsm/Wl+/pQ00ge7S14Id5Gn17CrPhSP9QxpX/q6vBfUhkfihBqrZ0wS6U/8N&#10;AAAAAAAAAAAAAID9woHukW8PpWBZBcKBHoKnDOyV5hW6TVI0ONBrOjhXi0jwkH9Dn9XPDkBnNoX5&#10;axOO9KakkujnB8ANB3o0fWirReFqFA70666bgwB4h5RQ1qJoNYt0Wv07ADDDL9IHONC/tILVLnyV&#10;vqN/CwBmUlJXi4LVLhzpRf1bADDDv6f3cqQbWsFqF470Lf1bAHDBkS5pBatdJDagfwcALjjS5znS&#10;37WS1SqyIUY+aqt/BwBuUsS18EsVY0reAnlUPz8AnclHBclRTIeOCxpbONKr6UNi2DEHhkBG2bzt&#10;rwbB1kMAAAAAAAAAAAAAAAAAYM/IrjH5tPo+RYJx+r4AVAFfoVM6QtuncKB/8iV6v74vAFWQvs7Q&#10;orh9CUf6g74nANWQv5H/J624fQkH+qq+JwBVIZ9014rbh6RMVHz7B9QOX6ZPpK8ytChxF8ERQ2Ay&#10;yFqAA/1VK7FXOND3m4v0bn0fAKqFAz2uFdkjHOgluD7BJJET0rVCWwR+fzB55ODt1TlnFpHD5YY8&#10;4A6AvSGKLNsV00F/Lcq+pvRvpy9QBDqu6wBgFsiHaznQE3KMaT7O9FzqHDc/t44RHwAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAePk/SC5hFyHYXc4AAAAASUVORK5CYIJQSwMECgAAAAAAAAAhAF8PPAHuDAAA&#10;7gwAABQAAABkcnMvbWVkaWEvaW1hZ2UyLnN2Zzxzdmcgdmlld0JveD0iMCAwIDk2IDk2IiB4bWxu&#10;cz0iaHR0cDovL3d3dy53My5vcmcvMjAwMC9zdmciIHhtbG5zOnhsaW5rPSJodHRwOi8vd3d3Lncz&#10;Lm9yZy8xOTk5L3hsaW5rIiBpZD0iSWNvbnNfTGlnaHRzT24iIG92ZXJmbG93PSJoaWRkZW4iPjxw&#10;YXRoIGQ9Ik01Ni40NzEgNzQuNzkyIDM5LjI2IDc0Ljc5MkMzNy42NjgzIDc0Ljc5MiAzNi4zNzgg&#10;NzYuMDgyMyAzNi4zNzggNzcuNjc0IDM2LjM3OCA3OS4yNjU3IDM3LjY2ODMgODAuNTU2IDM5LjI2&#10;IDgwLjU1Nkw1Ni40NzEgODAuNTU2QzU4LjA2MjcgODAuNTU2IDU5LjM1MyA3OS4yNjU3IDU5LjM1&#10;MyA3Ny42NzQgNTkuMzUzIDc2LjA4MjMgNTguMDYyNyA3NC43OTIgNTYuNDcxIDc0Ljc5MloiIGZp&#10;bGw9IiNGRkMwMDAiLz48cGF0aCBkPSJNNDcuODY2IDkwLjMyOEM1MS4xMzQzIDkwLjMyNzYgNTMu&#10;ODUyOCA4Ny44MTQyIDU0LjEwOSA4NC41NTZMNDEuNjIyIDg0LjU1NkM0MS44NzgzIDg3LjgxNDYg&#10;NDQuNTk3NCA5MC4zMjgxIDQ3Ljg2NiA5MC4zMjhaIiBmaWxsPSIjRkZDMDAwIi8+PHBhdGggZD0i&#10;TTcyLjgzOSA0NC40NzQgNzIuODM5IDQzLjYxQzcyLjU4OTcgMjkuOTY5MiA2MS41MDg3IDE5LjAx&#10;NTYgNDcuODY2IDE4LjkyNEw0Ny44NjYgMTguOTI0QzM0LjIyMjMgMTkuMDE0NSAyMy4xMzk4IDI5&#10;Ljk2ODMgMjIuODkgNDMuNjFMMjIuODkgNDQuNDc0QzIyLjk4MzIgNDcuNDMyNSAyMy41NzEgNTAu&#10;MzU0NiAyNC42MjkgNTMuMTE5IDI1LjY0MTQgNTUuNzI3OCAyNy4xMTE1IDU4LjEzNDkgMjguOTcg&#10;NjAuMjI3IDMxLjI1NiA2Mi43MjcgMzMuNzYzIDY3LjU3NSAzNC44MiA2OS43MjcgMzUuMTQ0IDcw&#10;LjM4IDM1LjgxIDcwLjc5MyAzNi41MzkgNzAuNzkzTDU5LjE5IDcwLjc5M0M1OS45MTkxIDcwLjc5&#10;MjcgNjAuNTg1MyA3MC4zNzk4IDYwLjkxIDY5LjcyNyA2MS45NjYgNjcuNTc2IDY0LjQ3MyA2Mi43&#10;MjcgNjYuNzU5IDYwLjIyNyA2OC42MTc1IDU4LjEzNDkgNzAuMDg3NiA1NS43Mjc4IDcxLjEgNTMu&#10;MTE5IDcyLjE1NzYgNTAuMzU0NCA3Mi43NDUzIDQ3LjQzMjUgNzIuODM5IDQ0LjQ3NFpNNjcuMDc2&#10;IDQ0LjM3NEM2Ni45ODkxIDQ2LjY3NjMgNjYuNTI0MyA0OC45NDg2IDY1LjcgNTEuMSA2NC45Mzgg&#10;NTMuMDM4OSA2My44Mzg3IDU0LjgyNzUgNjIuNDUzIDU2LjM4MyA2MC4yNTE0IDU5LjAzNjkgNTgu&#10;MzY1OCA2MS45Mzc3IDU2LjgzNCA2NS4wMjdMMzguODkyIDY1LjAyN0MzNy4zNjA2IDYxLjkzNzUg&#10;MzUuNDc0OSA1OS4wMzY3IDMzLjI3MyA1Ni4zODMgMzEuODg3MiA1NC44Mjc3IDMwLjc4ODIgNTMu&#10;MDM5IDMwLjAyNyA1MS4xIDI5LjIwMzIgNDguOTQ5MiAyOC43MzkgNDYuNjc3NSAyOC42NTMgNDQu&#10;Mzc2TDI4LjY1MyA0My42NTZDMjguODQ3MSAzMy4xNjcgMzcuMzczNCAyNC43NDgyIDQ3Ljg2NCAy&#10;NC42ODdMNDcuODY0IDI0LjY4N0M1OC4zNTU0IDI0Ljc0NzcgNjYuODgyIDMzLjE2ODIgNjcuMDc0&#10;IDQzLjY1OFoiIGZpbGw9IiNGRkMwMDAiLz48cGF0aCBkPSJNNDguMDYyIDE1QzQ5LjE2NjYgMTUg&#10;NTAuMDYyIDE0LjEwNDYgNTAuMDYyIDEzTDUwLjA2MiA2QzUwLjA2MiA0Ljg5NTQzIDQ5LjE2NjYg&#10;NCA0OC4wNjIgNCA0Ni45NTc0IDQgNDYuMDYyIDQuODk1NDMgNDYuMDYyIDZMNDYuMDYyIDEzQzQ2&#10;LjA2MiAxNC4xMDQ2IDQ2Ljk1NzQgMTUgNDguMDYyIDE1WiIgZmlsbD0iI0ZGQzAwMCIvPjxwYXRo&#10;IGQ9Ik0yNC4zMjYgMjMuOEMyNS4wOTM0IDI0LjU5NDUgMjYuMzU5NSAyNC42MTY1IDI3LjE1NCAy&#10;My44NDkyIDI3Ljk0ODUgMjMuMDgxOCAyNy45NzA1IDIxLjgxNTcgMjcuMjAzMiAyMS4wMjEyIDI3&#10;LjE4NzEgMjEuMDA0NSAyNy4xNzA3IDIwLjk4ODEgMjcuMTU0IDIwLjk3MkwyMi4yIDE2LjAxOEMy&#10;MS40MDU1IDE1LjI1MDYgMjAuMTM5NCAxNS4yNzI2IDE5LjM3MiAxNi4wNjcyIDE4LjYyMzQgMTYu&#10;ODQyMiAxOC42MjM0IDE4LjA3MSAxOS4zNzIgMTguODQ2WiIgZmlsbD0iI0ZGQzAwMCIvPjxwYXRo&#10;IGQ9Ik03MC40MTEgMjQuNzYxQzcwLjk0MTQgMjQuNzYwOSA3MS40NSAyNC41NTAxIDcxLjgyNSAy&#10;NC4xNzVMNzYuNzc0IDE5LjIyNUM3Ny41MjUzIDE4LjQxNTMgNzcuNDc3OSAxNy4xNDk4IDc2LjY2&#10;ODEgMTYuMzk4NiA3NS45MDAzIDE1LjY4NjIgNzQuNzEzIDE1LjY4NjggNzMuOTQ2IDE2LjRMNjkg&#10;MjEuMzQ3QzY4LjIxOTEgMjIuMTI4MiA2OC4yMTkzIDIzLjM5NDUgNjkuMDAwNCAyNC4xNzU0IDY5&#10;LjM3NTQgMjQuNTUwMyA2OS44ODM4IDI0Ljc2MDkgNzAuNDE0IDI0Ljc2MVoiIGZpbGw9IiNGRkMw&#10;MDAiLz48cGF0aCBkPSJNMTcgNDEuNSAxMCA0MS41QzguODk1NDMgNDEuNSA4IDQyLjM5NTQgOCA0&#10;My41IDggNDQuNjA0NiA4Ljg5NTQzIDQ1LjUgMTAgNDUuNUwxNyA0NS41QzE4LjEwNDYgNDUuNSAx&#10;OSA0NC42MDQ2IDE5IDQzLjUgMTkgNDIuMzk1NCAxOC4xMDQ2IDQxLjUgMTcgNDEuNVoiIGZpbGw9&#10;IiNGRkMwMDAiLz48cGF0aCBkPSJNMjQuMzI2IDYzLjEzNiAxOS4zNzYgNjguMDg2QzE4LjU2Mjcg&#10;NjguODMzNSAxOC41MDk0IDcwLjA5ODcgMTkuMjU2OSA3MC45MTE5IDIwLjAwNDMgNzEuNzI1MiAy&#10;MS4yNjk1IDcxLjc3ODUgMjIuMDgyOCA3MS4wMzExIDIyLjEyMzUgNzAuOTkzNyAyMi4xNjI2IDcw&#10;Ljk1NDYgMjIuMiA3MC45MTRMMjcuMTUgNjUuOTY0QzI3Ljk0NDUgNjUuMTk2NiAyNy45NjY1IDYz&#10;LjkzMDUgMjcuMTk5MiA2My4xMzYgMjYuNDMxOCA2Mi4zNDE1IDI1LjE2NTcgNjIuMzE5NSAyNC4z&#10;NzEyIDYzLjA4NjggMjQuMzU0NSA2My4xMDI5IDI0LjMzODEgNjMuMTE5MyAyNC4zMjIgNjMuMTM2&#10;WiIgZmlsbD0iI0ZGQzAwMCIvPjxwYXRoIGQ9Ik03MS44MjUgNjIuNzU3QzcxLjA3MjkgNjEuOTQ4&#10;MSA2OS44MDc0IDYxLjkwMiA2OC45OTg0IDYyLjY1NDEgNjguMTg5NSA2My40MDYyIDY4LjE0MzQg&#10;NjQuNjcxNyA2OC44OTU2IDY1LjQ4MDcgNjguOTI5MSA2NS41MTY3IDY4Ljk2MzkgNjUuNTUxNSA2&#10;OSA2NS41ODVMNzMuOTQ5IDcwLjUzNEM3NC43NDM1IDcxLjMwMTQgNzYuMDA5NiA3MS4yNzk0IDc2&#10;Ljc3NyA3MC40ODQ4IDc3LjUyNTYgNjkuNzA5OCA3Ny41MjU2IDY4LjQ4MSA3Ni43NzcgNjcuNzA2&#10;WiIgZmlsbD0iI0ZGQzAwMCIvPjxwYXRoIGQ9Ik04NS43NSA0MS40MzIgNzguNzUgNDEuNDMyQzc3&#10;LjY0NTQgNDEuNDMyIDc2Ljc1IDQyLjMyNzQgNzYuNzUgNDMuNDMyIDc2Ljc1IDQ0LjUzNjYgNzcu&#10;NjQ1NCA0NS40MzIgNzguNzUgNDUuNDMyTDg1Ljc1IDQ1LjQzMkM4Ni44NTQ2IDQ1LjQzMiA4Ny43&#10;NSA0NC41MzY2IDg3Ljc1IDQzLjQzMiA4Ny43NSA0Mi4zMjc0IDg2Ljg1NDYgNDEuNDMyIDg1Ljc1&#10;IDQxLjQzMloiIGZpbGw9IiNGRkMwMDAiLz48L3N2Zz5QSwMEFAAGAAgAAAAhAAl8FrngAAAACQEA&#10;AA8AAABkcnMvZG93bnJldi54bWxMj8FKw0AQhu+C77CM4K3drMHUxmxKKeqpCLaC9LZNpklodjZk&#10;t0n69o4ne5thPv75/mw12VYM2PvGkQY1j0AgFa5sqNLwvX+fvYDwwVBpWkeo4YoeVvn9XWbS0o30&#10;hcMuVIJDyKdGQx1Cl0rpixqt8XPXIfHt5HprAq99JcvejBxuW/kURYm0piH+UJsONzUW593FavgY&#10;zbiO1duwPZ8218P++fNnq1Drx4dp/Qoi4BT+YfjTZ3XI2enoLlR60WqYKbVglIeFAsFAEsUgjgzG&#10;yRJknsnbBvkvAAAA//8DAFBLAwQUAAYACAAAACEAIlYO7scAAAClAQAAGQAAAGRycy9fcmVscy9l&#10;Mm9Eb2MueG1sLnJlbHO8kLFqAzEMhvdC3sFo7/nuhlJKfFlKIWtIH0DYOp/JWTaWG5q3j2mWBgLd&#10;Okri//4PbXffcVVnKhISGxi6HhSxTS6wN/B5/Hh+BSUV2eGamAxcSGA3bZ62B1qxtpAsIYtqFBYD&#10;S635TWuxC0WULmXidplTiVjbWLzOaE/oSY99/6LLbwZMd0y1dwbK3o2gjpfcmv9mp3kOlt6T/YrE&#10;9UGFDrF1NyAWT9VAJBfwthw7OXvQjx2G/3EYusw/DvruudMVAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;AKjWx6gTAQAASQIAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAABEAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEA/IAPrCIDAACkBwAADgAAAAAAAAAAAAAAAABDAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAKAAAAAAAAACEAU1zHj78NAAC/DQAAFAAAAAAAAAAAAAAAAACRBQAAZHJzL21lZGlhL2ltYWdl&#10;MS5wbmdQSwECLQAKAAAAAAAAACEAXw88Ae4MAADuDAAAFAAAAAAAAAAAAAAAAACCEwAAZHJzL21l&#10;ZGlhL2ltYWdlMi5zdmdQSwECLQAUAAYACAAAACEACXwWueAAAAAJAQAADwAAAAAAAAAAAAAAAACi&#10;IAAAZHJzL2Rvd25yZXYueG1sUEsBAi0AFAAGAAgAAAAhACJWDu7HAAAApQEAABkAAAAAAAAAAAAA&#10;AAAAryEAAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHNQSwUGAAAAAAcABwC+AQAArSIAAAAA&#10;">
+                <v:line id="Straight Connector 57" style="position:absolute;visibility:visible;mso-wrap-style:square" o:spid="_x0000_s1027" strokecolor="#001b6c" strokeweight="1.5pt" o:connectortype="straight" from="4501,0" to="4571,9144" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC6t+cfywAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BT8Mw&#10;DIXvSPyHyEjcWMoog3XLJpiExG5jG3A1jdeUNU7VhK399/iAxNF+z+99ni9736gTdbEObOB2lIEi&#10;LoOtuTKw373cPIKKCdliE5gMDBRhubi8mGNhw5nf6LRNlZIQjgUacCm1hdaxdOQxjkJLLNohdB6T&#10;jF2lbYdnCfeNHmfZRHusWRoctrRyVB63P97AathMN8P66/njs13fuYaO3+l9b8z1Vf80A5WoT//m&#10;v+tXK/h5nj2Mp/e5QMtPsgC9+AUAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC6t+cfywAA&#10;AOMAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#10;AAAA&#10;">
                   <v:stroke joinstyle="miter"/>
                 </v:line>
-                <v:shape id="Graphic 58" o:spid="_x0000_s1028" type="#_x0000_t75" alt="Lights On with solid fill" style="position:absolute;top:2743;width:3937;height:3937;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBmbeAGxAAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9NS8Qw&#10;EL0L/ocwghdx03ZRSt3sIqLi1V0vexuSsS02k9JM2/jvjSB4fLzv3SH5QS00xT6wgXJTgCK2wfXc&#10;Gvg4vdzWoKIgOxwCk4FvinDYX17ssHFh5XdajtKqHMKxQQOdyNhoHW1HHuMmjMSZ+wyTR8lwarWb&#10;cM3hftBVUdxrjz3nhg5HeurIfh1nb2Arp2epbtJrWux5neuznV1dG3N9lR4fQAkl+Rf/ud9cnl+W&#10;VVlUd1v4vZQx6P0PAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGZt4AbEAAAA4gAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
-                  <v:imagedata r:id="rId15" o:title="Lights On with solid fill"/>
+                <v:shape id="Graphic 58" style="position:absolute;top:2743;width:3937;height:3937;visibility:visible;mso-wrap-style:square" alt="Lights On with solid fill" o:spid="_x0000_s1028" type="#_x0000_t75" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBmbeAGxAAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9NS8Qw&#10;EL0L/ocwghdx03ZRSt3sIqLi1V0vexuSsS02k9JM2/jvjSB4fLzv3SH5QS00xT6wgXJTgCK2wfXc&#10;Gvg4vdzWoKIgOxwCk4FvinDYX17ssHFh5XdajtKqHMKxQQOdyNhoHW1HHuMmjMSZ+wyTR8lwarWb&#10;cM3hftBVUdxrjz3nhg5HeurIfh1nb2Arp2epbtJrWux5neuznV1dG3N9lR4fQAkl+Rf/ud9cnl+W&#10;VVlUd1v4vZQx6P0PAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGZt4AbEAAAA4gAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
+                  <v:imagedata o:title="Lights On with solid fill" r:id="rId22"/>
                 </v:shape>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="002A73BC" w:rsidRPr="00513117">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Praktisks ieteikums</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FFB84C6" w14:textId="4A405790" w:rsidR="00D25BA5" w:rsidRPr="00961A62" w:rsidRDefault="00513117" w:rsidP="00961A62">
+    <w:p w14:paraId="6FFB84C6" w14:textId="4A405790" w:rsidR="00D25BA5" w:rsidRPr="00961A62" w:rsidRDefault="00513117">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="60"/>
+          <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00513117">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Izdevumu izvērtēšanu ieteicams veidot secīgi: vispirms identificēt problēmu vai novirzi, pēc tam izvērtēt tās cēloņus un ietekmi, un tikai tad formulēt konkrētus risinājumus.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D574971" w14:textId="7B4DBA93" w:rsidR="00BD6108" w:rsidRPr="00D25BA5" w:rsidRDefault="00D25BA5" w:rsidP="00914238">
       <w:pPr>
         <w:spacing w:before="240" w:line="278" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7216,51 +7916,51 @@
         <w:t xml:space="preserve"> kā arī p</w:t>
       </w:r>
       <w:r w:rsidR="00B165D1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="006B578E" w:rsidRPr="006B578E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> izmaksu centriem</w:t>
       </w:r>
       <w:r w:rsidR="00FD2BEF">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:footnoteReference w:id="5"/>
+        <w:footnoteReference w:id="6"/>
       </w:r>
       <w:r w:rsidR="006B578E" w:rsidRPr="006B578E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> un valdības līmeņiem, </w:t>
       </w:r>
       <w:r w:rsidR="00B165D1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>savukārt rezultāti</w:t>
       </w:r>
       <w:r w:rsidR="006B578E" w:rsidRPr="006B578E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -7342,51 +8042,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA5AB0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="006B578E" w:rsidRPr="00AA5AB0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>zdevumu tendenču un noviržu analīzes metode</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19F84125" w14:textId="1039D811" w:rsidR="00E26CE7" w:rsidRDefault="00F2443D" w:rsidP="00AA5AB0">
+    <w:p w14:paraId="19F84125" w14:textId="6943A350" w:rsidR="00E26CE7" w:rsidRDefault="00F2443D" w:rsidP="00AA5AB0">
       <w:pPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2443D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Izdevumu tendenču un noviržu analīze tiek izmantota, lai izvērtētu, vai izdevumi pieaug vai samazinās, kuras ekonomiskās klasifikācijas</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -7438,51 +8138,83 @@
         </w:rPr>
         <w:t>iem</w:t>
       </w:r>
       <w:r w:rsidR="006B578E" w:rsidRPr="006B578E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, kā arī starp plānotajiem un faktiskajiem iznākumiem. Šī pieeja palīdz atšķirt </w:t>
       </w:r>
       <w:r w:rsidR="00677600">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ilgtermiņa izdevumu pieauguma faktorus </w:t>
       </w:r>
       <w:r w:rsidR="006B578E" w:rsidRPr="006B578E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">no vienreizējiem notikumiem un ir īpaši noderīga, ja izdevumu pārskatīšanas mērķis ir vidēja termiņa izdevumu kontrole. </w:t>
+        <w:t xml:space="preserve">no vienreizējiem notikumiem un ir īpaši noderīga, </w:t>
+      </w:r>
+      <w:r w:rsidR="006B578E" w:rsidRPr="00537ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ja izdevumu </w:t>
+      </w:r>
+      <w:r w:rsidR="00C82A2A" w:rsidRPr="00537ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>izvērtēšanas</w:t>
+      </w:r>
+      <w:r w:rsidR="00C82A2A" w:rsidRPr="006B578E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006B578E" w:rsidRPr="006B578E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mērķis ir vidēja termiņa izdevumu kontrole. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5508073A" w14:textId="32A1FCB2" w:rsidR="00557842" w:rsidRPr="00FE086C" w:rsidRDefault="00FE086C" w:rsidP="00FE086C">
       <w:pPr>
         <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE086C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="006B578E" w:rsidRPr="00FE086C">
@@ -7734,60 +8466,60 @@
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidR="006B578E" w:rsidRPr="006B578E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> analīz</w:t>
       </w:r>
       <w:r w:rsidR="00263190">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidR="006B578E" w:rsidRPr="006B578E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Starptautiskajā variantā salīdzina izdevumu līmeni, </w:t>
+        <w:t xml:space="preserve">. Starptautiskajā variantā salīdzina izdevumu līmeni, struktūru un rezultātus ar līdzīgām valstīm; iekšzemes variantā salīdzina pašvaldības, iestādes, izmaksu centrus vai pakalpojumu sniedzējus. Metodes mērķis nav mehāniski </w:t>
       </w:r>
       <w:r w:rsidR="006B578E" w:rsidRPr="006B578E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">struktūru un rezultātus ar līdzīgām valstīm; iekšzemes variantā salīdzina pašvaldības, iestādes, izmaksu centrus vai pakalpojumu sniedzējus. Metodes mērķis nav mehāniski kopēt “labāko praksi”, bet identificēt novirzi no etalona un </w:t>
+        <w:t xml:space="preserve">kopēt “labāko praksi”, bet identificēt novirzi no etalona un </w:t>
       </w:r>
       <w:r w:rsidR="00910F8F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>atbildēt uz jautājumu</w:t>
       </w:r>
       <w:r w:rsidR="006B578E" w:rsidRPr="006B578E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, kāpēc</w:t>
       </w:r>
       <w:r w:rsidR="008F632A" w:rsidRPr="008F632A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008F632A" w:rsidRPr="008F632A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -8010,51 +8742,51 @@
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001E0F91">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>analysis</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001E0F91">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AB26606" w14:textId="132072B5" w:rsidR="006B578E" w:rsidRDefault="00EA39B5" w:rsidP="001E0F91">
+    <w:p w14:paraId="2AB26606" w14:textId="6C4B04AD" w:rsidR="006B578E" w:rsidRDefault="00EA39B5" w:rsidP="001E0F91">
       <w:pPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA39B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Sadalījuma analīzes metode ļauj izvērtēt, kam faktiski nonāk publiskā izdevuma labumi</w:t>
       </w:r>
       <w:r w:rsidR="006B578E" w:rsidRPr="006B578E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>: kuras ienākumu grupas, teritorijas vai saņēmēju kategorijas gūst lielāko labumu. Metodes paveidi ir sastopamības analīze (</w:t>
       </w:r>
@@ -8108,51 +8840,92 @@
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">-incidence </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="006B578E" w:rsidRPr="00DE753B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>analysis</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="006B578E" w:rsidRPr="006B578E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">), kā klasiskais instruments, kas ar mājsaimniecību datiem mēra, kā publiskais pakalpojums vai subsīdija sadalās starp ienākumu grupām. Šī metode ir būtiska, ja izdevumu pārskatīšanas mērķis nav tikai ietaupījums, bet arī sociāli taisnīgāka izdevumu pārdale. </w:t>
+        <w:t xml:space="preserve">), kā klasiskais instruments, kas ar mājsaimniecību datiem mēra, kā publiskais pakalpojums vai subsīdija sadalās starp ienākumu grupām. Šī metode ir būtiska, ja </w:t>
+      </w:r>
+      <w:r w:rsidR="006B578E" w:rsidRPr="00537ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>izdevumu</w:t>
+      </w:r>
+      <w:r w:rsidR="006B578E" w:rsidRPr="00E03AAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C82A2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>izvērtēšanas</w:t>
+      </w:r>
+      <w:r w:rsidR="00C82A2A" w:rsidRPr="006B578E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006B578E" w:rsidRPr="006B578E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mērķis nav tikai ietaupījums, bet arī sociāli taisnīgāka izdevumu pārdale. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72DE9592" w14:textId="2F81A6E1" w:rsidR="00EA39B5" w:rsidRDefault="00727A68" w:rsidP="00727A68">
       <w:pPr>
         <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00727A68">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Metodiskās pieejas ir izmantojamas kombinēti</w:t>
       </w:r>
     </w:p>
@@ -8185,229 +8958,221 @@
       <w:r w:rsidR="00F04951" w:rsidRPr="007477E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007477E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ir daudzmetožu publisko izdevumu analīze, kas apvieno izdevumu struktūras, izmaksu, rezultātu, salīdzinošās un sadales analīzes, lai sagatavotu budžetā īstenojamas rekomendācijas par ietaupījumiem, pārdalēm vai pakalpojumu uzlabošanu. Tādēļ praksē ieteicams izmantot metožu kombināciju, nevis aprobežoties ar vienu instrumentu</w:t>
       </w:r>
       <w:r w:rsidR="00D0228A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D43453D" w14:textId="1AF9B7D0" w:rsidR="004C0AC4" w:rsidRDefault="00B343EE" w:rsidP="00B343EE">
+    <w:p w14:paraId="7D43453D" w14:textId="5E4590FD" w:rsidR="004C0AC4" w:rsidRDefault="00B343EE" w:rsidP="00B343EE">
       <w:pPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B343EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Izdevumu izvērtēšana un efektivizēšana paredz elastīgu, bet sistemātisku pieeju, kurā ministrijas, ņemot vērā konkrētās politikas jomas un izdevumu raksturu, izvēlas piemērotākās analīzes metodes. Izdevumu izvērtēšanas procesa mērķis nav vienotas metodikas mehāniska piemērošana, bet jēgpilna cēloņu un seku analīze, kas ļauj labāk izprast izdevumu struktūru, sasaistīt resursus ar mērķiem un rezultātiem un formulēt pamatotus secinājumus turpmākiem budžeta lēmumiem.</w:t>
+        <w:t>Izdevumu izvērtēšana un efektivizēšana paredz elastīgu, bet sistemātisku pieeju, kurā, ņemot vērā konkrētās politikas jomas un izdevumu raksturu, izvēlas piemērotākās analīzes metodes. Izdevumu izvērtēšanas procesa mērķis nav vienotas metodikas mehāniska piemērošana, bet jēgpilna cēloņu un seku analīze, kas ļauj labāk izprast izdevumu struktūru, sasaistīt resursus ar mērķiem un rezultātiem un formulēt pamatotus secinājumus turpmākiem budžeta lēmumiem.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EC84E6C" w14:textId="464D574D" w:rsidR="005A5446" w:rsidRDefault="005A5446" w:rsidP="00B343EE">
       <w:pPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="001B6C"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A5446">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="001B6C"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Detalizētas analītiskās pieejas izdevumu izvērtēšanā</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A7C0630" w14:textId="2192EA32" w:rsidR="00FA0C91" w:rsidRDefault="00FA0C91" w:rsidP="00FA0C91">
       <w:pPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA0C91">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Tālāk metodiskajā materiālā detalizētāk aplūkotas atsevišķas analītiskās pieejas, kas papildina iepriekš aprakstītās vispārējās analītiskās metodes un kurām izdevumu </w:t>
-[...8 lines deleted...]
-        <w:t>izvērtēšanas procesā ir īpaša nozīme (šīs metodiskās pieejas ieteicams izmantot kombinēti)</w:t>
+        <w:t>Tālāk metodiskajā materiālā detalizētāk aplūkotas atsevišķas analītiskās pieejas, kas papildina iepriekš aprakstītās vispārējās analītiskās metodes un kurām izdevumu izvērtēšanas procesā ir īpaša nozīme (šīs metodiskās pieejas ieteicams izmantot kombinēti)</w:t>
       </w:r>
       <w:r w:rsidR="00CF3F8E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E02BE76" w14:textId="5657343E" w:rsidR="00DC5627" w:rsidRDefault="00DC5627" w:rsidP="00DC5627">
+    <w:p w14:paraId="7E02BE76" w14:textId="5657343E" w:rsidR="00DC5627" w:rsidRDefault="00DC5627">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00874DA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Funkcionālvērtības analīze (FVA)</w:t>
       </w:r>
       <w:r w:rsidRPr="00874DA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: funkcijas, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">to </w:t>
       </w:r>
       <w:r w:rsidRPr="00874DA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>obligātums, alternatīvas, vērtības/izmaksu attiecība.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13C0D2B5" w14:textId="3A464EE3" w:rsidR="002E1237" w:rsidRPr="00874DA6" w:rsidRDefault="002B34D1" w:rsidP="00DC5627">
+    <w:p w14:paraId="13C0D2B5" w14:textId="3A464EE3" w:rsidR="002E1237" w:rsidRPr="00874DA6" w:rsidRDefault="002B34D1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B34D1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Zemākās funkcionāli neatkarīgās izmaksu vienības pieeja:</w:t>
       </w:r>
       <w:r w:rsidRPr="002B34D1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> izdevumu detalizācija līdz konkrētām aktivitātēm vai pakalpojumiem, identificējot izmaksu veidojošos faktorus un sasaisti ar rezultātiem</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A82E957" w14:textId="7A5BC160" w:rsidR="000637AE" w:rsidRPr="00874DA6" w:rsidRDefault="000637AE" w:rsidP="000637AE">
+    <w:p w14:paraId="1A82E957" w14:textId="7A5BC160" w:rsidR="000637AE" w:rsidRPr="00874DA6" w:rsidRDefault="000637AE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00874DA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Nulles </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
@@ -8508,108 +9273,108 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pieredzi</w:t>
       </w:r>
       <w:r w:rsidRPr="007634AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00874DA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(resursietilpīgie pakalpojumi, atbalsta funkcijas).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12014482" w14:textId="15E69C35" w:rsidR="001D7DC4" w:rsidRPr="00450396" w:rsidRDefault="00450396" w:rsidP="00DC5627">
+    <w:p w14:paraId="12014482" w14:textId="15E69C35" w:rsidR="001D7DC4" w:rsidRPr="00450396" w:rsidRDefault="00450396">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00450396">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Pakalpojumu pašizmaksas analīze</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="005E55B8" w:rsidRPr="005E55B8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pakalpojuma sniegšanas tiešo un netiešo izmaksu noteikšana un to sasaistīšana ar apjomu un rezultātiem</w:t>
       </w:r>
       <w:r w:rsidR="005E55B8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A79F26C" w14:textId="77777777" w:rsidR="00DC5627" w:rsidRPr="00874DA6" w:rsidRDefault="00DC5627" w:rsidP="00DC5627">
+    <w:p w14:paraId="3A79F26C" w14:textId="77777777" w:rsidR="00DC5627" w:rsidRPr="00874DA6" w:rsidRDefault="00DC5627">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Salīdzinošā analīze </w:t>
       </w:r>
       <w:r w:rsidRPr="00874DA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
@@ -8626,90 +9391,90 @@
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Benchmarking</w:t>
       </w:r>
       <w:r w:rsidRPr="00874DA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="00874DA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>: salīdzinājumi starp iestādēm un (ja dati pieejami) starptautiskie salīdzinājumi.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D932816" w14:textId="0081D186" w:rsidR="00DC5627" w:rsidRPr="00D0228A" w:rsidRDefault="00DC5627" w:rsidP="009360F2">
+    <w:p w14:paraId="2D932816" w14:textId="0081D186" w:rsidR="00DC5627" w:rsidRPr="00D0228A" w:rsidRDefault="00DC5627">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00874DA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Iepirkumu un līgumu audits</w:t>
       </w:r>
       <w:r w:rsidRPr="00874DA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>: tirgus cenu salīdzinājumi, līgumu konsolidācija, SLA</w:t>
       </w:r>
       <w:r w:rsidRPr="00874DA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:footnoteReference w:id="6"/>
+        <w:footnoteReference w:id="7"/>
       </w:r>
       <w:r w:rsidRPr="00874DA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/KPI (</w:t>
       </w:r>
       <w:r w:rsidRPr="00874DA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>key performance indicators</w:t>
       </w:r>
       <w:r w:rsidRPr="00874DA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -9379,92 +10144,92 @@
         </w:rPr>
         <w:t xml:space="preserve"> un citās budžeta finansētās institūcijās</w:t>
       </w:r>
       <w:r w:rsidRPr="00123916">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>) FVA var tikt izmantota personāla vadības</w:t>
       </w:r>
       <w:r w:rsidR="003145C6" w:rsidRPr="00123916">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, pakalpojumu sniegšanas</w:t>
       </w:r>
       <w:r w:rsidRPr="00123916">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, biznesa procesu un darbības </w:t>
+        <w:t xml:space="preserve">, biznesa procesu un darbības izmaksu analīzei. Piemēram, </w:t>
+      </w:r>
+      <w:r w:rsidR="00930C3C" w:rsidRPr="00123916">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">konstatētas </w:t>
       </w:r>
       <w:r w:rsidRPr="00123916">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve">neatbilstības personāla funkciju izmaksās </w:t>
+      </w:r>
+      <w:r w:rsidR="00930C3C" w:rsidRPr="00123916">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>var veicināt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00123916">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ieteikumus par uzdevumu pārdali un dublēšanās izslēgšanu. Metode tiek </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00123916">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">izmaksu analīzei. Piemēram, </w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> ieteikumus par uzdevumu pārdali un dublēšanās izslēgšanu. Metode tiek integrēta budžeta kontrolē - izmaksas grupē pēc procesiem, salīdzina</w:t>
+        <w:t>integrēta budžeta kontrolē - izmaksas grupē pēc procesiem, salīdzina</w:t>
       </w:r>
       <w:r w:rsidR="00956BD2" w:rsidRPr="00123916">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00123916">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>plānu ar faktisko situāciju un novērtē novirzes attiecībā uz ieņēmumiem vai pakalpojumu apjomu.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="786DFA28" w14:textId="4C39639F" w:rsidR="0075232F" w:rsidRPr="009123CD" w:rsidRDefault="0075232F" w:rsidP="0075232F">
       <w:pPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
@@ -9485,55 +10250,55 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Īstenošanas uzdevumi</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EBAFAF1" w14:textId="2E22BFA7" w:rsidR="0075232F" w:rsidRPr="00123916" w:rsidRDefault="0075232F" w:rsidP="0075232F">
       <w:pPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075232F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>FVA ietvaros īstenojami šādi pamatuzdevumi:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61C892F6" w14:textId="53852C5A" w:rsidR="004B3EA3" w:rsidRPr="00123916" w:rsidRDefault="004B3EA3" w:rsidP="004B3EA3">
+    <w:p w14:paraId="61C892F6" w14:textId="53852C5A" w:rsidR="004B3EA3" w:rsidRPr="00123916" w:rsidRDefault="004B3EA3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00123916">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Funkciju un to nozīmīguma noteikšana</w:t>
       </w:r>
       <w:r w:rsidR="005A12DF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, identificējot </w:t>
       </w:r>
       <w:r w:rsidRPr="00123916">
@@ -9547,139 +10312,139 @@
       <w:r w:rsidR="005A12DF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">un </w:t>
       </w:r>
       <w:r w:rsidR="0050125A" w:rsidRPr="00123916">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>maznozīmīgas</w:t>
       </w:r>
       <w:r w:rsidR="005A12DF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> funkcijas;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66BAE039" w14:textId="0F976B33" w:rsidR="004B3EA3" w:rsidRPr="00123916" w:rsidRDefault="004B3EA3" w:rsidP="004B3EA3">
+    <w:p w14:paraId="66BAE039" w14:textId="0F976B33" w:rsidR="004B3EA3" w:rsidRPr="00123916" w:rsidRDefault="004B3EA3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00123916">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Izmaksu aprēķināšana katrai funkcijai no visiem </w:t>
       </w:r>
       <w:r w:rsidR="005A12DF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">finansējuma </w:t>
       </w:r>
       <w:r w:rsidRPr="00123916">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>avotiem</w:t>
       </w:r>
       <w:r w:rsidR="005A12DF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A38EA63" w14:textId="50D5D103" w:rsidR="004B3EA3" w:rsidRPr="00123916" w:rsidRDefault="005A12DF" w:rsidP="004B3EA3">
+    <w:p w14:paraId="2A38EA63" w14:textId="50D5D103" w:rsidR="004B3EA3" w:rsidRPr="00123916" w:rsidRDefault="005A12DF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Funkciju n</w:t>
       </w:r>
       <w:r w:rsidR="004B3EA3" w:rsidRPr="00123916">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ozīmīguma un izmaksu salīdzināšana, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>identificējot rezerves;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DB2FA6D" w14:textId="019ADAD0" w:rsidR="004B3EA3" w:rsidRPr="00123916" w:rsidRDefault="00E93E19" w:rsidP="004B3EA3">
+    <w:p w14:paraId="0DB2FA6D" w14:textId="019ADAD0" w:rsidR="004B3EA3" w:rsidRPr="00123916" w:rsidRDefault="00E93E19">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00E93E19">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>asākumu izstrāde struktūras optimizācijai un lieko izdevumu samazināšanai.</w:t>
       </w:r>
       <w:r w:rsidR="004B3EA3" w:rsidRPr="00123916">
@@ -9830,58 +10595,65 @@
       </w:r>
       <w:r w:rsidRPr="000A2CF7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> darba plānu, kas pielāgots iestāžu specifikai ar stingru izmaksu uzskaiti. Tas ļauj, izmantojot grāmatvedības datus un pārskatus, atklāt izmaksu optimizācijas rezerves, neietekmējot pakalpojumu kvalitāti</w:t>
       </w:r>
       <w:r w:rsidR="00AC436A" w:rsidRPr="000A2CF7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00A42DB0" w:rsidRPr="000A2CF7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="2ECECBB7" w14:textId="1C20FB3C" w:rsidR="004B3EA3" w:rsidRPr="00CD35B1" w:rsidRDefault="004B3EA3" w:rsidP="00CD35B1">
+      <w:hyperlink r:id="rId25" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>https://www.cfin.ru/management/controlling/fsa/stages.shtml</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2ECECBB7" w14:textId="1C20FB3C" w:rsidR="004B3EA3" w:rsidRPr="00CD35B1" w:rsidRDefault="004B3EA3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="56"/>
+          <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD35B1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FFC000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Sagatavošanās posms</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="655452FC" w14:textId="4524A326" w:rsidR="007A4109" w:rsidRPr="00123916" w:rsidRDefault="007A4109" w:rsidP="009B1BD5">
       <w:pPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
         <w:jc w:val="both"/>
@@ -9937,56 +10709,56 @@
       <w:r w:rsidR="006A6713" w:rsidRPr="00123916">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>jiet</w:t>
       </w:r>
       <w:r w:rsidRPr="00123916">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ar vadību analīzes robežas un novērtēšanas kritērijus (izmaksas, efektivitāte).</w:t>
       </w:r>
       <w:r w:rsidR="00AC436A" w:rsidRPr="00123916">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D6938B6" w14:textId="625B83BC" w:rsidR="004B3EA3" w:rsidRPr="00CD35B1" w:rsidRDefault="004B3EA3" w:rsidP="003E28F0">
+    <w:p w14:paraId="5D6938B6" w14:textId="625B83BC" w:rsidR="004B3EA3" w:rsidRPr="00CD35B1" w:rsidRDefault="004B3EA3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="56"/>
+          <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FFC000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD35B1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FFC000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Informācijas posms</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28B17B2E" w14:textId="25C6C041" w:rsidR="004B3EA3" w:rsidRPr="00123916" w:rsidRDefault="004B3EA3" w:rsidP="009B1BD5">
       <w:pPr>
@@ -10044,56 +10816,56 @@
       <w:r w:rsidR="004B3EA3" w:rsidRPr="00123916">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">udžeta organizācijās </w:t>
       </w:r>
       <w:r w:rsidR="00A4465B" w:rsidRPr="00123916">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">pastāv ierobežojumi attiecībā uz papildu finansējuma piesaistes iespējām. </w:t>
       </w:r>
       <w:r w:rsidR="00AC436A" w:rsidRPr="00123916">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D5A668A" w14:textId="3F4D5DD6" w:rsidR="004B3EA3" w:rsidRPr="00CD35B1" w:rsidRDefault="004B3EA3" w:rsidP="00E5293C">
+    <w:p w14:paraId="1D5A668A" w14:textId="3F4D5DD6" w:rsidR="004B3EA3" w:rsidRPr="00CD35B1" w:rsidRDefault="004B3EA3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="56"/>
+          <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FFC000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD35B1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FFC000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Analītiskais posms</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="301C741B" w14:textId="03F0B772" w:rsidR="004B3EA3" w:rsidRPr="00123916" w:rsidRDefault="004B3EA3" w:rsidP="009B1BD5">
       <w:pPr>
@@ -10146,110 +10918,121 @@
         <w:t xml:space="preserve"> administrēšana;</w:t>
       </w:r>
       <w:r w:rsidR="00E076ED" w:rsidRPr="00123916">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> nelietderīgās -</w:t>
       </w:r>
       <w:r w:rsidRPr="00123916">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> dublēšanās). Izveidojiet modeli (FAST diagrammu</w:t>
       </w:r>
       <w:r w:rsidR="005E0698" w:rsidRPr="00123916">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:footnoteReference w:id="7"/>
+        <w:footnoteReference w:id="8"/>
       </w:r>
       <w:r w:rsidRPr="00123916">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> vai matricu), aprēķiniet izmaksas katrai funkcijai, novērtējiet nozīmīgumu (ekspertu</w:t>
       </w:r>
       <w:r w:rsidR="00B0301C" w:rsidRPr="00123916">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> vērtējuma</w:t>
       </w:r>
       <w:r w:rsidRPr="00123916">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> vai punktu veidā).</w:t>
       </w:r>
       <w:r w:rsidR="00AC436A" w:rsidRPr="00123916">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CE9B0BB" w14:textId="7E4417C0" w:rsidR="000E6C90" w:rsidRPr="00123916" w:rsidRDefault="004B3EA3" w:rsidP="009B1BD5">
+    <w:p w14:paraId="7CE9B0BB" w14:textId="7E4417C0" w:rsidR="000E6C90" w:rsidRDefault="004B3EA3" w:rsidP="009B1BD5">
       <w:pPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00123916">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Atklājiet neatbilstības: augstas izmaksas par maznozīmīgām funkcijām. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44732BCC" w14:textId="0FCE9A53" w:rsidR="004B3EA3" w:rsidRPr="00CD35B1" w:rsidRDefault="004B3EA3" w:rsidP="00387EDF">
+    <w:p w14:paraId="64DBAEC9" w14:textId="77777777" w:rsidR="000D46FC" w:rsidRPr="00123916" w:rsidRDefault="000D46FC" w:rsidP="009B1BD5">
+      <w:pPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44732BCC" w14:textId="0FCE9A53" w:rsidR="004B3EA3" w:rsidRPr="00CD35B1" w:rsidRDefault="004B3EA3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="56"/>
+          <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="0" w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FFC000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD35B1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FFC000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Radošais posms</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="116415D1" w14:textId="27B92900" w:rsidR="004B3EA3" w:rsidRPr="00123916" w:rsidRDefault="004B3EA3" w:rsidP="009B1BD5">
@@ -10340,56 +11123,56 @@
       <w:r w:rsidRPr="00123916">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> uz pasākumiem, kas nav saistīti ar </w:t>
       </w:r>
       <w:r w:rsidR="00FC61C4" w:rsidRPr="00123916">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>iespējamajiem papildu finansējuma pieprasījumiem</w:t>
       </w:r>
       <w:r w:rsidRPr="00123916">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39A586D0" w14:textId="586A606E" w:rsidR="004B3EA3" w:rsidRPr="00CD35B1" w:rsidRDefault="004B3EA3" w:rsidP="00CE1B96">
+    <w:p w14:paraId="39A586D0" w14:textId="586A606E" w:rsidR="004B3EA3" w:rsidRPr="00CD35B1" w:rsidRDefault="004B3EA3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="56"/>
+          <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FFC000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD35B1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FFC000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Pētniecības posms</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E31B7C0" w14:textId="0DC48795" w:rsidR="004B3EA3" w:rsidRPr="00123916" w:rsidRDefault="004B3EA3" w:rsidP="009B1BD5">
       <w:pPr>
@@ -10454,56 +11237,56 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74630096" w14:textId="1878EEDF" w:rsidR="004B3EA3" w:rsidRPr="00123916" w:rsidRDefault="004B3EA3" w:rsidP="004B3EA3">
       <w:pPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00123916">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Prognozējiet ietekmi uz gada budžetu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="151A7168" w14:textId="08C72FAC" w:rsidR="004B3EA3" w:rsidRPr="00CD35B1" w:rsidRDefault="004B3EA3" w:rsidP="00CE1B96">
+    <w:p w14:paraId="151A7168" w14:textId="08C72FAC" w:rsidR="004B3EA3" w:rsidRPr="00CD35B1" w:rsidRDefault="004B3EA3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="56"/>
+          <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FFC000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD35B1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FFC000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ieteikumu posms</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="327D6073" w14:textId="0A3A2AC6" w:rsidR="004B3EA3" w:rsidRPr="00123916" w:rsidRDefault="004B3EA3" w:rsidP="009B1BD5">
       <w:pPr>
@@ -10550,56 +11333,56 @@
       <w:r w:rsidR="00A74373" w:rsidRPr="00123916">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>struktūru</w:t>
       </w:r>
       <w:r w:rsidRPr="00123916">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. Prezentējiet vadībai apstiprināšanai.</w:t>
       </w:r>
       <w:r w:rsidR="00AC436A" w:rsidRPr="00123916">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EE9E210" w14:textId="24914637" w:rsidR="004B3EA3" w:rsidRPr="00CD35B1" w:rsidRDefault="004B3EA3" w:rsidP="00CE1B96">
+    <w:p w14:paraId="0EE9E210" w14:textId="24914637" w:rsidR="004B3EA3" w:rsidRPr="00CD35B1" w:rsidRDefault="004B3EA3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="56"/>
+          <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FFC000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD35B1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FFC000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Īstenošanas posms</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D9241D3" w14:textId="68A693B2" w:rsidR="004B3EA3" w:rsidRPr="00123916" w:rsidRDefault="00435A0B" w:rsidP="009B1BD5">
       <w:pPr>
@@ -11340,128 +12123,128 @@
                         </wps:spPr>
                         <wps:style>
                           <a:lnRef idx="1">
                             <a:schemeClr val="accent1"/>
                           </a:lnRef>
                           <a:fillRef idx="0">
                             <a:schemeClr val="accent1"/>
                           </a:fillRef>
                           <a:effectRef idx="0">
                             <a:schemeClr val="accent1"/>
                           </a:effectRef>
                           <a:fontRef idx="minor">
                             <a:schemeClr val="tx1"/>
                           </a:fontRef>
                         </wps:style>
                         <wps:bodyPr/>
                       </wps:wsp>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="902894518" name="Graphic 58" descr="Lights On with solid fill"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId13">
+                          <a:blip r:embed="rId16">
                             <a:extLst>
                               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId14"/>
+                                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId17"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="234950"/>
                             <a:ext cx="393700" cy="393700"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...2 lines deleted...]
-                <v:line id="Straight Connector 57" o:spid="_x0000_s1027" style="position:absolute;visibility:visible;mso-wrap-style:square" from="4064,0" to="4064,9144" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAXvlu+xwAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9dT8Iw&#10;FH038T8014Q36XSB4aAQISGRN0DU1+t6WSfr7bIW2P49NTHx8eR8zxadrcWFWl85VvA0TEAQF05X&#10;XCo4vK8fJyB8QNZYOyYFPXlYzO/vZphrd+UdXfahFDGEfY4KTAhNLqUvDFn0Q9cQR+7oWoshwraU&#10;usVrDLe1fE6SsbRYcWww2NDKUHHan62CVb992fab7+XnV7NJTU2nn/BxUGrw0L1OQQTqwr/4z/2m&#10;4/zxJEuzdJTB76WIQc5vAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABe+W77HAAAA4gAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" strokecolor="#001b6c" strokeweight="1.5pt">
+          <mc:Fallback xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="52383C33">
+              <v:group id="Group 61" style="position:absolute;margin-left:-1.8pt;margin-top:20.8pt;width:32pt;height:1in;z-index:251655680;mso-height-relative:margin" coordsize="4064,9144" o:spid="_x0000_s1026" w14:anchorId="47AB10E1" o:gfxdata="UEsDBBQABgAIAAAAIQCo1seoEwEAAEkCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSSwU7DMBBE&#10;70j8g+UrShx6QAgl6YGUIyBUPsCyN4lFvLa8JrR/j5O2ElRtpR493jc7I7tcbuzARghkHFb8Pi84&#10;A1ROG+wq/rl+yR45oyhRy8EhVHwLxJf17U253noglmikivcx+ichSPVgJeXOA6ab1gUrYzqGTnip&#10;vmQHYlEUD0I5jIAxi5MHr8sGWvk9RLbaJHmXxGPH2fNublpVcWMnftLFSSLAQEeI9H4wSsbUTYyo&#10;j3Jl+0x5IucZ6o2nuxT8zAYaT2dK+gVq8vvf5G+s/ba39ATBaGDvMsRXaVNfoQMJWLjGqfyyx1TN&#10;Uuba1ijIm0CrmTpkOuet3Q8GGK81bxL2AePBXcwfof4FAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy&#10;2fr2M4PBMnrbUb/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb&#10;25HMsYhqlCwG5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/s&#10;FB2T0FQ7R0nTNEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3p&#10;cvwCAAD//wMAUEsDBBQABgAIAAAAIQDJ9Kf7GQMAAKAHAAAOAAAAZHJzL2Uyb0RvYy54bWykVdtu&#10;2zAMfR+wfxD83tq5J0aSYkvXYECxFuv2AYos20J1g6TEyd+Pki9pmqzbuoc4lERSh8eH9PxmLzja&#10;UWOZkouod51EiEqiMiaLRfTzx93VNELWYZlhriRdRAdqo5vlxw/zSqe0r0rFM2oQJJE2rfQiKp3T&#10;aRxbUlKB7bXSVMJhrozADpamiDODK8gueNxPknFcKZNpowi1FnZv68NoGfLnOSXuIc8tdYgvIsDm&#10;wtOE58Y/4+Ucp4XBumSkgYHfgUJgJuHSLtUtdhhtDTtLJRgxyqrcXRMlYpXnjNBQA1TTS15VszZq&#10;q0MtRVoVuqMJqH3F07vTkm+7tdFP+tEAE5UugIuw8rXscyP8P6BE+0DZoaOM7h0isDlMxsMEiCVw&#10;NOsNvR0oJSXwfhZFyi9vxsXtpfEJlEqDOOyxfvt/9T+VWNNAq02h/keDWAbaHU8ng8lgNImQxAKk&#10;+uQMZkXp0EpJCUJSBsFhoCnErWRDmk0t8HeBsZacc9rOGOsqx6k21q2pEsgbi4gz6cHiFO/urYPr&#10;wbV18dtcogrQz5JREtys4iy7Y5z7Q2uKzYobtMNe/0nv83jlK4AUL9xgxSVseprrSoLlDpzWF3yn&#10;OVAEb7tX3+Cbk3ZpMSFUul6Tl0vw9mE5QOgCG2hvBTb+PpSGxv2X4C4i3Kyk64IFk8pcgu32LeS8&#10;9m8ZqOv2FGxUdgjvOFADClzONSMp/JpWBOtMin8eWRDltoZGTRLxVzkENs9bfQVTQ2PHNowzdwgT&#10;EGrzoOTukRGvQr84qnqW9Kez4agHY7hW9bqZdSPYyaglMAvvvcotegAhMVeioAzkX4d/pW26OjlI&#10;j5F7RZ4tkmpVYlnQT1ZDc3hteGGduoflCbINZ7oVp7cbDgDFq4l2gcZ6Wt4qshUguHr8G8qBDiVt&#10;ybSNkEmp2FDoZvM1C4BA6M5QR8qjJEnTRN1BQHkE5kv4TUND20Iv9wfDGTQblAtSbebZYDaYtHOw&#10;ses+a4do27JNVxvgLKjyYlcHRDWGYAKkoM7wGQDr5Dvzch28jh/W5S8AAAD//wMAUEsDBAoAAAAA&#10;AAAAIQBTXMePvw0AAL8NAAAUAAAAZHJzL21lZGlhL2ltYWdlMS5wbmeJUE5HDQoaCgAAAA1JSERS&#10;AAAAwAAAAMAIBgAAAFLcbAcAAAABc1JHQgCuzhzpAAAABGdBTUEAALGPC/xhBQAAAAlwSFlzAAAd&#10;hwAAHYcBj+XxZQAADVRJREFUeF7tnU/oJUcRxwvdYA5BBHNYJQfj31UTyCGHHAT34CFIhBxz3EP0&#10;FMFAhFUTN7DgHhaJKKKwh00UXd0IHoQEs9ntXldQMCASg4cFRfYgGDCHHKJEa6R6+2Xfr37z3uuq&#10;mTfTM/P9QLHw2+meeT3V3dVV1dNEAAAAAAAAAAAAAAAAAAAAoDeaQO/jSOc40g2O9DpH+mUT6Ji+&#10;DoDZ0QS6gyNdbyI168KR3uJAD+jrAZgVHOmMVv61TvA7fT0As4IDvaQVf60DvMG/pQ/qMgDMBo70&#10;N634ByTQh3QZAGYDOgBYNOgAYNGgA4BFgw4AFg06AFg06ABg0aADgEWDDgAWDToAWDToAGDRoAOA&#10;RYMOABYNOgBYNEiHBouGI53Vir/WAbAhBsybvB/4Rovyv90E+oy+HoDZ0QS6kyOdX98Uz4Hu19cB&#10;AMBy4UCPcKRXs4lwnQM92QS6XV8H6iKZeYEeaAId1f8HCuFAX9F2cu4I1+TTIvp6MD75ky9n03rm&#10;1vu6BNeukbxQfFMrPzpBvYiSy7pGv6v0vgK9wFfpbl0GbIADPagbUQs6QT3kkf+afkeqEzyqy4EN&#10;cKQv6AZsE470C450ry4PhqNE+fO7+p4uCzaQTaA3dCO2CWaC8dhm9mjhK/QNXR5soQl0QjfiJpli&#10;J5BOLgok/+r/mwKlI39+P29zoHt0HWAHHOkUB2LdoBvkIl+mT+s6xiAr931NoIebQE+nQFekP0oi&#10;3LaZLeUC3bxGrn8mecICHa+tk1iUP/+u07oOUAhH+iZH+p9u1A1ykV+mT+k69k1WeFFUUXZR9I1K&#10;7pXcMc6nmXHEDmExe/Jzn0HspiMc6CmO9F/duG3CgX7OkT6p6+ibldKnkXoPCr9LOFKQDjekjx3K&#10;PyKpE4TiTvCzfR04sTbSb8/rH1DyARsn9LP2CZS/AiQVYj3KuE040HPNK3SbrsNLHu3FNh98tC+V&#10;9Gx76AhNoCNGm/8ZXQfoiU0pEm0iATVd3kpW/KDrrl36VEKO9HVd/ybByD8AxZ0g0EldtpQciyie&#10;8muUPmaE5hS9iwO9putuEyj/gHCgr3Gkf+uXcOCFBHpCl9tFVvxRFrb7EvFMeRfLsndB19cmfc44&#10;oJBtM4En+CK++6QsLfXNQgI9rX/zLvgFeg9fOXyo37pg5B8RDvRY68LYaP5I0GpOo/4mkfWM/u27&#10;kECWrmetPij/2MjmC470fA5CPS8LV33NNpI/veXlzlWySXSfbodNiIKndj1Yh8ywT+prwYQYaqGb&#10;Uxykc95McchpDivJcQX5u+wTDkPMRHmBbB0oJAZyMj/zXuIsYCD2ae9nhQ9ZUSQnyJW6sJZLtLeg&#10;mzyjvi+YOdm33+som5U+RWS9Cr+N9MwyY+yh08pz6/uBmZKVqDflzzk57lHeQ950Lr+jt5lBOpa+&#10;D5gZ2ezpRflXiq/vMTTbXMFW8XiIwETIyVydlT8r/sO6/rHpazGPgNYMyd6eTvk8yca/uagdzNSx&#10;kme47h2hY/oEqIy0ONUv2SB51K9W8TXJXdnyO0xSgXkHekCm9EMv1yCp/ISUf0WeDdyL5BwncOUP&#10;gUroskDsI5NybLqaftKBdJ1gInTx+GTlr26h66XLLAjP0ATJI58rYNQldbhmOuU7zWgwWATelz13&#10;u9frIcrtMrl10CLx+vs9yWFTxOsRQ7rERPC+4KkveC14zUO4RisnZU/ql1YgS4t+5jWSZ5ZEvlDN&#10;eFx+YhfrepZASuBraY+dglmgTjyjfwoULXhxZ/kA8VqbYRaoEc/ovyS7fxOuaDFmgbrwTOcI8NzE&#10;OXPCI1QTLr//Alyepbi8QjOOl0yK7NEwTeMYwQ6SDupoaadtgr3ElWCdwnPACzaswhollnbUdYAR&#10;sAa+lur23IXMpLqtdgrMoHFxBXRg+2/E6kmDGTQyHvNH1wFuYY0LYC01Mlbvz9JSHqw4zaDFBhJH&#10;xzplI699N1aPGoKJI2EdrZDTXobVDPJ8ch30gDX6C/OnDMfAgnXAGDhGKpg/hVjMIDgWRsK80Rs+&#10;62IcbQvTcmgsATCMUjbMn5NBbGV4jNM0Mj8NmOMrxoAYB7or5R/Z5aiuqwrkB3GkCxzpdd04pcKR&#10;bnCkH0tduv42jB0A6Q8GzAvhgg6QD9s+bY7c63uJjkn8J9ARfY9RyMrvVnwtpZ8m0eW2CTxANqwd&#10;oMQVypG+e6hcB+FAP9T3GAUZ+fXDdRWpU99nnTQdtpTbKAUvCBzEMlLvGmDkEENdphepIau39BRx&#10;i3CkP+v7rOPoAIhWGjF2gK2xAPOiulDkiFx9r8ERZdUP1lUKOoApCIYYgB3LLrGCDvBFXaYPkXr1&#10;vQZHnx/bhxSYQOgAe6bnDvDR1sPMO0iqr2CtuHfkITjSm/oBvSJ1SYPp+6xjXaSVeCnAQfr2ssn5&#10;wrpcJ6lpXZc7gZzU7vYGZTfohV3KL1g7QFWNNREOteEW2bUIXsGBHsqHhV+XDuaQvyQ9C/Sgrntx&#10;9LlIAwdxmJhwMgyN0UbF18wMmM8YwxpreCxfMUAukA1Hpu34i9GlYc1Y1OXBZsx+e3SA4bHuB8ZL&#10;Kgez6wTYd8bikjG6QLG+GgOrpwKeoDIc7YpU87EwukIxVRfgMC0RYxkLi62aXxZ2Lu3A8amZ8TMy&#10;l4rVXVcSsl8y1gg77P+RcbwwmEFbMDsWClMgwB6xeCySYMreiOVDA7ktEQEeG2tADN6gdqzpD/jS&#10;XiVY3XZJMAscwjr6YyCpCIs7FC/vMNbRPwncn/VgdofefIGYBTKO0b/oyx1gIKzeoPwSMQs4R3+4&#10;kyvEOQss2ouRj5gq3lchkkd/zJ614ZwFFv0yrR603GYY/WvFMwtIHEHXswTMOf8rWfCAUT2eWUBk&#10;aesBUWKr52yJ7TRJPLNAkoWsB7Ldb0t4u9VGGP1rp8MssAjXnsfuz+2D0X8qeO3bua8HrNmz6+2C&#10;tIeJ4Z3m5+rlyB8v89j9MjMuwjycFdnWtWWKrmRmL7yj3Y+Uh6niiXKKzG09YN7meKsdAkyfidNh&#10;0TeLzd7WTS5rvx/pznPBO/1P/VMqXrs/yczMwEWTbWCvIkx2I701y3Ml2Oo4Q1wbZ7IpoOuaAh1c&#10;wedh+swUrz08NU+Id8ZLmaFQ/nnjMQum5hXyeH2Wnhm7GLzxgakEyLwL310L/pRiEujpfMLLD6a8&#10;NpodTaDPcaRf5WN0rnGgR/Q163jjA1MYIZ0z3NY8nybQsbbjrzjSGX0tGBiOdFa/mPxyTutr1/Fk&#10;jdb+JTTPGqfE9JFBRZdbKw+P0VhsC3LlYzSP6TIrvKZQrf5xd7rDjgU+R7qXA/3nULk1Se8Bi+dh&#10;KVnocaDHdbl1vCOmrqcGPG7PkizPUvcxZoIB2TbyH5BAJ3VZjcdm3jVqDo3X7VmykG0C3c6R3jpU&#10;tkXQCQagWPlFyl6wewNNTaKfb5dYvFoc6CldfpPAHNojFuXnSOd0+U14FsRTltRhDHGNJtAROaBa&#10;17NJMBPsgRKb/x0J9KzxBbtmgcmKw4RrAh1N/n9d1wbBTNAjJuWP9Cxfpbt1HbvwLCKnKHn0dykm&#10;OsEIWJSfAz3XXKIP6zpKcblFJya7Ir67QCcYEJPyR/pRc82v/IJ30/hUpMTtWYJjTYCIsRUO9Jhu&#10;yE2SIpWB7tB1eJj1LBDohP69XqydoMQjBzIc6C6D77k35Rc8wbEpyD7SOCzmEAf6ti4PNtBE+pJu&#10;wDbhQD/hSB/T5bsyy1mgx9F/ndKZwBJ3WDwc6Mu6AbVwpJ/yJfq4LtsH7mzRSmXfG/xLOkHXxfei&#10;4ED36wZUL7RXs6eNuSyIh9rltc0c4kAv82X6iC4DtsCRLuiGzC9078q/QmYCGblk+p6giPvx+BDK&#10;v0JmAsm/Wl+/pQ00ge7S14Id5Gn17CrPhSP9QxpX/q6vBfUhkfihBqrZ0wS6U/8NAAAAAAAAAAAA&#10;AID9woHukW8PpWBZBcKBHoKnDOyV5hW6TVI0ONBrOjhXi0jwkH9Dn9XPDkBnNoX5axOO9Kakkujn&#10;B8ANB3o0fWirReFqFA70666bgwB4h5RQ1qJoNYt0Wv07ADDDL9IHONC/tILVLnyVvqN/CwBmUlJX&#10;i4LVLhzpRf1bADDDv6f3cqQbWsFqF470Lf1bAHDBkS5pBatdJDagfwcALjjS5znS37WS1SqyIUY+&#10;aqt/BwBuUsS18EsVY0reAnlUPz8AnclHBclRTIeOCxpbONKr6UNi2DEHhkBG2bztrwbB1kMAAAAA&#10;AAAAAAAAAAAAYM/IrjH5tPo+RYJx+r4AVAFfoVM6QtuncKB/8iV6v74vAFWQvs7Qorh9CUf6g74n&#10;ANWQv5H/J624fQkH+qq+JwBVIZ9014rbh6RMVHz7B9QOX6ZPpK8ytChxF8ERQ2AyyFqAA/1VK7FX&#10;OND3m4v0bn0fAKqFAz2uFdkjHOgluD7BJJET0rVCWwR+fzB55ODt1TlnFpHD5YY84A6AvSGKLNsV&#10;00F/Lcq+pvRvpy9QBDqu6wBgFsiHaznQE3KMaT7O9FzqHDc/t44RHwAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAePk/SC5hFyHYXc4AAAAASUVORK5CYIJQSwMECgAAAAAAAAAhAF8PPAHuDAAA7gwAABQAAABk&#10;cnMvbWVkaWEvaW1hZ2UyLnN2Zzxzdmcgdmlld0JveD0iMCAwIDk2IDk2IiB4bWxucz0iaHR0cDov&#10;L3d3dy53My5vcmcvMjAwMC9zdmciIHhtbG5zOnhsaW5rPSJodHRwOi8vd3d3LnczLm9yZy8xOTk5&#10;L3hsaW5rIiBpZD0iSWNvbnNfTGlnaHRzT24iIG92ZXJmbG93PSJoaWRkZW4iPjxwYXRoIGQ9Ik01&#10;Ni40NzEgNzQuNzkyIDM5LjI2IDc0Ljc5MkMzNy42NjgzIDc0Ljc5MiAzNi4zNzggNzYuMDgyMyAz&#10;Ni4zNzggNzcuNjc0IDM2LjM3OCA3OS4yNjU3IDM3LjY2ODMgODAuNTU2IDM5LjI2IDgwLjU1Nkw1&#10;Ni40NzEgODAuNTU2QzU4LjA2MjcgODAuNTU2IDU5LjM1MyA3OS4yNjU3IDU5LjM1MyA3Ny42NzQg&#10;NTkuMzUzIDc2LjA4MjMgNTguMDYyNyA3NC43OTIgNTYuNDcxIDc0Ljc5MloiIGZpbGw9IiNGRkMw&#10;MDAiLz48cGF0aCBkPSJNNDcuODY2IDkwLjMyOEM1MS4xMzQzIDkwLjMyNzYgNTMuODUyOCA4Ny44&#10;MTQyIDU0LjEwOSA4NC41NTZMNDEuNjIyIDg0LjU1NkM0MS44NzgzIDg3LjgxNDYgNDQuNTk3NCA5&#10;MC4zMjgxIDQ3Ljg2NiA5MC4zMjhaIiBmaWxsPSIjRkZDMDAwIi8+PHBhdGggZD0iTTcyLjgzOSA0&#10;NC40NzQgNzIuODM5IDQzLjYxQzcyLjU4OTcgMjkuOTY5MiA2MS41MDg3IDE5LjAxNTYgNDcuODY2&#10;IDE4LjkyNEw0Ny44NjYgMTguOTI0QzM0LjIyMjMgMTkuMDE0NSAyMy4xMzk4IDI5Ljk2ODMgMjIu&#10;ODkgNDMuNjFMMjIuODkgNDQuNDc0QzIyLjk4MzIgNDcuNDMyNSAyMy41NzEgNTAuMzU0NiAyNC42&#10;MjkgNTMuMTE5IDI1LjY0MTQgNTUuNzI3OCAyNy4xMTE1IDU4LjEzNDkgMjguOTcgNjAuMjI3IDMx&#10;LjI1NiA2Mi43MjcgMzMuNzYzIDY3LjU3NSAzNC44MiA2OS43MjcgMzUuMTQ0IDcwLjM4IDM1Ljgx&#10;IDcwLjc5MyAzNi41MzkgNzAuNzkzTDU5LjE5IDcwLjc5M0M1OS45MTkxIDcwLjc5MjcgNjAuNTg1&#10;MyA3MC4zNzk4IDYwLjkxIDY5LjcyNyA2MS45NjYgNjcuNTc2IDY0LjQ3MyA2Mi43MjcgNjYuNzU5&#10;IDYwLjIyNyA2OC42MTc1IDU4LjEzNDkgNzAuMDg3NiA1NS43Mjc4IDcxLjEgNTMuMTE5IDcyLjE1&#10;NzYgNTAuMzU0NCA3Mi43NDUzIDQ3LjQzMjUgNzIuODM5IDQ0LjQ3NFpNNjcuMDc2IDQ0LjM3NEM2&#10;Ni45ODkxIDQ2LjY3NjMgNjYuNTI0MyA0OC45NDg2IDY1LjcgNTEuMSA2NC45MzggNTMuMDM4OSA2&#10;My44Mzg3IDU0LjgyNzUgNjIuNDUzIDU2LjM4MyA2MC4yNTE0IDU5LjAzNjkgNTguMzY1OCA2MS45&#10;Mzc3IDU2LjgzNCA2NS4wMjdMMzguODkyIDY1LjAyN0MzNy4zNjA2IDYxLjkzNzUgMzUuNDc0OSA1&#10;OS4wMzY3IDMzLjI3MyA1Ni4zODMgMzEuODg3MiA1NC44Mjc3IDMwLjc4ODIgNTMuMDM5IDMwLjAy&#10;NyA1MS4xIDI5LjIwMzIgNDguOTQ5MiAyOC43MzkgNDYuNjc3NSAyOC42NTMgNDQuMzc2TDI4LjY1&#10;MyA0My42NTZDMjguODQ3MSAzMy4xNjcgMzcuMzczNCAyNC43NDgyIDQ3Ljg2NCAyNC42ODdMNDcu&#10;ODY0IDI0LjY4N0M1OC4zNTU0IDI0Ljc0NzcgNjYuODgyIDMzLjE2ODIgNjcuMDc0IDQzLjY1OFoi&#10;IGZpbGw9IiNGRkMwMDAiLz48cGF0aCBkPSJNNDguMDYyIDE1QzQ5LjE2NjYgMTUgNTAuMDYyIDE0&#10;LjEwNDYgNTAuMDYyIDEzTDUwLjA2MiA2QzUwLjA2MiA0Ljg5NTQzIDQ5LjE2NjYgNCA0OC4wNjIg&#10;NCA0Ni45NTc0IDQgNDYuMDYyIDQuODk1NDMgNDYuMDYyIDZMNDYuMDYyIDEzQzQ2LjA2MiAxNC4x&#10;MDQ2IDQ2Ljk1NzQgMTUgNDguMDYyIDE1WiIgZmlsbD0iI0ZGQzAwMCIvPjxwYXRoIGQ9Ik0yNC4z&#10;MjYgMjMuOEMyNS4wOTM0IDI0LjU5NDUgMjYuMzU5NSAyNC42MTY1IDI3LjE1NCAyMy44NDkyIDI3&#10;Ljk0ODUgMjMuMDgxOCAyNy45NzA1IDIxLjgxNTcgMjcuMjAzMiAyMS4wMjEyIDI3LjE4NzEgMjEu&#10;MDA0NSAyNy4xNzA3IDIwLjk4ODEgMjcuMTU0IDIwLjk3MkwyMi4yIDE2LjAxOEMyMS40MDU1IDE1&#10;LjI1MDYgMjAuMTM5NCAxNS4yNzI2IDE5LjM3MiAxNi4wNjcyIDE4LjYyMzQgMTYuODQyMiAxOC42&#10;MjM0IDE4LjA3MSAxOS4zNzIgMTguODQ2WiIgZmlsbD0iI0ZGQzAwMCIvPjxwYXRoIGQ9Ik03MC40&#10;MTEgMjQuNzYxQzcwLjk0MTQgMjQuNzYwOSA3MS40NSAyNC41NTAxIDcxLjgyNSAyNC4xNzVMNzYu&#10;Nzc0IDE5LjIyNUM3Ny41MjUzIDE4LjQxNTMgNzcuNDc3OSAxNy4xNDk4IDc2LjY2ODEgMTYuMzk4&#10;NiA3NS45MDAzIDE1LjY4NjIgNzQuNzEzIDE1LjY4NjggNzMuOTQ2IDE2LjRMNjkgMjEuMzQ3QzY4&#10;LjIxOTEgMjIuMTI4MiA2OC4yMTkzIDIzLjM5NDUgNjkuMDAwNCAyNC4xNzU0IDY5LjM3NTQgMjQu&#10;NTUwMyA2OS44ODM4IDI0Ljc2MDkgNzAuNDE0IDI0Ljc2MVoiIGZpbGw9IiNGRkMwMDAiLz48cGF0&#10;aCBkPSJNMTcgNDEuNSAxMCA0MS41QzguODk1NDMgNDEuNSA4IDQyLjM5NTQgOCA0My41IDggNDQu&#10;NjA0NiA4Ljg5NTQzIDQ1LjUgMTAgNDUuNUwxNyA0NS41QzE4LjEwNDYgNDUuNSAxOSA0NC42MDQ2&#10;IDE5IDQzLjUgMTkgNDIuMzk1NCAxOC4xMDQ2IDQxLjUgMTcgNDEuNVoiIGZpbGw9IiNGRkMwMDAi&#10;Lz48cGF0aCBkPSJNMjQuMzI2IDYzLjEzNiAxOS4zNzYgNjguMDg2QzE4LjU2MjcgNjguODMzNSAx&#10;OC41MDk0IDcwLjA5ODcgMTkuMjU2OSA3MC45MTE5IDIwLjAwNDMgNzEuNzI1MiAyMS4yNjk1IDcx&#10;Ljc3ODUgMjIuMDgyOCA3MS4wMzExIDIyLjEyMzUgNzAuOTkzNyAyMi4xNjI2IDcwLjk1NDYgMjIu&#10;MiA3MC45MTRMMjcuMTUgNjUuOTY0QzI3Ljk0NDUgNjUuMTk2NiAyNy45NjY1IDYzLjkzMDUgMjcu&#10;MTk5MiA2My4xMzYgMjYuNDMxOCA2Mi4zNDE1IDI1LjE2NTcgNjIuMzE5NSAyNC4zNzEyIDYzLjA4&#10;NjggMjQuMzU0NSA2My4xMDI5IDI0LjMzODEgNjMuMTE5MyAyNC4zMjIgNjMuMTM2WiIgZmlsbD0i&#10;I0ZGQzAwMCIvPjxwYXRoIGQ9Ik03MS44MjUgNjIuNzU3QzcxLjA3MjkgNjEuOTQ4MSA2OS44MDc0&#10;IDYxLjkwMiA2OC45OTg0IDYyLjY1NDEgNjguMTg5NSA2My40MDYyIDY4LjE0MzQgNjQuNjcxNyA2&#10;OC44OTU2IDY1LjQ4MDcgNjguOTI5MSA2NS41MTY3IDY4Ljk2MzkgNjUuNTUxNSA2OSA2NS41ODVM&#10;NzMuOTQ5IDcwLjUzNEM3NC43NDM1IDcxLjMwMTQgNzYuMDA5NiA3MS4yNzk0IDc2Ljc3NyA3MC40&#10;ODQ4IDc3LjUyNTYgNjkuNzA5OCA3Ny41MjU2IDY4LjQ4MSA3Ni43NzcgNjcuNzA2WiIgZmlsbD0i&#10;I0ZGQzAwMCIvPjxwYXRoIGQ9Ik04NS43NSA0MS40MzIgNzguNzUgNDEuNDMyQzc3LjY0NTQgNDEu&#10;NDMyIDc2Ljc1IDQyLjMyNzQgNzYuNzUgNDMuNDMyIDc2Ljc1IDQ0LjUzNjYgNzcuNjQ1NCA0NS40&#10;MzIgNzguNzUgNDUuNDMyTDg1Ljc1IDQ1LjQzMkM4Ni44NTQ2IDQ1LjQzMiA4Ny43NSA0NC41MzY2&#10;IDg3Ljc1IDQzLjQzMiA4Ny43NSA0Mi4zMjc0IDg2Ljg1NDYgNDEuNDMyIDg1Ljc1IDQxLjQzMloi&#10;IGZpbGw9IiNGRkMwMDAiLz48L3N2Zz5QSwMEFAAGAAgAAAAhADFFz6rfAAAACAEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj8FKw0AQhu+C77CM4K3dxLahxGxKKeqpCLaCeJsm0yQ0Oxuy2yR9e8eTnobh&#10;//jnm2wz2VYN1PvGsYF4HoEiLlzZcGXg8/g6W4PyAbnE1jEZuJGHTX5/l2FaupE/aDiESkkJ+xQN&#10;1CF0qda+qMmin7uOWLKz6y0GWftKlz2OUm5b/RRFibbYsFyosaNdTcXlcLUG3kYct4v4Zdhfzrvb&#10;93H1/rWPyZjHh2n7DCrQFP5g+NUXdcjF6eSuXHrVGpgtEiENLGOZkifREtRJuPUqAZ1n+v8D+Q8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAiVg7uxwAAAKUBAAAZAAAAZHJzL19yZWxzL2Uyb0RvYy54bWwu&#10;cmVsc7yQsWoDMQyG90LewWjv+e6GUkp8WUoha0gfQNg6n8lZNpYbmrePaZYGAt06SuL//g9td99x&#10;VWcqEhIbGLoeFLFNLrA38Hn8eH4FJRXZ4ZqYDFxIYDdtnrYHWrG2kCwhi2oUFgNLrflNa7ELRZQu&#10;ZeJ2mVOJWNtYvM5oT+hJj33/ostvBkx3TLV3BsrejaCOl9ya/2aneQ6W3pP9isT1QYUOsXU3IBZP&#10;1UAkF/C2HDs5e9CPHYb/cRi6zD8O+u650xUAAP//AwBQSwECLQAUAAYACAAAACEAqNbHqBMBAABJ&#10;AgAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAEQBAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDJ&#10;9Kf7GQMAAKAHAAAOAAAAAAAAAAAAAAAAAEMCAABkcnMvZTJvRG9jLnhtbFBLAQItAAoAAAAAAAAA&#10;IQBTXMePvw0AAL8NAAAUAAAAAAAAAAAAAAAAAIgFAABkcnMvbWVkaWEvaW1hZ2UxLnBuZ1BLAQIt&#10;AAoAAAAAAAAAIQBfDzwB7gwAAO4MAAAUAAAAAAAAAAAAAAAAAHkTAABkcnMvbWVkaWEvaW1hZ2Uy&#10;LnN2Z1BLAQItABQABgAIAAAAIQAxRc+q3wAAAAgBAAAPAAAAAAAAAAAAAAAAAJkgAABkcnMvZG93&#10;bnJldi54bWxQSwECLQAUAAYACAAAACEAIlYO7scAAAClAQAAGQAAAAAAAAAAAAAAAAClIQAAZHJz&#10;L19yZWxzL2Uyb0RvYy54bWwucmVsc1BLBQYAAAAABwAHAL4BAACjIgAAAAA=&#10;">
+                <v:line id="Straight Connector 57" style="position:absolute;visibility:visible;mso-wrap-style:square" o:spid="_x0000_s1027" strokecolor="#001b6c" strokeweight="1.5pt" o:connectortype="straight" from="4064,0" to="4064,9144" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAXvlu+xwAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9dT8Iw&#10;FH038T8014Q36XSB4aAQISGRN0DU1+t6WSfr7bIW2P49NTHx8eR8zxadrcWFWl85VvA0TEAQF05X&#10;XCo4vK8fJyB8QNZYOyYFPXlYzO/vZphrd+UdXfahFDGEfY4KTAhNLqUvDFn0Q9cQR+7oWoshwraU&#10;usVrDLe1fE6SsbRYcWww2NDKUHHan62CVb992fab7+XnV7NJTU2nn/BxUGrw0L1OQQTqwr/4z/2m&#10;4/zxJEuzdJTB76WIQc5vAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABe+W77HAAAA4gAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;">
                   <v:stroke joinstyle="miter"/>
                 </v:line>
-                <v:shape id="Graphic 58" o:spid="_x0000_s1028" type="#_x0000_t75" alt="Lights On with solid fill" style="position:absolute;top:2349;width:3937;height:3937;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDDp/q5xgAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE+7asMw&#10;FN0L+QdxA11KI8d9oLhRQiht6ZqkS7aLdGubWJKxrm3176uh0PFw3tt9cp2YaIht8BrWqwIEeRNs&#10;62sNX+f3ewUiMnqLXfCk4Yci7HeLmy1WNsz+SNOJa5FDfKxQQ8PcV1JG05DDuAo9+cx9h8EhZzjU&#10;0g4453DXybIonqXD1ueGBnt6bchcT6PT8MDnNy7v0keazGUe1cWMVimtb5fp8AKCKfG/+M/9aTVs&#10;ilJtHp/WeXO+lO+A3P0CAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAw6f6ucYAAADiAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
-                  <v:imagedata r:id="rId15" o:title="Lights On with solid fill"/>
+                <v:shape id="Graphic 58" style="position:absolute;top:2349;width:3937;height:3937;visibility:visible;mso-wrap-style:square" alt="Lights On with solid fill" o:spid="_x0000_s1028" type="#_x0000_t75" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDDp/q5xgAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE+7asMw&#10;FN0L+QdxA11KI8d9oLhRQiht6ZqkS7aLdGubWJKxrm3176uh0PFw3tt9cp2YaIht8BrWqwIEeRNs&#10;62sNX+f3ewUiMnqLXfCk4Yci7HeLmy1WNsz+SNOJa5FDfKxQQ8PcV1JG05DDuAo9+cx9h8EhZzjU&#10;0g4453DXybIonqXD1ueGBnt6bchcT6PT8MDnNy7v0keazGUe1cWMVimtb5fp8AKCKfG/+M/9aTVs&#10;ilJtHp/WeXO+lO+A3P0CAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAw6f6ucYAAADiAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
+                  <v:imagedata o:title="Lights On with solid fill" r:id="rId22"/>
                 </v:shape>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="037B408C" w14:textId="7C1871D9" w:rsidR="007B0A26" w:rsidRPr="007B0A26" w:rsidRDefault="007B0A26" w:rsidP="007B0A26">
+    <w:p w14:paraId="037B408C" w14:textId="7C1871D9" w:rsidR="007B0A26" w:rsidRPr="007B0A26" w:rsidRDefault="007B0A26">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="61"/>
+          <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B0A26">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Praktisks ieteikums</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F736BFF" w14:textId="1B2DBD5E" w:rsidR="007B0A26" w:rsidRPr="00716DF6" w:rsidRDefault="00716DF6" w:rsidP="00716DF6">
+    <w:p w14:paraId="1F736BFF" w14:textId="1B2DBD5E" w:rsidR="007B0A26" w:rsidRPr="00716DF6" w:rsidRDefault="00716DF6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="61"/>
+          <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00716DF6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>FVA analīzi ieteicams sākt ar jomām, kurām ir visaugstākie sekundārie izdevumi vai identificētas funkciju dublēšanās, jo tieši šajās jomās visbiežāk ir lielākais efektivizācijas potenciāls.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AB509EC" w14:textId="64C8774B" w:rsidR="007B0A26" w:rsidRDefault="004B3EA3" w:rsidP="004C0AC4">
       <w:pPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -11511,103 +12294,103 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="59B8292E" w14:textId="1ECBC799" w:rsidR="0068122D" w:rsidRPr="00123916" w:rsidRDefault="00BB2483" w:rsidP="004E077F">
       <w:pPr>
         <w:spacing w:before="240" w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB2483">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>FVA ietvaros var izmantot arī vairākas papildmetodes:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61ABB995" w14:textId="75E4CD27" w:rsidR="0068122D" w:rsidRPr="00123916" w:rsidRDefault="004B3EA3" w:rsidP="009B1BD5">
+    <w:p w14:paraId="61ABB995" w14:textId="75E4CD27" w:rsidR="0068122D" w:rsidRPr="00123916" w:rsidRDefault="004B3EA3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="240" w:line="278" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB2483">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="00F873D0" w:rsidRPr="00BB2483">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>š</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB2483">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ikavas cēloņsakarības diagramma</w:t>
       </w:r>
       <w:r w:rsidR="00163A0D" w:rsidRPr="00123916">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:footnoteReference w:id="8"/>
+        <w:footnoteReference w:id="9"/>
       </w:r>
       <w:r w:rsidRPr="00123916">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (“zivs kauls”)</w:t>
       </w:r>
       <w:r w:rsidR="00F873D0" w:rsidRPr="00123916">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, kas</w:t>
       </w:r>
       <w:r w:rsidRPr="00123916">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> sistematizē cēloņus </w:t>
       </w:r>
@@ -11638,159 +12421,159 @@
       <w:r w:rsidRPr="00123916">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>prāta vētras</w:t>
       </w:r>
       <w:r w:rsidR="002B32E4" w:rsidRPr="00123916">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="00123916">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> palīdzību.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E3BB86D" w14:textId="05D673FE" w:rsidR="004B3EA3" w:rsidRPr="00123916" w:rsidRDefault="004B3EA3" w:rsidP="009B1BD5">
+    <w:p w14:paraId="5E3BB86D" w14:textId="05D673FE" w:rsidR="004B3EA3" w:rsidRPr="00123916" w:rsidRDefault="004B3EA3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="240" w:line="278" w:lineRule="auto"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB2483">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Metode „5 kāpēc”</w:t>
       </w:r>
       <w:r w:rsidR="00771195" w:rsidRPr="00123916">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:footnoteReference w:id="9"/>
+        <w:footnoteReference w:id="10"/>
       </w:r>
       <w:r w:rsidRPr="00123916">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00276459" w:rsidRPr="00123916">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00D17E5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D17E5A" w:rsidRPr="00D17E5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pamatā ir secīga jautājuma “kāpēc?” uzdošana līdz galvenajam iemeslam</w:t>
       </w:r>
       <w:r w:rsidR="00B358E0" w:rsidRPr="00123916">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EFE8DF9" w14:textId="22A92FAD" w:rsidR="00384666" w:rsidRPr="00123916" w:rsidRDefault="004B3EA3" w:rsidP="009B1BD5">
+    <w:p w14:paraId="2EFE8DF9" w14:textId="22A92FAD" w:rsidR="00384666" w:rsidRPr="00123916" w:rsidRDefault="004B3EA3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="34"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D17E5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Pareto diagramma</w:t>
       </w:r>
       <w:r w:rsidR="00EC6F3D" w:rsidRPr="00123916">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:footnoteReference w:id="10"/>
+        <w:footnoteReference w:id="11"/>
       </w:r>
       <w:r w:rsidRPr="00123916">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D17E5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">kas </w:t>
       </w:r>
       <w:r w:rsidR="00B358E0" w:rsidRPr="00123916">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ranžē</w:t>
       </w:r>
@@ -11853,56 +12636,56 @@
       <w:r w:rsidRPr="00123916">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">olonnu metode </w:t>
       </w:r>
       <w:r w:rsidR="00B358E0" w:rsidRPr="00123916">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidRPr="00123916">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">veido tabulu ar plānu, faktu un atšķirībām vizuālai analīzei, papildinot to ar selektīviem salīdzinājumiem (mēnesis pret mēnesi). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BA64202" w14:textId="6FEA0620" w:rsidR="004B3EA3" w:rsidRDefault="004B3EA3" w:rsidP="009B1BD5">
+    <w:p w14:paraId="1BA64202" w14:textId="6FEA0620" w:rsidR="004B3EA3" w:rsidRDefault="004B3EA3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="34"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D563A9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Statistiskās metodes</w:t>
       </w:r>
       <w:r w:rsidRPr="00123916">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -12222,343 +13005,343 @@
       <w:r w:rsidR="008B38D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ēlu</w:t>
       </w:r>
       <w:r w:rsidRPr="00123916">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>). Šī pieeja tiek piemērota gadījumos, kad nepieciešams detalizēt izdevumus līdz līmenim, kas ļauj sasaistīt izmaksas ar konkrētām aktivitātēm vai pakalpojumiem un identificēt galvenos izmaksu veidojošos faktorus.</w:t>
       </w:r>
       <w:r w:rsidR="006A6713" w:rsidRPr="00123916">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35947962" w14:textId="46CB85E9" w:rsidR="006A6713" w:rsidRPr="00123916" w:rsidRDefault="006A6713" w:rsidP="006A6713">
+    <w:p w14:paraId="35947962" w14:textId="4DB619C9" w:rsidR="006A6713" w:rsidRPr="00123916" w:rsidRDefault="000D46FC" w:rsidP="006A6713">
       <w:pPr>
         <w:spacing w:before="240" w:after="0"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005634B7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251652608" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1C016D49" wp14:editId="3BE9D305">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251652608" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1C016D49" wp14:editId="1B6679BB">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>center</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>400685</wp:posOffset>
+              <wp:posOffset>138292</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="3975100" cy="2344420"/>
             <wp:effectExtent l="0" t="0" r="6350" b="0"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="498573932" name="Picture 1" descr="A screen shot of a computer screen&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="50086483" name="Picture 1" descr="A screen shot of a computer screen&#10;&#10;Description automatically generated"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId19">
+                    <a:blip r:embed="rId26">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3975100" cy="2344420"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="008B38D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidRPr="00123916">
+      <w:r w:rsidR="006A6713" w:rsidRPr="00123916">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. attēls Zemākās funkcionāli neatkarīgās izmaksu vienības pieejas modelis</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="539DF677" w14:textId="54EA7AA3" w:rsidR="006A6713" w:rsidRPr="00123916" w:rsidRDefault="006A6713" w:rsidP="0018431C">
+    <w:p w14:paraId="539DF677" w14:textId="47922C30" w:rsidR="006A6713" w:rsidRPr="00123916" w:rsidRDefault="006A6713" w:rsidP="0018431C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4A04B163" w14:textId="54BF9590" w:rsidR="004E077F" w:rsidRPr="00123916" w:rsidRDefault="0018431C" w:rsidP="0018431C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00123916">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Zemākā funkcionāli neatkarīgā izmaksu vienība ir izdevumu detalizācijas līmenis, kas raksturo valsts veikto izdevumu apjomu budžeta apakšprogrammas iekšienē, un kuru var loģiski nodalīt no citiem izdevumiem kopējā apakšprogrammas izdevumu grozā.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D65BEA3" w14:textId="45305182" w:rsidR="004E077F" w:rsidRPr="00123916" w:rsidRDefault="0018431C" w:rsidP="007C318D">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00123916">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Zemākajai funkcionāli neatkarīgajai izmaksu vienībai ir raksturīgi atbilst vismaz vienam no šādiem kritērijiem:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5030D599" w14:textId="16B1B806" w:rsidR="004E077F" w:rsidRPr="00CD35B1" w:rsidRDefault="00450893" w:rsidP="00CD35B1">
+    <w:p w14:paraId="5030D599" w14:textId="16B1B806" w:rsidR="004E077F" w:rsidRPr="00CD35B1" w:rsidRDefault="00450893">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="0018431C" w:rsidRPr="00CD35B1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>zdevumu apjomam ir definēts vai ir iespējams definēt vienu vai vairākus no citiem izdevumiem atšķirīgus darbības rezultātus;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E7C8546" w14:textId="42AF7440" w:rsidR="0018431C" w:rsidRPr="00CD35B1" w:rsidRDefault="00450893" w:rsidP="00CD35B1">
+    <w:p w14:paraId="7E7C8546" w14:textId="42AF7440" w:rsidR="0018431C" w:rsidRPr="00CD35B1" w:rsidRDefault="00450893">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="0018431C" w:rsidRPr="00CD35B1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>zdevumu apjoms indikatīvi ir vērsts uz no citiem izdevumiem atšķirīgu politikas rezultātu sasniegšanu;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A11BF0D" w14:textId="38BC5582" w:rsidR="0018431C" w:rsidRPr="00CD35B1" w:rsidRDefault="00450893" w:rsidP="00CD35B1">
+    <w:p w14:paraId="0A11BF0D" w14:textId="38BC5582" w:rsidR="0018431C" w:rsidRPr="00CD35B1" w:rsidRDefault="00450893">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="0018431C" w:rsidRPr="00CD35B1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>zdevumu apjoms ir pamatots ar no citiem izdevumiem atšķirīgu normatīvo aktu;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65DB097F" w14:textId="449BB562" w:rsidR="0018431C" w:rsidRPr="00CD35B1" w:rsidRDefault="00450893" w:rsidP="00CD35B1">
+    <w:p w14:paraId="65DB097F" w14:textId="449BB562" w:rsidR="0018431C" w:rsidRPr="00CD35B1" w:rsidRDefault="00450893">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="0018431C" w:rsidRPr="00CD35B1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">zdevumu apjomam ir no citiem izdevumiem atšķirīgs gala labuma guvējs </w:t>
       </w:r>
       <w:r w:rsidR="004E077F" w:rsidRPr="00CD35B1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0018431C" w:rsidRPr="00CD35B1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(mērķauditorija);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74D264B5" w14:textId="2E442365" w:rsidR="00450893" w:rsidRPr="001E33F7" w:rsidRDefault="00450893" w:rsidP="00450893">
+    <w:p w14:paraId="74D264B5" w14:textId="2E442365" w:rsidR="00450893" w:rsidRPr="001E33F7" w:rsidRDefault="00450893">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="0018431C" w:rsidRPr="00CD35B1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>zdevumu apjoms, kurš sastāv tikai no pakļautības iestādes vai citas iestādes uzturēšanas un kapitālajiem izdevumiem.</w:t>
       </w:r>
@@ -12576,152 +13359,152 @@
       <w:r w:rsidRPr="00123916">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vienības izmaksu metodika tiek izmantota selektīvi kā viena no iespējām izdevumu pamatotības un efektivitātes izvērtēšanai.</w:t>
       </w:r>
       <w:r w:rsidR="008C5A99" w:rsidRPr="009B1BD5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0018431C" w:rsidRPr="009B1BD5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Minētā pieeja ļauj noskaidrot:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02522E2D" w14:textId="59CDDCCB" w:rsidR="006A6713" w:rsidRPr="009B1BD5" w:rsidRDefault="001E33F7" w:rsidP="006A6713">
+    <w:p w14:paraId="02522E2D" w14:textId="59CDDCCB" w:rsidR="006A6713" w:rsidRPr="009B1BD5" w:rsidRDefault="001E33F7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="0018431C" w:rsidRPr="009B1BD5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ik izlietojam konkrētu publisko pakalpojumu sniegšanai;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06BED59D" w14:textId="098E6900" w:rsidR="006A6713" w:rsidRPr="009B1BD5" w:rsidRDefault="001E33F7" w:rsidP="006A6713">
+    <w:p w14:paraId="06BED59D" w14:textId="098E6900" w:rsidR="006A6713" w:rsidRPr="009B1BD5" w:rsidRDefault="001E33F7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>K</w:t>
       </w:r>
       <w:r w:rsidR="0018431C" w:rsidRPr="009B1BD5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>o iegūstam par konkrētu izdevumu apjomu;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02A50C3D" w14:textId="4FDC8CE0" w:rsidR="006A6713" w:rsidRPr="009B1BD5" w:rsidRDefault="001E33F7" w:rsidP="006A6713">
+    <w:p w14:paraId="02A50C3D" w14:textId="4FDC8CE0" w:rsidR="006A6713" w:rsidRPr="009B1BD5" w:rsidRDefault="001E33F7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="0018431C" w:rsidRPr="009B1BD5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>r ko ir pamatoti izdevumi;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D757B2B" w14:textId="5B42B02D" w:rsidR="0018431C" w:rsidRPr="009B1BD5" w:rsidRDefault="001E33F7" w:rsidP="007F135E">
+    <w:p w14:paraId="6D757B2B" w14:textId="5B42B02D" w:rsidR="0018431C" w:rsidRPr="009B1BD5" w:rsidRDefault="001E33F7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>U</w:t>
       </w:r>
       <w:r w:rsidR="0018431C" w:rsidRPr="009B1BD5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>z kādiem politikas mērķiem (rezultātiem un to rezultatīvajiem rādītājiem) indikatīvi tiek vērsti izdevumi.</w:t>
       </w:r>
     </w:p>
@@ -12773,404 +13556,404 @@
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Nulles budžeta pieeja</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C0D5414" w14:textId="129D0E46" w:rsidR="0018431C" w:rsidRDefault="00D66F8B" w:rsidP="00D60B4C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C35C4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Nulles budžeta plānošana ir budžeta sagatavošanas pieeja, kuras ietvaros visi izdevumi katrā budžeta periodā tiek pamatoti no jauna, nevis mehāniski pārņemti no iepriekšējā perioda finansējuma bāzes, tādējādi sistemātiski izvērtējot katras aktivitātes, funkcijas vai pakalpojuma nepieciešamību un lietderību. Atšķirībā no tradicionālās inkrementālās </w:t>
+        <w:t xml:space="preserve">Nulles budžeta plānošana ir budžeta sagatavošanas pieeja, kuras ietvaros visi izdevumi katrā budžeta periodā tiek pamatoti no jauna, nevis mehāniski pārņemti no iepriekšējā </w:t>
       </w:r>
       <w:r w:rsidRPr="009C35C4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>pieejas nulles budžeta plānošana paredz katrai izdevumu vienībai skaidri definēt mērķus, sagaidāmos rezultātus un iespējamos alternatīvos risinājumus. Vienlaikus šīs metodes piemērošana pati par sevi nerada tiesisku vai metodisku pamatu papildu resursu pieprasīšanai, lai segtu analīzes gaitā identificēto scenāriju izmaksas.</w:t>
+        <w:t>perioda finansējuma bāzes, tādējādi sistemātiski izvērtējot katras aktivitātes, funkcijas vai pakalpojuma nepieciešamību un lietderību. Atšķirībā no tradicionālās inkrementālās pieejas nulles budžeta plānošana paredz katrai izdevumu vienībai skaidri definēt mērķus, sagaidāmos rezultātus un iespējamos alternatīvos risinājumus. Vienlaikus šīs metodes piemērošana pati par sevi nerada tiesisku vai metodisku pamatu papildu resursu pieprasīšanai, lai segtu analīzes gaitā identificēto scenāriju izmaksas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D489441" w14:textId="32DB1293" w:rsidR="00315D0A" w:rsidRPr="00315D0A" w:rsidRDefault="00315D0A" w:rsidP="00315D0A">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00315D0A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Galvenie principi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="346C3192" w14:textId="689A99BD" w:rsidR="00315D0A" w:rsidRPr="00315D0A" w:rsidRDefault="00315D0A" w:rsidP="00315D0A">
+    <w:p w14:paraId="346C3192" w14:textId="689A99BD" w:rsidR="00315D0A" w:rsidRPr="00315D0A" w:rsidRDefault="00315D0A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="80"/>
+          <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00315D0A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Pakalpojumu un rezultātu fokusēšana (nevis iestādes “uzturēšana”)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35B66B1B" w14:textId="039A7EA8" w:rsidR="00315D0A" w:rsidRPr="00315D0A" w:rsidRDefault="00315D0A" w:rsidP="00315D0A">
+    <w:p w14:paraId="35B66B1B" w14:textId="039A7EA8" w:rsidR="00315D0A" w:rsidRPr="00315D0A" w:rsidRDefault="00315D0A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="80"/>
+          <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00315D0A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Alternatīvu izvērtēšana (t.sk. pārvaldības modeļi, digitalizācija, ārpakalpojumi, sadarbība starp iestādēm)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3237C613" w14:textId="7A5EF2F3" w:rsidR="00315D0A" w:rsidRPr="00315D0A" w:rsidRDefault="00315D0A" w:rsidP="00315D0A">
+    <w:p w14:paraId="3237C613" w14:textId="7A5EF2F3" w:rsidR="00315D0A" w:rsidRPr="00315D0A" w:rsidRDefault="00315D0A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="80"/>
+          <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00315D0A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Izmaksu–ieguvumu un izmaksu efektivitātes izvērtējums</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20B68386" w14:textId="0CD6C681" w:rsidR="00315D0A" w:rsidRPr="00315D0A" w:rsidRDefault="00315D0A" w:rsidP="00315D0A">
+    <w:p w14:paraId="20B68386" w14:textId="0CD6C681" w:rsidR="00315D0A" w:rsidRPr="00315D0A" w:rsidRDefault="00315D0A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="80"/>
+          <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00315D0A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Prioritāšu ranžēšana – kompromiss starp mērķi un izmaksām; rezultātā identificē finansējamās prioritātes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2591E7AE" w14:textId="2BDC185A" w:rsidR="00315D0A" w:rsidRPr="00315D0A" w:rsidRDefault="00315D0A" w:rsidP="00315D0A">
+    <w:p w14:paraId="2591E7AE" w14:textId="2BDC185A" w:rsidR="00315D0A" w:rsidRPr="00315D0A" w:rsidRDefault="00315D0A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="80"/>
+          <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00315D0A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Mērāmi rezultāti un atbildība par sniegumu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79F0567A" w14:textId="17C177E1" w:rsidR="0018431C" w:rsidRPr="00123916" w:rsidRDefault="0018431C" w:rsidP="009C35C4">
+    <w:p w14:paraId="79F0567A" w14:textId="50743A42" w:rsidR="0018431C" w:rsidRPr="00123916" w:rsidRDefault="0018431C" w:rsidP="009C35C4">
       <w:pPr>
         <w:spacing w:before="240" w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00123916">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Izdevumu </w:t>
       </w:r>
       <w:r w:rsidR="007341A6" w:rsidRPr="00123916">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>izvērtēšanas un analīzes procesa</w:t>
       </w:r>
       <w:r w:rsidRPr="00123916">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ietvaros ministrijas var piemērot </w:t>
+        <w:t xml:space="preserve"> ietvaros var piemērot </w:t>
       </w:r>
       <w:r w:rsidRPr="00123916">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>nulles budžeta</w:t>
       </w:r>
       <w:r w:rsidRPr="00123916">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> pieejas principus (</w:t>
       </w:r>
       <w:r w:rsidR="004E077F" w:rsidRPr="00123916">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00123916">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. pielikums): </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6808B3A1" w14:textId="65CB0CD4" w:rsidR="00B152D2" w:rsidRPr="00123916" w:rsidRDefault="00B152D2" w:rsidP="00D60B4C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7BEC402F" w14:textId="4068E446" w:rsidR="00793297" w:rsidRPr="00CD35B1" w:rsidRDefault="0072493F" w:rsidP="00CD35B1">
+    <w:p w14:paraId="7BEC402F" w14:textId="4068E446" w:rsidR="00793297" w:rsidRPr="00CD35B1" w:rsidRDefault="0072493F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="57"/>
+          <w:numId w:val="27"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD35B1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="00EC4113" w:rsidRPr="00CD35B1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">nstitucionālo funkciju un politikas mērķu precīza definēšana, sasaistot tos ar sasniedzamiem rezultātiem snieguma budžetēšanas loģikā. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6307913B" w14:textId="12AFDCAA" w:rsidR="00793297" w:rsidRPr="00CD35B1" w:rsidRDefault="0072493F" w:rsidP="00CD35B1">
+    <w:p w14:paraId="6307913B" w14:textId="12AFDCAA" w:rsidR="00793297" w:rsidRPr="00CD35B1" w:rsidRDefault="0072493F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="57"/>
+          <w:numId w:val="27"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD35B1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>J</w:t>
       </w:r>
       <w:r w:rsidR="00EC4113" w:rsidRPr="00CD35B1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>āveic aktivitāšu pakotņu izveide un izmaksu</w:t>
       </w:r>
       <w:r w:rsidR="00D03F08" w:rsidRPr="00CD35B1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:r w:rsidR="00EC4113" w:rsidRPr="00CD35B1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ieguvumu izvērtējums, nosakot minimālo, optimālo un paplašināto finansējuma līmeni.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F075CE3" w14:textId="05258A88" w:rsidR="00793297" w:rsidRDefault="00EC4113" w:rsidP="00CD35B1">
+    <w:p w14:paraId="5F075CE3" w14:textId="05258A88" w:rsidR="00793297" w:rsidRDefault="00EC4113">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="57"/>
+          <w:numId w:val="27"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD35B1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Visbeidzot ir prioritizēšana pēc politikas ietekmes, efektivitātes un atbilstības valdības stratēģiskajiem mērķiem.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A67CACB" w14:textId="6FE36EB6" w:rsidR="00210126" w:rsidRDefault="003E52F8" w:rsidP="00210126">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -13227,121 +14010,121 @@
                         </wps:spPr>
                         <wps:style>
                           <a:lnRef idx="1">
                             <a:schemeClr val="accent1"/>
                           </a:lnRef>
                           <a:fillRef idx="0">
                             <a:schemeClr val="accent1"/>
                           </a:fillRef>
                           <a:effectRef idx="0">
                             <a:schemeClr val="accent1"/>
                           </a:effectRef>
                           <a:fontRef idx="minor">
                             <a:schemeClr val="tx1"/>
                           </a:fontRef>
                         </wps:style>
                         <wps:bodyPr/>
                       </wps:wsp>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="708585299" name="Graphic 58" descr="Lights On with solid fill"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId13">
+                          <a:blip r:embed="rId16">
                             <a:extLst>
                               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId14"/>
+                                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId17"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="234950"/>
                             <a:ext cx="393700" cy="393700"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...2 lines deleted...]
-                <v:line id="Straight Connector 57" o:spid="_x0000_s1027" style="position:absolute;flip:x;visibility:visible;mso-wrap-style:square" from="4064,0" to="4064,8128" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAY8m93yQAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BTwIx&#10;FITvJv6H5plwk65IdFkpBAkkwEkXvb+0z+3q9nWzLcvy76mJicfJzHyTmS8H14ieulB7VvAwzkAQ&#10;a29qrhR8HLf3OYgQkQ02nknBhQIsF7c3cyyMP/M79WWsRIJwKFCBjbEtpAzaksMw9i1x8r585zAm&#10;2VXSdHhOcNfISZY9SYc1pwWLLa0t6Z/y5BToul+tdbnfDGT2h8+3bxuO1atSo7th9QIi0hD/w3/t&#10;nVGQZ8/5dDKbPcLvpXQH5OIKAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAGPJvd8kAAADi&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" strokecolor="#001b6c" strokeweight="1.5pt">
+          <mc:Fallback xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="526F9C82">
+              <v:group id="Group 61" style="position:absolute;margin-left:-1.65pt;margin-top:13.75pt;width:32pt;height:64pt;z-index:251657728" coordsize="4064,8128" o:spid="_x0000_s1026" w14:anchorId="34C97540" o:gfxdata="UEsDBBQABgAIAAAAIQCo1seoEwEAAEkCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSSwU7DMBBE&#10;70j8g+UrShx6QAgl6YGUIyBUPsCyN4lFvLa8JrR/j5O2ElRtpR493jc7I7tcbuzARghkHFb8Pi84&#10;A1ROG+wq/rl+yR45oyhRy8EhVHwLxJf17U253noglmikivcx+ichSPVgJeXOA6ab1gUrYzqGTnip&#10;vmQHYlEUD0I5jIAxi5MHr8sGWvk9RLbaJHmXxGPH2fNublpVcWMnftLFSSLAQEeI9H4wSsbUTYyo&#10;j3Jl+0x5IucZ6o2nuxT8zAYaT2dK+gVq8vvf5G+s/ba39ATBaGDvMsRXaVNfoQMJWLjGqfyyx1TN&#10;Uuba1ijIm0CrmTpkOuet3Q8GGK81bxL2AePBXcwfof4FAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy&#10;2fr2M4PBMnrbUb/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb&#10;25HMsYhqlCwG5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/s&#10;FB2T0FQ7R0nTNEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3p&#10;cvwCAAD//wMAUEsDBBQABgAIAAAAIQAojzPaJwMAAKoHAAAOAAAAZHJzL2Uyb0RvYy54bWykVdtu&#10;GjEQfa/Uf7D2PexyC7ACohYaWilqoqb9AOP17lrxTbZh4e879l4IIb2lDyy+zIzPHJ8Zz28OgqM9&#10;NZYpuYj6vSRCVBKVMVksoh/fb6+mEbIOywxzJekiOlIb3Szfv5tXOqUDVSqeUYMgiLRppRdR6ZxO&#10;49iSkgpse0pTCZu5MgI7mJoizgyuILrg8SBJruNKmUwbRai1sLquN6NliJ/nlLj7PLfUIb6IAJsL&#10;XxO+W/+Nl3OcFgbrkpEGBn4DCoGZhEO7UGvsMNoZdhFKMGKUVbnrESVileeM0JADZNNPXmSzMWqn&#10;Qy5FWhW6owmofcHTm8OSr/uN0Y/6wQATlS6AizDzuRxyI/w/oESHQNmxo4weHCKwOEquRwkQS2Br&#10;2h9MYRwoJSXwfuFFyk+/9YvbQ+MzKJUGcdhT/vb/8n8ssaaBVptC/g8GsQzQJ5PpaDCbDSMksQCp&#10;PjqDWVE6tFJSgpCUQeOJz87DAb+VbEizqQX+WsZQzpn+DLUQ9NBw19J0SeAFdx0HONXGug1VAvnB&#10;IuJMetg4xfs76wAImLYmfplLVMG5s2ScBDOrOMtuGed+05piu+IG7bGvhKT/8Xrlc4EQz8xgxiUs&#10;+gzrnMLIHTmtD/hGcyAL7r3OLpQp7cJiQqh0/SYul2Dt3XKA0Dk20Hx9/8qxsfeuNJTwvzh3HuFk&#10;JV3nLJhUpibm/HR3aCHntX3LQJ23p2CrsmO47UANaHE514yk8GuKEkYXovxz8wIvtzM0aoKIv4oh&#10;sHna6SvoHxo7tmWcuWPohZCbByX3D4x4PfrJSd+TZDqejkHgrb43TdcbQ4vOqCXQFe+83i26ByEx&#10;V6KgDOSvw19pG64ODtJj5E6RJ4ukWpVYFvSD1VAmXhteWOfmYXqGbAtl0orTjxsOAMWL3vYKjXXf&#10;XCuyEyC4+iEwlAMdStqSaRshk1KxpVDX5ksWAIHQnaGOlCdJkqaIuo2A8gTMp/C8tL3nWTMcDEcz&#10;KDZIF6TadLbhbDhpO2IzruusbadtyTZVbYCzoMpXqzogqjGEIUAK6gwPAozOXpzn82B1emKXPwEA&#10;AP//AwBQSwMECgAAAAAAAAAhAFNcx4+/DQAAvw0AABQAAABkcnMvbWVkaWEvaW1hZ2UxLnBuZ4lQ&#10;TkcNChoKAAAADUlIRFIAAADAAAAAwAgGAAAAUtxsBwAAAAFzUkdCAK7OHOkAAAAEZ0FNQQAAsY8L&#10;/GEFAAAACXBIWXMAAB2HAAAdhwGP5fFlAAANVElEQVR4Xu2dT+glRxHHC91gDkEEc1glB+PfVRPI&#10;IYccBPfgIUiEHHPcQ/QUwUCEVRM3sOAeFokoorCHTRRd3QgehASz2e1eV1AwIBKDhwVF9iAYMIcc&#10;okRrpHr7Zd+vfvPe66qZN9Mz8/1AsfDb6Z55PdXd1VXV00QAAAAAAAAAAAAAAAAAAACgN5pA7+NI&#10;5zjSDY70Okf6ZRPomL4OgNnRBLqDI11vIjXrwpHe4kAP6OsBmBUc6YxW/rVO8Dt9PQCzggO9pBV/&#10;rQO8wb+lD+oyAMwGjvQ3rfgHJNCHdBkAZgM6AFg06ABg0aADgEWDDgAWDToAWDToAGDRoAOARYMO&#10;ABYNOgBYNOgAYNGgA4BFgw4AFg06AFg0SIcGi4YjndWKv9YBsCEGzJu8H/hGi/K/3QT6jL4egNnR&#10;BLqTI51f3xTPge7X1wEAwHLhQI9wpFeziXCdAz3ZBLpdXwfqIpl5gR5oAh3V/wcK4UBf0XZy7gjX&#10;5NMi+nowPvmTL2fTeubW+7oE166RvFB8Uys/OkG9iJLLuka/q/S+Ar3AV+luXQZsgAM9qBtRCzpB&#10;PeSR/5p+R6oTPKrLgQ1wpC/oBmwTjvQLjnSvLg+Go0T587v6ni4LNpBNoDd0I7YJZoLx2Gb2aOEr&#10;9A1dHmyhCXRCN+ImmWInkE4uCiT/6v+bAqUjf34/b3Oge3QdYAcc6RQHYt2gG+QiX6ZP6zrGICv3&#10;fU2gh5tAT6dAV6Q/SiLctpkt5QLdvEaufyZ5wgIdr62TWJQ//67Tug5QCEf6Jkf6n27UDXKRX6ZP&#10;6Tr2TVZ4UVRRdlH0jUruldwxzqeZccQOYTF78nOfQeymIxzoKY70X924bcKBfs6RPqnr6JuV0qeR&#10;eg8Kv0s4UpAON6SPHco/IqkThOJO8LN9HTixNtJvz+sfUPIBGyf0s/YJlL8CJBViPcq4TTjQc80r&#10;dJuuw0se7cU2H3y0L5X0bHvoCE2gI0ab/xldB+iJTSkSbSIBNV3eSlb8oOuuXfpUQo70dV3/JsHI&#10;PwDFnSDQSV22lByLKJ7ya5Q+ZoTmFL2LA72m624TKP+AcKCvcaR/65dw4IUEekKX20VW/FEWtvsS&#10;8Ux5F8uyd0HX1yZ9zjigkG0zgSf4Ir77pCwt9c1CAj2tf/Mu+AV6D185fKjfumDkHxEO9Fjrwtho&#10;/kjQak6j/iaR9Yz+7buQQJauZ60+KP/YyOYLjvR8DkI9LwtXfc02kj+95eXOVbJJdJ9uh02Igqd2&#10;PViHzLBP6mvBhBhqoZtTHKRz3kxxyGkOK8lxBfm77BMOQ8xEeYFsHSgkBnIyP/Ne4ixgIPZp72eF&#10;D1lRJCfIlbqwlku0t6CbPKO+L5g52bff6yiblT5FZL0Kv430zDJj7KHTynPr+4GZkpWoN+XPOTnu&#10;Ud5D3nQuv6O3mUE6lr4PmBnZ7OlF+VeKr+8xNNtcwVbxeIjARMjJXJ2VPyv+w7r+selrMY+A1gzJ&#10;3p5O+TzJxr+5qB3M1LGSZ7juHaFj+gSojLQ41S/ZIHnUr1bxNcld2fI7TFKBeQd6QKb0Qy/XIKn8&#10;hJR/RZ4N3IvkHCdw5Q+BSuiyQOwjk3Jsupp+0oF0nWAidPH4ZOWvbqHrpcssCM/QBMkjnytg1CV1&#10;uGY65TvNaDBYBN6XPXe71+shyu0yuXXQIvH6+z3JYVPE6xFDusRE8L7gqS94LXjNQ7hGKydlT+qX&#10;ViBLi37mNZJnlkS+UM14XH5iF+t6lkBK4Gtpj52CWaBOPKN/ChQteHFn+QDxWpthFqgRz+i/JLt/&#10;E65oMWaBuvBM5wjw3MQ5c8IjVBMuv/8CXJ6luLxCM46XTIrs0TBN4xjBDpIO6mhpp22CvcSVYJ3C&#10;c8ALNqzCGiWWdtR1gBGwBr6W6vbchcykuq12CsygcXEFdGD7b8TqSYMZNDIe80fXAW5hjQtgLTUy&#10;Vu/P0lIerDjNoMUGEkfHOmUjr303Vo8agokjYR2tkNNehtUM8nxyHfSANfoL86cMx8CCdcAYOEYq&#10;mD+FWMwgOBZGwrzRGz7rYhxtC9NyaCwBMIxSNsyfk0FsZXiM0zQyPw2Y4yvGgBgHuivlH9nlqK6r&#10;CuQHcaQLHOl13TilwpFucKQfS126/jaMHQDpDwbMC+GCDpAP2z5tjtzre4mOSfwn0BF9j1HIyu9W&#10;fC2lnybR5bYJPEA2rB2gxBXKkb57qFwH4UA/1PcYBRn59cN1FalT32edNB22lNsoBS8IHMQyUu8a&#10;YOQQQ12mF6khq7f0FHGLcKQ/6/us4+gAiFYaMXaArbEA86K6UOSIXH2vwRFl1Q/WVQo6gCkIhhiA&#10;HcsusYIO8EVdpg+RevW9BkefH9uHFJhA6AB7pucO8NHWw8w7SKqvYK24d+QhONKb+gG9InVJg+n7&#10;rGNdpJV4KcBB+vayyfnCulwnqWldlzuBnNTu9gZlN+iFXcovWDtAVY01EQ614RbZtQhewYEeyoeF&#10;X5cO5pC/JD0L9KCue3H0uUgDB3GYmHAyDI3RRsXXzAyYzxjDGmt4LF8xQC6QDUem7fiL0aVhzVjU&#10;5cFmzH57dIDhse4HxksqB7PrBNh3xuKSMbpAsb4aA6unAp6gMhztilTzsTC6QjFVF+AwLRFjGQuL&#10;rZpfFnYu7cDxqZnxMzKXitVdVxKyXzLWCDvs/5FxvDCYQVswOxYKUyDAHrF4LJJgyt6I5UMDuS0R&#10;AR4ba0AM3qB2rOkP+NJeJVjddkkwCxzCOvpjIKkIizsUL+8w1tE/Cdyf9WB2h958gZgFMo7Rv+jL&#10;HWAgrN6g/BIxCzhHf7iTK8Q5Cyzai5GPmCreVyGSR3/MnrXhnAUW/TKtHrTcZhj9a8UzC0gcQdez&#10;BMw5/ytZ8IBRPZ5ZQGRp6wFRYqvnbIntNEk8s0CShawHst1vS3i71UYY/WunwyywCNeex+7P7YPR&#10;fyp47du5rwes2bPr7YK0h4nhnebn6uXIHy/z2P0yMy7CPJwV2da1ZYquZGYvvKPdj5SHqeKJcorM&#10;bT1g3uZ4qx0CTJ+J02HRN4vN3tZNLmu/H+nOc8E7/U/9Uypeuz/JzMzARZNtYK8iTHYjvTXLcyXY&#10;6jhDXBtnsimg65oCHVzB52H6zBSvPTw1T4h3xkuZoVD+eeMxC6bmFfJ4fZaeGbsYvPGBqQTIvAvf&#10;XQv+lGIS6Ol8wssPprw2mh1NoM9xpF/lY3SucaBH9DXreOMDUxghnTPc1jyfJtCxtuOvONIZfS0Y&#10;GI50Vr+Y/HJO62vX8WSN1v4lNM8ap8T0kUFFl1srD4/RWGwLcuVjNI/pMiu8plCt/nF3usOOBT5H&#10;upcD/edQuTVJ7wGL52EpWehxoMd1uXW8I6aupwY8bs+SLM9S9zFmggHZNvIfkEAndVmNx2beNWoO&#10;jdftWbKQbQLdzpHeOlS2RdAJBqBY+UXKXrB7A01Nop9vl1i8WhzoKV1+k8Ac2iMW5edI53T5TXgW&#10;xFOW1GEMcY0m0BE5oFrXs0kwE+yBEpv/HQn0rPEFu2aByYrDhGsCHU3+f13XBsFM0CMm5Y/0LF+l&#10;u3Udu/AsIqcoefR3KSY6wQhYlJ8DPddcog/rOkpxuUUnJrsivrtAJxgQk/JH+lFzza/8gnfT+FSk&#10;xO1ZgmNNgIixFQ70mG7ITZIilYHu0HV4mPUsEOiE/r1erJ2gxCMHMhzoLoPvuTflFzzBsSnIPtI4&#10;LOYQB/q2Lg820ET6km7ANuFAP+FIH9PluzLLWaDH0X+d0pnAEndYPBzoy7oBtXCkn/Il+rgu2wfu&#10;bNFKZd8b/Es6QdfF96LgQPfrBlQvtFezp425LIiH2uW1zRziQC/zZfqILgO2wJEu6IbML3Tvyr9C&#10;ZgIZuWT6nqCI+/H4EMq/QmYCyb9aX7+lDTSB7tLXgh3kafXsKs+FI/1DGlf+rq8F9SGR+KEGqtnT&#10;BLpT/w0AAAAAAAAAAAAAgP3Cge6Rbw+lYFkFwoEegqcM7JXmFbpNUjQ40Gs6OFeLSPCQf0Of1c8O&#10;QGc2hflrE470pqSS6OcHwA0HejR9aKtF4WoUDvTrrpuDAHiHlFDWomg1i3Ra/TsAMMMv0gc40L+0&#10;gtUufJW+o38LAGZSUleLgtUuHOlF/VsAMMO/p/dypBtawWoXjvQt/VsAcMGRLmkFq10kNqB/BwAu&#10;ONLnOdLftZLVKrIhRj5qq38HAG5SxLXwSxVjSt4CeVQ/PwCdyUcFyVFMh44LGls40qvpQ2LYMQeG&#10;QEbZvO2vBsHWQwAAAAAAAAAAAAAAAABgz8iuMfm0+j5FgnH6vgBUAV+hUzpC26dwoH/yJXq/vi8A&#10;VZC+ztCiuH0JR/qDvicA1ZC/kf8nrbh9CQf6qr4nAFUhn3TXituHpExUfPsH1A5fpk+krzK0KHEX&#10;wRFDYDLIWoAD/VUrsVc40Pebi/RufR8AqoUDPa4V2SMc6CW4PsEkkRPStUJbBH5/MHnk4O3VOWcW&#10;kcPlhjzgDoC9IYos2xXTQX8tyr6m9G+nL1AEOq7rAGAWyIdrOdATcoxpPs70XOocNz+3jhEfAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAB4+T9ILmEXIdhdzgAAAABJRU5ErkJgglBLAwQKAAAAAAAAACEAXw88&#10;Ae4MAADuDAAAFAAAAGRycy9tZWRpYS9pbWFnZTIuc3ZnPHN2ZyB2aWV3Qm94PSIwIDAgOTYgOTYi&#10;IHhtbG5zPSJodHRwOi8vd3d3LnczLm9yZy8yMDAwL3N2ZyIgeG1sbnM6eGxpbms9Imh0dHA6Ly93&#10;d3cudzMub3JnLzE5OTkveGxpbmsiIGlkPSJJY29uc19MaWdodHNPbiIgb3ZlcmZsb3c9ImhpZGRl&#10;biI+PHBhdGggZD0iTTU2LjQ3MSA3NC43OTIgMzkuMjYgNzQuNzkyQzM3LjY2ODMgNzQuNzkyIDM2&#10;LjM3OCA3Ni4wODIzIDM2LjM3OCA3Ny42NzQgMzYuMzc4IDc5LjI2NTcgMzcuNjY4MyA4MC41NTYg&#10;MzkuMjYgODAuNTU2TDU2LjQ3MSA4MC41NTZDNTguMDYyNyA4MC41NTYgNTkuMzUzIDc5LjI2NTcg&#10;NTkuMzUzIDc3LjY3NCA1OS4zNTMgNzYuMDgyMyA1OC4wNjI3IDc0Ljc5MiA1Ni40NzEgNzQuNzky&#10;WiIgZmlsbD0iI0ZGQzAwMCIvPjxwYXRoIGQ9Ik00Ny44NjYgOTAuMzI4QzUxLjEzNDMgOTAuMzI3&#10;NiA1My44NTI4IDg3LjgxNDIgNTQuMTA5IDg0LjU1Nkw0MS42MjIgODQuNTU2QzQxLjg3ODMgODcu&#10;ODE0NiA0NC41OTc0IDkwLjMyODEgNDcuODY2IDkwLjMyOFoiIGZpbGw9IiNGRkMwMDAiLz48cGF0&#10;aCBkPSJNNzIuODM5IDQ0LjQ3NCA3Mi44MzkgNDMuNjFDNzIuNTg5NyAyOS45NjkyIDYxLjUwODcg&#10;MTkuMDE1NiA0Ny44NjYgMTguOTI0TDQ3Ljg2NiAxOC45MjRDMzQuMjIyMyAxOS4wMTQ1IDIzLjEz&#10;OTggMjkuOTY4MyAyMi44OSA0My42MUwyMi44OSA0NC40NzRDMjIuOTgzMiA0Ny40MzI1IDIzLjU3&#10;MSA1MC4zNTQ2IDI0LjYyOSA1My4xMTkgMjUuNjQxNCA1NS43Mjc4IDI3LjExMTUgNTguMTM0OSAy&#10;OC45NyA2MC4yMjcgMzEuMjU2IDYyLjcyNyAzMy43NjMgNjcuNTc1IDM0LjgyIDY5LjcyNyAzNS4x&#10;NDQgNzAuMzggMzUuODEgNzAuNzkzIDM2LjUzOSA3MC43OTNMNTkuMTkgNzAuNzkzQzU5LjkxOTEg&#10;NzAuNzkyNyA2MC41ODUzIDcwLjM3OTggNjAuOTEgNjkuNzI3IDYxLjk2NiA2Ny41NzYgNjQuNDcz&#10;IDYyLjcyNyA2Ni43NTkgNjAuMjI3IDY4LjYxNzUgNTguMTM0OSA3MC4wODc2IDU1LjcyNzggNzEu&#10;MSA1My4xMTkgNzIuMTU3NiA1MC4zNTQ0IDcyLjc0NTMgNDcuNDMyNSA3Mi44MzkgNDQuNDc0Wk02&#10;Ny4wNzYgNDQuMzc0QzY2Ljk4OTEgNDYuNjc2MyA2Ni41MjQzIDQ4Ljk0ODYgNjUuNyA1MS4xIDY0&#10;LjkzOCA1My4wMzg5IDYzLjgzODcgNTQuODI3NSA2Mi40NTMgNTYuMzgzIDYwLjI1MTQgNTkuMDM2&#10;OSA1OC4zNjU4IDYxLjkzNzcgNTYuODM0IDY1LjAyN0wzOC44OTIgNjUuMDI3QzM3LjM2MDYgNjEu&#10;OTM3NSAzNS40NzQ5IDU5LjAzNjcgMzMuMjczIDU2LjM4MyAzMS44ODcyIDU0LjgyNzcgMzAuNzg4&#10;MiA1My4wMzkgMzAuMDI3IDUxLjEgMjkuMjAzMiA0OC45NDkyIDI4LjczOSA0Ni42Nzc1IDI4LjY1&#10;MyA0NC4zNzZMMjguNjUzIDQzLjY1NkMyOC44NDcxIDMzLjE2NyAzNy4zNzM0IDI0Ljc0ODIgNDcu&#10;ODY0IDI0LjY4N0w0Ny44NjQgMjQuNjg3QzU4LjM1NTQgMjQuNzQ3NyA2Ni44ODIgMzMuMTY4MiA2&#10;Ny4wNzQgNDMuNjU4WiIgZmlsbD0iI0ZGQzAwMCIvPjxwYXRoIGQ9Ik00OC4wNjIgMTVDNDkuMTY2&#10;NiAxNSA1MC4wNjIgMTQuMTA0NiA1MC4wNjIgMTNMNTAuMDYyIDZDNTAuMDYyIDQuODk1NDMgNDku&#10;MTY2NiA0IDQ4LjA2MiA0IDQ2Ljk1NzQgNCA0Ni4wNjIgNC44OTU0MyA0Ni4wNjIgNkw0Ni4wNjIg&#10;MTNDNDYuMDYyIDE0LjEwNDYgNDYuOTU3NCAxNSA0OC4wNjIgMTVaIiBmaWxsPSIjRkZDMDAwIi8+&#10;PHBhdGggZD0iTTI0LjMyNiAyMy44QzI1LjA5MzQgMjQuNTk0NSAyNi4zNTk1IDI0LjYxNjUgMjcu&#10;MTU0IDIzLjg0OTIgMjcuOTQ4NSAyMy4wODE4IDI3Ljk3MDUgMjEuODE1NyAyNy4yMDMyIDIxLjAy&#10;MTIgMjcuMTg3MSAyMS4wMDQ1IDI3LjE3MDcgMjAuOTg4MSAyNy4xNTQgMjAuOTcyTDIyLjIgMTYu&#10;MDE4QzIxLjQwNTUgMTUuMjUwNiAyMC4xMzk0IDE1LjI3MjYgMTkuMzcyIDE2LjA2NzIgMTguNjIz&#10;NCAxNi44NDIyIDE4LjYyMzQgMTguMDcxIDE5LjM3MiAxOC44NDZaIiBmaWxsPSIjRkZDMDAwIi8+&#10;PHBhdGggZD0iTTcwLjQxMSAyNC43NjFDNzAuOTQxNCAyNC43NjA5IDcxLjQ1IDI0LjU1MDEgNzEu&#10;ODI1IDI0LjE3NUw3Ni43NzQgMTkuMjI1Qzc3LjUyNTMgMTguNDE1MyA3Ny40Nzc5IDE3LjE0OTgg&#10;NzYuNjY4MSAxNi4zOTg2IDc1LjkwMDMgMTUuNjg2MiA3NC43MTMgMTUuNjg2OCA3My45NDYgMTYu&#10;NEw2OSAyMS4zNDdDNjguMjE5MSAyMi4xMjgyIDY4LjIxOTMgMjMuMzk0NSA2OS4wMDA0IDI0LjE3&#10;NTQgNjkuMzc1NCAyNC41NTAzIDY5Ljg4MzggMjQuNzYwOSA3MC40MTQgMjQuNzYxWiIgZmlsbD0i&#10;I0ZGQzAwMCIvPjxwYXRoIGQ9Ik0xNyA0MS41IDEwIDQxLjVDOC44OTU0MyA0MS41IDggNDIuMzk1&#10;NCA4IDQzLjUgOCA0NC42MDQ2IDguODk1NDMgNDUuNSAxMCA0NS41TDE3IDQ1LjVDMTguMTA0NiA0&#10;NS41IDE5IDQ0LjYwNDYgMTkgNDMuNSAxOSA0Mi4zOTU0IDE4LjEwNDYgNDEuNSAxNyA0MS41WiIg&#10;ZmlsbD0iI0ZGQzAwMCIvPjxwYXRoIGQ9Ik0yNC4zMjYgNjMuMTM2IDE5LjM3NiA2OC4wODZDMTgu&#10;NTYyNyA2OC44MzM1IDE4LjUwOTQgNzAuMDk4NyAxOS4yNTY5IDcwLjkxMTkgMjAuMDA0MyA3MS43&#10;MjUyIDIxLjI2OTUgNzEuNzc4NSAyMi4wODI4IDcxLjAzMTEgMjIuMTIzNSA3MC45OTM3IDIyLjE2&#10;MjYgNzAuOTU0NiAyMi4yIDcwLjkxNEwyNy4xNSA2NS45NjRDMjcuOTQ0NSA2NS4xOTY2IDI3Ljk2&#10;NjUgNjMuOTMwNSAyNy4xOTkyIDYzLjEzNiAyNi40MzE4IDYyLjM0MTUgMjUuMTY1NyA2Mi4zMTk1&#10;IDI0LjM3MTIgNjMuMDg2OCAyNC4zNTQ1IDYzLjEwMjkgMjQuMzM4MSA2My4xMTkzIDI0LjMyMiA2&#10;My4xMzZaIiBmaWxsPSIjRkZDMDAwIi8+PHBhdGggZD0iTTcxLjgyNSA2Mi43NTdDNzEuMDcyOSA2&#10;MS45NDgxIDY5LjgwNzQgNjEuOTAyIDY4Ljk5ODQgNjIuNjU0MSA2OC4xODk1IDYzLjQwNjIgNjgu&#10;MTQzNCA2NC42NzE3IDY4Ljg5NTYgNjUuNDgwNyA2OC45MjkxIDY1LjUxNjcgNjguOTYzOSA2NS41&#10;NTE1IDY5IDY1LjU4NUw3My45NDkgNzAuNTM0Qzc0Ljc0MzUgNzEuMzAxNCA3Ni4wMDk2IDcxLjI3&#10;OTQgNzYuNzc3IDcwLjQ4NDggNzcuNTI1NiA2OS43MDk4IDc3LjUyNTYgNjguNDgxIDc2Ljc3NyA2&#10;Ny43MDZaIiBmaWxsPSIjRkZDMDAwIi8+PHBhdGggZD0iTTg1Ljc1IDQxLjQzMiA3OC43NSA0MS40&#10;MzJDNzcuNjQ1NCA0MS40MzIgNzYuNzUgNDIuMzI3NCA3Ni43NSA0My40MzIgNzYuNzUgNDQuNTM2&#10;NiA3Ny42NDU0IDQ1LjQzMiA3OC43NSA0NS40MzJMODUuNzUgNDUuNDMyQzg2Ljg1NDYgNDUuNDMy&#10;IDg3Ljc1IDQ0LjUzNjYgODcuNzUgNDMuNDMyIDg3Ljc1IDQyLjMyNzQgODYuODU0NiA0MS40MzIg&#10;ODUuNzUgNDEuNDMyWiIgZmlsbD0iI0ZGQzAwMCIvPjwvc3ZnPlBLAwQUAAYACAAAACEA9pbsat8A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvCQBCF74X+h2UKvekmhmiJ2YhI25MUqoXibcyO&#10;STA7G7JrEv99t6f2OLyP977JN5NpxUC9aywriOcRCOLS6oYrBV/Ht9kLCOeRNbaWScGdHGyKx4cc&#10;M21H/qTh4CsRSthlqKD2vsukdGVNBt3cdsQhu9jeoA9nX0nd4xjKTSsXUbSUBhsOCzV2tKupvB5u&#10;RsH7iOM2iV+H/fWyu5+O6cf3Pialnp+m7RqEp8n/wfCrH9ShCE5ne2PtRKtgliSBVLBYpSBCvoxW&#10;IM6BS9MUZJHL/w8UPwAAAP//AwBQSwMEFAAGAAgAAAAhACJWDu7HAAAApQEAABkAAABkcnMvX3Jl&#10;bHMvZTJvRG9jLnhtbC5yZWxzvJCxagMxDIb3Qt7BaO/57oZSSnxZSiFrSB9A2DqfyVk2lhuat49p&#10;lgYC3TpK4v/+D21333FVZyoSEhsYuh4UsU0usDfwefx4fgUlFdnhmpgMXEhgN22etgdasbaQLCGL&#10;ahQWA0ut+U1rsQtFlC5l4naZU4lY21i8zmhP6EmPff+iy28GTHdMtXcGyt6NoI6X3Jr/Zqd5Dpbe&#10;k/2KxPVBhQ6xdTcgFk/VQCQX8LYcOzl70I8dhv9xGLrMPw767rnTFQAA//8DAFBLAQItABQABgAI&#10;AAAAIQCo1seoEwEAAEkCAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAARAEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhACiPM9onAwAAqgcAAA4AAAAAAAAAAAAAAAAAQwIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0ACgAAAAAAAAAhAFNcx4+/DQAAvw0AABQAAAAAAAAAAAAAAAAAlgUAAGRycy9tZWRpYS9p&#10;bWFnZTEucG5nUEsBAi0ACgAAAAAAAAAhAF8PPAHuDAAA7gwAABQAAAAAAAAAAAAAAAAAhxMAAGRy&#10;cy9tZWRpYS9pbWFnZTIuc3ZnUEsBAi0AFAAGAAgAAAAhAPaW7GrfAAAACAEAAA8AAAAAAAAAAAAA&#10;AAAApyAAAGRycy9kb3ducmV2LnhtbFBLAQItABQABgAIAAAAIQAiVg7uxwAAAKUBAAAZAAAAAAAA&#10;AAAAAAAAALMhAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzUEsFBgAAAAAHAAcAvgEAALEiAAAA&#10;AA==&#10;">
+                <v:line id="Straight Connector 57" style="position:absolute;flip:x;visibility:visible;mso-wrap-style:square" o:spid="_x0000_s1027" strokecolor="#001b6c" strokeweight="1.5pt" o:connectortype="straight" from="4064,0" to="4064,8128" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAY8m93yQAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BTwIx&#10;FITvJv6H5plwk65IdFkpBAkkwEkXvb+0z+3q9nWzLcvy76mJicfJzHyTmS8H14ieulB7VvAwzkAQ&#10;a29qrhR8HLf3OYgQkQ02nknBhQIsF7c3cyyMP/M79WWsRIJwKFCBjbEtpAzaksMw9i1x8r585zAm&#10;2VXSdHhOcNfISZY9SYc1pwWLLa0t6Z/y5BToul+tdbnfDGT2h8+3bxuO1atSo7th9QIi0hD/w3/t&#10;nVGQZ8/5dDKbPcLvpXQH5OIKAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAGPJvd8kAAADi&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;">
                   <v:stroke joinstyle="miter"/>
                 </v:line>
-                <v:shape id="Graphic 58" o:spid="_x0000_s1028" type="#_x0000_t75" alt="Lights On with solid fill" style="position:absolute;top:2349;width:3937;height:3937;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCC9cETyAAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BSwMx&#10;FITvgv8hPKEXsdmuVNO1aSlFxautl94eyXN3cZMsm7e78d8bQfA4zMw3zHafXCcmGmIbvIbVsgBB&#10;3gTb+lrDx/nlToGIjN5iFzxp+KYI+9311RYrG2b/TtOJa5EhPlaooWHuKymjachhXIaefPY+w+CQ&#10;sxxqaQecM9x1siyKB+mw9XmhwZ6ODZmv0+g03PP5mcvb9Jomc5lHdTGjVUrrxU06PIFgSvwf/mu/&#10;WQ2PhVqrdbnZwO+lfAfk7gcAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCC9cETyAAAAOIA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;">
-                  <v:imagedata r:id="rId15" o:title="Lights On with solid fill"/>
+                <v:shape id="Graphic 58" style="position:absolute;top:2349;width:3937;height:3937;visibility:visible;mso-wrap-style:square" alt="Lights On with solid fill" o:spid="_x0000_s1028" type="#_x0000_t75" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCC9cETyAAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BSwMx&#10;FITvgv8hPKEXsdmuVNO1aSlFxautl94eyXN3cZMsm7e78d8bQfA4zMw3zHafXCcmGmIbvIbVsgBB&#10;3gTb+lrDx/nlToGIjN5iFzxp+KYI+9311RYrG2b/TtOJa5EhPlaooWHuKymjachhXIaefPY+w+CQ&#10;sxxqaQecM9x1siyKB+mw9XmhwZ6ODZmv0+g03PP5mcvb9Jomc5lHdTGjVUrrxU06PIFgSvwf/mu/&#10;WQ2PhVqrdbnZwO+lfAfk7gcAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCC9cETyAAAAOIA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;">
+                  <v:imagedata o:title="Lights On with solid fill" r:id="rId22"/>
                 </v:shape>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="47FAEBBE" w14:textId="62B35815" w:rsidR="003E52F8" w:rsidRPr="003E52F8" w:rsidRDefault="003E52F8" w:rsidP="003E52F8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E52F8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Praktisks ieteikums</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48CE726F" w14:textId="021161D9" w:rsidR="00210126" w:rsidRPr="003E52F8" w:rsidRDefault="003E52F8" w:rsidP="003E52F8">
+    <w:p w14:paraId="48CE726F" w14:textId="021161D9" w:rsidR="00210126" w:rsidRPr="003E52F8" w:rsidRDefault="003E52F8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="62"/>
+          <w:numId w:val="31"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E52F8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Nulles budžeta pieeju ieteicams piemērot selektīvi, koncentrējoties uz jomām ar būtiskām izmaiņām vai augstu fiskālo ietekmi.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6478F33D" w14:textId="3B4682FC" w:rsidR="0018431C" w:rsidRPr="00D66F8B" w:rsidRDefault="0018431C" w:rsidP="000F0F48">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
@@ -13361,51 +14144,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C456C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="606F96"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Starptautiskajā praksē</w:t>
       </w:r>
       <w:r w:rsidRPr="000C456C">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="606F96"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:footnoteReference w:id="11"/>
+        <w:footnoteReference w:id="12"/>
       </w:r>
       <w:r w:rsidRPr="000C456C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="606F96"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> efektivitātes fokusēta izdevumu pārskatīšana bieži tiek īstenota, izmantojot nulles budžeta (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000C456C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="606F96"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Zero-Based</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
@@ -13448,87 +14231,102 @@
     <w:p w14:paraId="2AEA48BF" w14:textId="0504D52E" w:rsidR="00C37995" w:rsidRDefault="00C37995" w:rsidP="00C37995">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="606F96"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C456C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="606F96"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Piemēram, Igaunijā budžeta pārskatīšana tiek īstenota, integrējot ministriju budžetu izvērtējumu, starpnozaru analīzes un politikas efektivitātes novērtējumu vienotā sistēmā, kas balstīta uz pakalpojumu kartēšanu, finanšu analīzi un strukturētu prioritāšu noteikšanu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55EEF88F" w14:textId="77777777" w:rsidR="00D03BF4" w:rsidRDefault="00D03BF4" w:rsidP="00C37995">
+    <w:p w14:paraId="60339E18" w14:textId="77777777" w:rsidR="00170C09" w:rsidRDefault="00170C09" w:rsidP="00C37995">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="606F96"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="55EEF88F" w14:textId="77777777" w:rsidR="00D03BF4" w:rsidRDefault="00D03BF4" w:rsidP="00C37995">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="606F96"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="3F697DD0" w14:textId="2A5176EE" w:rsidR="00F57A2C" w:rsidRPr="0092496E" w:rsidRDefault="00D03BF4" w:rsidP="0092496E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D03BF4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Pakalpojumu pašizmaksas analīze</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59244169" w14:textId="0E668BA9" w:rsidR="001E1474" w:rsidRDefault="00D60B4C" w:rsidP="00D60B4C">
+    <w:p w14:paraId="59244169" w14:textId="48AB847B" w:rsidR="001E1474" w:rsidRDefault="00D60B4C" w:rsidP="00D60B4C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00123916">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="00193FBD" w:rsidRPr="00123916">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">zdevumu </w:t>
       </w:r>
@@ -13540,59 +14338,59 @@
         </w:rPr>
         <w:t>izvērtēšanas proces</w:t>
       </w:r>
       <w:r w:rsidR="00F57A2C" w:rsidRPr="00123916">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
       <w:r w:rsidR="00FF7F70" w:rsidRPr="00123916">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00193FBD" w:rsidRPr="00123916">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>ietvaros ministrijas</w:t>
+        <w:t xml:space="preserve">ietvaros </w:t>
       </w:r>
       <w:r w:rsidR="00A95D39">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> un iestādes</w:t>
+        <w:t>iestādes</w:t>
       </w:r>
       <w:r w:rsidR="00193FBD" w:rsidRPr="00123916">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, izvērtējot </w:t>
       </w:r>
       <w:r w:rsidR="005A7E93" w:rsidRPr="00123916">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">to </w:t>
       </w:r>
       <w:r w:rsidR="00193FBD" w:rsidRPr="00123916">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">sniegtos </w:t>
       </w:r>
@@ -13612,60 +14410,51 @@
         </w:rPr>
         <w:t xml:space="preserve">pakalpojumus, var piemērot </w:t>
       </w:r>
       <w:r w:rsidR="00193FBD" w:rsidRPr="002059E0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pakalpojumu pašizmaksas analīzi</w:t>
       </w:r>
       <w:r w:rsidR="00193FBD" w:rsidRPr="00123916">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="002F6784" w:rsidRPr="00123916">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">lai labāk </w:t>
-[...8 lines deleted...]
-        <w:t>izprastu,</w:t>
+        <w:t>lai labāk izprastu,</w:t>
       </w:r>
       <w:r w:rsidR="00193FBD" w:rsidRPr="00123916">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> kādi resursi tiek patērēti konkrēta pakalpojuma nodrošināšanai un kā šie izdevumi saistīti ar sniegto pakalpojumu apjomu un rezultātiem.</w:t>
       </w:r>
       <w:r w:rsidRPr="00123916">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00193FBD" w:rsidRPr="00123916">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Pakalpojumu pašizmaksas analīze tiek izmantota gadījumos, kad pakalpojumu</w:t>
       </w:r>
@@ -13940,126 +14729,126 @@
                         </wps:spPr>
                         <wps:style>
                           <a:lnRef idx="1">
                             <a:schemeClr val="accent1"/>
                           </a:lnRef>
                           <a:fillRef idx="0">
                             <a:schemeClr val="accent1"/>
                           </a:fillRef>
                           <a:effectRef idx="0">
                             <a:schemeClr val="accent1"/>
                           </a:effectRef>
                           <a:fontRef idx="minor">
                             <a:schemeClr val="tx1"/>
                           </a:fontRef>
                         </wps:style>
                         <wps:bodyPr/>
                       </wps:wsp>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="591983172" name="Graphic 58" descr="Lights On with solid fill"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId13">
+                          <a:blip r:embed="rId16">
                             <a:extLst>
                               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId14"/>
+                                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId17"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="234950"/>
                             <a:ext cx="393700" cy="393700"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...2 lines deleted...]
-                <v:line id="Straight Connector 57" o:spid="_x0000_s1027" style="position:absolute;flip:x;visibility:visible;mso-wrap-style:square" from="4064,0" to="4064,8128" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDjeLViyQAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BT8Mw&#10;DIXvSPyHyEjcWNohKijLpjGBxDiNDu5WYppC41RN6Mq/xwckjraf33vfajOHXk00pi6ygXJRgCK2&#10;0XXcGng7Pl3dgkoZ2WEfmQz8UILN+vxshbWLJ36lqcmtEhNONRrwOQ+11sl6CpgWcSCW20ccA2YZ&#10;x1a7EU9iHnq9LIpKB+xYEjwOtPNkv5rvYMB203Znm/3jTG7/8n749OnYPhhzeTFv70FlmvO/+O/7&#10;2Un96u66ulmWpVAIkyxAr38BAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA43i1YskAAADj&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" strokecolor="#001b6c" strokeweight="1.5pt">
+          <mc:Fallback xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="4104387E">
+              <v:group id="Group 61" style="position:absolute;margin-left:-.45pt;margin-top:8.1pt;width:32pt;height:64pt;z-index:251658752" coordsize="4064,8128" o:spid="_x0000_s1026" w14:anchorId="502237EE" o:gfxdata="UEsDBBQABgAIAAAAIQCo1seoEwEAAEkCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSSwU7DMBBE&#10;70j8g+UrShx6QAgl6YGUIyBUPsCyN4lFvLa8JrR/j5O2ElRtpR493jc7I7tcbuzARghkHFb8Pi84&#10;A1ROG+wq/rl+yR45oyhRy8EhVHwLxJf17U253noglmikivcx+ichSPVgJeXOA6ab1gUrYzqGTnip&#10;vmQHYlEUD0I5jIAxi5MHr8sGWvk9RLbaJHmXxGPH2fNublpVcWMnftLFSSLAQEeI9H4wSsbUTYyo&#10;j3Jl+0x5IucZ6o2nuxT8zAYaT2dK+gVq8vvf5G+s/ba39ATBaGDvMsRXaVNfoQMJWLjGqfyyx1TN&#10;Uuba1ijIm0CrmTpkOuet3Q8GGK81bxL2AePBXcwfof4FAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy&#10;2fr2M4PBMnrbUb/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb&#10;25HMsYhqlCwG5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/s&#10;FB2T0FQ7R0nTNEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3p&#10;cvwCAAD//wMAUEsDBBQABgAIAAAAIQCH5WLGKAMAAKsHAAAOAAAAZHJzL2Uyb0RvYy54bWykVdty&#10;2jAQfe9M/0Hj98Q2BAIeINOShnaGaTJN+wFClm1NdBtJYPj7ruQLIaS39AEjWdrVOcdnV7ObveBo&#10;R41lSs6j9DKJEJVE5UyW8+jH97uLSYSswzLHXEk6jw7URjeL9+9mtc7oQFWK59QgSCJtVut5VDmn&#10;szi2pKIC20ulqYTFQhmBHUxNGecG15Bd8HiQJOO4VibXRhFqLby9bRajRchfFJS4+6Kw1CE+jwCb&#10;C08Tnhv/jBcznJUG64qRFgZ+AwqBmYRD+1S32GG0NewslWDEKKsKd0mUiFVRMEIDB2CTJi/YrIza&#10;6sClzOpS9zKBtC90enNa8nW3MvpRPxhQotYlaBFmnsu+MML/A0q0D5Idesno3iECL6+S8VUCwhJY&#10;mqSDCYyDpKQC3c+iSPXpt3Fxd2h8AqXWYA575G//j/9jhTUNstoM+D8YxHLw7ng6HI8GaQpsJBbg&#10;1UdnMCsrh5ZKSnCSMmh07el5PBC4lK1qNrMgYCcZKjjTnyFhMEQrXqfTuYJn4vUi4Ewb61ZUCeQH&#10;84gz6XHjDO/W1gEQ2Npt8a+5RDWcO01GSdhmFWf5HePcL1pTbpbcoB32pZCkH8dLzwVSPNsGMy7h&#10;pWfYcAojd+C0OeAbLUAt+PANu1CntE+LCaHSpW1eLmG3DysAQh/YQvMF/qvAdr8PpaGG/yW4jwgn&#10;K+n6YMGkMo0wp6e7fQe5aPZ3CjS8vQQblR/C1w7SgBkXM81IBr+2KmF05so/dy+IcltDozaJ+Ksc&#10;Apunrb6ABqKxYxvGmTuEZgjcPCi5e2DE+9FPjgYfTdPpZJheDzp/r9q2N4IenVNLoC2uvd8tugcj&#10;MVeh4AzkP4f/pF26JjlYj5G1Ik8WSbWssCzpB6uhTLw3vLFOt4fpCbINlElnTj9uNQAUL5rbKzI2&#10;jfNWka0AwzU3gaEc5FDSVkzbCJmMig2FwjZf8gAIjO4MdaQ6WpK0RdQvBJRHYJ7C89L2kSfdcDC8&#10;mkKxAV2watvahtPhddcS23FTZ10/7Uq2rWoDmgVXvlrVAVGDIQwBUnBnuBFgdHLlPJ+HXcc7dvET&#10;AAD//wMAUEsDBAoAAAAAAAAAIQBTXMePvw0AAL8NAAAUAAAAZHJzL21lZGlhL2ltYWdlMS5wbmeJ&#10;UE5HDQoaCgAAAA1JSERSAAAAwAAAAMAIBgAAAFLcbAcAAAABc1JHQgCuzhzpAAAABGdBTUEAALGP&#10;C/xhBQAAAAlwSFlzAAAdhwAAHYcBj+XxZQAADVRJREFUeF7tnU/oJUcRxwvdYA5BBHNYJQfj31UT&#10;yCGHHAT34CFIhBxz3EP0FMFAhFUTN7DgHhaJKKKwh00UXd0IHoQEs9ntXldQMCASg4cFRfYgGDCH&#10;HKJEa6R6+2Xfr37z3uuqmTfTM/P9QLHw2+meeT3V3dVV1dNEAAAAAAAAAAAAAAAAAAAAoDeaQO/j&#10;SOc40g2O9DpH+mUT6Ji+DoDZ0QS6gyNdbyI168KR3uJAD+jrAZgVHOmMVv61TvA7fT0As4IDvaQV&#10;f60DvMG/pQ/qMgDMBo70N634ByTQh3QZAGYDOgBYNOgAYNGgA4BFgw4AFg06AFg06ABg0aADgEWD&#10;DgAWDToAWDToAGDRoAOARYMOABYNOgBYNEiHBouGI53Vir/WAbAhBsybvB/4Rovyv90E+oy+HoDZ&#10;0QS6kyOdX98Uz4Hu19cBAMBy4UCPcKRXs4lwnQM92QS6XV8H6iKZeYEeaAId1f8HCuFAX9F2cu4I&#10;1+TTIvp6MD75ky9n03rm1vu6BNeukbxQfFMrPzpBvYiSy7pGv6v0vgK9wFfpbl0GbIADPagbUQs6&#10;QT3kkf+afkeqEzyqy4ENcKQv6AZsE470C450ry4PhqNE+fO7+p4uCzaQTaA3dCO2CWaC8dhm9mjh&#10;K/QNXR5soQl0QjfiJpliJ5BOLgok/+r/mwKlI39+P29zoHt0HWAHHOkUB2LdoBvkIl+mT+s6xiAr&#10;931NoIebQE+nQFekP0oi3LaZLeUC3bxGrn8mecICHa+tk1iUP/+u07oOUAhH+iZH+p9u1A1ykV+m&#10;T+k69k1WeFFUUXZR9I1K7pXcMc6nmXHEDmExe/Jzn0HspiMc6CmO9F/duG3CgX7OkT6p6+ibldKn&#10;kXoPCr9LOFKQDjekjx3KPyKpE4TiTvCzfR04sTbSb8/rH1DyARsn9LP2CZS/AiQVYj3KuE040HPN&#10;K3SbrsNLHu3FNh98tC+V9Gx76AhNoCNGm/8ZXQfoiU0pEm0iATVd3kpW/KDrrl36VEKO9HVd/ybB&#10;yD8AxZ0g0EldtpQciyie8muUPmaE5hS9iwO9putuEyj/gHCgr3Gkf+uXcOCFBHpCl9tFVvxRFrb7&#10;EvFMeRfLsndB19cmfc44oJBtM4En+CK++6QsLfXNQgI9rX/zLvgFeg9fOXyo37pg5B8RDvRY68LY&#10;aP5I0GpOo/4mkfWM/u27kECWrmetPij/2MjmC470fA5CPS8LV33NNpI/veXlzlWySXSfbodNiIKn&#10;dj1Yh8ywT+prwYQYaqGbUxykc95McchpDivJcQX5u+wTDkPMRHmBbB0oJAZyMj/zXuIsYCD2ae9n&#10;hQ9ZUSQnyJW6sJZLtLegmzyjvi+YOdm33+som5U+RWS9Cr+N9MwyY+yh08pz6/uBmZKVqDflzzk5&#10;7lHeQ950Lr+jt5lBOpa+D5gZ2ezpRflXiq/vMTTbXMFW8XiIwETIyVydlT8r/sO6/rHpazGPgNYM&#10;yd6eTvk8yca/uagdzNSxkme47h2hY/oEqIy0ONUv2SB51K9W8TXJXdnyO0xSgXkHekCm9EMv1yCp&#10;/ISUf0WeDdyL5BwncOUPgUroskDsI5NybLqaftKBdJ1gInTx+GTlr26h66XLLAjP0ATJI58rYNQl&#10;dbhmOuU7zWgwWATelz13u9frIcrtMrl10CLx+vs9yWFTxOsRQ7rERPC+4KkveC14zUO4RisnZU/q&#10;l1YgS4t+5jWSZ5ZEvlDNeFx+YhfrepZASuBraY+dglmgTjyjfwoULXhxZ/kA8VqbYRaoEc/ovyS7&#10;fxOuaDFmgbrwTOcI8NzEOXPCI1QTLr//Alyepbi8QjOOl0yK7NEwTeMYwQ6SDupoaadtgr3ElWCd&#10;wnPACzaswhollnbUdYARsAa+lur23IXMpLqtdgrMoHFxBXRg+2/E6kmDGTQyHvNH1wFuYY0LYC01&#10;Mlbvz9JSHqw4zaDFBhJHxzplI699N1aPGoKJI2EdrZDTXobVDPJ8ch30gDX6C/OnDMfAgnXAGDhG&#10;Kpg/hVjMIDgWRsK80Rs+62IcbQvTcmgsATCMUjbMn5NBbGV4jNM0Mj8NmOMrxoAYB7or5R/Z5aiu&#10;qwrkB3GkCxzpdd04pcKRbnCkH0tduv42jB0A6Q8GzAvhgg6QD9s+bY7c63uJjkn8J9ARfY9RyMrv&#10;VnwtpZ8m0eW2CTxANqwdoMQVypG+e6hcB+FAP9T3GAUZ+fXDdRWpU99nnTQdtpTbKAUvCBzEMlLv&#10;GmDkEENdphepIau39BRxi3CkP+v7rOPoAIhWGjF2gK2xAPOiulDkiFx9r8ERZdUP1lUKOoApCIYY&#10;gB3LLrGCDvBFXaYPkXr1vQZHnx/bhxSYQOgAe6bnDvDR1sPMO0iqr2CtuHfkITjSm/oBvSJ1SYPp&#10;+6xjXaSVeCnAQfr2ssn5wrpcJ6lpXZc7gZzU7vYGZTfohV3KL1g7QFWNNREOteEW2bUIXsGBHsqH&#10;hV+XDuaQvyQ9C/Sgrntx9LlIAwdxmJhwMgyN0UbF18wMmM8YwxpreCxfMUAukA1Hpu34i9GlYc1Y&#10;1OXBZsx+e3SA4bHuB8ZLKgez6wTYd8bikjG6QLG+GgOrpwKeoDIc7YpU87EwukIxVRfgMC0RYxkL&#10;i62aXxZ2Lu3A8amZ8TMyl4rVXVcSsl8y1gg77P+RcbwwmEFbMDsWClMgwB6xeCySYMreiOVDA7kt&#10;EQEeG2tADN6gdqzpD/jSXiVY3XZJMAscwjr6YyCpCIs7FC/vMNbRPwncn/VgdofefIGYBTKO0b/o&#10;yx1gIKzeoPwSMQs4R3+4kyvEOQss2ouRj5gq3lchkkd/zJ614ZwFFv0yrR603GYY/WvFMwtIHEHX&#10;swTMOf8rWfCAUT2eWUBkaesBUWKr52yJ7TRJPLNAkoWsB7Ldb0t4u9VGGP1rp8MssAjXnsfuz+2D&#10;0X8qeO3bua8HrNmz6+2CtIeJ4Z3m5+rlyB8v89j9MjMuwjycFdnWtWWKrmRmL7yj3Y+Uh6niiXKK&#10;zG09YN7meKsdAkyfidNh0TeLzd7WTS5rvx/pznPBO/1P/VMqXrs/yczMwEWTbWCvIkx2I701y3Ml&#10;2Oo4Q1wbZ7IpoOuaAh1cwedh+swUrz08NU+Id8ZLmaFQ/nnjMQum5hXyeH2Wnhm7GLzxgakEyLwL&#10;310L/pRiEujpfMLLD6a8NpodTaDPcaRf5WN0rnGgR/Q163jjA1MYIZ0z3NY8nybQsbbjrzjSGX0t&#10;GBiOdFa/mPxyTutr1/Fkjdb+JTTPGqfE9JFBRZdbKw+P0VhsC3LlYzSP6TIrvKZQrf5xd7rDjgU+&#10;R7qXA/3nULk1Se8Bi+dhKVnocaDHdbl1vCOmrqcGPG7PkizPUvcxZoIB2TbyH5BAJ3VZjcdm3jVq&#10;Do3X7VmykG0C3c6R3jpUtkXQCQagWPlFyl6wewNNTaKfb5dYvFoc6CldfpPAHNojFuXnSOd0+U14&#10;FsRTltRhDHGNJtAROaBa17NJMBPsgRKb/x0J9KzxBbtmgcmKw4RrAh1N/n9d1wbBTNAjJuWP9Cxf&#10;pbt1HbvwLCKnKHn0dykmOsEIWJSfAz3XXKIP6zpKcblFJya7Ir67QCcYEJPyR/pRc82v/IJ30/hU&#10;pMTtWYJjTYCIsRUO9JhuyE2SIpWB7tB1eJj1LBDohP69XqydoMQjBzIc6C6D77k35Rc8wbEpyD7S&#10;OCzmEAf6ti4PNtBE+pJuwDbhQD/hSB/T5bsyy1mgx9F/ndKZwBJ3WDwc6Mu6AbVwpJ/yJfq4LtsH&#10;7mzRSmXfG/xLOkHXxfei4ED36wZUL7RXs6eNuSyIh9rltc0c4kAv82X6iC4DtsCRLuiGzC9078q/&#10;QmYCGblk+p6giPvx+BDKv0JmAsm/Wl+/pQ00ge7S14Id5Gn17CrPhSP9QxpX/q6vBfUhkfihBqrZ&#10;0wS6U/8NAAAAAAAAAAAAAID9woHukW8PpWBZBcKBHoKnDOyV5hW6TVI0ONBrOjhXi0jwkH9Dn9XP&#10;DkBnNoX5axOO9KakkujnB8ANB3o0fWirReFqFA70666bgwB4h5RQ1qJoNYt0Wv07ADDDL9IHONC/&#10;tILVLnyVvqN/CwBmUlJXi4LVLhzpRf1bADDDv6f3cqQbWsFqF470Lf1bAHDBkS5pBatdJDagfwcA&#10;LjjS5znS37WS1SqyIUY+aqt/BwBuUsS18EsVY0reAnlUPz8AnclHBclRTIeOCxpbONKr6UNi2DEH&#10;hkBG2bztrwbB1kMAAAAAAAAAAAAAAAAAYM/IrjH5tPo+RYJx+r4AVAFfoVM6QtuncKB/8iV6v74v&#10;AFWQvs7Qorh9CUf6g74nANWQv5H/J624fQkH+qq+JwBVIZ9014rbh6RMVHz7B9QOX6ZPpK8ytChx&#10;F8ERQ2AyyFqAA/1VK7FXOND3m4v0bn0fAKqFAz2uFdkjHOgluD7BJJET0rVCWwR+fzB55ODt1Tln&#10;FpHD5YY84A6AvSGKLNsV00F/Lcq+pvRvpy9QBDqu6wBgFsiHaznQE3KMaT7O9FzqHDc/t44RHwAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAePk/SC5hFyHYXc4AAAAASUVORK5CYIJQSwMECgAAAAAAAAAhAF8P&#10;PAHuDAAA7gwAABQAAABkcnMvbWVkaWEvaW1hZ2UyLnN2Zzxzdmcgdmlld0JveD0iMCAwIDk2IDk2&#10;IiB4bWxucz0iaHR0cDovL3d3dy53My5vcmcvMjAwMC9zdmciIHhtbG5zOnhsaW5rPSJodHRwOi8v&#10;d3d3LnczLm9yZy8xOTk5L3hsaW5rIiBpZD0iSWNvbnNfTGlnaHRzT24iIG92ZXJmbG93PSJoaWRk&#10;ZW4iPjxwYXRoIGQ9Ik01Ni40NzEgNzQuNzkyIDM5LjI2IDc0Ljc5MkMzNy42NjgzIDc0Ljc5MiAz&#10;Ni4zNzggNzYuMDgyMyAzNi4zNzggNzcuNjc0IDM2LjM3OCA3OS4yNjU3IDM3LjY2ODMgODAuNTU2&#10;IDM5LjI2IDgwLjU1Nkw1Ni40NzEgODAuNTU2QzU4LjA2MjcgODAuNTU2IDU5LjM1MyA3OS4yNjU3&#10;IDU5LjM1MyA3Ny42NzQgNTkuMzUzIDc2LjA4MjMgNTguMDYyNyA3NC43OTIgNTYuNDcxIDc0Ljc5&#10;MloiIGZpbGw9IiNGRkMwMDAiLz48cGF0aCBkPSJNNDcuODY2IDkwLjMyOEM1MS4xMzQzIDkwLjMy&#10;NzYgNTMuODUyOCA4Ny44MTQyIDU0LjEwOSA4NC41NTZMNDEuNjIyIDg0LjU1NkM0MS44NzgzIDg3&#10;LjgxNDYgNDQuNTk3NCA5MC4zMjgxIDQ3Ljg2NiA5MC4zMjhaIiBmaWxsPSIjRkZDMDAwIi8+PHBh&#10;dGggZD0iTTcyLjgzOSA0NC40NzQgNzIuODM5IDQzLjYxQzcyLjU4OTcgMjkuOTY5MiA2MS41MDg3&#10;IDE5LjAxNTYgNDcuODY2IDE4LjkyNEw0Ny44NjYgMTguOTI0QzM0LjIyMjMgMTkuMDE0NSAyMy4x&#10;Mzk4IDI5Ljk2ODMgMjIuODkgNDMuNjFMMjIuODkgNDQuNDc0QzIyLjk4MzIgNDcuNDMyNSAyMy41&#10;NzEgNTAuMzU0NiAyNC42MjkgNTMuMTE5IDI1LjY0MTQgNTUuNzI3OCAyNy4xMTE1IDU4LjEzNDkg&#10;MjguOTcgNjAuMjI3IDMxLjI1NiA2Mi43MjcgMzMuNzYzIDY3LjU3NSAzNC44MiA2OS43MjcgMzUu&#10;MTQ0IDcwLjM4IDM1LjgxIDcwLjc5MyAzNi41MzkgNzAuNzkzTDU5LjE5IDcwLjc5M0M1OS45MTkx&#10;IDcwLjc5MjcgNjAuNTg1MyA3MC4zNzk4IDYwLjkxIDY5LjcyNyA2MS45NjYgNjcuNTc2IDY0LjQ3&#10;MyA2Mi43MjcgNjYuNzU5IDYwLjIyNyA2OC42MTc1IDU4LjEzNDkgNzAuMDg3NiA1NS43Mjc4IDcx&#10;LjEgNTMuMTE5IDcyLjE1NzYgNTAuMzU0NCA3Mi43NDUzIDQ3LjQzMjUgNzIuODM5IDQ0LjQ3NFpN&#10;NjcuMDc2IDQ0LjM3NEM2Ni45ODkxIDQ2LjY3NjMgNjYuNTI0MyA0OC45NDg2IDY1LjcgNTEuMSA2&#10;NC45MzggNTMuMDM4OSA2My44Mzg3IDU0LjgyNzUgNjIuNDUzIDU2LjM4MyA2MC4yNTE0IDU5LjAz&#10;NjkgNTguMzY1OCA2MS45Mzc3IDU2LjgzNCA2NS4wMjdMMzguODkyIDY1LjAyN0MzNy4zNjA2IDYx&#10;LjkzNzUgMzUuNDc0OSA1OS4wMzY3IDMzLjI3MyA1Ni4zODMgMzEuODg3MiA1NC44Mjc3IDMwLjc4&#10;ODIgNTMuMDM5IDMwLjAyNyA1MS4xIDI5LjIwMzIgNDguOTQ5MiAyOC43MzkgNDYuNjc3NSAyOC42&#10;NTMgNDQuMzc2TDI4LjY1MyA0My42NTZDMjguODQ3MSAzMy4xNjcgMzcuMzczNCAyNC43NDgyIDQ3&#10;Ljg2NCAyNC42ODdMNDcuODY0IDI0LjY4N0M1OC4zNTU0IDI0Ljc0NzcgNjYuODgyIDMzLjE2ODIg&#10;NjcuMDc0IDQzLjY1OFoiIGZpbGw9IiNGRkMwMDAiLz48cGF0aCBkPSJNNDguMDYyIDE1QzQ5LjE2&#10;NjYgMTUgNTAuMDYyIDE0LjEwNDYgNTAuMDYyIDEzTDUwLjA2MiA2QzUwLjA2MiA0Ljg5NTQzIDQ5&#10;LjE2NjYgNCA0OC4wNjIgNCA0Ni45NTc0IDQgNDYuMDYyIDQuODk1NDMgNDYuMDYyIDZMNDYuMDYy&#10;IDEzQzQ2LjA2MiAxNC4xMDQ2IDQ2Ljk1NzQgMTUgNDguMDYyIDE1WiIgZmlsbD0iI0ZGQzAwMCIv&#10;PjxwYXRoIGQ9Ik0yNC4zMjYgMjMuOEMyNS4wOTM0IDI0LjU5NDUgMjYuMzU5NSAyNC42MTY1IDI3&#10;LjE1NCAyMy44NDkyIDI3Ljk0ODUgMjMuMDgxOCAyNy45NzA1IDIxLjgxNTcgMjcuMjAzMiAyMS4w&#10;MjEyIDI3LjE4NzEgMjEuMDA0NSAyNy4xNzA3IDIwLjk4ODEgMjcuMTU0IDIwLjk3MkwyMi4yIDE2&#10;LjAxOEMyMS40MDU1IDE1LjI1MDYgMjAuMTM5NCAxNS4yNzI2IDE5LjM3MiAxNi4wNjcyIDE4LjYy&#10;MzQgMTYuODQyMiAxOC42MjM0IDE4LjA3MSAxOS4zNzIgMTguODQ2WiIgZmlsbD0iI0ZGQzAwMCIv&#10;PjxwYXRoIGQ9Ik03MC40MTEgMjQuNzYxQzcwLjk0MTQgMjQuNzYwOSA3MS40NSAyNC41NTAxIDcx&#10;LjgyNSAyNC4xNzVMNzYuNzc0IDE5LjIyNUM3Ny41MjUzIDE4LjQxNTMgNzcuNDc3OSAxNy4xNDk4&#10;IDc2LjY2ODEgMTYuMzk4NiA3NS45MDAzIDE1LjY4NjIgNzQuNzEzIDE1LjY4NjggNzMuOTQ2IDE2&#10;LjRMNjkgMjEuMzQ3QzY4LjIxOTEgMjIuMTI4MiA2OC4yMTkzIDIzLjM5NDUgNjkuMDAwNCAyNC4x&#10;NzU0IDY5LjM3NTQgMjQuNTUwMyA2OS44ODM4IDI0Ljc2MDkgNzAuNDE0IDI0Ljc2MVoiIGZpbGw9&#10;IiNGRkMwMDAiLz48cGF0aCBkPSJNMTcgNDEuNSAxMCA0MS41QzguODk1NDMgNDEuNSA4IDQyLjM5&#10;NTQgOCA0My41IDggNDQuNjA0NiA4Ljg5NTQzIDQ1LjUgMTAgNDUuNUwxNyA0NS41QzE4LjEwNDYg&#10;NDUuNSAxOSA0NC42MDQ2IDE5IDQzLjUgMTkgNDIuMzk1NCAxOC4xMDQ2IDQxLjUgMTcgNDEuNVoi&#10;IGZpbGw9IiNGRkMwMDAiLz48cGF0aCBkPSJNMjQuMzI2IDYzLjEzNiAxOS4zNzYgNjguMDg2QzE4&#10;LjU2MjcgNjguODMzNSAxOC41MDk0IDcwLjA5ODcgMTkuMjU2OSA3MC45MTE5IDIwLjAwNDMgNzEu&#10;NzI1MiAyMS4yNjk1IDcxLjc3ODUgMjIuMDgyOCA3MS4wMzExIDIyLjEyMzUgNzAuOTkzNyAyMi4x&#10;NjI2IDcwLjk1NDYgMjIuMiA3MC45MTRMMjcuMTUgNjUuOTY0QzI3Ljk0NDUgNjUuMTk2NiAyNy45&#10;NjY1IDYzLjkzMDUgMjcuMTk5MiA2My4xMzYgMjYuNDMxOCA2Mi4zNDE1IDI1LjE2NTcgNjIuMzE5&#10;NSAyNC4zNzEyIDYzLjA4NjggMjQuMzU0NSA2My4xMDI5IDI0LjMzODEgNjMuMTE5MyAyNC4zMjIg&#10;NjMuMTM2WiIgZmlsbD0iI0ZGQzAwMCIvPjxwYXRoIGQ9Ik03MS44MjUgNjIuNzU3QzcxLjA3Mjkg&#10;NjEuOTQ4MSA2OS44MDc0IDYxLjkwMiA2OC45OTg0IDYyLjY1NDEgNjguMTg5NSA2My40MDYyIDY4&#10;LjE0MzQgNjQuNjcxNyA2OC44OTU2IDY1LjQ4MDcgNjguOTI5MSA2NS41MTY3IDY4Ljk2MzkgNjUu&#10;NTUxNSA2OSA2NS41ODVMNzMuOTQ5IDcwLjUzNEM3NC43NDM1IDcxLjMwMTQgNzYuMDA5NiA3MS4y&#10;Nzk0IDc2Ljc3NyA3MC40ODQ4IDc3LjUyNTYgNjkuNzA5OCA3Ny41MjU2IDY4LjQ4MSA3Ni43Nzcg&#10;NjcuNzA2WiIgZmlsbD0iI0ZGQzAwMCIvPjxwYXRoIGQ9Ik04NS43NSA0MS40MzIgNzguNzUgNDEu&#10;NDMyQzc3LjY0NTQgNDEuNDMyIDc2Ljc1IDQyLjMyNzQgNzYuNzUgNDMuNDMyIDc2Ljc1IDQ0LjUz&#10;NjYgNzcuNjQ1NCA0NS40MzIgNzguNzUgNDUuNDMyTDg1Ljc1IDQ1LjQzMkM4Ni44NTQ2IDQ1LjQz&#10;MiA4Ny43NSA0NC41MzY2IDg3Ljc1IDQzLjQzMiA4Ny43NSA0Mi4zMjc0IDg2Ljg1NDYgNDEuNDMy&#10;IDg1Ljc1IDQxLjQzMloiIGZpbGw9IiNGRkMwMDAiLz48L3N2Zz5QSwMEFAAGAAgAAAAhAJl8wU7d&#10;AAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMjs1Kw0AUhfeC7zBcwV07SVqDxkxKKeqqCLZC6e42&#10;c5uEZmZCZpqkb+91pcvzwzlfvppMKwbqfeOsgngegSBbOt3YSsH3/n32DMIHtBpbZ0nBjTysivu7&#10;HDPtRvtFwy5Ugkesz1BBHUKXSenLmgz6uevIcnZ2vcHAsq+k7nHkcdPKJIpSabCx/FBjR5uaysvu&#10;ahR8jDiuF/HbsL2cN7fj/unzsI1JqceHaf0KItAU/srwi8/oUDDTyV2t9qJVMHvhIttpAoLjdBGD&#10;OLFeLhOQRS7/8xc/AAAA//8DAFBLAwQUAAYACAAAACEAIlYO7scAAAClAQAAGQAAAGRycy9fcmVs&#10;cy9lMm9Eb2MueG1sLnJlbHO8kLFqAzEMhvdC3sFo7/nuhlJKfFlKIWtIH0DYOp/JWTaWG5q3j2mW&#10;BgLdOkri//4PbXffcVVnKhISGxi6HhSxTS6wN/B5/Hh+BSUV2eGamAxcSGA3bZ62B1qxtpAsIYtq&#10;FBYDS635TWuxC0WULmXidplTiVjbWLzOaE/oSY99/6LLbwZMd0y1dwbK3o2gjpfcmv9mp3kOlt6T&#10;/YrE9UGFDrF1NyAWT9VAJBfwthw7OXvQjx2G/3EYusw/DvruudMVAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhAKjWx6gTAQAASQIAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAABEAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAh+VixigDAACrBwAADgAAAAAAAAAAAAAAAABDAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAKAAAAAAAAACEAU1zHj78NAAC/DQAAFAAAAAAAAAAAAAAAAACXBQAAZHJzL21lZGlhL2lt&#10;YWdlMS5wbmdQSwECLQAKAAAAAAAAACEAXw88Ae4MAADuDAAAFAAAAAAAAAAAAAAAAACIEwAAZHJz&#10;L21lZGlhL2ltYWdlMi5zdmdQSwECLQAUAAYACAAAACEAmXzBTt0AAAAHAQAADwAAAAAAAAAAAAAA&#10;AACoIAAAZHJzL2Rvd25yZXYueG1sUEsBAi0AFAAGAAgAAAAhACJWDu7HAAAApQEAABkAAAAAAAAA&#10;AAAAAAAAsiEAAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHNQSwUGAAAAAAcABwC+AQAAsCIAAAAA&#10;">
+                <v:line id="Straight Connector 57" style="position:absolute;flip:x;visibility:visible;mso-wrap-style:square" o:spid="_x0000_s1027" strokecolor="#001b6c" strokeweight="1.5pt" o:connectortype="straight" from="4064,0" to="4064,8128" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDjeLViyQAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BT8Mw&#10;DIXvSPyHyEjcWNohKijLpjGBxDiNDu5WYppC41RN6Mq/xwckjraf33vfajOHXk00pi6ygXJRgCK2&#10;0XXcGng7Pl3dgkoZ2WEfmQz8UILN+vxshbWLJ36lqcmtEhNONRrwOQ+11sl6CpgWcSCW20ccA2YZ&#10;x1a7EU9iHnq9LIpKB+xYEjwOtPNkv5rvYMB203Znm/3jTG7/8n749OnYPhhzeTFv70FlmvO/+O/7&#10;2Un96u66ulmWpVAIkyxAr38BAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA43i1YskAAADj&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;">
                   <v:stroke joinstyle="miter"/>
                 </v:line>
-                <v:shape id="Graphic 58" o:spid="_x0000_s1028" type="#_x0000_t75" alt="Lights On with solid fill" style="position:absolute;top:2349;width:3937;height:3937;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD4N7i/yAAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BS8Qw&#10;FITvgv8hPMGLuGm7qNm62UVExevuetnbI3m2xSYpzWsb/70RBI/DzHzDbPfJ9WKmMXbBayhXBQjy&#10;JtjONxo+Tq+3CkRk9Bb74EnDN0XY7y4vtljbsPgDzUduRIb4WKOGlnmopYymJYdxFQby2fsMo0PO&#10;cmykHXHJcNfLqijupcPO54UWB3puyXwdJ6dhzacXrm7SW5rNeZnU2UxWKa2vr9LTIwimxP/hv/a7&#10;1XC3KTdqXT5U8Hsp3wG5+wEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD4N7i/yAAAAOIA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;">
-                  <v:imagedata r:id="rId15" o:title="Lights On with solid fill"/>
+                <v:shape id="Graphic 58" style="position:absolute;top:2349;width:3937;height:3937;visibility:visible;mso-wrap-style:square" alt="Lights On with solid fill" o:spid="_x0000_s1028" type="#_x0000_t75" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD4N7i/yAAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BS8Qw&#10;FITvgv8hPMGLuGm7qNm62UVExevuetnbI3m2xSYpzWsb/70RBI/DzHzDbPfJ9WKmMXbBayhXBQjy&#10;JtjONxo+Tq+3CkRk9Bb74EnDN0XY7y4vtljbsPgDzUduRIb4WKOGlnmopYymJYdxFQby2fsMo0PO&#10;cmykHXHJcNfLqijupcPO54UWB3puyXwdJ6dhzacXrm7SW5rNeZnU2UxWKa2vr9LTIwimxP/hv/a7&#10;1XC3KTdqXT5U8Hsp3wG5+wEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD4N7i/yAAAAOIA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;">
+                  <v:imagedata o:title="Lights On with solid fill" r:id="rId22"/>
                 </v:shape>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20BAB261" w14:textId="1EA6EF36" w:rsidR="0092496E" w:rsidRPr="0092496E" w:rsidRDefault="0092496E" w:rsidP="0092496E">
+    <w:p w14:paraId="20BAB261" w14:textId="1EA6EF36" w:rsidR="0092496E" w:rsidRPr="0092496E" w:rsidRDefault="0092496E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="62"/>
+          <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0092496E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Praktisks ieteikums</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33B80FEE" w14:textId="4CB5AFF6" w:rsidR="00B65368" w:rsidRPr="0092496E" w:rsidRDefault="0092496E" w:rsidP="0092496E">
+    <w:p w14:paraId="33B80FEE" w14:textId="4CB5AFF6" w:rsidR="00B65368" w:rsidRPr="0092496E" w:rsidRDefault="0092496E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="62"/>
+          <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0092496E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Pakalpojumu pašizmaksas analīze ir visefektīvākā, ja pieejami kvalitatīvi dati par pakalpojumu apjomu un izmaksu struktūru.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7109CD22" w14:textId="77777777" w:rsidR="002059E0" w:rsidRDefault="002059E0" w:rsidP="00D60B4C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -14277,54 +15066,54 @@
                 <wp:extent cx="379828" cy="717452"/>
                 <wp:effectExtent l="0" t="0" r="20320" b="26035"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1325300574" name="Group 62"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr/>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="379828" cy="717452"/>
                           <a:chOff x="0" y="0"/>
                           <a:chExt cx="379828" cy="717452"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1474623513" name="Graphic 59" descr="Warning with solid fill"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId9">
+                          <a:blip r:embed="rId12">
                             <a:extLst>
                               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId10"/>
+                                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId13"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="203982"/>
                             <a:ext cx="316230" cy="316230"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                       <wps:wsp>
                         <wps:cNvPr id="1158695763" name="Straight Connector 57"/>
                         <wps:cNvCnPr/>
                         <wps:spPr>
                           <a:xfrm flipH="1">
                             <a:off x="379828" y="0"/>
                             <a:ext cx="0" cy="717452"/>
                           </a:xfrm>
@@ -14337,432 +15126,441 @@
                             </a:solidFill>
                           </a:ln>
                         </wps:spPr>
                         <wps:style>
                           <a:lnRef idx="1">
                             <a:schemeClr val="accent1"/>
                           </a:lnRef>
                           <a:fillRef idx="0">
                             <a:schemeClr val="accent1"/>
                           </a:fillRef>
                           <a:effectRef idx="0">
                             <a:schemeClr val="accent1"/>
                           </a:effectRef>
                           <a:fontRef idx="minor">
                             <a:schemeClr val="tx1"/>
                           </a:fontRef>
                         </wps:style>
                         <wps:bodyPr/>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...3 lines deleted...]
-                  <v:imagedata r:id="rId11" o:title="Warning with solid fill"/>
+          <mc:Fallback xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="7AFC2652">
+              <v:group id="Group 62" style="position:absolute;margin-left:.25pt;margin-top:11pt;width:29.9pt;height:56.5pt;z-index:251656704" coordsize="3798,7174" o:spid="_x0000_s1026" w14:anchorId="6EDFB552" o:gfxdata="UEsDBBQABgAIAAAAIQCo1seoEwEAAEkCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSSwU7DMBBE&#10;70j8g+UrShx6QAgl6YGUIyBUPsCyN4lFvLa8JrR/j5O2ElRtpR493jc7I7tcbuzARghkHFb8Pi84&#10;A1ROG+wq/rl+yR45oyhRy8EhVHwLxJf17U253noglmikivcx+ichSPVgJeXOA6ab1gUrYzqGTnip&#10;vmQHYlEUD0I5jIAxi5MHr8sGWvk9RLbaJHmXxGPH2fNublpVcWMnftLFSSLAQEeI9H4wSsbUTYyo&#10;j3Jl+0x5IucZ6o2nuxT8zAYaT2dK+gVq8vvf5G+s/ba39ATBaGDvMsRXaVNfoQMJWLjGqfyyx1TN&#10;Uuba1ijIm0CrmTpkOuet3Q8GGK81bxL2AePBXcwfof4FAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy&#10;2fr2M4PBMnrbUb/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb&#10;25HMsYhqlCwG5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/s&#10;FB2T0FQ7R0nTNEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3p&#10;cvwCAAD//wMAUEsDBBQABgAIAAAAIQAfAy8iKQMAAKoHAAAOAAAAZHJzL2Uyb0RvYy54bWycVV1v&#10;2jAUfZ+0/2DlvU2AAiUqVBvd2KRqQ+2mPRvHSaw6tmUbAv9+1x9JS1m3rg8EO74f5557bnx1vW84&#10;2lFtmBTzZHCeJYgKIgsmqnny88fns8sEGYtFgbkUdJ4cqEmuF+/fXbUqp0NZS15QjSCIMHmr5klt&#10;rcrT1JCaNticS0UFHJZSN9jCVldpoXEL0RueDrNskrZSF0pLQo2BtzfhMFn4+GVJif1eloZaxOcJ&#10;YLP+qf1z457p4grnlcaqZiTCwG9A0WAmIGkf6gZbjLaanYRqGNHSyNKeE9mksiwZob4GqGaQPatm&#10;peVW+VqqvK1UTxNQ+4ynN4cl33Yrre7VWgMTraqAC79ztexL3bh/QIn2nrJDTxndW0Tg5Wg6uxxC&#10;jwkcTQfTi/EwUEpq4P3Ei9Sf/uqXdknTIyiKkRx+sX5YndT/b52Al91qmsQgzatiNFg/bNUZtEph&#10;yzaMM3vwsoOmOFBit2ZkrcMGqFxrxAoYg4vpxWQ4Gg9GCRK4AdmvosLGswQV1BBQ4C+sBSgWtczW&#10;yEjOClQyzh19LrSLFmJjV/utJA8GCbmssajoB6NA2ZDIWafH5n57BGzDmfoMoV0v3TpSABieqegP&#10;LAaF3kiybaiwYeQ05cCGFKZmyiRI57TZUChbfy08IJwbq6kltUvoaroDsA7okwOP8hGYK8GACF+U&#10;3TAbgdCCtnrtDYBkGGqnvVFYhyydcJU2dkVlg9wC8AEMaBzO8e7WRECdSaQxYPDgAJKbCPgsmY4x&#10;2J1w9l+Td19jRQGCC/tELoPx5WQ2nk56udxbjVlVW7SUQgBqqdF46oqPjksR59UcsYZK6O4XJwtX&#10;ZRzbbkJPZzdS9zi2/fiB5I6p40w43C9Qh3MuUAt5Z9k482Zez53mjK42S67RDruPcDb4OFl63YIc&#10;nOyDGeTmArrgKgxd8Ct74NTl5eKOljBc8MkJ1fkbgvZhMSGgzzAP0dq5BfVFxwjNXS0vOUZ750r9&#10;7dFnfYVz7+EzS2F754YJqQMxx9ntvoNcBvuOgVC3o2Aji4PvtqcGxOhN/IUAq6Mb5+neWz1esYvf&#10;AAAA//8DAFBLAwQKAAAAAAAAACEAt8ZXFWkIAABpCAAAFAAAAGRycy9tZWRpYS9pbWFnZTEucG5n&#10;iVBORw0KGgoAAAANSUhEUgAAAMAAAADACAYAAABS3GwHAAAAAXNSR0IArs4c6QAAAARnQU1BAACx&#10;jwv8YQUAAAAJcEhZcwAAHYcAAB2HAY/l8WUAAAf+SURBVHhe7Z3bcRw3EEUnBIXAEByCQnAIDMEh&#10;KAOF4BAcwm4GCkEhOIOlC8MRTd199M7g1Q2cU3Wq/OHeAcTlPC7RmGUBAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAACAD95Oy8vbafl2OS8/Lufl37fz8nY5Lz8v5+X722n5qv8/wDBcTstfv770&#10;97ycl7+1DiA86xn+xhf+lunqoPUAYUlnfv2SW17Oyz/6OQDhSPf81m3PXU/Ln/p5AKHYc+ujpodj&#10;/TyAMKRUR7/Uuz0tr/q5ACG4nJfT1Rd6p+vt02l50c8GcE26f9cv81GJRiEUb6flS7p/1y9ylqfl&#10;Dz0OgEvSX3qvvsCZptspPQ6AO7JiT0tiUfBOul+/+uIWMv1i6fEA3FAk9jRMf1XW4wK4oETsaUks&#10;Ci45st7nqMSi4Iot9qzz4HtPYlHwQo3Y05Il0+CCqrGnJbEo9Cat27/6YjaSWBS6UnK9z2FPyzcd&#10;F0B1tgffH1dfyMYSi0IXWsaelrRPQlO6xJ6WxKLQipw2x1rSPglN6Bp7WtI+CbVpsd7nqMSiUBUX&#10;saclsSjUwEvs+ZTEolCaHut9jkosCkVxGXtaEotCKTzGnpbEolCEFm2O1SQWhVw8x56WxKKQRYjY&#10;0zDdvum8AExCxZ6WxKKwl9Kxp36+hdbnSCwKu6ix3kePYaH12dI+Cc9SY3c3PYaF1udKLApPUSv2&#10;1ONYaH0RiUXBolbsqcex0PoSbu2TX/RYACs12xz1WBZaX0p2lYObVHmpxSf1eBZaX1RiUVBKx56q&#10;Hs9C60vKyzbgN2rEnqoe00Lri0ssCr+oEXuqekwLrS8tsSistFrvo8e10PoqEovOzfbgWyX2VPXY&#10;FlpfQ3aVm5yasaeqx7bQ+loSi05K6zZHPb6F1leV9sn5qB17qnp8C62vKbHoZLSIPVUdg4XWV5dY&#10;dB5aPfh+VsdgofW1pX1yElrFnqqOw0LrW8g7iAenZ5ujjsVC61tILDo4LWNPVcdiofWtJBYdlNax&#10;p6rjsdD6phKLjkfv3d10PBZa31LeQTwYqc2x59k/qWOy0PrmEouOQ4/YU9UxWWh9a4lFB6FX7Knq&#10;uCy0vou8bCM2PWNPVcdmofU9JBYNTuv1Po/UsVlofS/ZVS4oPdb7PFLHZ6H1XSUWjUeLNsc96vgs&#10;tL6ntE8Go9bubjnqGC20vru0T8bBQ+yp6hgttL63xKJBSGcq/eF5UMdpofUuJBb1Te3d3XLUsVpo&#10;vRuJRf3iKfZUdawWWu9FYlGneIs9VR2vhda7kljUH95iT1XHa6H1niQWdYaX9T6P1DFbaL07iUX9&#10;4DH2VHXMFlrvTWJRJ/Rsc9yjjttC6z3KO4g707vNcY86dgutdyuxaD88x56qjt1C671KLNoJ77Gn&#10;quO30HrX0j7ZnnTmufpBOFbHb6H1niUWbUyE2FPVOVhovXuJRdvgqc1xjzoPC6337tY+yTuIaxMl&#10;9lR1HhZaH0F2latMpNhT1blYaH0YiUXr0Xt3txx1LhZaH0VetlGJtAIx6tk/qfOx0PpQEouWJ8J6&#10;n0fqfCy0PpLEooWJGHuqOicLrQ8nsWgZosaeqs7LQuujya5yhYi03ueROi8LrY8osWgm0db7PFLn&#10;ZqH1YaV98jiRY09V52ah9VElFj2Ix93dctT5WWh9aIlF9xM99lR1fhZaH1naJ3cyQuyp6hwttD66&#10;vIP4STzv7pajztNC66NLLPoko8Seqs7TQutHkFjUYKTYU9W5Wmj9MBKL3sf77m456lwttH4UeQfx&#10;HUaLPVWdr4XWDyWx6DWjxZ6qztdC60eSWFSI2ua4R52zhdYPJy/beCdym+Medd4WWj+axKIbo8ae&#10;qs7bQutHdPpd5UaOPVWdu4XWD+vMsWi03d1y1LlbaP2oTts+OeJ6n0fq/C20fmhna58cpc0Ryzhd&#10;LDpD7Ik7nSUWnSX2xAPOEIuO1OaIZR0+Fo2+uxs2cORYdPT1PpjvsLHobLEnZjhaLErsiXscLhad&#10;Zb2PZfrBrreBp+U13eumE8Nm+u/XkRuC9jrMO4iJPd9dr4BPNIJsQcFwmwIccoRYlNjz/Wy29/1Z&#10;XDUHiEVHb3N8xpxLOSeP4O2Ts8ee663MzjO/Mnt4EDYWJfZcz15f9d9lL+k++OpzZzNaLErsWfb+&#10;dfZ0aGufzLqSNoUHuLL3rlxN11+CGLvKzdTm+NCCEd76twL9/Bkt+G9ajdkv1x8W/GHxC/Cu+5dt&#10;EHt+svA969Xnz2rBW8vizB57/mbBZb0kQf/rNhalzVEsGN3xECwW/LctwqgvtcixcAw6zfYxz+hu&#10;VzlizzsWuA2ii+62bmJRYs/75t6vbldWnqvuWeAEkw2xp2HGdh88Vz22eyzKw9mT7vwl2M7837my&#10;PmGvWJTL8z63hhjzkr3d80+9jmqP3donuTwfc71lTFfOLcXYWiJf0h8ROesfs/k7iGlzRE82j0WJ&#10;PdGbzWJRYk906xPPWNnw4Iterf4OYmJPdG+tWJQ2R4xgtViUsz9GsUosyr0/RjF3DdZN9CCIri3Z&#10;kbdu3qoHQPRsyUiUljwMZ4FNyT5gVwIMZ+mlEbQ8YhSr/EFsfanDjYMhunNn/8XT8Icw9O7Wd1Eu&#10;AfoMuz+gZ7dl0eXSn1vQCYYe3d69VvbB9xFpaURag80VAXu4vXDwx7pn0vbCQf2OAgAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAABAfP4DS/CXg1NOC4sAAAAASUVORK5CYIJQSwMECgAAAAAAAAAh&#10;AHVYkhaaAQAAmgEAABQAAABkcnMvbWVkaWEvaW1hZ2UyLnN2Zzxzdmcgdmlld0JveD0iMCAwIDk2&#10;IDk2IiB4bWxucz0iaHR0cDovL3d3dy53My5vcmcvMjAwMC9zdmciIHhtbG5zOnhsaW5rPSJodHRw&#10;Oi8vd3d3LnczLm9yZy8xOTk5L3hsaW5rIiBpZD0iSWNvbnNfV2FybmluZyIgb3ZlcmZsb3c9Imhp&#10;ZGRlbiI+PHBhdGggZD0iTTkwLjYgODAgNTEuNSAxMkM1MCA5LjMgNDYuMSA5LjMgNDQuNiAxMkw1&#10;LjQgODBDMy45IDgyLjcgNS44IDg2IDguOSA4Nkw0OCA4NiA4Ny4xIDg2QzkwLjIgODYgOTIuMSA4&#10;Mi43IDkwLjYgODBaTTQ1IDI4IDUxIDI4IDUxIDYzIDQ1IDYzIDQ1IDI4Wk00OCA3N0M0NS4yIDc3&#10;IDQzIDc0LjggNDMgNzIgNDMgNjkuMiA0NS4yIDY3IDQ4IDY3IDUwLjggNjcgNTMgNjkuMiA1MyA3&#10;MiA1MyA3NC44IDUwLjggNzcgNDggNzdaIiBmaWxsPSIjRkZDMDAwIi8+PC9zdmc+UEsDBBQABgAI&#10;AAAAIQB+p+u63QAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LasMwEEX3hfyDmEB3jfzAobiW&#10;QwhtV6HQJFC6U6yJbWKNjKXYzt93umqXwz3ce6bYzLYTIw6+daQgXkUgkCpnWqoVnI5vT88gfNBk&#10;dOcIFdzRw6ZcPBQ6N26iTxwPoRZcQj7XCpoQ+lxKXzVotV+5HomzixusDnwOtTSDnrjcdjKJorW0&#10;uiVeaHSPuwar6+FmFbxPetqm8eu4v1529+9j9vG1j1Gpx+W8fQERcA5/MPzqszqU7HR2NzJedAoy&#10;5hQkCT/E6TpKQZyZSrMIZFnI//rlDwAAAP//AwBQSwMEFAAGAAgAAAAhACJWDu7HAAAApQEAABkA&#10;AABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzvJCxagMxDIb3Qt7BaO/57oZSSnxZSiFrSB9A2Dqf&#10;yVk2lhuat49plgYC3TpK4v/+D21333FVZyoSEhsYuh4UsU0usDfwefx4fgUlFdnhmpgMXEhgN22e&#10;tgdasbaQLCGLahQWA0ut+U1rsQtFlC5l4naZU4lY21i8zmhP6EmPff+iy28GTHdMtXcGyt6NoI6X&#10;3Jr/Zqd5Dpbek/2KxPVBhQ6xdTcgFk/VQCQX8LYcOzl70I8dhv9xGLrMPw767rnTFQAA//8DAFBL&#10;AQItABQABgAIAAAAIQCo1seoEwEAAEkCAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAARAEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAB8DLyIpAwAAqgcAAA4AAAAAAAAAAAAAAAAAQwIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0ACgAAAAAAAAAhALfGVxVpCAAAaQgAABQAAAAAAAAAAAAAAAAAmAUAAGRy&#10;cy9tZWRpYS9pbWFnZTEucG5nUEsBAi0ACgAAAAAAAAAhAHVYkhaaAQAAmgEAABQAAAAAAAAAAAAA&#10;AAAAMw4AAGRycy9tZWRpYS9pbWFnZTIuc3ZnUEsBAi0AFAAGAAgAAAAhAH6n67rdAAAABgEAAA8A&#10;AAAAAAAAAAAAAAAA/w8AAGRycy9kb3ducmV2LnhtbFBLAQItABQABgAIAAAAIQAiVg7uxwAAAKUB&#10;AAAZAAAAAAAAAAAAAAAAAAkRAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzUEsFBgAAAAAHAAcA&#10;vgEAAAcSAAAAAA==&#10;">
+                <v:shape id="Graphic 59" style="position:absolute;top:2039;width:3162;height:3163;visibility:visible;mso-wrap-style:square" alt="Warning with solid fill" o:spid="_x0000_s1027" type="#_x0000_t75" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDJJoeWxwAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fT8Iw&#10;EH834Ts0Z+KbtAxENijEmBjhhcj0A1zWY1tcr6MtML89NTHx8X7/b7UZbCcu5EPrWMNkrEAQV860&#10;XGv4+nx7XIAIEdlg55g0/FCAzXp0t8LCuCsf6FLGWqQQDgVqaGLsCylD1ZDFMHY9ceKOzluM6fS1&#10;NB6vKdx2MlNqLi22nBoa7Om1oeq7PFsNlJ3K84fxXnW7Y5m/73O1O+RaP9wPL0sQkYb4L/5zb02a&#10;P3uezbPp02QKvz8lAOT6BgAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMkmh5bHAAAA4wAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;">
+                  <v:imagedata o:title="Warning with solid fill" r:id="rId14"/>
                 </v:shape>
-                <v:line id="Straight Connector 57" o:spid="_x0000_s1028" style="position:absolute;flip:x;visibility:visible;mso-wrap-style:square" from="3798,0" to="3798,7174" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC1/uNQxwAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fT8Iw&#10;EH838Ts0Z8KbdEiYOCkECCTikw59v7TnOl2vy1rG/PaUxMTH+/2/xWpwjeipC7VnBZNxBoJYe1Nz&#10;peDjuL+fgwgR2WDjmRT8UoDV8vZmgYXxZ36nvoyVSCEcClRgY2wLKYO25DCMfUucuC/fOYzp7Cpp&#10;OjyncNfIhyzLpcOaU4PFlraW9E95cgp03a+3ujzsBjKH18+3bxuO1Uap0d2wfgYRaYj/4j/3i0nz&#10;J7N5/jR7zKdw/SkBIJcXAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALX+41DHAAAA4wAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" strokecolor="#001b6c" strokeweight="1.5pt">
+                <v:line id="Straight Connector 57" style="position:absolute;flip:x;visibility:visible;mso-wrap-style:square" o:spid="_x0000_s1028" strokecolor="#001b6c" strokeweight="1.5pt" o:connectortype="straight" from="3798,0" to="3798,7174" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC1/uNQxwAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fT8Iw&#10;EH838Ts0Z8KbdEiYOCkECCTikw59v7TnOl2vy1rG/PaUxMTH+/2/xWpwjeipC7VnBZNxBoJYe1Nz&#10;peDjuL+fgwgR2WDjmRT8UoDV8vZmgYXxZ36nvoyVSCEcClRgY2wLKYO25DCMfUucuC/fOYzp7Cpp&#10;OjyncNfIhyzLpcOaU4PFlraW9E95cgp03a+3ujzsBjKH18+3bxuO1Uap0d2wfgYRaYj/4j/3i0nz&#10;J7N5/jR7zKdw/SkBIJcXAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALX+41DHAAAA4wAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;">
                   <v:stroke joinstyle="miter"/>
                 </v:line>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79D32F5E" w14:textId="61F52946" w:rsidR="00010055" w:rsidRPr="00010055" w:rsidRDefault="00010055" w:rsidP="00010055">
+    <w:p w14:paraId="79D32F5E" w14:textId="61F52946" w:rsidR="00010055" w:rsidRPr="00010055" w:rsidRDefault="00010055">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="64"/>
+          <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00010055">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Svarīgi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="504E7F5E" w14:textId="4754945B" w:rsidR="00106D5B" w:rsidRDefault="00010055" w:rsidP="00010055">
+    <w:p w14:paraId="504E7F5E" w14:textId="4754945B" w:rsidR="00106D5B" w:rsidRDefault="00010055">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="64"/>
+          <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00010055">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Salīdzinošās analīzes rezultāti vienmēr interpretējami kontekstā, ņemot vērā institucionālās, normatīvās un pakalpojumu apjoma atšķirības.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24E7BC1A" w14:textId="77777777" w:rsidR="00010055" w:rsidRPr="00010055" w:rsidRDefault="00010055" w:rsidP="00010055">
+    <w:p w14:paraId="24E7BC1A" w14:textId="77777777" w:rsidR="00010055" w:rsidRDefault="00010055" w:rsidP="00170C09">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D68D1C0" w14:textId="77777777" w:rsidR="00170C09" w:rsidRDefault="00170C09" w:rsidP="00170C09">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50CB5F23" w14:textId="77777777" w:rsidR="00170C09" w:rsidRPr="00170C09" w:rsidRDefault="00170C09" w:rsidP="00170C09">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26A99910" w14:textId="7331A962" w:rsidR="00415796" w:rsidRDefault="00415796" w:rsidP="00546067">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07A3570E" w14:textId="5CEF23A0" w:rsidR="00696692" w:rsidRDefault="00E60200" w:rsidP="00010055">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E60200">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Iepirkumu un līgumu audits</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="759D9F7D" w14:textId="7C74BAA5" w:rsidR="00E60200" w:rsidRPr="00E60200" w:rsidRDefault="00E60200" w:rsidP="00E60200">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E60200">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Iepirkumu un līgumu audits ir analītiska pieeja, ko izmanto, lai izvērtētu, vai preču un pakalpojumu iegāde, kā arī noslēgtie līgumi nodrošina ekonomiski pamatotu resursu izmantošanu un atbilst plānotajam pakalpojuma snieguma līmenim. Šīs pieejas mērķis ir identificēt iespējas samazināt izmaksas, uzlabot līgumu pārvaldību un nodrošināt lielāku caurspīdīgumu iepirkumu un ārpakalpojumu jomā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15188262" w14:textId="3AFC7FA9" w:rsidR="00E60200" w:rsidRDefault="00E60200" w:rsidP="00E60200">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E60200">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Audita ietvaros izvērtē:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457738C6" w14:textId="25BBE232" w:rsidR="00FD2050" w:rsidRPr="00FD2050" w:rsidRDefault="00FD2050">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="64"/>
+          <w:numId w:val="48"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...86 lines deleted...]
-    <w:p w14:paraId="457738C6" w14:textId="25BBE232" w:rsidR="00FD2050" w:rsidRPr="00FD2050" w:rsidRDefault="00FD2050" w:rsidP="00FD2050">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD2050">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ai līguma cena atbilst tirgus situācijai un salīdzināmiem iepirkumiem;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09C9E737" w14:textId="66B4F203" w:rsidR="00FD2050" w:rsidRPr="00FD2050" w:rsidRDefault="00FD2050">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="81"/>
+          <w:numId w:val="48"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD2050">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>ai līguma cena atbilst tirgus situācijai un salīdzināmiem iepirkumiem;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="09C9E737" w14:textId="66B4F203" w:rsidR="00FD2050" w:rsidRPr="00FD2050" w:rsidRDefault="00FD2050" w:rsidP="00FD2050">
+        <w:t>ai netiek dublēti līdzīgi pakalpojumi vai līgumi dažādās iestādes daļās;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21B7CFF2" w14:textId="35E00265" w:rsidR="00FD2050" w:rsidRPr="00FD2050" w:rsidRDefault="00FD2050">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="81"/>
+          <w:numId w:val="48"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD2050">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>ai netiek dublēti līdzīgi pakalpojumi vai līgumi dažādās iestādes daļās;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="21B7CFF2" w14:textId="35E00265" w:rsidR="00FD2050" w:rsidRPr="00FD2050" w:rsidRDefault="00FD2050" w:rsidP="00FD2050">
+        <w:t>ai līguma nosacījumi, termiņi un apjomi ir samērīgi ar faktisko vajadzību;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39641B55" w14:textId="464645A4" w:rsidR="00E60200" w:rsidRDefault="00FD2050">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="81"/>
+          <w:numId w:val="48"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD2050">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>ai līguma nosacījumi, termiņi un apjomi ir samērīgi ar faktisko vajadzību;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="39641B55" w14:textId="464645A4" w:rsidR="00E60200" w:rsidRDefault="00FD2050" w:rsidP="00FD2050">
+        <w:t>ai piegādātāja sniegums atbilst līgumā noteiktajiem kvalitātes un termiņu kritērijiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F681BE4" w14:textId="6AD11B52" w:rsidR="00FD2050" w:rsidRDefault="00AA280F" w:rsidP="00AA280F">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA280F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Īpaša nozīme šajā pieejā ir pakalpojumu līmeņa vienošanām (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA280F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Service</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA280F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA280F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Level</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA280F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AA280F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Agreement</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA280F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – SLA), kurās tiek noteikts piegādātāja apņemtais pakalpojuma sniegšanas līmenis un izmērāmi snieguma rādītāji, piemēram, sistēmas pieejamība, pakalpojuma izpildes termiņi, reaģēšanas laiks un problēmu novēršanas termiņi. Tas ļauj izdevumu izvērtēšanas procesā ne tikai analizēt cenu, bet arī pārbaudīt, vai pasūtītājs faktiski saņem līgumā paredzēto kvalitāti un apjomu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46F5C3EA" w14:textId="77777777" w:rsidR="0085264F" w:rsidRDefault="0085264F" w:rsidP="00010055">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0085264F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Iepirkumu un līgumu audits ir īpaši noderīgs atbalsta funkcijās, informācijas tehnoloģiju pakalpojumos, uzturēšanas, apsaimniekošanas, transporta, ārpakalpojumu un citu regulāri iepirktu pakalpojumu jomās, kur bieži iespējams identificēt cenu atšķirības, sadrumstalotus līgumus, pārlieku sarežģītus nosacījumus vai nepietiekami uzraudzītu sniegumu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FE1F51D" w14:textId="5FD02689" w:rsidR="0085264F" w:rsidRPr="00535BA6" w:rsidRDefault="00535BA6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="81"/>
-[...121 lines deleted...]
-          <w:numId w:val="82"/>
+          <w:numId w:val="49"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251674112" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4F634650" wp14:editId="0BE20672">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
@@ -14774,54 +15572,54 @@
                 <wp:extent cx="381000" cy="876300"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
                 <wp:wrapNone/>
                 <wp:docPr id="383893076" name="Group 28"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr/>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="381000" cy="876300"/>
                           <a:chOff x="0" y="0"/>
                           <a:chExt cx="381000" cy="876300"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="992048167" name="Graphic 59" descr="Warning with solid fill"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId9">
+                          <a:blip r:embed="rId12">
                             <a:extLst>
                               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId10"/>
+                                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId13"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="215900"/>
                             <a:ext cx="316230" cy="316230"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                       <wps:wsp>
                         <wps:cNvPr id="558257766" name="Straight Connector 57"/>
                         <wps:cNvCnPr/>
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="381000" y="0"/>
                             <a:ext cx="0" cy="876300"/>
                           </a:xfrm>
@@ -14834,136 +15632,136 @@
                             </a:solidFill>
                           </a:ln>
                         </wps:spPr>
                         <wps:style>
                           <a:lnRef idx="1">
                             <a:schemeClr val="accent1"/>
                           </a:lnRef>
                           <a:fillRef idx="0">
                             <a:schemeClr val="accent1"/>
                           </a:fillRef>
                           <a:effectRef idx="0">
                             <a:schemeClr val="accent1"/>
                           </a:effectRef>
                           <a:fontRef idx="minor">
                             <a:schemeClr val="tx1"/>
                           </a:fontRef>
                         </wps:style>
                         <wps:bodyPr/>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...3 lines deleted...]
-                  <v:imagedata r:id="rId11" o:title="Warning with solid fill"/>
+          <mc:Fallback xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="6EFACD99">
+              <v:group id="Group 28" style="position:absolute;margin-left:-.05pt;margin-top:-.1pt;width:30pt;height:69pt;z-index:251674112" coordsize="3810,8763" o:spid="_x0000_s1026" w14:anchorId="7420E1CD" o:gfxdata="UEsDBBQABgAIAAAAIQCo1seoEwEAAEkCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSSwU7DMBBE&#10;70j8g+UrShx6QAgl6YGUIyBUPsCyN4lFvLa8JrR/j5O2ElRtpR493jc7I7tcbuzARghkHFb8Pi84&#10;A1ROG+wq/rl+yR45oyhRy8EhVHwLxJf17U253noglmikivcx+ichSPVgJeXOA6ab1gUrYzqGTnip&#10;vmQHYlEUD0I5jIAxi5MHr8sGWvk9RLbaJHmXxGPH2fNublpVcWMnftLFSSLAQEeI9H4wSsbUTYyo&#10;j3Jl+0x5IucZ6o2nuxT8zAYaT2dK+gVq8vvf5G+s/ba39ATBaGDvMsRXaVNfoQMJWLjGqfyyx1TN&#10;Uuba1ijIm0CrmTpkOuet3Q8GGK81bxL2AePBXcwfof4FAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy&#10;2fr2M4PBMnrbUb/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb&#10;25HMsYhqlCwG5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/s&#10;FB2T0FQ7R0nTNEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3p&#10;cvwCAAD//wMAUEsDBBQABgAIAAAAIQDHC7OMFwMAAJ4HAAAOAAAAZHJzL2Uyb0RvYy54bWycVV1P&#10;2zAUfZ+0/2DlHZK061dEi7YyqkmIVbBpz67jJBaObdlu0/77XdtJoBQY46HpdXw/zj0+N7643Ncc&#10;7ag2TIp5lJ4nEaKCyJyJch79/nV9No2QsVjkmEtB59GBmuhy8fnTRaMyOpCV5DnVCJIIkzVqHlXW&#10;qiyODalojc25VFTAZiF1jS0sdRnnGjeQvebxIEnGcSN1rrQk1Bh4exU2o4XPXxSU2J9FYahFfB4B&#10;Nuuf2j837hkvLnBWaqwqRloY+AMoaswEFO1TXWGL0Vazk1Q1I1oaWdhzIutYFgUj1PcA3aTJs25W&#10;Wm6V76XMmlL1NAG1z3j6cFpyu1tpda/WGphoVAlc+JXrZV/o2v0DSrT3lB16yujeIgIvh9M0SYBY&#10;AlvTyXgItqeUVMD7SRSpvr8ZF3dF4yMoipEMfm3/YJ30/2+dQJTdahq1Sep35aixftiqMzgqhS3b&#10;MM7swcsODsWBErs1I2sdFkDlWiOWz6PZbJB8mabjSYQErkH1q1Zgo1mEcmoICPAP1gIEixpmK2Qk&#10;ZzkqGOeOPZfZJQupsWv9RpIHg4RcVliU9KtRIGwYN+cdH7v75RGuDWfqGlK7o3R2ywBgeCaiF0gM&#10;Ar2SZFtTYcPEacqBDClMxZSJkM5ovaHQtf6Re0A4M1ZTSypX0PV0B2Ad0CcbHuUjMNeCAQ2+qrpB&#10;Opp10uqll44Hw1Z6w2CHKp1ulTZ2RWWNnAH4AAacG87w7sa0gDqXlsaAwYMDSG4g4KtkOsZgdcLZ&#10;fw3efYUVBQgu7aNaRqPpYDSZjMedWu6txqysLFpKIQC01Gg0cUfdxi1FO63mNdK6qTyd15NR7UcO&#10;dHbMF2fCgX2FL5xxgRrQ4CwZJd7Ni7gTmtHlZsk12mH34U3Sb+OlFytowGk9uEFtLoB611eg3lv2&#10;wKmry8UdLWCg4DOThgruVqB9WkwIiDIMQevtwoLk2sAW2luBrb8Lpf7G6Ku+I7iP8JWlsH1wzYTU&#10;L8G2+w5yEfw7BkLfjoKNzA/+jD01oEDv4i8BsI5umadr7/V4rS7+AgAA//8DAFBLAwQKAAAAAAAA&#10;ACEAt8ZXFWkIAABpCAAAFAAAAGRycy9tZWRpYS9pbWFnZTEucG5niVBORw0KGgoAAAANSUhEUgAA&#10;AMAAAADACAYAAABS3GwHAAAAAXNSR0IArs4c6QAAAARnQU1BAACxjwv8YQUAAAAJcEhZcwAAHYcA&#10;AB2HAY/l8WUAAAf+SURBVHhe7Z3bcRw3EEUnBIXAEByCQnAIDMEhKAOF4BAcwm4GCkEhOIOlC8MR&#10;Td199M7g1Q2cU3Wq/OHeAcTlPC7RmGUBAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAACAD95O&#10;y8vbafl2OS8/Lufl37fz8nY5Lz8v5+X722n5qv8/wDBcTstfv77097ycl7+1DiA86xn+xhf+lunq&#10;oPUAYUlnfv2SW17Oyz/6OQDhSPf81m3PXU/Ln/p5AKHYc+ujpodj/TyAMKRUR7/Uuz0tr/q5ACG4&#10;nJfT1Rd6p+vt02l50c8GcE26f9cv81GJRiEUb6flS7p/1y9ylqflDz0OgEvSX3qvvsCZptspPQ6A&#10;O7JiT0tiUfBOul+/+uIWMv1i6fEA3FAk9jRMf1XW4wK4oETsaUksCi45st7nqMSi4Iot9qzz4HtP&#10;YlHwQo3Y05Il0+CCqrGnJbEo9Cat27/6YjaSWBS6UnK9z2FPyzcdF0B1tgffH1dfyMYSi0IXWsae&#10;lrRPQlO6xJ6WxKLQipw2x1rSPglN6Bp7WtI+CbVpsd7nqMSiUBUXsaclsSjUwEvs+ZTEolCaHut9&#10;jkosCkVxGXtaEotCKTzGnpbEolCEFm2O1SQWhVw8x56WxKKQRYjY0zDdvum8AExCxZ6WxKKwl9Kx&#10;p36+hdbnSCwKu6ix3kePYaH12dI+Cc9SY3c3PYaF1udKLApPUSv21ONYaH0RiUXBolbsqcex0PoS&#10;bu2TX/RYACs12xz1WBZaX0p2lYObVHmpxSf1eBZaX1RiUVBKx56qHs9C60vKyzbgN2rEnqoe00Lr&#10;i0ssCr+oEXuqekwLrS8tsSistFrvo8e10PoqEovOzfbgWyX2VPXYFlpfQ3aVm5yasaeqx7bQ+loS&#10;i05K6zZHPb6F1leV9sn5qB17qnp8C62vKbHoZLSIPVUdg4XWV5dYdB5aPfh+VsdgofW1pX1yElrF&#10;nqqOw0LrW8g7iAenZ5ujjsVC61tILDo4LWNPVcdiofWtJBYdlNaxp6rjsdD6phKLjkfv3d10PBZa&#10;31LeQTwYqc2x59k/qWOy0PrmEouOQ4/YU9UxWWh9a4lFB6FX7KnquCy0vou8bCM2PWNPVcdmofU9&#10;JBYNTuv1Po/UsVlofS/ZVS4oPdb7PFLHZ6H1XSUWjUeLNsc96vgstL6ntE8Go9bubjnqGC20vru0&#10;T8bBQ+yp6hgttL63xKJBSGcq/eF5UMdpofUuJBb1Te3d3XLUsVpovRuJRf3iKfZUdawWWu9FYlGn&#10;eIs9VR2vhda7kljUH95iT1XHa6H1niQWdYaX9T6P1DFbaL07iUX94DH2VHXMFlrvTWJRJ/Rsc9yj&#10;jttC6z3KO4g707vNcY86dgutdyuxaD88x56qjt1C671KLNoJ77GnquO30HrX0j7ZnnTmufpBOFbH&#10;b6H1niUWbUyE2FPVOVhovXuJRdvgqc1xjzoPC6337tY+yTuIaxMl9lR1HhZaH0F2latMpNhT1blY&#10;aH0YiUXr0Xt3txx1LhZaH0VetlGJtAIx6tk/qfOx0PpQEouWJ8J6n0fqfCy0PpLEooWJGHuqOicL&#10;rQ8nsWgZosaeqs7LQuujya5yhYi03ueROi8LrY8osWgm0db7PFLnZqH1YaV98jiRY09V52ah9VEl&#10;Fj2Ix93dctT5WWh9aIlF9xM99lR1fhZaH1naJ3cyQuyp6hwttD66vIP4STzv7pajztNC66NLLPok&#10;o8Seqs7TQutHkFjUYKTYU9W5Wmj9MBKL3sf77m456lwttH4UeQfxHUaLPVWdr4XWDyWx6DWjxZ6q&#10;ztdC60eSWFSI2ua4R52zhdYPJy/beCdym+Medd4WWj+axKIbo8aeqs7bQutHdPpd5UaOPVWdu4XW&#10;D+vMsWi03d1y1LlbaP2oTts+OeJ6n0fq/C20fmhna58cpc0RyzhdLDpD7Ik7nSUWnSX2xAPOEIuO&#10;1OaIZR0+Fo2+uxs2cORYdPT1PpjvsLHobLEnZjhaLErsiXscLhadZb2PZfrBrreBp+U13eumE8Nm&#10;+u/XkRuC9jrMO4iJPd9dr4BPNIJsQcFwmwIccoRYlNjz/Wy29/1ZXDUHiEVHb3N8xpxLOSeP4O2T&#10;s8ee663MzjO/Mnt4EDYWJfZcz15f9d9lL+k++OpzZzNaLErsWfb+dfZ0aGufzLqSNoUHuLL3rlxN&#10;11+CGLvKzdTm+NCCEd76twL9/Bkt+G9ajdkv1x8W/GHxC/Cu+5dtEHt+svA969Xnz2rBW8vizB57&#10;/mbBZb0kQf/rNhalzVEsGN3xECwW/LctwqgvtcixcAw6zfYxz+huVzlizzsWuA2ii+62bmJRYs/7&#10;5t6vbldWnqvuWeAEkw2xp2HGdh88Vz22eyzKw9mT7vwl2M7837myPmGvWJTL8z63hhjzkr3d80+9&#10;jmqP3donuTwfc71lTFfOLcXYWiJf0h8ROesfs/k7iGlzRE82j0WJPdGbzWJRYk906xPPWNnw4Ite&#10;rf4OYmJPdG+tWJQ2R4xgtViUsz9GsUosyr0/RjF3DdZN9CCIri3Zkbdu3qoHQPRsyUiUljwMZ4FN&#10;yT5gVwIMZ+mlEbQ8YhSr/EFsfanDjYMhunNn/8XT8Icw9O7Wd1EuAfoMuz+gZ7dl0eXSn1vQCYYe&#10;3d69VvbB9xFpaURag80VAXu4vXDwx7pn0vbCQf2OAgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AABAfP4DS/CXg1NOC4sAAAAASUVORK5CYIJQSwMECgAAAAAAAAAhAHVYkhaaAQAAmgEAABQAAABk&#10;cnMvbWVkaWEvaW1hZ2UyLnN2Zzxzdmcgdmlld0JveD0iMCAwIDk2IDk2IiB4bWxucz0iaHR0cDov&#10;L3d3dy53My5vcmcvMjAwMC9zdmciIHhtbG5zOnhsaW5rPSJodHRwOi8vd3d3LnczLm9yZy8xOTk5&#10;L3hsaW5rIiBpZD0iSWNvbnNfV2FybmluZyIgb3ZlcmZsb3c9ImhpZGRlbiI+PHBhdGggZD0iTTkw&#10;LjYgODAgNTEuNSAxMkM1MCA5LjMgNDYuMSA5LjMgNDQuNiAxMkw1LjQgODBDMy45IDgyLjcgNS44&#10;IDg2IDguOSA4Nkw0OCA4NiA4Ny4xIDg2QzkwLjIgODYgOTIuMSA4Mi43IDkwLjYgODBaTTQ1IDI4&#10;IDUxIDI4IDUxIDYzIDQ1IDYzIDQ1IDI4Wk00OCA3N0M0NS4yIDc3IDQzIDc0LjggNDMgNzIgNDMg&#10;NjkuMiA0NS4yIDY3IDQ4IDY3IDUwLjggNjcgNTMgNjkuMiA1MyA3MiA1MyA3NC44IDUwLjggNzcg&#10;NDggNzdaIiBmaWxsPSIjRkZDMDAwIi8+PC9zdmc+UEsDBBQABgAIAAAAIQBLSK3b3QAAAAYBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI5Ba8JAEIXvhf6HZQq96SaKrabZiEjbkxTUQultTMYkmJ0N2TWJ&#10;/77TU3saHu/jzZeuR9uonjpfOzYQTyNQxLkrai4NfB7fJktQPiAX2DgmAzfysM7u71JMCjfwnvpD&#10;KJWMsE/QQBVCm2jt84os+qlriaU7u85ikNiVuuhwkHHb6FkUPWmLNcuHClvaVpRfDldr4H3AYTOP&#10;X/vd5by9fR8XH1+7mIx5fBg3L6ACjeEPhl99UYdMnE7uyoVXjYFJLKCcGShpF6sVqJNQ8+cl6CzV&#10;//WzHwAAAP//AwBQSwMEFAAGAAgAAAAhACJWDu7HAAAApQEAABkAAABkcnMvX3JlbHMvZTJvRG9j&#10;LnhtbC5yZWxzvJCxagMxDIb3Qt7BaO/57oZSSnxZSiFrSB9A2DqfyVk2lhuat49plgYC3TpK4v/+&#10;D21333FVZyoSEhsYuh4UsU0usDfwefx4fgUlFdnhmpgMXEhgN22etgdasbaQLCGLahQWA0ut+U1r&#10;sQtFlC5l4naZU4lY21i8zmhP6EmPff+iy28GTHdMtXcGyt6NoI6X3Jr/Zqd5Dpbek/2KxPVBhQ6x&#10;dTcgFk/VQCQX8LYcOzl70I8dhv9xGLrMPw767rnTFQAA//8DAFBLAQItABQABgAIAAAAIQCo1seo&#10;EwEAAEkCAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAARAEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAMcLs4wXAwAAngcAAA4AAAAAAAAAAAAAAAAAQwIAAGRycy9lMm9Eb2MueG1sUEsBAi0ACgAA&#10;AAAAAAAhALfGVxVpCAAAaQgAABQAAAAAAAAAAAAAAAAAhgUAAGRycy9tZWRpYS9pbWFnZTEucG5n&#10;UEsBAi0ACgAAAAAAAAAhAHVYkhaaAQAAmgEAABQAAAAAAAAAAAAAAAAAIQ4AAGRycy9tZWRpYS9p&#10;bWFnZTIuc3ZnUEsBAi0AFAAGAAgAAAAhAEtIrdvdAAAABgEAAA8AAAAAAAAAAAAAAAAA7Q8AAGRy&#10;cy9kb3ducmV2LnhtbFBLAQItABQABgAIAAAAIQAiVg7uxwAAAKUBAAAZAAAAAAAAAAAAAAAAAPcQ&#10;AABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzUEsFBgAAAAAHAAcAvgEAAPURAAAAAA==&#10;">
+                <v:shape id="Graphic 59" style="position:absolute;top:2159;width:3162;height:3162;visibility:visible;mso-wrap-style:square" alt="Warning with solid fill" o:spid="_x0000_s1027" type="#_x0000_t75" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBOBjRKyQAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RagIx&#10;FETfC/2HcAt9q4mLWLMaRQrF+lLqth9w2Vx3Fzc3axJ1+/dNodDHYWbOMKvN6HpxpRA7zwamEwWC&#10;uPa248bA1+fr0wJETMgWe89k4JsibNb3dyssrb/xga5VakSGcCzRQJvSUEoZ65YcxokfiLN39MFh&#10;yjI00ga8ZbjrZaHUXDrsOC+0ONBLS/WpujgDVJyry4cNQfX7Y6V371rtD9qYx4dxuwSRaEz/4b/2&#10;mzWgdaFmi+n8GX4v5Tsg1z8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEATgY0SskAAADi&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;">
+                  <v:imagedata o:title="Warning with solid fill" r:id="rId14"/>
                 </v:shape>
-                <v:line id="Straight Connector 57" o:spid="_x0000_s1028" style="position:absolute;visibility:visible;mso-wrap-style:square" from="3810,0" to="3810,8763" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA1+RzLywAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BT8JA&#10;FITvJv6HzTPxJlshLbWyECExkRsg6vXZfXYr3bdNd4H237skJB4nM/NNZrbobSNO1PnasYLHUQKC&#10;uHS65krB/v31IQfhA7LGxjEpGMjDYn57M8NCuzNv6bQLlYgQ9gUqMCG0hZS+NGTRj1xLHL0f11kM&#10;UXaV1B2eI9w2cpwkmbRYc1ww2NLKUHnYHa2C1bB52gzr7+XnV7uemIYOv+Fjr9T9Xf/yDCJQH/7D&#10;1/abVpCm+TidTrMMLpfiHZDzPwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA1+RzLywAA&#10;AOIAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#10;AAAA&#10;" strokecolor="#001b6c" strokeweight="1.5pt">
+                <v:line id="Straight Connector 57" style="position:absolute;visibility:visible;mso-wrap-style:square" o:spid="_x0000_s1028" strokecolor="#001b6c" strokeweight="1.5pt" o:connectortype="straight" from="3810,0" to="3810,8763" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA1+RzLywAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BT8JA&#10;FITvJv6HzTPxJlshLbWyECExkRsg6vXZfXYr3bdNd4H237skJB4nM/NNZrbobSNO1PnasYLHUQKC&#10;uHS65krB/v31IQfhA7LGxjEpGMjDYn57M8NCuzNv6bQLlYgQ9gUqMCG0hZS+NGTRj1xLHL0f11kM&#10;UXaV1B2eI9w2cpwkmbRYc1ww2NLKUHnYHa2C1bB52gzr7+XnV7uemIYOv+Fjr9T9Xf/yDCJQH/7D&#10;1/abVpCm+TidTrMMLpfiHZDzPwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA1+RzLywAA&#10;AOIAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#10;AAAA&#10;">
                   <v:stroke joinstyle="miter"/>
                 </v:line>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00AE5327" w:rsidRPr="00535BA6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Svarīgi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="768B265E" w14:textId="47DF4099" w:rsidR="00AE5327" w:rsidRDefault="00535BA6" w:rsidP="00AE5327">
+    <w:p w14:paraId="768B265E" w14:textId="47DF4099" w:rsidR="00AE5327" w:rsidRDefault="00535BA6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="82"/>
+          <w:numId w:val="49"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00535BA6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Iepirkumu un līgumu audits nav vērsts tikai uz zemākās cenas meklēšanu, bet uz ekonomiski izdevīgākā risinājuma izvērtēšanu, ņemot vērā gan cenu, gan pakalpojuma kvalitāti, snieguma rādītājus un līguma izpildes uzraudzību.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1080B8E1" w14:textId="77777777" w:rsidR="00535BA6" w:rsidRPr="00535BA6" w:rsidRDefault="00535BA6" w:rsidP="00AE5327">
+    <w:p w14:paraId="1080B8E1" w14:textId="77777777" w:rsidR="00535BA6" w:rsidRPr="00535BA6" w:rsidRDefault="00535BA6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="82"/>
+          <w:numId w:val="49"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48CD1045" w14:textId="5D69D374" w:rsidR="00415796" w:rsidRPr="00415796" w:rsidRDefault="00415796" w:rsidP="00010055">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00415796">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Metožu kombinēšana </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D10C4E3" w14:textId="1F207573" w:rsidR="003942FA" w:rsidRPr="00D66F8B" w:rsidRDefault="00D66F8B" w:rsidP="00546067">
+    <w:p w14:paraId="6D10C4E3" w14:textId="3BCC95BC" w:rsidR="003942FA" w:rsidRPr="00D66F8B" w:rsidRDefault="00D66F8B" w:rsidP="00546067">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="003942FA" w:rsidRPr="00D66F8B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">zdevumu </w:t>
@@ -14980,219 +15778,342 @@
       <w:r w:rsidR="00835C2E" w:rsidRPr="00D66F8B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A23A62" w:rsidRPr="00D66F8B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>paredz elastīgu</w:t>
       </w:r>
       <w:r w:rsidR="00F81FC6" w:rsidRPr="00D66F8B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, bet sistemātisku pieeju, kurā ministrijas, ņemot vērā konkrētās politikas jomas un izdevumu raksturu, izvēlas </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F81FC6" w:rsidRPr="00D66F8B">
+        <w:t xml:space="preserve">, bet sistemātisku pieeju, kurā </w:t>
+      </w:r>
+      <w:r w:rsidR="00C84B08" w:rsidRPr="00D66F8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">izvēlas </w:t>
+      </w:r>
+      <w:r w:rsidR="00C84B08" w:rsidRPr="00D66F8B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>piemērotākās analīzes metodes</w:t>
       </w:r>
+      <w:r w:rsidR="00C84B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00C84B08" w:rsidRPr="00D66F8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="00F81FC6" w:rsidRPr="00D66F8B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve"> ņemot vērā konkrētās politikas jomas un izdevumu raksturu</w:t>
+      </w:r>
+      <w:r w:rsidR="00C84B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F81FC6" w:rsidRPr="00D66F8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">. Izdevumu </w:t>
       </w:r>
       <w:r w:rsidR="00653D80" w:rsidRPr="00D66F8B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>izvērtēšanas</w:t>
       </w:r>
       <w:r w:rsidR="00835C2E" w:rsidRPr="00D66F8B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> procesa</w:t>
       </w:r>
       <w:r w:rsidR="00F81FC6" w:rsidRPr="00D66F8B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> mērķis nav vienotas metodikas mehāniska piemērošana, bet jēgpilna </w:t>
       </w:r>
       <w:r w:rsidR="005A7E93" w:rsidRPr="00D66F8B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>cēloņu un seku analīze</w:t>
       </w:r>
       <w:r w:rsidR="00F81FC6" w:rsidRPr="00D66F8B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, kas ļauj labāk izprast izdevumu struktūru, sasaistīt resursus ar mērķiem un rezultātiem un formulēt pamatotus secinājumus turpmākiem budžeta lēmumiem.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E9E3B14" w14:textId="6FFB62F9" w:rsidR="00161FB0" w:rsidRPr="00C93D3D" w:rsidRDefault="0070278D" w:rsidP="00161FB0">
+    <w:p w14:paraId="2E9E3B14" w14:textId="6594605C" w:rsidR="00161FB0" w:rsidRPr="00C93D3D" w:rsidRDefault="0070278D" w:rsidP="00161FB0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C93D3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00161FB0" w:rsidRPr="00C93D3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="606F96"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Jāatzīmē, ka izdevumu pārskatīšanas analītisko metožu piemērošana ir balstāma pakāpeniskuma, samērīguma un metodiskās konsekvences principos. Finanšu ministrijas izdevumu pārskatīšanas vadlīnijās noteiktās prasības veido obligāto pamata līmeni, kas visām ministrijām nodrošina vienotu, salīdzināmu un institucionāli saskaņotu pieeju izdevumu pārskatīšanas īstenošanā. Šajā nozīmē vadlīniju prasību pilnvērtīga izpilde ir uzskatāma par primāri sasniedzamo kvalitātes standartu. Vienlaikus papildu metodiskais materiāls un tajā ietvertās analītiskās metodes ir interpretējamas kā instruments izdevumu pārskatīšanas kvalitātes tālākai paaugstināšanai, ļaujot no pamata izpildes līmeņa pāriet uz padziļinātāku un analītiski augstvērtīgāku izvērtējumu. Tādējādi vispirms ir nodrošināma vadlīnijās noteikto prasību izpilde, savukārt pēc tam, atbilstoši konkrētā izvērtējuma mērķim, datu pieejamībai un administratīvajai kapacitātei, iespējams elastīgi piemērot arī papildu analītiskās metodes. Šāda pieeja nevis aizstāj vadlīnijās noteikto ietvaru, bet to papildina, stiprinot pierādījumos balstītu lēmumu </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00161FB0" w:rsidRPr="00C93D3D">
+        <w:t xml:space="preserve">Jāatzīmē, </w:t>
+      </w:r>
+      <w:r w:rsidR="00161FB0" w:rsidRPr="00ED46D0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="606F96"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve">ka izdevumu </w:t>
+      </w:r>
+      <w:r w:rsidR="00C82A2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="606F96"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>izvērtēšanas</w:t>
+      </w:r>
+      <w:r w:rsidR="00C82A2A" w:rsidRPr="00C93D3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="606F96"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00161FB0" w:rsidRPr="00C93D3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="606F96"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">analītisko metožu piemērošana ir balstāma pakāpeniskuma, samērīguma un metodiskās konsekvences principos. Finanšu ministrijas izdevumu pārskatīšanas vadlīnijās noteiktās prasības veido obligāto pamata līmeni, kas </w:t>
+      </w:r>
+      <w:r w:rsidR="00C84B08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="606F96"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>visiem budžeta resoriem</w:t>
+      </w:r>
+      <w:r w:rsidR="00161FB0" w:rsidRPr="00C93D3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="606F96"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nodrošina vienotu, salīdzināmu un institucionāli saskaņotu pieeju izdevumu pārskatīšanas īstenošanā. Šajā nozīmē vadlīniju prasību pilnvērtīga izpilde ir uzskatāma par primāri sasniedzamo kvalitātes standartu. Vienlaikus papildu metodiskais materiāls un tajā ietvertās analītiskās metodes ir interpretējamas kā instruments izdevumu pārskatīšanas kvalitātes tālākai paaugstināšanai, ļaujot no pamata izpildes līmeņa pāriet uz padziļinātāku un analītiski augstvērtīgāku izvērtējumu. Tādējādi </w:t>
+      </w:r>
+      <w:r w:rsidR="00161FB0" w:rsidRPr="00C93D3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="606F96"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>pieņemšanu, sekmējot dziļāku izpratni par publisko izdevumu struktūru un rezultātiem, kā arī paaugstinot izdevumu pārskatīšanas stratēģisko lietderību publiskās finanšu vadības procesā.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="18337633" w14:textId="69D9AD38" w:rsidR="0070278D" w:rsidRPr="00D66F8B" w:rsidRDefault="007F2A5B" w:rsidP="00546067">
+        <w:t>vispirms ir nodrošināma vadlīnijās noteikto prasību izpilde, savukārt pēc tam, atbilstoši konkrētā izvērtējuma mērķim, datu pieejamībai un administratīvajai kapacitātei, iespējams elastīgi piemērot arī papildu analītiskās metodes. Šāda pieeja nevis aizstāj vadlīnijās noteikto ietvaru, bet to papildina, stiprinot pierādījumos balstītu lēmumu pieņemšanu, sekmējot dziļāku izpratni par publisko izdevumu struktūru un rezultātiem, kā arī paaugstinot izdevumu pārskatīšanas stratēģisko lietderību publiskās finanšu vadības procesā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24F21210" w14:textId="77777777" w:rsidR="003A46B8" w:rsidRDefault="003A46B8" w:rsidP="00546067">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18337633" w14:textId="463CC8D9" w:rsidR="0070278D" w:rsidRPr="00D66F8B" w:rsidRDefault="007F2A5B" w:rsidP="00546067">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660800" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5ED727AA" wp14:editId="1E9E001D">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4386</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>107433</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="389806" cy="920897"/>
                 <wp:effectExtent l="0" t="0" r="29845" b="31750"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1986578179" name="Group 36"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr/>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="389806" cy="920897"/>
                           <a:chOff x="0" y="0"/>
                           <a:chExt cx="389806" cy="920897"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="629389968" name="Graphic 59" descr="Warning with solid fill"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId9">
+                          <a:blip r:embed="rId12">
                             <a:extLst>
                               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId10"/>
+                                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId13"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="287079"/>
                             <a:ext cx="316230" cy="316230"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                       <wps:wsp>
                         <wps:cNvPr id="1069166496" name="Straight Connector 57"/>
                         <wps:cNvCnPr/>
                         <wps:spPr>
                           <a:xfrm flipH="1">
                             <a:off x="382772" y="0"/>
                             <a:ext cx="7034" cy="920897"/>
                           </a:xfrm>
@@ -15205,155 +16126,155 @@
                             </a:solidFill>
                           </a:ln>
                         </wps:spPr>
                         <wps:style>
                           <a:lnRef idx="1">
                             <a:schemeClr val="accent1"/>
                           </a:lnRef>
                           <a:fillRef idx="0">
                             <a:schemeClr val="accent1"/>
                           </a:fillRef>
                           <a:effectRef idx="0">
                             <a:schemeClr val="accent1"/>
                           </a:effectRef>
                           <a:fontRef idx="minor">
                             <a:schemeClr val="tx1"/>
                           </a:fontRef>
                         </wps:style>
                         <wps:bodyPr/>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...3 lines deleted...]
-                  <v:imagedata r:id="rId11" o:title="Warning with solid fill"/>
+          <mc:Fallback xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="4A6677FC">
+              <v:group id="Group 36" style="position:absolute;margin-left:.35pt;margin-top:8.45pt;width:30.7pt;height:72.5pt;z-index:251660800" coordsize="3898,9208" o:spid="_x0000_s1026" w14:anchorId="6890450D" o:gfxdata="UEsDBBQABgAIAAAAIQCo1seoEwEAAEkCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSSwU7DMBBE&#10;70j8g+UrShx6QAgl6YGUIyBUPsCyN4lFvLa8JrR/j5O2ElRtpR493jc7I7tcbuzARghkHFb8Pi84&#10;A1ROG+wq/rl+yR45oyhRy8EhVHwLxJf17U253noglmikivcx+ichSPVgJeXOA6ab1gUrYzqGTnip&#10;vmQHYlEUD0I5jIAxi5MHr8sGWvk9RLbaJHmXxGPH2fNublpVcWMnftLFSSLAQEeI9H4wSsbUTYyo&#10;j3Jl+0x5IucZ6o2nuxT8zAYaT2dK+gVq8vvf5G+s/ba39ATBaGDvMsRXaVNfoQMJWLjGqfyyx1TN&#10;Uuba1ijIm0CrmTpkOuet3Q8GGK81bxL2AePBXcwfof4FAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy&#10;2fr2M4PBMnrbUb/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb&#10;25HMsYhqlCwG5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/s&#10;FB2T0FQ7R0nTNEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3p&#10;cvwCAAD//wMAUEsDBBQABgAIAAAAIQBrH4h1MQMAAKwHAAAOAAAAZHJzL2Uyb0RvYy54bWycVV1v&#10;2yAUfZ+0/4D83tpxWie2mlRbunWTqi1qN+2ZYGyjYkBA4uTf7wKO2yTr1vUhDpj7ce6555qr623L&#10;0YZqw6SYRaPzJEJUEFkyUc+inz8+n00jZCwWJeZS0Fm0oya6nr9/d9WpgqaykbykGkEQYYpOzaLG&#10;WlXEsSENbbE5l4oKOKykbrGFra7jUuMOorc8TpMkizupS6UlocbA25twGM19/KqixH6vKkMt4rMI&#10;sFn/1P65cs94foWLWmPVMNLDwG9A0WImIOkQ6gZbjNaanYRqGdHSyMqeE9nGsqoYob4GqGaUHFVz&#10;q+Va+VrqoqvVQBNQe8TTm8OSb5tbrR7UUgMTnaqBC79ztWwr3bp/QIm2nrLdQBndWkTg5XiaT5Ms&#10;QgSO8jSZ5pNAKWmA9xMv0nz6q1+8TxofQFGMFPDr64fVSf3/1gl42bWmUR+kfVWMFuvHtTqDVils&#10;2YpxZndedtAUB0pslowsddgAlUuNWDmLsjQHXvIMtC9wC6q/7QV2mUeopIaAAH9hLUCwqGO2QUZy&#10;VqKKce7Yc5FdsBAau9LvJHk0SMhFg0VNPxgFwoZxc9bxobnfHuBacaY+Q2jXSrfuGQAMRyL6A4lB&#10;oDeSrFsqbJg4TTmQIYVpmDIR0gVtVxSq1l9LDwgXxmpqSeMSupruAawD+uzAo3wC5kowoMEXVZdO&#10;J8kkD9IapDfK0jHMtJPeOKxDlr1ulTb2lsoWuQXgAxjQN1zgzZ3pAe1NehoDBg8OILmBgK+S2TMG&#10;uxPO/mvwHhqsKEBwYZ/UMkqyfJRlFzmMUZDLg9WY1Y1FCykEoJYaXfq56h0Xoh9Xc8AaqqC7X5ws&#10;XJX91I6n6WSSRuh0dCfJ+OJ4cIcBBNUdsseZcNBfYA8XXKAOUufJZeLNvKT3sjO6Xi24RhvsPsPJ&#10;6GO28NIFRTjlBzPIzQU0whUZGuFXdsepy8vFPa1gvOCjEwr0dwQdwmJCQKJhJHpr5xYE2Dv20Nzl&#10;8pJjb+9cqb8/hqyvcB48fGYp7ODcMiF1IOYwu93uIVfBfs9AqNtRsJLlzjfcUwN69Cb+SoDVwZ3z&#10;fO+tni7Z+W8AAAD//wMAUEsDBAoAAAAAAAAAIQC3xlcVaQgAAGkIAAAUAAAAZHJzL21lZGlhL2lt&#10;YWdlMS5wbmeJUE5HDQoaCgAAAA1JSERSAAAAwAAAAMAIBgAAAFLcbAcAAAABc1JHQgCuzhzpAAAA&#10;BGdBTUEAALGPC/xhBQAAAAlwSFlzAAAdhwAAHYcBj+XxZQAAB/5JREFUeF7tndtxHDcQRScEhcAQ&#10;HIJCcAgMwSEoA4XgEBzCbgYKQSE4g6ULwxFN3X30zuDVDZxTdar84d4BxOU8LtGYZQEAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAIAP3k7Ly9tp+XY5Lz8u5+Xft/PydjkvPy/n5fvbafmq/z/A&#10;MFxOy1+/vvT3vJyXv7UOIDzrGf7GF/6W6eqg9QBhSWd+/ZJbXs7LP/o5AOFI9/zWbc9dT8uf+nkA&#10;odhz66Omh2P9PIAwpFRHv9S7PS2v+rkAIbicl9PVF3qn6+3TaXnRzwZwTbp/1y/zUYlGIRRvp+VL&#10;un/XL3KWp+UPPQ6AS9Jfeq++wJmm2yk9DoA7smJPS2JR8E66X7/64hYy/WLp8QDcUCT2NEx/Vdbj&#10;ArigROxpSSwKLjmy3ueoxKLgii32rPPge09iUfBCjdjTkiXT4IKqsaclsSj0Jq3bv/piNpJYFLpS&#10;cr3PYU/LNx0XQHW2B98fV1/IxhKLQhdaxp6WtE9CU7rEnpbEotCKnDbHWtI+CU3oGnta0j4JtWmx&#10;3ueoxKJQFRexpyWxKNTAS+z5lMSiUJoe632OSiwKRXEZe1oSi0IpPMaelsSiUIQWbY7VJBaFXDzH&#10;npbEopBFiNjTMN2+6bwATELFnpbEorCX0rGnfr6F1udILAq7qLHeR49hofXZ0j4Jz1Jjdzc9hoXW&#10;50osCk9RK/bU41hofRGJRcGiVuypx7HQ+hJu7ZNf9FgAKzXbHPVYFlpfSnaVg5tUeanFJ/V4Flpf&#10;VGJRUErHnqoez0LrS8rLNuA3asSeqh7TQuuLSywKv6gRe6p6TAutLy2xKKy0Wu+jx7XQ+ioSi87N&#10;9uBbJfZU9dgWWl9DdpWbnJqxp6rHttD6WhKLTkrrNkc9voXWV5X2yfmoHXuqenwLra8psehktIg9&#10;VR2DhdZXl1h0Hlo9+H5Wx2Ch9bWlfXISWsWeqo7DQutbyDuIB6dnm6OOxULrW0gsOjgtY09Vx2Kh&#10;9a0kFh2U1rGnquOx0PqmEouOR+/d3XQ8FlrfUt5BPBipzbHn2T+pY7LQ+uYSi45Dj9hT1TFZaH1r&#10;iUUHoVfsqeq4LLS+i7xsIzY9Y09Vx2ah9T0kFg1O6/U+j9SxWWh9L9lVLig91vs8UsdnofVdJRaN&#10;R4s2xz3q+Cy0vqe0Twaj1u5uOeoYLbS+u7RPxsFD7KnqGC20vrfEokFIZyr94XlQx2mh9S4kFvVN&#10;7d3dctSxWmi9G4lF/eIp9lR1rBZa70ViUad4iz1VHa+F1ruSWNQf3mJPVcdrofWeJBZ1hpf1Po/U&#10;MVtovTuJRf3gMfZUdcwWWu9NYlEn9Gxz3KOO20LrPco7iDvTu81xjzp2C613K7FoPzzHnqqO3ULr&#10;vUos2gnvsaeq47fQetfSPtmedOa5+kE4VsdvofWeJRZtTITYU9U5WGi9e4lF2+CpzXGPOg8Lrffu&#10;1j7JO4hrEyX2VHUeFlofQXaVq0yk2FPVuVhofRiJRevRe3e3HHUuFlofRV62UYm0AjHq2T+p87HQ&#10;+lASi5YnwnqfR+p8LLQ+ksSihYkYe6o6JwutDyexaBmixp6qzstC66PJrnKFiLTe55E6Lwutjyix&#10;aCbR1vs8UudmofVhpX3yOJFjT1XnZqH1USUWPYjH3d1y1PlZaH1oiUX3Ez32VHV+FlofWdondzJC&#10;7KnqHC20Prq8g/hJPO/ulqPO00Lro0ss+iSjxJ6qztNC60eQWNRgpNhT1blaaP0wEovex/vubjnq&#10;XC20fhR5B/EdRos9VZ2vhdYPJbHoNaPFnqrO10LrR5JYVIja5rhHnbOF1g8nL9t4J3Kb4x513hZa&#10;P5rEohujxp6qzttC60d0+l3lRo49VZ27hdYP68yxaLTd3XLUuVto/ahO2z454nqfR+r8LbR+aGdr&#10;nxylzRHLOF0sOkPsiTudJRadJfbEA84Qi47U5ohlHT4Wjb67GzZw5Fh09PU+mO+wsehssSdmOFos&#10;SuyJexwuFp1lvY9l+sGut4Gn5TXd66YTw2b679eRG4L2Osw7iIk9312vgE80gmxBwXCbAhxyhFiU&#10;2PP9bLb3/VlcNQeIRUdvc3zGnEs5J4/g7ZOzx57rrczOM78ye3gQNhYl9lzPXl/132Uv6T746nNn&#10;M1osSuxZ9v519nRoa5/MupI2hQe4sveuXE3XX4IYu8rN1Ob40IIR3vq3Av38GS34b1qN2S/XHxb8&#10;YfEL8K77l20Qe36y8D3r1efPasFby+LMHnv+ZsFlvSRB/+s2FqXNUSwY3fEQLBb8ty3CqC+1yLFw&#10;DDrN9jHP6G5XOWLPOxa4DaKL7rZuYlFiz/vm3q9uV1aeq+5Z4ASTDbGnYcZ2HzxXPbZ7LMrD2ZPu&#10;/CXYzvzfubI+Ya9YlMvzPreGGPOSvd3zT72Oao/d2ie5PB9zvWVMV84txdhaIl/SHxE56x+z+TuI&#10;aXNETzaPRYk90ZvNYlFiT3TrE89Y2fDgi16t/g5iYk90b61YlDZHjGC1WJSzP0axSizKvT9GMXcN&#10;1k30IIiuLdmRt27eqgdA9GzJSJSWPAxngU3JPmBXAgxn6aURtDxiFKv8QWx9qcONgyG6c2f/xdPw&#10;hzD07tZ3US4B+gy7P6Bnt2XR5dKfW9AJhh7d3r1W9sH3EWlpRFqDzRUBe7i9cPDHumfS9sJB/Y4C&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAEB8/gNL8JeDU04LiwAAAABJRU5ErkJgglBLAwQK&#10;AAAAAAAAACEAdViSFpoBAACaAQAAFAAAAGRycy9tZWRpYS9pbWFnZTIuc3ZnPHN2ZyB2aWV3Qm94&#10;PSIwIDAgOTYgOTYiIHhtbG5zPSJodHRwOi8vd3d3LnczLm9yZy8yMDAwL3N2ZyIgeG1sbnM6eGxp&#10;bms9Imh0dHA6Ly93d3cudzMub3JnLzE5OTkveGxpbmsiIGlkPSJJY29uc19XYXJuaW5nIiBvdmVy&#10;Zmxvdz0iaGlkZGVuIj48cGF0aCBkPSJNOTAuNiA4MCA1MS41IDEyQzUwIDkuMyA0Ni4xIDkuMyA0&#10;NC42IDEyTDUuNCA4MEMzLjkgODIuNyA1LjggODYgOC45IDg2TDQ4IDg2IDg3LjEgODZDOTAuMiA4&#10;NiA5Mi4xIDgyLjcgOTAuNiA4MFpNNDUgMjggNTEgMjggNTEgNjMgNDUgNjMgNDUgMjhaTTQ4IDc3&#10;QzQ1LjIgNzcgNDMgNzQuOCA0MyA3MiA0MyA2OS4yIDQ1LjIgNjcgNDggNjcgNTAuOCA2NyA1MyA2&#10;OS4yIDUzIDcyIDUzIDc0LjggNTAuOCA3NyA0OCA3N1oiIGZpbGw9IiNGRkMwMDAiLz48L3N2Zz5Q&#10;SwMEFAAGAAgAAAAhAApdOfDbAAAABgEAAA8AAABkcnMvZG93bnJldi54bWxMjs1Kw0AUhfeC7zBc&#10;wZ2dTMVoYyalFHVVhLaCuLvN3CahmTshM03St3e60uX54ZwvX062FQP1vnGsQc0SEMSlMw1XGr72&#10;7w8vIHxANtg6Jg0X8rAsbm9yzIwbeUvDLlQijrDPUEMdQpdJ6cuaLPqZ64hjdnS9xRBlX0nT4xjH&#10;bSvnSZJKiw3Hhxo7WtdUnnZnq+FjxHH1qN6Gzem4vvzsnz6/N4q0vr+bVq8gAk3hrwxX/IgORWQ6&#10;uDMbL1oNz7EX3XQBIqbpXIE4XLVagCxy+R+/+AUAAP//AwBQSwMEFAAGAAgAAAAhACJWDu7HAAAA&#10;pQEAABkAAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzvJCxagMxDIb3Qt7BaO/57oZSSnxZSiFr&#10;SB9A2DqfyVk2lhuat49plgYC3TpK4v/+D21333FVZyoSEhsYuh4UsU0usDfwefx4fgUlFdnhmpgM&#10;XEhgN22etgdasbaQLCGLahQWA0ut+U1rsQtFlC5l4naZU4lY21i8zmhP6EmPff+iy28GTHdMtXcG&#10;yt6NoI6X3Jr/Zqd5Dpbek/2KxPVBhQ6xdTcgFk/VQCQX8LYcOzl70I8dhv9xGLrMPw767rnTFQAA&#10;//8DAFBLAQItABQABgAIAAAAIQCo1seoEwEAAEkCAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAARAEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGsfiHUxAwAArAcAAA4AAAAAAAAAAAAAAAAAQwIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0ACgAAAAAAAAAhALfGVxVpCAAAaQgAABQAAAAAAAAAAAAAAAAA&#10;oAUAAGRycy9tZWRpYS9pbWFnZTEucG5nUEsBAi0ACgAAAAAAAAAhAHVYkhaaAQAAmgEAABQAAAAA&#10;AAAAAAAAAAAAOw4AAGRycy9tZWRpYS9pbWFnZTIuc3ZnUEsBAi0AFAAGAAgAAAAhAApdOfDbAAAA&#10;BgEAAA8AAAAAAAAAAAAAAAAABxAAAGRycy9kb3ducmV2LnhtbFBLAQItABQABgAIAAAAIQAiVg7u&#10;xwAAAKUBAAAZAAAAAAAAAAAAAAAAAA8RAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzUEsFBgAA&#10;AAAHAAcAvgEAAA0SAAAAAA==&#10;">
+                <v:shape id="Graphic 59" style="position:absolute;top:2870;width:3162;height:3163;visibility:visible;mso-wrap-style:square" alt="Warning with solid fill" o:spid="_x0000_s1027" type="#_x0000_t75" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDOTAVtxQAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/dasIw&#10;FL4f+A7hCLubiR0U0xlFBmPzZsy6Bzg0x7bYnNQkavf2y8Vglx/f/3o7uUHcKMTes4HlQoEgbrzt&#10;uTXwfXx7WoGICdni4JkM/FCE7Wb2sMbK+jsf6FanVuQQjhUa6FIaKylj05HDuPAjceZOPjhMGYZW&#10;2oD3HO4GWShVSoc954YOR3rtqDnXV2eAikt9/bIhqGF/qvX7p1b7gzbmcT7tXkAkmtK/+M/9YQ2U&#10;hX5eaV3mzflSvgNy8wsAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDOTAVtxQAAAOIAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
+                  <v:imagedata o:title="Warning with solid fill" r:id="rId14"/>
                 </v:shape>
-                <v:line id="Straight Connector 57" o:spid="_x0000_s1028" style="position:absolute;flip:x;visibility:visible;mso-wrap-style:square" from="3827,0" to="3898,9208" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBNAzcFxgAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fS8Mw&#10;EH8X9h3CDXxz6USCq8vGNhScT9rp+5Hcmm7NpTSxq9/eCMIe7/f/luvRt2KgPjaBNcxnBQhiE2zD&#10;tYbPw8vdI4iYkC22gUnDD0VYryY3SyxtuPAHDVWqRQ7hWKIGl1JXShmNI49xFjrizB1D7zHls6+l&#10;7fGSw30r74tCSY8N5waHHe0cmXP17TWYZtjsTLV/Hsnu377eTy4e6q3Wt9Nx8wQi0Ziu4n/3q83z&#10;C7WYK/WwUPD3UwZArn4BAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEATQM3BcYAAADjAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" strokecolor="#001b6c" strokeweight="1.5pt">
+                <v:line id="Straight Connector 57" style="position:absolute;flip:x;visibility:visible;mso-wrap-style:square" o:spid="_x0000_s1028" strokecolor="#001b6c" strokeweight="1.5pt" o:connectortype="straight" from="3827,0" to="3898,9208" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBNAzcFxgAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fS8Mw&#10;EH8X9h3CDXxz6USCq8vGNhScT9rp+5Hcmm7NpTSxq9/eCMIe7/f/luvRt2KgPjaBNcxnBQhiE2zD&#10;tYbPw8vdI4iYkC22gUnDD0VYryY3SyxtuPAHDVWqRQ7hWKIGl1JXShmNI49xFjrizB1D7zHls6+l&#10;7fGSw30r74tCSY8N5waHHe0cmXP17TWYZtjsTLV/Hsnu377eTy4e6q3Wt9Nx8wQi0Ziu4n/3q83z&#10;C7WYK/WwUPD3UwZArn4BAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEATQM3BcYAAADjAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
                   <v:stroke joinstyle="miter"/>
                 </v:line>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E6BA487" w14:textId="782CB215" w:rsidR="00585DC6" w:rsidRPr="00585DC6" w:rsidRDefault="00585DC6" w:rsidP="00585DC6">
+    <w:p w14:paraId="2E6BA487" w14:textId="782CB215" w:rsidR="00585DC6" w:rsidRPr="00585DC6" w:rsidRDefault="00585DC6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="66"/>
+          <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00585DC6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Svarīgi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BD6ED05" w14:textId="09D54A30" w:rsidR="00075F8F" w:rsidRDefault="00585DC6" w:rsidP="004869B5">
+    <w:p w14:paraId="7BD6ED05" w14:textId="09D54A30" w:rsidR="00075F8F" w:rsidRDefault="00585DC6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="65"/>
+          <w:numId w:val="33"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00585DC6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Izdevumu izvērtēšanas kvalitāti nosaka nevis izmantoto metožu skaits, bet to piemērotība konkrētajam jautājumam un spēja radīt praktiski izmantojamus rezultātus.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="346AF065" w14:textId="77777777" w:rsidR="00075F8F" w:rsidRDefault="00075F8F" w:rsidP="004869B5">
+    <w:p w14:paraId="346AF065" w14:textId="77777777" w:rsidR="00075F8F" w:rsidRDefault="00075F8F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="65"/>
+          <w:numId w:val="33"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4308DB0D" w14:textId="38624972" w:rsidR="00075F8F" w:rsidRDefault="00075F8F" w:rsidP="004869B5">
+    <w:p w14:paraId="4308DB0D" w14:textId="38624972" w:rsidR="00075F8F" w:rsidRDefault="00075F8F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="65"/>
+          <w:numId w:val="33"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2F9ED551" w14:textId="78722105" w:rsidR="00075F8F" w:rsidRDefault="00075F8F" w:rsidP="004869B5">
+    <w:p w14:paraId="2F9ED551" w14:textId="78722105" w:rsidR="00075F8F" w:rsidRDefault="00075F8F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="65"/>
+          <w:numId w:val="33"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB6274">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661824" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1894D7AF" wp14:editId="2E7713E1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>-1215997</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>222471</wp:posOffset>
@@ -15394,66 +16315,66 @@
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:rect w14:anchorId="1EB10EBA" id="Rectangle 54" o:spid="_x0000_s1026" style="position:absolute;margin-left:-95.75pt;margin-top:17.5pt;width:624.8pt;height:6.1pt;z-index:251661824;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC3sTNBfgIAAF4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r3bStFmDOkWWosOA&#10;oi3WDj0rshQbkEWNUuJkXz9KdpyuLXYYdpElkXwknx91ebVrDNsq9DXYgo9Ocs6UlVDWdl3wH083&#10;nz5z5oOwpTBgVcH3yvOr+ccPl62bqTFUYEqFjECsn7Wu4FUIbpZlXlaqEf4EnLJk1ICNCHTEdVai&#10;aAm9Mdk4z8+zFrB0CFJ5T7fXnZHPE77WSoZ7rb0KzBScagtpxbSu4prNL8VsjcJVtezLEP9QRSNq&#10;S0kHqGsRBNtg/QaqqSWCBx1OJDQZaF1LlXqgbkb5q24eK+FU6oXI8W6gyf8/WHm3fXQPSDS0zs88&#10;bWMXO41N/FJ9bJfI2g9kqV1gki6nF6eTi3PiVJJtOj2dnkYys2OwQx++KmhY3BQc6V8kisT21ofO&#10;9eASc3kwdXlTG5MOuF4tDbKtiP8tH305X/bof7gZG50txLAOMd5kx1bSLuyNin7Gflea1SUVP06V&#10;JJWpIY+QUtkw6kyVKFWXfnSW50ko1NsQkTpNgBFZU/4BuweICn6L3VXZ+8dQlUQ6BOd/K6wLHiJS&#10;ZrBhCG5qC/gegKGu+syd/4GkjprI0grK/QMyhG5EvJM3Nf23W+HDg0CaCfrTNOfhnhZtoC049DvO&#10;KsBf791Hf5IqWTlracYK7n9uBCrOzDdLIr4YTSZxKNNhcjYd0wFfWlYvLXbTLIHkMKIXxcm0jf7B&#10;HLYaoXmm52ARs5JJWEm5Cy4DHg7L0M0+PShSLRbJjQbRiXBrH52M4JHVqMun3bNA14s3kOrv4DCP&#10;YvZKw51vjLSw2ATQdRL4kdeebxriJJz+wYmvxMtz8jo+i/PfAAAA//8DAFBLAwQUAAYACAAAACEA&#10;uADlweIAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBW7tJTWwbsykqlKKi&#10;xSiIt212TILZ2ZDdtvHfOz3pcZiP772Xr0bbiQMOvnWkIJ5GIJAqZ1qqFby/rScLED5oMrpzhAp+&#10;0MOqOD/LdWbckV7xUIZasIR8phU0IfSZlL5q0Go/dT0S/77cYHXgc6ilGfSR5baTsyi6lla3xAmN&#10;7vG+weq73Fu2bKqN/ZDd3fqx3C6fPp9d8vKQKHV5Md7egAg4hj8YTvW5OhTcaef2ZLzoFEziZZwy&#10;q+Aq5VEnIkoXMYidgmQ+A1nk8v+G4hcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC3sTNB&#10;fgIAAF4FAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQC4&#10;AOXB4gAAAAsBAAAPAAAAAAAAAAAAAAAAANgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAA5wUAAAAA&#10;" fillcolor="#001b6c" stroked="f" strokeweight="1pt">
+          <mc:Fallback xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="3212A24C">
+              <v:rect id="Rectangle 54" style="position:absolute;margin-left:-95.75pt;margin-top:17.5pt;width:624.8pt;height:6.1pt;z-index:251661824;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="#001b6c" stroked="f" strokeweight="1pt" w14:anchorId="1EB10EBA" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC3sTNBfgIAAF4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r3bStFmDOkWWosOA&#10;oi3WDj0rshQbkEWNUuJkXz9KdpyuLXYYdpElkXwknx91ebVrDNsq9DXYgo9Ocs6UlVDWdl3wH083&#10;nz5z5oOwpTBgVcH3yvOr+ccPl62bqTFUYEqFjECsn7Wu4FUIbpZlXlaqEf4EnLJk1ICNCHTEdVai&#10;aAm9Mdk4z8+zFrB0CFJ5T7fXnZHPE77WSoZ7rb0KzBScagtpxbSu4prNL8VsjcJVtezLEP9QRSNq&#10;S0kHqGsRBNtg/QaqqSWCBx1OJDQZaF1LlXqgbkb5q24eK+FU6oXI8W6gyf8/WHm3fXQPSDS0zs88&#10;bWMXO41N/FJ9bJfI2g9kqV1gki6nF6eTi3PiVJJtOj2dnkYys2OwQx++KmhY3BQc6V8kisT21ofO&#10;9eASc3kwdXlTG5MOuF4tDbKtiP8tH305X/bof7gZG50txLAOMd5kx1bSLuyNin7Gflea1SUVP06V&#10;JJWpIY+QUtkw6kyVKFWXfnSW50ko1NsQkTpNgBFZU/4BuweICn6L3VXZ+8dQlUQ6BOd/K6wLHiJS&#10;ZrBhCG5qC/gegKGu+syd/4GkjprI0grK/QMyhG5EvJM3Nf23W+HDg0CaCfrTNOfhnhZtoC049DvO&#10;KsBf791Hf5IqWTlracYK7n9uBCrOzDdLIr4YTSZxKNNhcjYd0wFfWlYvLXbTLIHkMKIXxcm0jf7B&#10;HLYaoXmm52ARs5JJWEm5Cy4DHg7L0M0+PShSLRbJjQbRiXBrH52M4JHVqMun3bNA14s3kOrv4DCP&#10;YvZKw51vjLSw2ATQdRL4kdeebxriJJz+wYmvxMtz8jo+i/PfAAAA//8DAFBLAwQUAAYACAAAACEA&#10;uADlweIAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBW7tJTWwbsykqlKKi&#10;xSiIt212TILZ2ZDdtvHfOz3pcZiP772Xr0bbiQMOvnWkIJ5GIJAqZ1qqFby/rScLED5oMrpzhAp+&#10;0MOqOD/LdWbckV7xUIZasIR8phU0IfSZlL5q0Go/dT0S/77cYHXgc6ilGfSR5baTsyi6lla3xAmN&#10;7vG+weq73Fu2bKqN/ZDd3fqx3C6fPp9d8vKQKHV5Md7egAg4hj8YTvW5OhTcaef2ZLzoFEziZZwy&#10;q+Aq5VEnIkoXMYidgmQ+A1nk8v+G4hcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC3sTNB&#10;fgIAAF4FAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQC4&#10;AOXB4gAAAAsBAAAPAAAAAAAAAAAAAAAAANgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAA5wUAAAAA&#10;">
                 <w10:wrap anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39C932B9" w14:textId="77777777" w:rsidR="00075F8F" w:rsidRDefault="00075F8F" w:rsidP="004869B5">
+    <w:p w14:paraId="39C932B9" w14:textId="77777777" w:rsidR="00075F8F" w:rsidRDefault="00075F8F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="65"/>
+          <w:numId w:val="33"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6889BC8D" w14:textId="48470D5E" w:rsidR="003B180B" w:rsidRPr="00A34F9B" w:rsidRDefault="00A34F9B" w:rsidP="004869B5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A34F9B">
         <w:rPr>
           <w:b/>
@@ -15504,53 +16425,53 @@
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:line w14:anchorId="15E9F233" id="Straight Connector 55" o:spid="_x0000_s1026" style="position:absolute;z-index:251659776;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="-4.4pt,45.35pt" to="250.7pt,45.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQApgm260wEAABgEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjxlm014vShRfey&#10;S7HLB6gylQjQDZIaO38/io6dYhswdJgfZInkIc+hqO31aA07Qkzau46vVzVn4KTvtdt3/Mf3u1fv&#10;OUtZuF4Y76DjJ0j8evfyxXYILTT+4E0PkWESl9ohdPyQc2irKskDWJFWPoBDp/LRiozHuK/6KAbM&#10;bk3V1PXbavCxD9FLSAmtt5OT7yi/UiDzF6USZGY6jtwyrZHWh7JWu61o91GEg5ZnGuIfWFihHRZd&#10;Ut2KLNhj1L+lslpGn7zKK+lt5ZXSEkgDqlnXv6j5dhABSAs2J4WlTen/pZWfjzfuPmIbhpDaFO5j&#10;UTGqaMsf+bGRmnVamgVjZhKNr5s3NX6cydlXXYAhpvwBvGVl03GjXdEhWnH8mDIWw9A5pJiNY0PH&#10;rzbNhqKSN7q/08YUH40C3JjIjgIvMY8NxZhH+8n3k+3dphChq0QzXvhkbmYzVluyUO0nBdBnHBov&#10;8mmXTwYmZl9BMd2j4PXErUzmhY6QElxel+KUCaMLTCH5BVj/HXiOL1CgqX0OeEFQZe/yArba+fin&#10;6nmcKaspfu7ApLu04MH3JxoMag2OHyk8P5Uy30/PBL886N1PAAAA//8DAFBLAwQUAAYACAAAACEA&#10;Jp/AY94AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2uRuLV2EZAmxKkqJMSp&#10;gjYVXN14m0SN18F20/D3GHFojzszmnmbL0fTsQGdby1JmM8EMKTK6pZqCbvydboA5oMirTpLKOEH&#10;PSyLyU2uMm3PtMFhG2oWS8hnSkITQp9x7qsGjfIz2yNF72CdUSGerubaqXMsNx2/F+KJG9VSXGhU&#10;jy8NVsftyUiw/Lj+TIevJF2/JYfv3Xvp3Ecp5d3tuHoGFnAMlzD84Ud0KCLT3p5Ie9ZJmC4ieZCQ&#10;igRY9B/F/AHY/l/gRc6vHyh+AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACmCbbrTAQAA&#10;GAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACafwGPe&#10;AAAACAEAAA8AAAAAAAAAAAAAAAAALQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAA4&#10;BQAAAAA=&#10;" strokecolor="#215e99 [2431]">
+          <mc:Fallback xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="57FDD4BA">
+              <v:line id="Straight Connector 55" style="position:absolute;z-index:251659776;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:spid="_x0000_s1026" strokecolor="#215e99 [2431]" from="-4.4pt,45.35pt" to="250.7pt,45.35pt" w14:anchorId="15E9F233" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQApgm260wEAABgEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjxlm014vShRfey&#10;S7HLB6gylQjQDZIaO38/io6dYhswdJgfZInkIc+hqO31aA07Qkzau46vVzVn4KTvtdt3/Mf3u1fv&#10;OUtZuF4Y76DjJ0j8evfyxXYILTT+4E0PkWESl9ohdPyQc2irKskDWJFWPoBDp/LRiozHuK/6KAbM&#10;bk3V1PXbavCxD9FLSAmtt5OT7yi/UiDzF6USZGY6jtwyrZHWh7JWu61o91GEg5ZnGuIfWFihHRZd&#10;Ut2KLNhj1L+lslpGn7zKK+lt5ZXSEkgDqlnXv6j5dhABSAs2J4WlTen/pZWfjzfuPmIbhpDaFO5j&#10;UTGqaMsf+bGRmnVamgVjZhKNr5s3NX6cydlXXYAhpvwBvGVl03GjXdEhWnH8mDIWw9A5pJiNY0PH&#10;rzbNhqKSN7q/08YUH40C3JjIjgIvMY8NxZhH+8n3k+3dphChq0QzXvhkbmYzVluyUO0nBdBnHBov&#10;8mmXTwYmZl9BMd2j4PXErUzmhY6QElxel+KUCaMLTCH5BVj/HXiOL1CgqX0OeEFQZe/yArba+fin&#10;6nmcKaspfu7ApLu04MH3JxoMag2OHyk8P5Uy30/PBL886N1PAAAA//8DAFBLAwQUAAYACAAAACEA&#10;Jp/AY94AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2uRuLV2EZAmxKkqJMSp&#10;gjYVXN14m0SN18F20/D3GHFojzszmnmbL0fTsQGdby1JmM8EMKTK6pZqCbvydboA5oMirTpLKOEH&#10;PSyLyU2uMm3PtMFhG2oWS8hnSkITQp9x7qsGjfIz2yNF72CdUSGerubaqXMsNx2/F+KJG9VSXGhU&#10;jy8NVsftyUiw/Lj+TIevJF2/JYfv3Xvp3Ecp5d3tuHoGFnAMlzD84Ud0KCLT3p5Ie9ZJmC4ieZCQ&#10;igRY9B/F/AHY/l/gRc6vHyh+AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACmCbbrTAQAA&#10;GAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACafwGPe&#10;AAAACAEAAA8AAAAAAAAAAAAAAAAALQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAA4&#10;BQAAAAA=&#10;">
                 <v:stroke joinstyle="miter"/>
                 <w10:wrap anchorx="margin"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00E412E8" w:rsidRPr="00075F8F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="001B6C"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="00D60B4C" w:rsidRPr="00075F8F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="001B6C"/>
           <w:sz w:val="32"/>
@@ -15612,198 +16533,198 @@
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D60B4C" w:rsidRPr="00A34F9B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="001B6C"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">organizācijā </w:t>
       </w:r>
       <w:r w:rsidR="00E412E8" w:rsidRPr="00A34F9B">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="001B6C"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:footnoteReference w:id="12"/>
+        <w:footnoteReference w:id="13"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DF6BA7E" w14:textId="442C0CF0" w:rsidR="007F1D97" w:rsidRPr="007F1D97" w:rsidRDefault="007F1D97" w:rsidP="007F1D97">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F1D97">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Izdevumu analīze un efektivizēšana pašvaldībās ir strukturēts un nepārtraukts process, kurā regulāri tiek izvērtēta budžeta izdevumu pamatotība, alternatīvas un sniegto pakalpojumu rezultāti, identificējot:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D5D594D" w14:textId="330208B4" w:rsidR="007F1D97" w:rsidRPr="007F1D97" w:rsidRDefault="007F1D97" w:rsidP="007F1D97">
+    <w:p w14:paraId="3D5D594D" w14:textId="330208B4" w:rsidR="007F1D97" w:rsidRPr="007F1D97" w:rsidRDefault="007F1D97">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="67"/>
+          <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="007F1D97">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>zmaksu optimizācijas iespējas (efektivitāte un ekonomiskums)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4137BD88" w14:textId="7E0E0EDB" w:rsidR="007F1D97" w:rsidRPr="007F1D97" w:rsidRDefault="007F1D97" w:rsidP="007F1D97">
+    <w:p w14:paraId="4137BD88" w14:textId="7E0E0EDB" w:rsidR="007F1D97" w:rsidRPr="007F1D97" w:rsidRDefault="007F1D97">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="67"/>
+          <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="007F1D97">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>akalpojumu klāsta un apjoma korekcijas</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="126EED17" w14:textId="10A49313" w:rsidR="007F1D97" w:rsidRPr="007F1D97" w:rsidRDefault="007F1D97" w:rsidP="007F1D97">
+    <w:p w14:paraId="126EED17" w14:textId="10A49313" w:rsidR="007F1D97" w:rsidRPr="007F1D97" w:rsidRDefault="007F1D97">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="67"/>
+          <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="007F1D97">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>rocesu, iepirkumu un organizatorisko uzlabojumu iespējas</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07DE1471" w14:textId="5D340823" w:rsidR="007F1D97" w:rsidRPr="00075D04" w:rsidRDefault="00EE0DC1" w:rsidP="007F1D97">
+    <w:p w14:paraId="07DE1471" w14:textId="5D340823" w:rsidR="007F1D97" w:rsidRPr="00075D04" w:rsidRDefault="00EE0DC1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="67"/>
+          <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidR="007F1D97" w:rsidRPr="007F1D97">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>inansējuma pārdales iespējas uz augstākas prioritātes jomām.</w:t>
       </w:r>
@@ -15858,54 +16779,54 @@
                 <wp:extent cx="400439" cy="920897"/>
                 <wp:effectExtent l="0" t="0" r="38100" b="31750"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1368593547" name="Group 37"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr/>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="400439" cy="920897"/>
                           <a:chOff x="0" y="0"/>
                           <a:chExt cx="400439" cy="920897"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="822208196" name="Graphic 59" descr="Warning with solid fill"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId9">
+                          <a:blip r:embed="rId12">
                             <a:extLst>
                               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId10"/>
+                                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId13"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="308344"/>
                             <a:ext cx="316230" cy="316230"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                       <wps:wsp>
                         <wps:cNvPr id="612833662" name="Straight Connector 57"/>
                         <wps:cNvCnPr/>
                         <wps:spPr>
                           <a:xfrm flipH="1">
                             <a:off x="393405" y="0"/>
                             <a:ext cx="7034" cy="920897"/>
                           </a:xfrm>
@@ -15918,212 +16839,236 @@
                             </a:solidFill>
                           </a:ln>
                         </wps:spPr>
                         <wps:style>
                           <a:lnRef idx="1">
                             <a:schemeClr val="accent1"/>
                           </a:lnRef>
                           <a:fillRef idx="0">
                             <a:schemeClr val="accent1"/>
                           </a:fillRef>
                           <a:effectRef idx="0">
                             <a:schemeClr val="accent1"/>
                           </a:effectRef>
                           <a:fontRef idx="minor">
                             <a:schemeClr val="tx1"/>
                           </a:fontRef>
                         </wps:style>
                         <wps:bodyPr/>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...3 lines deleted...]
-                  <v:imagedata r:id="rId11" o:title="Warning with solid fill"/>
+          <mc:Fallback xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="1D16499F">
+              <v:group id="Group 37" style="position:absolute;margin-left:.35pt;margin-top:16.15pt;width:31.55pt;height:72.5pt;z-index:251662848" coordsize="4004,9208" o:spid="_x0000_s1026" w14:anchorId="3AEC50AA" o:gfxdata="UEsDBBQABgAIAAAAIQCo1seoEwEAAEkCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSSwU7DMBBE&#10;70j8g+UrShx6QAgl6YGUIyBUPsCyN4lFvLa8JrR/j5O2ElRtpR493jc7I7tcbuzARghkHFb8Pi84&#10;A1ROG+wq/rl+yR45oyhRy8EhVHwLxJf17U253noglmikivcx+ichSPVgJeXOA6ab1gUrYzqGTnip&#10;vmQHYlEUD0I5jIAxi5MHr8sGWvk9RLbaJHmXxGPH2fNublpVcWMnftLFSSLAQEeI9H4wSsbUTYyo&#10;j3Jl+0x5IucZ6o2nuxT8zAYaT2dK+gVq8vvf5G+s/ba39ATBaGDvMsRXaVNfoQMJWLjGqfyyx1TN&#10;Uuba1ijIm0CrmTpkOuet3Q8GGK81bxL2AePBXcwfof4FAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy&#10;2fr2M4PBMnrbUb/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb&#10;25HMsYhqlCwG5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/s&#10;FB2T0FQ7R0nTNEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3p&#10;cvwCAAD//wMAUEsDBBQABgAIAAAAIQCrCsrwLwMAAKsHAAAOAAAAZHJzL2Uyb0RvYy54bWycVV1v&#10;2jAUfZ+0/2DlvU0gwCAqVBtd2aRqQ+2mPRvHSaw6tmUbAv9+13aSFli3rg8EO74f5557bnx1va85&#10;2lFtmBTzaHCZRIgKInMmynn088ftxTRCxmKRYy4FnUcHaqLrxft3V43K6FBWkudUIwgiTNaoeVRZ&#10;q7I4NqSiNTaXUlEBh4XUNbaw1WWca9xA9JrHwySZxI3UudKSUGPg7U04jBY+flFQYr8XhaEW8XkE&#10;2Kx/av/cuGe8uMJZqbGqGGlh4DegqDETkLQPdYMtRlvNzkLVjGhpZGEviaxjWRSMUF8DVDNITqpZ&#10;ablVvpYya0rV0wTUnvD05rDk226l1YNaa2CiUSVw4Xeuln2ha/cPKNHeU3boKaN7iwi8HCXJKJ1F&#10;iMDRbJhMZx8CpaQC3s+8SPX5r35xlzQ+gqIYyeDX1g+rs/r/rRPwsltNozZI/aoYNdaPW3UBrVLY&#10;sg3jzB687KApDpTYrRlZ67ABKtcasXweTYdDoGIwm0RI4BpUv2oFNgamcmoICPAX1gIEixpmK2Qk&#10;ZzkqGOeOPRfZBQuhsSv9TpJHg4RcVliU9KNRIGwYN2cdH5v77RGuDWfqFkK7Vrp1ywBgOBHRH0gM&#10;Ar2RZFtTYcPEacqBDClMxZSJkM5ovaFQtf6ae0A4M1ZTSyqX0NV0D2Ad0GcHHuUTMFeCAQ2+qLo0&#10;maajUZBWJ710MBmmMNNOeu06ZOl0q7SxKypr5BaAD2BA33CGd3emBdSZtDQGDB4cQHIDAV8l0zEG&#10;uzPO/mvwHiqsKEBwYZ/UMhkMp2k6mQw7tTxYjVlZWbSUQgBoqdHYj1XrtxTttJoj0lABzf3iVOGK&#10;bIc2naWjZByh88n9kKSj07nt5w9Ed0weZ8Ihf4E8nHGBGkg9S8aJN/OK7lRndLlZco122H2Fk8Gn&#10;ydIrFwThhB/MIDcX0AdXZOiDX9kDpy4vF/e0gOmCb04o0F8RtA+LCQGFholorZ1b0F/r2EJzd8tL&#10;jq29c6X++uizvsK59/CZpbC9c82E1IGY4+x230Eugn3HQKjbUbCR+cE33FMDcvQm/kaA1dGV83zv&#10;rZ7u2MVvAAAA//8DAFBLAwQKAAAAAAAAACEAt8ZXFWkIAABpCAAAFAAAAGRycy9tZWRpYS9pbWFn&#10;ZTEucG5niVBORw0KGgoAAAANSUhEUgAAAMAAAADACAYAAABS3GwHAAAAAXNSR0IArs4c6QAAAARn&#10;QU1BAACxjwv8YQUAAAAJcEhZcwAAHYcAAB2HAY/l8WUAAAf+SURBVHhe7Z3bcRw3EEUnBIXAEByC&#10;QnAIDMEhKAOF4BAcwm4GCkEhOIOlC8MRTd199M7g1Q2cU3Wq/OHeAcTlPC7RmGUBAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAACAD95Oy8vbafl2OS8/Lufl37fz8nY5Lz8v5+X722n5qv8/wDBc&#10;Tstfv77097ycl7+1DiA86xn+xhf+lunqoPUAYUlnfv2SW17Oyz/6OQDhSPf81m3PXU/Ln/p5AKHY&#10;c+ujpodj/TyAMKRUR7/Uuz0tr/q5ACG4nJfT1Rd6p+vt02l50c8GcE26f9cv81GJRiEUb6flS7p/&#10;1y9ylqflDz0OgEvSX3qvvsCZptspPQ6AO7JiT0tiUfBOul+/+uIWMv1i6fEA3FAk9jRMf1XW4wK4&#10;oETsaUksCi45st7nqMSi4Iot9qzz4HtPYlHwQo3Y05Il0+CCqrGnJbEo9Cat27/6YjaSWBS6UnK9&#10;z2FPyzcdF0B1tgffH1dfyMYSi0IXWsaelrRPQlO6xJ6WxKLQipw2x1rSPglN6Bp7WtI+CbVpsd7n&#10;qMSiUBUXsaclsSjUwEvs+ZTEolCaHut9jkosCkVxGXtaEotCKTzGnpbEolCEFm2O1SQWhVw8x56W&#10;xKKQRYjY0zDdvum8AExCxZ6WxKKwl9Kxp36+hdbnSCwKu6ix3kePYaH12dI+Cc9SY3c3PYaF1udK&#10;LApPUSv21ONYaH0RiUXBolbsqcex0PoSbu2TX/RYACs12xz1WBZaX0p2lYObVHmpxSf1eBZaX1Ri&#10;UVBKx56qHs9C60vKyzbgN2rEnqoe00Lri0ssCr+oEXuqekwLrS8tsSistFrvo8e10PoqEovOzfbg&#10;WyX2VPXYFlpfQ3aVm5yasaeqx7bQ+loSi05K6zZHPb6F1leV9sn5qB17qnp8C62vKbHoZLSIPVUd&#10;g4XWV5dYdB5aPfh+VsdgofW1pX1yElrFnqqOw0LrW8g7iAenZ5ujjsVC61tILDo4LWNPVcdiofWt&#10;JBYdlNaxp6rjsdD6phKLjkfv3d10PBZa31LeQTwYqc2x59k/qWOy0PrmEouOQ4/YU9UxWWh9a4lF&#10;B6FX7KnquCy0vou8bCM2PWNPVcdmofU9JBYNTuv1Po/UsVlofS/ZVS4oPdb7PFLHZ6H1XSUWjUeL&#10;Nsc96vgstL6ntE8Go9bubjnqGC20vru0T8bBQ+yp6hgttL63xKJBSGcq/eF5UMdpofUuJBb1Te3d&#10;3XLUsVpovRuJRf3iKfZUdawWWu9FYlGneIs9VR2vhda7kljUH95iT1XHa6H1niQWdYaX9T6P1DFb&#10;aL07iUX94DH2VHXMFlrvTWJRJ/Rsc9yjjttC6z3KO4g707vNcY86dgutdyuxaD88x56qjt1C671K&#10;LNoJ77GnquO30HrX0j7ZnnTmufpBOFbHb6H1niUWbUyE2FPVOVhovXuJRdvgqc1xjzoPC6337tY+&#10;yTuIaxMl9lR1HhZaH0F2latMpNhT1blYaH0YiUXr0Xt3txx1LhZaH0VetlGJtAIx6tk/qfOx0PpQ&#10;EouWJ8J6n0fqfCy0PpLEooWJGHuqOicLrQ8nsWgZosaeqs7LQuujya5yhYi03ueROi8LrY8osWgm&#10;0db7PFLnZqH1YaV98jiRY09V52ah9VElFj2Ix93dctT5WWh9aIlF9xM99lR1fhZaH1naJ3cyQuyp&#10;6hwttD66vIP4STzv7pajztNC66NLLPoko8Seqs7TQutHkFjUYKTYU9W5Wmj9MBKL3sf77m456lwt&#10;tH4UeQfxHUaLPVWdr4XWDyWx6DWjxZ6qztdC60eSWFSI2ua4R52zhdYPJy/beCdym+Medd4WWj+a&#10;xKIbo8aeqs7bQutHdPpd5UaOPVWdu4XWD+vMsWi03d1y1LlbaP2oTts+OeJ6n0fq/C20fmhna58c&#10;pc0RyzhdLDpD7Ik7nSUWnSX2xAPOEIuO1OaIZR0+Fo2+uxs2cORYdPT1PpjvsLHobLEnZjhaLErs&#10;iXscLhadZb2PZfrBrreBp+U13eumE8Nm+u/XkRuC9jrMO4iJPd9dr4BPNIJsQcFwmwIccoRYlNjz&#10;/Wy29/1ZXDUHiEVHb3N8xpxLOSeP4O2Ts8ee663MzjO/Mnt4EDYWJfZcz15f9d9lL+k++OpzZzNa&#10;LErsWfb+dfZ0aGufzLqSNoUHuLL3rlxN11+CGLvKzdTm+NCCEd76twL9/Bkt+G9ajdkv1x8W/GHx&#10;C/Cu+5dtEHt+svA969Xnz2rBW8vizB57/mbBZb0kQf/rNhalzVEsGN3xECwW/LctwqgvtcixcAw6&#10;zfYxz+huVzlizzsWuA2ii+62bmJRYs/75t6vbldWnqvuWeAEkw2xp2HGdh88Vz22eyzKw9mT7vwl&#10;2M7837myPmGvWJTL8z63hhjzkr3d80+9jmqP3donuTwfc71lTFfOLcXYWiJf0h8ROesfs/k7iGlz&#10;RE82j0WJPdGbzWJRYk906xPPWNnw4Iterf4OYmJPdG+tWJQ2R4xgtViUsz9GsUosyr0/RjF3DdZN&#10;9CCIri3Zkbdu3qoHQPRsyUiUljwMZ4FNyT5gVwIMZ+mlEbQ8YhSr/EFsfanDjYMhunNn/8XT8Icw&#10;9O7Wd1EuAfoMuz+gZ7dl0eXSn1vQCYYe3d69VvbB9xFpaURag80VAXu4vXDwx7pn0vbCQf2OAgAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAABAfP4DS/CXg1NOC4sAAAAASUVORK5CYIJQSwMECgAA&#10;AAAAAAAhAHVYkhaaAQAAmgEAABQAAABkcnMvbWVkaWEvaW1hZ2UyLnN2Zzxzdmcgdmlld0JveD0i&#10;MCAwIDk2IDk2IiB4bWxucz0iaHR0cDovL3d3dy53My5vcmcvMjAwMC9zdmciIHhtbG5zOnhsaW5r&#10;PSJodHRwOi8vd3d3LnczLm9yZy8xOTk5L3hsaW5rIiBpZD0iSWNvbnNfV2FybmluZyIgb3ZlcmZs&#10;b3c9ImhpZGRlbiI+PHBhdGggZD0iTTkwLjYgODAgNTEuNSAxMkM1MCA5LjMgNDYuMSA5LjMgNDQu&#10;NiAxMkw1LjQgODBDMy45IDgyLjcgNS44IDg2IDguOSA4Nkw0OCA4NiA4Ny4xIDg2QzkwLjIgODYg&#10;OTIuMSA4Mi43IDkwLjYgODBaTTQ1IDI4IDUxIDI4IDUxIDYzIDQ1IDYzIDQ1IDI4Wk00OCA3N0M0&#10;NS4yIDc3IDQzIDc0LjggNDMgNzIgNDMgNjkuMiA0NS4yIDY3IDQ4IDY3IDUwLjggNjcgNTMgNjku&#10;MiA1MyA3MiA1MyA3NC44IDUwLjggNzcgNDggNzdaIiBmaWxsPSIjRkZDMDAwIi8+PC9zdmc+UEsD&#10;BBQABgAIAAAAIQCbIcvW3AAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb&#10;3aSLjcRsSinqqQi2gnibZqdJaHY3ZLdJ+u8dT3oc3sd73xTr2XZipCG03mlIFwkIcpU3ras1fB5e&#10;H55AhIjOYOcdabhSgHV5e1NgbvzkPmjcx1pwiQs5amhi7HMpQ9WQxbDwPTnOTn6wGPkcamkGnLjc&#10;dnKZJCtpsXW80GBP24aq8/5iNbxNOG1U+jLuzqft9fvw+P61S0nr+7t58wwi0hz/YPjVZ3Uo2eno&#10;L84E0WnImNOglgoEpyvFfxyZyjIFsizkf/3yBwAA//8DAFBLAwQUAAYACAAAACEAIlYO7scAAACl&#10;AQAAGQAAAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHO8kLFqAzEMhvdC3sFo7/nuhlJKfFlKIWtI&#10;H0DYOp/JWTaWG5q3j2mWBgLdOkri//4PbXffcVVnKhISGxi6HhSxTS6wN/B5/Hh+BSUV2eGamAxc&#10;SGA3bZ62B1qxtpAsIYtqFBYDS635TWuxC0WULmXidplTiVjbWLzOaE/oSY99/6LLbwZMd0y1dwbK&#10;3o2gjpfcmv9mp3kOlt6T/YrE9UGFDrF1NyAWT9VAJBfwthw7OXvQjx2G/3EYusw/DvruudMVAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhAKjWx6gTAQAASQIAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAABEAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqwrK8C8DAACrBwAADgAAAAAAAAAAAAAAAABDAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAKAAAAAAAAACEAt8ZXFWkIAABpCAAAFAAAAAAAAAAAAAAAAACe&#10;BQAAZHJzL21lZGlhL2ltYWdlMS5wbmdQSwECLQAKAAAAAAAAACEAdViSFpoBAACaAQAAFAAAAAAA&#10;AAAAAAAAAAA5DgAAZHJzL21lZGlhL2ltYWdlMi5zdmdQSwECLQAUAAYACAAAACEAmyHL1twAAAAG&#10;AQAADwAAAAAAAAAAAAAAAAAFEAAAZHJzL2Rvd25yZXYueG1sUEsBAi0AFAAGAAgAAAAhACJWDu7H&#10;AAAApQEAABkAAAAAAAAAAAAAAAAADhEAAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHNQSwUGAAAA&#10;AAcABwC+AQAADBIAAAAA&#10;">
+                <v:shape id="Graphic 59" style="position:absolute;top:3083;width:3162;height:3162;visibility:visible;mso-wrap-style:square" alt="Warning with solid fill" o:spid="_x0000_s1027" type="#_x0000_t75" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA+43w5yAAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BasMw&#10;EETvhf6D2EJvjRQdgu1GCSEQ2lxC4/YDFmtjm1orR1IS9++jQqHHYWbeMMv15AZxpRB7zwbmMwWC&#10;uPG259bA1+fupQARE7LFwTMZ+KEI69XjwxIr6298pGudWpEhHCs00KU0VlLGpiOHceZH4uydfHCY&#10;sgyttAFvGe4GqZVaSIc954UOR9p21HzXF2eA9Lm+fNgQ1LA/1eXboVT7Y2nM89O0eQWRaEr/4b/2&#10;uzVQaK1VMS8X8Hsp3wG5ugMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA+43w5yAAAAOIA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;">
+                  <v:imagedata o:title="Warning with solid fill" r:id="rId14"/>
                 </v:shape>
-                <v:line id="Straight Connector 57" o:spid="_x0000_s1028" style="position:absolute;flip:x;visibility:visible;mso-wrap-style:square" from="3934,0" to="4004,9208" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDxVszzyAAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvhf6H5RV6qxsjBImuYqVC7cnG9v7YfWaj2bchu8b033cLQo/DzHzDLNeja8VAfWg8K5hOMhDE&#10;2puGawVfx93LHESIyAZbz6TghwKsV48PSyyNv/EnDVWsRYJwKFGBjbErpQzaksMw8R1x8k6+dxiT&#10;7GtperwluGtlnmWFdNhwWrDY0daSvlRXp0A3w2arq/3bSGb/8X0423CsX5V6fho3CxCRxvgfvrff&#10;jYJims9ns6LI4e9SugNy9QsAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDxVszzyAAAAOIA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" strokecolor="#001b6c" strokeweight="1.5pt">
+                <v:line id="Straight Connector 57" style="position:absolute;flip:x;visibility:visible;mso-wrap-style:square" o:spid="_x0000_s1028" strokecolor="#001b6c" strokeweight="1.5pt" o:connectortype="straight" from="3934,0" to="4004,9208" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDxVszzyAAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvhf6H5RV6qxsjBImuYqVC7cnG9v7YfWaj2bchu8b033cLQo/DzHzDLNeja8VAfWg8K5hOMhDE&#10;2puGawVfx93LHESIyAZbz6TghwKsV48PSyyNv/EnDVWsRYJwKFGBjbErpQzaksMw8R1x8k6+dxiT&#10;7GtperwluGtlnmWFdNhwWrDY0daSvlRXp0A3w2arq/3bSGb/8X0423CsX5V6fho3CxCRxvgfvrff&#10;jYJims9ns6LI4e9SugNy9QsAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDxVszzyAAAAOIA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;">
                   <v:stroke joinstyle="miter"/>
                 </v:line>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="550B0A0D" w14:textId="6B1BAB18" w:rsidR="00075D04" w:rsidRPr="00075D04" w:rsidRDefault="00075D04" w:rsidP="00075D04">
+    <w:p w14:paraId="550B0A0D" w14:textId="6B1BAB18" w:rsidR="00075D04" w:rsidRPr="00075D04" w:rsidRDefault="00075D04">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="68"/>
+          <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00075D04">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Svarīgi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="016F00F4" w14:textId="444303E8" w:rsidR="00075D04" w:rsidRPr="00075D04" w:rsidRDefault="00075D04" w:rsidP="00253C07">
+    <w:p w14:paraId="016F00F4" w14:textId="444303E8" w:rsidR="00075D04" w:rsidRPr="00075D04" w:rsidRDefault="00075D04">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="68"/>
+          <w:numId w:val="36"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00075D04">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Papildus jāņem vērā, ka gadskārtējam pašvaldības budžetam jābūt apstiprinātam ne vēlāk kā divu mēnešu laikā pēc valsts budžeta likuma izsludināšanas (tas ietekmē izdevumu izvērtēšanas procesa iekļaušanu budžeta kalendārā).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39FBAC32" w14:textId="77777777" w:rsidR="00075D04" w:rsidRDefault="00075D04" w:rsidP="00075D04">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="40AFCDFB" w14:textId="4585D2FA" w:rsidR="00075D04" w:rsidRDefault="00181D96" w:rsidP="00075D04">
+    <w:p w14:paraId="17433AAE" w14:textId="77777777" w:rsidR="00170C09" w:rsidRDefault="00170C09" w:rsidP="00075D04">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003D2F73">
+    </w:p>
+    <w:p w14:paraId="694F1AA9" w14:textId="77777777" w:rsidR="00170C09" w:rsidRDefault="00170C09" w:rsidP="00075D04">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Likumiskie aspekti</w:t>
-[...46 lines deleted...]
-    <w:p w14:paraId="35132D95" w14:textId="7271762A" w:rsidR="00FE70AA" w:rsidRPr="00FE70AA" w:rsidRDefault="002509C3" w:rsidP="00FE70AA">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40AFCDFB" w14:textId="4585D2FA" w:rsidR="00075D04" w:rsidRDefault="00181D96" w:rsidP="00075D04">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="003D2F73">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Likumiskie aspekti</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7437AB10" w14:textId="24A913D6" w:rsidR="002509C3" w:rsidRPr="00FE70AA" w:rsidRDefault="00B517D2" w:rsidP="00FE70AA">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B517D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Izdevumu izvērtēšana pašvaldībās tiek īstenota normatīvā regulējuma ietvarā</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:footnoteReference w:id="14"/>
+      </w:r>
+      <w:r w:rsidRPr="00B517D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, kas nosaka prasības attiecībā uz budžeta plānošanu, izpildi un finanšu līdzekļu efektīvu un </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE70AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ekonomisku izmantošanu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35132D95" w14:textId="7271762A" w:rsidR="00FE70AA" w:rsidRPr="00FE70AA" w:rsidRDefault="002509C3" w:rsidP="00FE70AA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Vienlaikus </w:t>
       </w:r>
       <w:r w:rsidR="00FE70AA" w:rsidRPr="00FE70AA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ministru kabinets nosaka pašvaldībām vienotu budžeta ieņēmumu/izdevumu un finanšu uzskaites klasifikāciju, kā arī budžeta pārskatu sagatavošanas noteikumus; izdevumu analīzei ieteicams nodrošināt, ka analītika balstās uz oficiālajā uzskaitē reģistrētiem datiem. Pārskati ietver sadaļas par pašvaldības uzdevuma izpildi, finanšu nodrošinājuma apjomu un izmaksu sadalījumu pa galvenajām/palīgfunkcijām (iepirkumi, pakalpojumi, pārvaldība). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BC879C8" w14:textId="77777777" w:rsidR="00FE70AA" w:rsidRPr="00123916" w:rsidRDefault="00FE70AA" w:rsidP="00FE70AA">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00123916">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
@@ -16502,54 +17447,54 @@
                 <wp:extent cx="382773" cy="731520"/>
                 <wp:effectExtent l="0" t="0" r="17780" b="30480"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1246274259" name="Group 38"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr/>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="382773" cy="731520"/>
                           <a:chOff x="0" y="0"/>
                           <a:chExt cx="382773" cy="731520"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1110701416" name="Graphic 59" descr="Warning with solid fill"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId9">
+                          <a:blip r:embed="rId12">
                             <a:extLst>
                               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId10"/>
+                                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId13"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="202018"/>
                             <a:ext cx="316230" cy="316230"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                       <wps:wsp>
                         <wps:cNvPr id="745864507" name="Straight Connector 57"/>
                         <wps:cNvCnPr/>
                         <wps:spPr>
                           <a:xfrm flipH="1">
                             <a:off x="382773" y="0"/>
                             <a:ext cx="0" cy="731520"/>
                           </a:xfrm>
@@ -16562,98 +17507,98 @@
                             </a:solidFill>
                           </a:ln>
                         </wps:spPr>
                         <wps:style>
                           <a:lnRef idx="1">
                             <a:schemeClr val="accent1"/>
                           </a:lnRef>
                           <a:fillRef idx="0">
                             <a:schemeClr val="accent1"/>
                           </a:fillRef>
                           <a:effectRef idx="0">
                             <a:schemeClr val="accent1"/>
                           </a:effectRef>
                           <a:fontRef idx="minor">
                             <a:schemeClr val="tx1"/>
                           </a:fontRef>
                         </wps:style>
                         <wps:bodyPr/>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...3 lines deleted...]
-                  <v:imagedata r:id="rId11" o:title="Warning with solid fill"/>
+          <mc:Fallback xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="0451D1C4">
+              <v:group id="Group 38" style="position:absolute;margin-left:1.2pt;margin-top:17.6pt;width:30.15pt;height:57.6pt;z-index:251667968" coordsize="3827,7315" o:spid="_x0000_s1026" w14:anchorId="1B74CBC1" o:gfxdata="UEsDBBQABgAIAAAAIQCo1seoEwEAAEkCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSSwU7DMBBE&#10;70j8g+UrShx6QAgl6YGUIyBUPsCyN4lFvLa8JrR/j5O2ElRtpR493jc7I7tcbuzARghkHFb8Pi84&#10;A1ROG+wq/rl+yR45oyhRy8EhVHwLxJf17U253noglmikivcx+ichSPVgJeXOA6ab1gUrYzqGTnip&#10;vmQHYlEUD0I5jIAxi5MHr8sGWvk9RLbaJHmXxGPH2fNublpVcWMnftLFSSLAQEeI9H4wSsbUTYyo&#10;j3Jl+0x5IucZ6o2nuxT8zAYaT2dK+gVq8vvf5G+s/ba39ATBaGDvMsRXaVNfoQMJWLjGqfyyx1TN&#10;Uuba1ijIm0CrmTpkOuet3Q8GGK81bxL2AePBXcwfof4FAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy&#10;2fr2M4PBMnrbUb/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb&#10;25HMsYhqlCwG5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/s&#10;FB2T0FQ7R0nTNEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3p&#10;cvwCAAD//wMAUEsDBBQABgAIAAAAIQDA33hkKQMAAKkHAAAOAAAAZHJzL2Uyb0RvYy54bWycVclu&#10;2zAQvRfoPxC6J5LseIkQO2idNi0QtEbSomeaoiQiFEmQ9Pb3HS6S47hp0xwsk+Isb968Ea+udy1H&#10;G6oNk2KW5OdZgqggsmSiniU/f3w+mybIWCxKzKWgs2RPTXI9f//uaqsKOpCN5CXVCIIIU2zVLGms&#10;VUWaGtLQFptzqaiAw0rqFlvY6jotNd5C9Jangywbp1upS6UlocbA25twmMx9/KqixH6vKkMt4rME&#10;sFn/1P65cs90foWLWmPVMBJh4DegaDETkLQPdYMtRmvNTkK1jGhpZGXPiWxTWVWMUF8DVJNnz6q5&#10;1XKtfC11sa1VTxNQ+4ynN4cl3za3Wj2opQYmtqoGLvzO1bKrdOv+ASXaecr2PWV0ZxGBl8PpYDIZ&#10;JojA0WSYjwaRUtIA7ydepPn0V7+0S5oeQVGMFPCL9cPqpP5/6wS87FrTJAZpXxWjxfpxrc6gVQpb&#10;tmKc2b2XHTTFgRKbJSNLHTZA5VIjVsIY5Hk2yfKLfJwggVuQ/W1U2OgyQSU1BBT4C2sBikVbZhtk&#10;JGclqhjnTpEutIsWYmNX+50kjwYJuWiwqOkHo0DZkMhZp8fmfnsEbMWZ+gyhXS/dOlIAGJ6p6A8s&#10;BoXeSLJuqbBh5DTlwIYUpmHKJEgXtF1RKFt/LT0gXBirqSWNS+hqugewDuiTA4/yAMyVYECEL8pu&#10;kMF8TMO49trLx4MhDLXT3jCsQ5ZOuEobe0tli9wC8AEMaBwu8ObORECdSaQxYPDgAJKbCPgsmY4x&#10;2J1w9l+T99BgRQGCC3uQy+RiNB1fjLJJp5YHqzGrG4sWUggALTUaTVzt0W8h4riaI9JQBc394lTh&#10;ioxT2w3o6ehG5g5T208fKO6YOc6Eg/0Cc7jgAm0h72U2yryZl3MnOaPr1YJrtMHuG5zlH8cLL1tQ&#10;g1N9MIPcXEATXIWhCX5l95y6vFzc0wpmC744oTp/QdA+LCYE5BnGIVo7tyC+6BihuZvlJcdo71yp&#10;vzz6rK9w7j18Zils79wyIXUg5ji73XWQq2DfMRDqdhSsZLn33fbUgBa9ib8PYHV04Tzde6vDDTv/&#10;DQAA//8DAFBLAwQKAAAAAAAAACEAt8ZXFWkIAABpCAAAFAAAAGRycy9tZWRpYS9pbWFnZTEucG5n&#10;iVBORw0KGgoAAAANSUhEUgAAAMAAAADACAYAAABS3GwHAAAAAXNSR0IArs4c6QAAAARnQU1BAACx&#10;jwv8YQUAAAAJcEhZcwAAHYcAAB2HAY/l8WUAAAf+SURBVHhe7Z3bcRw3EEUnBIXAEByCQnAIDMEh&#10;KAOF4BAcwm4GCkEhOIOlC8MRTd199M7g1Q2cU3Wq/OHeAcTlPC7RmGUBAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAACAD95Oy8vbafl2OS8/Lufl37fz8nY5Lz8v5+X722n5qv8/wDBcTstfv770&#10;97ycl7+1DiA86xn+xhf+lunqoPUAYUlnfv2SW17Oyz/6OQDhSPf81m3PXU/Ln/p5AKHYc+ujpodj&#10;/TyAMKRUR7/Uuz0tr/q5ACG4nJfT1Rd6p+vt02l50c8GcE26f9cv81GJRiEUb6flS7p/1y9ylqfl&#10;Dz0OgEvSX3qvvsCZptspPQ6AO7JiT0tiUfBOul+/+uIWMv1i6fEA3FAk9jRMf1XW4wK4oETsaUks&#10;Ci45st7nqMSi4Iot9qzz4HtPYlHwQo3Y05Il0+CCqrGnJbEo9Cat27/6YjaSWBS6UnK9z2FPyzcd&#10;F0B1tgffH1dfyMYSi0IXWsaelrRPQlO6xJ6WxKLQipw2x1rSPglN6Bp7WtI+CbVpsd7nqMSiUBUX&#10;saclsSjUwEvs+ZTEolCaHut9jkosCkVxGXtaEotCKTzGnpbEolCEFm2O1SQWhVw8x56WxKKQRYjY&#10;0zDdvum8AExCxZ6WxKKwl9Kxp36+hdbnSCwKu6ix3kePYaH12dI+Cc9SY3c3PYaF1udKLApPUSv2&#10;1ONYaH0RiUXBolbsqcex0PoSbu2TX/RYACs12xz1WBZaX0p2lYObVHmpxSf1eBZaX1RiUVBKx56q&#10;Hs9C60vKyzbgN2rEnqoe00Lri0ssCr+oEXuqekwLrS8tsSistFrvo8e10PoqEovOzfbgWyX2VPXY&#10;FlpfQ3aVm5yasaeqx7bQ+loSi05K6zZHPb6F1leV9sn5qB17qnp8C62vKbHoZLSIPVUdg4XWV5dY&#10;dB5aPfh+VsdgofW1pX1yElrFnqqOw0LrW8g7iAenZ5ujjsVC61tILDo4LWNPVcdiofWtJBYdlNax&#10;p6rjsdD6phKLjkfv3d10PBZa31LeQTwYqc2x59k/qWOy0PrmEouOQ4/YU9UxWWh9a4lFB6FX7Knq&#10;uCy0vou8bCM2PWNPVcdmofU9JBYNTuv1Po/UsVlofS/ZVS4oPdb7PFLHZ6H1XSUWjUeLNsc96vgs&#10;tL6ntE8Go9bubjnqGC20vru0T8bBQ+yp6hgttL63xKJBSGcq/eF5UMdpofUuJBb1Te3d3XLUsVpo&#10;vRuJRf3iKfZUdawWWu9FYlGneIs9VR2vhda7kljUH95iT1XHa6H1niQWdYaX9T6P1DFbaL07iUX9&#10;4DH2VHXMFlrvTWJRJ/Rsc9yjjttC6z3KO4g707vNcY86dgutdyuxaD88x56qjt1C671KLNoJ77Gn&#10;quO30HrX0j7ZnnTmufpBOFbHb6H1niUWbUyE2FPVOVhovXuJRdvgqc1xjzoPC6337tY+yTuIaxMl&#10;9lR1HhZaH0F2latMpNhT1blYaH0YiUXr0Xt3txx1LhZaH0VetlGJtAIx6tk/qfOx0PpQEouWJ8J6&#10;n0fqfCy0PpLEooWJGHuqOicLrQ8nsWgZosaeqs7LQuujya5yhYi03ueROi8LrY8osWgm0db7PFLn&#10;ZqH1YaV98jiRY09V52ah9VElFj2Ix93dctT5WWh9aIlF9xM99lR1fhZaH1naJ3cyQuyp6hwttD66&#10;vIP4STzv7pajztNC66NLLPoko8Seqs7TQutHkFjUYKTYU9W5Wmj9MBKL3sf77m456lwttH4UeQfx&#10;HUaLPVWdr4XWDyWx6DWjxZ6qztdC60eSWFSI2ua4R52zhdYPJy/beCdym+Medd4WWj+axKIbo8ae&#10;qs7bQutHdPpd5UaOPVWdu4XWD+vMsWi03d1y1LlbaP2oTts+OeJ6n0fq/C20fmhna58cpc0Ryzhd&#10;LDpD7Ik7nSUWnSX2xAPOEIuO1OaIZR0+Fo2+uxs2cORYdPT1PpjvsLHobLEnZjhaLErsiXscLhad&#10;Zb2PZfrBrreBp+U13eumE8Nm+u/XkRuC9jrMO4iJPd9dr4BPNIJsQcFwmwIccoRYlNjz/Wy29/1Z&#10;XDUHiEVHb3N8xpxLOSeP4O2Ts8ee663MzjO/Mnt4EDYWJfZcz15f9d9lL+k++OpzZzNaLErsWfb+&#10;dfZ0aGufzLqSNoUHuLL3rlxN11+CGLvKzdTm+NCCEd76twL9/Bkt+G9ajdkv1x8W/GHxC/Cu+5dt&#10;EHt+svA969Xnz2rBW8vizB57/mbBZb0kQf/rNhalzVEsGN3xECwW/LctwqgvtcixcAw6zfYxz+hu&#10;VzlizzsWuA2ii+62bmJRYs/75t6vbldWnqvuWeAEkw2xp2HGdh88Vz22eyzKw9mT7vwl2M7837my&#10;PmGvWJTL8z63hhjzkr3d80+9jmqP3donuTwfc71lTFfOLcXYWiJf0h8ROesfs/k7iGlzRE82j0WJ&#10;PdGbzWJRYk906xPPWNnw4Iterf4OYmJPdG+tWJQ2R4xgtViUsz9GsUosyr0/RjF3DdZN9CCIri3Z&#10;kbdu3qoHQPRsyUiUljwMZ4FNyT5gVwIMZ+mlEbQ8YhSr/EFsfanDjYMhunNn/8XT8Icw9O7Wd1Eu&#10;AfoMuz+gZ7dl0eXSn1vQCYYe3d69VvbB9xFpaURag80VAXu4vXDwx7pn0vbCQf2OAgAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAABAfP4DS/CXg1NOC4sAAAAASUVORK5CYIJQSwMECgAAAAAAAAAh&#10;AHVYkhaaAQAAmgEAABQAAABkcnMvbWVkaWEvaW1hZ2UyLnN2Zzxzdmcgdmlld0JveD0iMCAwIDk2&#10;IDk2IiB4bWxucz0iaHR0cDovL3d3dy53My5vcmcvMjAwMC9zdmciIHhtbG5zOnhsaW5rPSJodHRw&#10;Oi8vd3d3LnczLm9yZy8xOTk5L3hsaW5rIiBpZD0iSWNvbnNfV2FybmluZyIgb3ZlcmZsb3c9Imhp&#10;ZGRlbiI+PHBhdGggZD0iTTkwLjYgODAgNTEuNSAxMkM1MCA5LjMgNDYuMSA5LjMgNDQuNiAxMkw1&#10;LjQgODBDMy45IDgyLjcgNS44IDg2IDguOSA4Nkw0OCA4NiA4Ny4xIDg2QzkwLjIgODYgOTIuMSA4&#10;Mi43IDkwLjYgODBaTTQ1IDI4IDUxIDI4IDUxIDYzIDQ1IDYzIDQ1IDI4Wk00OCA3N0M0NS4yIDc3&#10;IDQzIDc0LjggNDMgNzIgNDMgNjkuMiA0NS4yIDY3IDQ4IDY3IDUwLjggNjcgNTMgNjkuMiA1MyA3&#10;MiA1MyA3NC44IDUwLjggNzcgNDggNzdaIiBmaWxsPSIjRkZDMDAwIi8+PC9zdmc+UEsDBBQABgAI&#10;AAAAIQD2MQIP3gAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI7BSsNAFEX3gv8wPMGdnSRtqsRM&#10;Sinqqgi2QunuNfOahGbehMw0Sf/ecaXLyz3ce/LVZFoxUO8aywriWQSCuLS64UrB9/796QWE88ga&#10;W8uk4EYOVsX9XY6ZtiN/0bDzlQgj7DJUUHvfZVK6siaDbmY74tCdbW/Qh9hXUvc4hnHTyiSKltJg&#10;w+Ghxo42NZWX3dUo+BhxXM/jt2F7OW9ux336edjGpNTjw7R+BeFp8n8w/OoHdSiC08leWTvRKkgW&#10;AVQwTxMQoV4mzyBOAUujBcgil//9ix8AAAD//wMAUEsDBBQABgAIAAAAIQAiVg7uxwAAAKUBAAAZ&#10;AAAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc7yQsWoDMQyG90LewWjv+e6GUkp8WUoha0gfQNg6&#10;n8lZNpYbmrePaZYGAt06SuL//g9td99xVWcqEhIbGLoeFLFNLrA38Hn8eH4FJRXZ4ZqYDFxIYDdt&#10;nrYHWrG2kCwhi2oUFgNLrflNa7ELRZQuZeJ2mVOJWNtYvM5oT+hJj33/ostvBkx3TLV3BsrejaCO&#10;l9ya/2aneQ6W3pP9isT1QYUOsXU3IBZP1UAkF/C2HDs5e9CPHYb/cRi6zD8O+u650xUAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAqNbHqBMBAABJAgAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAEQBAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQDA33hkKQMAAKkHAAAOAAAAAAAAAAAAAAAAAEMCAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItAAoAAAAAAAAAIQC3xlcVaQgAAGkIAAAUAAAAAAAAAAAAAAAAAJgFAABk&#10;cnMvbWVkaWEvaW1hZ2UxLnBuZ1BLAQItAAoAAAAAAAAAIQB1WJIWmgEAAJoBAAAUAAAAAAAAAAAA&#10;AAAAADMOAABkcnMvbWVkaWEvaW1hZ2UyLnN2Z1BLAQItABQABgAIAAAAIQD2MQIP3gAAAAcBAAAP&#10;AAAAAAAAAAAAAAAAAP8PAABkcnMvZG93bnJldi54bWxQSwECLQAUAAYACAAAACEAIlYO7scAAACl&#10;AQAAGQAAAAAAAAAAAAAAAAAKEQAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc1BLBQYAAAAABwAH&#10;AL4BAAAIEgAAAAA=&#10;">
+                <v:shape id="Graphic 59" style="position:absolute;top:2020;width:3162;height:3162;visibility:visible;mso-wrap-style:square" alt="Warning with solid fill" o:spid="_x0000_s1027" type="#_x0000_t75" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAU41WGxgAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fa8Iw&#10;EH8f+B3CCXubSWQ42xlFBmPzZczqBziasy1rLjWJ2n37ZTDY4/3+32ozul5cKcTOswE9UyCIa287&#10;bgwcD68PSxAxIVvsPZOBb4qwWU/uVlhaf+M9XavUiBzCsUQDbUpDKWWsW3IYZ34gztzJB4cpn6GR&#10;NuAth7tezpVaSIcd54YWB3ppqf6qLs4Azc/V5dOGoPrdqSrePgq12xfG3E/H7TOIRGP6F/+5322e&#10;r7V6UvpRL+D3pwyAXP8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAFONVhsYAAADjAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
+                  <v:imagedata o:title="Warning with solid fill" r:id="rId14"/>
                 </v:shape>
-                <v:line id="Straight Connector 57" o:spid="_x0000_s1028" style="position:absolute;flip:x;visibility:visible;mso-wrap-style:square" from="3827,0" to="3827,7315" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBztXDsyQAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PawIx&#10;FMTvgt8hPKE3zbb4j9UoVlrQntq13h/J62bbzcuySdf12xuh0OMwM79h1tve1aKjNlSeFTxOMhDE&#10;2puKSwWfp9fxEkSIyAZrz6TgSgG2m+FgjbnxF/6groilSBAOOSqwMTa5lEFbchgmviFO3pdvHcYk&#10;21KaFi8J7mr5lGVz6bDitGCxob0l/VP8OgW66nZ7XRxfejLHt/P7tw2n8lmph1G/W4GI1Mf/8F/7&#10;YBQsprPlfDrLFnC/lO6A3NwAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAc7Vw7MkAAADi&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" strokecolor="#001b6c" strokeweight="1.5pt">
+                <v:line id="Straight Connector 57" style="position:absolute;flip:x;visibility:visible;mso-wrap-style:square" o:spid="_x0000_s1028" strokecolor="#001b6c" strokeweight="1.5pt" o:connectortype="straight" from="3827,0" to="3827,7315" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBztXDsyQAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PawIx&#10;FMTvgt8hPKE3zbb4j9UoVlrQntq13h/J62bbzcuySdf12xuh0OMwM79h1tve1aKjNlSeFTxOMhDE&#10;2puKSwWfp9fxEkSIyAZrz6TgSgG2m+FgjbnxF/6groilSBAOOSqwMTa5lEFbchgmviFO3pdvHcYk&#10;21KaFi8J7mr5lGVz6bDitGCxob0l/VP8OgW66nZ7XRxfejLHt/P7tw2n8lmph1G/W4GI1Mf/8F/7&#10;YBQsprPlfDrLFnC/lO6A3NwAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAc7Vw7MkAAADi&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;">
                   <v:stroke joinstyle="miter"/>
                 </v:line>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37C57E45" w14:textId="3E8CBED2" w:rsidR="00AF5873" w:rsidRPr="00D906D4" w:rsidRDefault="00AF5873" w:rsidP="00AF5873">
+    <w:p w14:paraId="37C57E45" w14:textId="3E8CBED2" w:rsidR="00AF5873" w:rsidRPr="00D906D4" w:rsidRDefault="00AF5873">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="76"/>
+          <w:numId w:val="43"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D906D4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Svarīgi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CEFFBF1" w14:textId="065D902B" w:rsidR="00661A6A" w:rsidRPr="007D01BF" w:rsidRDefault="00D906D4" w:rsidP="007D01BF">
+    <w:p w14:paraId="1CEFFBF1" w14:textId="065D902B" w:rsidR="00661A6A" w:rsidRPr="007D01BF" w:rsidRDefault="00D906D4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="76"/>
+          <w:numId w:val="43"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D906D4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Normatīvais regulējums nosaka ietvaru, bet praktiskā izdevumu izvērtēšanas kvalitāte ir atkarīga no pašvaldības spējas to pielietot sistemātiski un analītiski.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33C0B49B" w14:textId="41AD43AE" w:rsidR="000B5658" w:rsidRPr="000B5658" w:rsidRDefault="000B5658" w:rsidP="00181D96">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
@@ -16685,149 +17630,150 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Izdevumu izvērtēšana pašvaldībās balstāma uz skaidri definētiem snieguma rādītājiem (KPI), kas raksturo pakalpojumu rezultātus, kvalitāti un efektivitāti.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69177B7B" w14:textId="77777777" w:rsidR="00B04A1F" w:rsidRDefault="00B04A1F" w:rsidP="00B04A1F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B04A1F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Snieguma rādītāji ļauj:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="613FF531" w14:textId="5DBC6503" w:rsidR="00B04A1F" w:rsidRPr="00B04A1F" w:rsidRDefault="005C041B" w:rsidP="00B04A1F">
+    <w:p w14:paraId="613FF531" w14:textId="5DBC6503" w:rsidR="00B04A1F" w:rsidRPr="00B04A1F" w:rsidRDefault="005C041B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="69"/>
+          <w:numId w:val="37"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
       <w:r w:rsidR="00B04A1F" w:rsidRPr="00B04A1F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>oteikt, ko pašvaldība sasniedz ar piešķirtajiem finanšu resursiem;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DAE30D7" w14:textId="7428155A" w:rsidR="00B04A1F" w:rsidRPr="00B04A1F" w:rsidRDefault="005C041B" w:rsidP="00B04A1F">
+    <w:p w14:paraId="6DAE30D7" w14:textId="7428155A" w:rsidR="00B04A1F" w:rsidRPr="00B04A1F" w:rsidRDefault="005C041B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="69"/>
+          <w:numId w:val="37"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="00B04A1F" w:rsidRPr="00B04A1F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>zvērtēt, vai pakalpojumi atbilst iedzīvotāju vajadzībām;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E94925A" w14:textId="57835A0F" w:rsidR="00B04A1F" w:rsidRPr="00B04A1F" w:rsidRDefault="005C041B" w:rsidP="00B04A1F">
+    <w:p w14:paraId="4E94925A" w14:textId="57835A0F" w:rsidR="00B04A1F" w:rsidRPr="00B04A1F" w:rsidRDefault="005C041B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="69"/>
+          <w:numId w:val="37"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00B04A1F" w:rsidRPr="00B04A1F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>nalizēt, vai izdevumi ir samērīgi ar sasniegtajiem rezultātiem;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BD82BFA" w14:textId="06671ED2" w:rsidR="00B04A1F" w:rsidRDefault="005C041B" w:rsidP="00B04A1F">
+    <w:p w14:paraId="2BD82BFA" w14:textId="06671ED2" w:rsidR="00B04A1F" w:rsidRDefault="005C041B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="69"/>
+          <w:numId w:val="37"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="00B04A1F" w:rsidRPr="00B04A1F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>dentificēt efektivizācijas iespējas un resursu pārdales potenciālu.</w:t>
       </w:r>
     </w:p>
@@ -16894,335 +17840,334 @@
                         </wps:spPr>
                         <wps:style>
                           <a:lnRef idx="1">
                             <a:schemeClr val="accent1"/>
                           </a:lnRef>
                           <a:fillRef idx="0">
                             <a:schemeClr val="accent1"/>
                           </a:fillRef>
                           <a:effectRef idx="0">
                             <a:schemeClr val="accent1"/>
                           </a:effectRef>
                           <a:fontRef idx="minor">
                             <a:schemeClr val="tx1"/>
                           </a:fontRef>
                         </wps:style>
                         <wps:bodyPr/>
                       </wps:wsp>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="445950356" name="Graphic 58" descr="Lights On with solid fill"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId13">
+                          <a:blip r:embed="rId16">
                             <a:extLst>
                               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId14"/>
+                                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId17"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="148855"/>
                             <a:ext cx="393700" cy="393700"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...2 lines deleted...]
-                <v:line id="Straight Connector 57" o:spid="_x0000_s1027" style="position:absolute;visibility:visible;mso-wrap-style:square" from="4040,0" to="4040,7234" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCquQuqygAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvhf6H5Qne6iZKapu6igqFelNr2+tr9plNzb4N2a0m/75bEDwOM/MNM1t0thZnan3lWEE6SkAQ&#10;F05XXCo4vL8+PIHwAVlj7ZgU9ORhMb+/m2Gu3YV3dN6HUkQI+xwVmBCaXEpfGLLoR64hjt7RtRZD&#10;lG0pdYuXCLe1HCfJo7RYcVww2NDaUHHa/1oF6377vO0336vPr2YzMTWdfsLHQanhoFu+gAjUhVv4&#10;2n7TCqZplqWTZJrB/6V4B+T8DwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKq5C6rKAAAA&#10;4gAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;" strokecolor="#001b6c" strokeweight="1.5pt">
+          <mc:Fallback xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="4056C74D">
+              <v:group id="Group 39" style="position:absolute;margin-left:.35pt;margin-top:35.7pt;width:31.8pt;height:56.95pt;z-index:251663872" coordsize="4040,7234" o:spid="_x0000_s1026" w14:anchorId="7255D284" o:gfxdata="UEsDBBQABgAIAAAAIQCo1seoEwEAAEkCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSSwU7DMBBE&#10;70j8g+UrShx6QAgl6YGUIyBUPsCyN4lFvLa8JrR/j5O2ElRtpR493jc7I7tcbuzARghkHFb8Pi84&#10;A1ROG+wq/rl+yR45oyhRy8EhVHwLxJf17U253noglmikivcx+ichSPVgJeXOA6ab1gUrYzqGTnip&#10;vmQHYlEUD0I5jIAxi5MHr8sGWvk9RLbaJHmXxGPH2fNublpVcWMnftLFSSLAQEeI9H4wSsbUTYyo&#10;j3Jl+0x5IucZ6o2nuxT8zAYaT2dK+gVq8vvf5G+s/ba39ATBaGDvMsRXaVNfoQMJWLjGqfyyx1TN&#10;Uuba1ijIm0CrmTpkOuet3Q8GGK81bxL2AePBXcwfof4FAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy&#10;2fr2M4PBMnrbUb/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb&#10;25HMsYhqlCwG5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/s&#10;FB2T0FQ7R0nTNEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3p&#10;cvwCAAD//wMAUEsDBBQABgAIAAAAIQBF8D0UHgMAAKAHAAAOAAAAZHJzL2Uyb0RvYy54bWykVWtv&#10;2jAU/T5p/8HK9zZJIYVGQLXRFU2q1mrdfoBxnMSqX7INgX+/a+dBaVm3dR8Ift3rc07OvZld7wRH&#10;W2osU3IepedJhKgkqmCymkc/f9yeTSNkHZYF5krSebSnNrpefPwwa3ROL1SteEENgiTS5o2eR7Vz&#10;Oo9jS2oqsD1XmkrYLJUR2MHUVHFhcAPZBY8vkuQybpQptFGEWgurN+1mtAj5y5ISd1+WljrE5xFg&#10;c+FpwnPtn/FihvPKYF0z0sHA70AhMJNw6ZDqBjuMNoa9SiUYMcqq0p0TJWJVlozQwAHYpMkLNiuj&#10;NjpwqfKm0oNMIO0Lnd6dlnzbrox+1A8GlGh0BVqEmeeyK43w/4AS7YJk+0EyunOIwOI4GSejSYQI&#10;bE0uRuN02kpKatD9VRSpv7wZF/eXxkdQGg3msAf+9v/4P9ZY0yCrzYH/g0GsAPRplqWjZJJFSGIB&#10;Vn10BrOqdmippAQjKYOyiWfn4UDcUnai2dyCficU68V5LRtY8VixgTnOtbFuRZVAfjCPOJMeLM7x&#10;9s46uB6O9kf8Mpeogcq7SrIkHLOKs+KWce43ranWS27QFnv/J+nny6VnACmeHYMZl7DoebVMwsjt&#10;OW0v+E5LkAjedtre4IuTDmkxIVS6tMvLJZz2YSVAGAI7aG8Fdud9KA2F+y/BQ0S4WUk3BAsmlTkF&#10;2+16yGV7vleg5e0lWKtiH95xkAYcuJhpRnL4daUIo1dW/HPLgii3MTTqkoi/yiGwedroM+gaGju2&#10;Zpy5feiAwM2DktsHRrwL/eTg6vE4u8qSUXbZu3rV9boMGnNBLYFeeOddbtE9GIm5GgVnIP86/Cvt&#10;07XJwXqM3CnyZJFUyxrLin6yGorDe8Mb6/h4mB4hW3Ome3P6cacBoHjR0U7I2HbLG0U2AgzXtn9D&#10;OcihpK2ZthEyORVrCtVsvhYBEBjdGepIfbAk6Ypo2AgoD8A8hd8UNJQt1HI6nk6zzNMFq3b9bHQ1&#10;miRdVXfjts76JtqXbFfVBjQLrjxZ1QFRiyEMAVJwZ/gMwOjoO/N8Hk4dPqyLXwAAAP//AwBQSwME&#10;CgAAAAAAAAAhAFNcx4+/DQAAvw0AABQAAABkcnMvbWVkaWEvaW1hZ2UxLnBuZ4lQTkcNChoKAAAA&#10;DUlIRFIAAADAAAAAwAgGAAAAUtxsBwAAAAFzUkdCAK7OHOkAAAAEZ0FNQQAAsY8L/GEFAAAACXBI&#10;WXMAAB2HAAAdhwGP5fFlAAANVElEQVR4Xu2dT+glRxHHC91gDkEEc1glB+PfVRPIIYccBPfgIUiE&#10;HHPcQ/QUwUCEVRM3sOAeFokoorCHTRRd3QgehASz2e1eV1AwIBKDhwVF9iAYMIccokRrpHr7Zd+v&#10;fvPe66qZN9Mz8/1AsfDb6Z55PdXd1VXV00QAAAAAAAAAAAAAAAAAAACgN5pA7+NI5zjSDY70Okf6&#10;ZRPomL4OgNnRBLqDI11vIjXrwpHe4kAP6OsBmBUc6YxW/rVO8Dt9PQCzggO9pBV/rQO8wb+lD+oy&#10;AMwGjvQ3rfgHJNCHdBkAZgM6AFg06ABg0aADgEWDDgAWDToAWDToAGDRoAOARYMOABYNOgBYNOgA&#10;YNGgA4BFgw4AFg06AFg0SIcGi4YjndWKv9YBsCEGzJu8H/hGi/K/3QT6jL4egNnRBLqTI51f3xTP&#10;ge7X1wEAwHLhQI9wpFeziXCdAz3ZBLpdXwfqIpl5gR5oAh3V/wcK4UBf0XZy7gjX5NMi+nowPvmT&#10;L2fTeubW+7oE166RvFB8Uys/OkG9iJLLuka/q/S+Ar3AV+luXQZsgAM9qBtRCzpBPeSR/5p+R6oT&#10;PKrLgQ1wpC/oBmwTjvQLjnSvLg+Go0T587v6ni4LNpBNoDd0I7YJZoLx2Gb2aOEr9A1dHmyhCXRC&#10;N+ImmWInkE4uCiT/6v+bAqUjf34/b3Oge3QdYAcc6RQHYt2gG+QiX6ZP6zrGICv3fU2gh5tAT6dA&#10;V6Q/SiLctpkt5QLdvEaufyZ5wgIdr62TWJQ//67Tug5QCEf6Jkf6n27UDXKRX6ZP6Tr2TVZ4UVRR&#10;dlH0jUruldwxzqeZccQOYTF78nOfQeymIxzoKY70X924bcKBfs6RPqnr6JuV0qeReg8Kv0s4UpAO&#10;N6SPHco/IqkThOJO8LN9HTixNtJvz+sfUPIBGyf0s/YJlL8CJBViPcq4TTjQc80rdJuuw0se7cU2&#10;H3y0L5X0bHvoCE2gI0ab/xldB+iJTSkSbSIBNV3eSlb8oOuuXfpUQo70dV3/JsHIPwDFnSDQSV22&#10;lByLKJ7ya5Q+ZoTmFL2LA72m624TKP+AcKCvcaR/65dw4IUEekKX20VW/FEWtvsS8Ux5F8uyd0HX&#10;1yZ9zjigkG0zgSf4Ir77pCwt9c1CAj2tf/Mu+AV6D185fKjfumDkHxEO9Fjrwtho/kjQak6j/iaR&#10;9Yz+7buQQJauZ60+KP/YyOYLjvR8DkI9LwtXfc02kj+95eXOVbJJdJ9uh02Igqd2PViHzLBP6mvB&#10;hBhqoZtTHKRz3kxxyGkOK8lxBfm77BMOQ8xEeYFsHSgkBnIyP/Ne4ixgIPZp72eFD1lRJCfIlbqw&#10;lku0t6CbPKO+L5g52bff6yiblT5FZL0Kv430zDJj7KHTynPr+4GZkpWoN+XPOTnuUd5D3nQuv6O3&#10;mUE6lr4PmBnZ7OlF+VeKr+8xNNtcwVbxeIjARMjJXJ2VPyv+w7r+selrMY+A1gzJ3p5O+TzJxr+5&#10;qB3M1LGSZ7juHaFj+gSojLQ41S/ZIHnUr1bxNcld2fI7TFKBeQd6QKb0Qy/XIKn8hJR/RZ4N3Ivk&#10;HCdw5Q+BSuiyQOwjk3Jsupp+0oF0nWAidPH4ZOWvbqHrpcssCM/QBMkjnytg1CV1uGY65TvNaDBY&#10;BN6XPXe71+shyu0yuXXQIvH6+z3JYVPE6xFDusRE8L7gqS94LXjNQ7hGKydlT+qXViBLi37mNZJn&#10;lkS+UM14XH5iF+t6lkBK4Gtpj52CWaBOPKN/ChQteHFn+QDxWpthFqgRz+i/JLt/E65oMWaBuvBM&#10;5wjw3MQ5c8IjVBMuv/8CXJ6luLxCM46XTIrs0TBN4xjBDpIO6mhpp22CvcSVYJ3Cc8ALNqzCGiWW&#10;dtR1gBGwBr6W6vbchcykuq12CsygcXEFdGD7b8TqSYMZNDIe80fXAW5hjQtgLTUyVu/P0lIerDjN&#10;oMUGEkfHOmUjr303Vo8agokjYR2tkNNehtUM8nxyHfSANfoL86cMx8CCdcAYOEYqmD+FWMwgOBZG&#10;wrzRGz7rYhxtC9NyaCwBMIxSNsyfk0FsZXiM0zQyPw2Y4yvGgBgHuivlH9nlqK6rCuQHcaQLHOl1&#10;3TilwpFucKQfS126/jaMHQDpDwbMC+GCDpAP2z5tjtzre4mOSfwn0BF9j1HIyu9WfC2lnybR5bYJ&#10;PEA2rB2gxBXKkb57qFwH4UA/1PcYBRn59cN1FalT32edNB22lNsoBS8IHMQyUu8aYOQQQ12mF6kh&#10;q7f0FHGLcKQ/6/us4+gAiFYaMXaArbEA86K6UOSIXH2vwRFl1Q/WVQo6gCkIhhiAHcsusYIO8EVd&#10;pg+RevW9BkefH9uHFJhA6AB7pucO8NHWw8w7SKqvYK24d+QhONKb+gG9InVJg+n7rGNdpJV4KcBB&#10;+vayyfnCulwnqWldlzuBnNTu9gZlN+iFXcovWDtAVY01EQ614RbZtQhewYEeyoeFX5cO5pC/JD0L&#10;9KCue3H0uUgDB3GYmHAyDI3RRsXXzAyYzxjDGmt4LF8xQC6QDUem7fiL0aVhzVjU5cFmzH57dIDh&#10;se4HxksqB7PrBNh3xuKSMbpAsb4aA6unAp6gMhztilTzsTC6QjFVF+AwLRFjGQuLrZpfFnYu7cDx&#10;qZnxMzKXitVdVxKyXzLWCDvs/5FxvDCYQVswOxYKUyDAHrF4LJJgyt6I5UMDuS0RAR4ba0AM3qB2&#10;rOkP+NJeJVjddkkwCxzCOvpjIKkIizsUL+8w1tE/Cdyf9WB2h958gZgFMo7Rv+jLHWAgrN6g/BIx&#10;CzhHf7iTK8Q5Cyzai5GPmCreVyGSR3/MnrXhnAUW/TKtHrTcZhj9a8UzC0gcQdezBMw5/ytZ8IBR&#10;PZ5ZQGRp6wFRYqvnbIntNEk8s0CShawHst1vS3i71UYY/WunwyywCNeex+7P7YPRfyp47du5rwes&#10;2bPr7YK0h4nhnebn6uXIHy/z2P0yMy7CPJwV2da1ZYquZGYvvKPdj5SHqeKJcorMbT1g3uZ4qx0C&#10;TJ+J02HRN4vN3tZNLmu/H+nOc8E7/U/9Uypeuz/JzMzARZNtYK8iTHYjvTXLcyXY6jhDXBtnsimg&#10;65oCHVzB52H6zBSvPTw1T4h3xkuZoVD+eeMxC6bmFfJ4fZaeGbsYvPGBqQTIvAvfXQv+lGIS6Ol8&#10;wssPprw2mh1NoM9xpF/lY3SucaBH9DXreOMDUxghnTPc1jyfJtCxtuOvONIZfS0YGI50Vr+Y/HJO&#10;62vX8WSN1v4lNM8ap8T0kUFFl1srD4/RWGwLcuVjNI/pMiu8plCt/nF3usOOBT5HupcD/edQuTVJ&#10;7wGL52EpWehxoMd1uXW8I6aupwY8bs+SLM9S9zFmggHZNvIfkEAndVmNx2beNWoOjdftWbKQbQLd&#10;zpHeOlS2RdAJBqBY+UXKXrB7A01Nop9vl1i8WhzoKV1+k8Ac2iMW5edI53T5TXgWxFOW1GEMcY0m&#10;0BE5oFrXs0kwE+yBEpv/HQn0rPEFu2aByYrDhGsCHU3+f13XBsFM0CMm5Y/0LF+lu3Udu/AsIqco&#10;efR3KSY6wQhYlJ8DPddcog/rOkpxuUUnJrsivrtAJxgQk/JH+lFzza/8gnfT+FSkxO1ZgmNNgIix&#10;FQ70mG7ITZIilYHu0HV4mPUsEOiE/r1erJ2gxCMHMhzoLoPvuTflFzzBsSnIPtI4LOYQB/q2Lg82&#10;0ET6km7ANuFAP+FIH9PluzLLWaDH0X+d0pnAEndYPBzoy7oBtXCkn/Il+rgu2wfubNFKZd8b/Es6&#10;QdfF96LgQPfrBlQvtFezp425LIiH2uW1zRziQC/zZfqILgO2wJEu6IbML3Tvyr9CZgIZuWT6nqCI&#10;+/H4EMq/QmYCyb9aX7+lDTSB7tLXgh3kafXsKs+FI/1DGlf+rq8F9SGR+KEGqtnTBLpT/w0AAAAA&#10;AAAAAAAAgP3Cge6Rbw+lYFkFwoEegqcM7JXmFbpNUjQ40Gs6OFeLSPCQf0Of1c8OQGc2hflrE470&#10;pqSS6OcHwA0HejR9aKtF4WoUDvTrrpuDAHiHlFDWomg1i3Ra/TsAMMMv0gc40L+0gtUufJW+o38L&#10;AGZSUleLgtUuHOlF/VsAMMO/p/dypBtawWoXjvQt/VsAcMGRLmkFq10kNqB/BwAuONLnOdLftZLV&#10;KrIhRj5qq38HAG5SxLXwSxVjSt4CeVQ/PwCdyUcFyVFMh44LGls40qvpQ2LYMQeGQEbZvO2vBsHW&#10;QwAAAAAAAAAAAAAAAABgz8iuMfm0+j5FgnH6vgBUAV+hUzpC26dwoH/yJXq/vi8AVZC+ztCiuH0J&#10;R/qDvicA1ZC/kf8nrbh9CQf6qr4nAFUhn3TXituHpExUfPsH1A5fpk+krzK0KHEXwRFDYDLIWoAD&#10;/VUrsVc40Pebi/RufR8AqoUDPa4V2SMc6CW4PsEkkRPStUJbBH5/MHnk4O3VOWcWkcPlhjzgDoC9&#10;IYos2xXTQX8tyr6m9G+nL1AEOq7rAGAWyIdrOdATcoxpPs70XOocNz+3jhEfAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAB4+T9ILmEXIdhdzgAAAABJRU5ErkJgglBLAwQKAAAAAAAAACEAXw88Ae4MAADuDAAA&#10;FAAAAGRycy9tZWRpYS9pbWFnZTIuc3ZnPHN2ZyB2aWV3Qm94PSIwIDAgOTYgOTYiIHhtbG5zPSJo&#10;dHRwOi8vd3d3LnczLm9yZy8yMDAwL3N2ZyIgeG1sbnM6eGxpbms9Imh0dHA6Ly93d3cudzMub3Jn&#10;LzE5OTkveGxpbmsiIGlkPSJJY29uc19MaWdodHNPbiIgb3ZlcmZsb3c9ImhpZGRlbiI+PHBhdGgg&#10;ZD0iTTU2LjQ3MSA3NC43OTIgMzkuMjYgNzQuNzkyQzM3LjY2ODMgNzQuNzkyIDM2LjM3OCA3Ni4w&#10;ODIzIDM2LjM3OCA3Ny42NzQgMzYuMzc4IDc5LjI2NTcgMzcuNjY4MyA4MC41NTYgMzkuMjYgODAu&#10;NTU2TDU2LjQ3MSA4MC41NTZDNTguMDYyNyA4MC41NTYgNTkuMzUzIDc5LjI2NTcgNTkuMzUzIDc3&#10;LjY3NCA1OS4zNTMgNzYuMDgyMyA1OC4wNjI3IDc0Ljc5MiA1Ni40NzEgNzQuNzkyWiIgZmlsbD0i&#10;I0ZGQzAwMCIvPjxwYXRoIGQ9Ik00Ny44NjYgOTAuMzI4QzUxLjEzNDMgOTAuMzI3NiA1My44NTI4&#10;IDg3LjgxNDIgNTQuMTA5IDg0LjU1Nkw0MS42MjIgODQuNTU2QzQxLjg3ODMgODcuODE0NiA0NC41&#10;OTc0IDkwLjMyODEgNDcuODY2IDkwLjMyOFoiIGZpbGw9IiNGRkMwMDAiLz48cGF0aCBkPSJNNzIu&#10;ODM5IDQ0LjQ3NCA3Mi44MzkgNDMuNjFDNzIuNTg5NyAyOS45NjkyIDYxLjUwODcgMTkuMDE1NiA0&#10;Ny44NjYgMTguOTI0TDQ3Ljg2NiAxOC45MjRDMzQuMjIyMyAxOS4wMTQ1IDIzLjEzOTggMjkuOTY4&#10;MyAyMi44OSA0My42MUwyMi44OSA0NC40NzRDMjIuOTgzMiA0Ny40MzI1IDIzLjU3MSA1MC4zNTQ2&#10;IDI0LjYyOSA1My4xMTkgMjUuNjQxNCA1NS43Mjc4IDI3LjExMTUgNTguMTM0OSAyOC45NyA2MC4y&#10;MjcgMzEuMjU2IDYyLjcyNyAzMy43NjMgNjcuNTc1IDM0LjgyIDY5LjcyNyAzNS4xNDQgNzAuMzgg&#10;MzUuODEgNzAuNzkzIDM2LjUzOSA3MC43OTNMNTkuMTkgNzAuNzkzQzU5LjkxOTEgNzAuNzkyNyA2&#10;MC41ODUzIDcwLjM3OTggNjAuOTEgNjkuNzI3IDYxLjk2NiA2Ny41NzYgNjQuNDczIDYyLjcyNyA2&#10;Ni43NTkgNjAuMjI3IDY4LjYxNzUgNTguMTM0OSA3MC4wODc2IDU1LjcyNzggNzEuMSA1My4xMTkg&#10;NzIuMTU3NiA1MC4zNTQ0IDcyLjc0NTMgNDcuNDMyNSA3Mi44MzkgNDQuNDc0Wk02Ny4wNzYgNDQu&#10;Mzc0QzY2Ljk4OTEgNDYuNjc2MyA2Ni41MjQzIDQ4Ljk0ODYgNjUuNyA1MS4xIDY0LjkzOCA1My4w&#10;Mzg5IDYzLjgzODcgNTQuODI3NSA2Mi40NTMgNTYuMzgzIDYwLjI1MTQgNTkuMDM2OSA1OC4zNjU4&#10;IDYxLjkzNzcgNTYuODM0IDY1LjAyN0wzOC44OTIgNjUuMDI3QzM3LjM2MDYgNjEuOTM3NSAzNS40&#10;NzQ5IDU5LjAzNjcgMzMuMjczIDU2LjM4MyAzMS44ODcyIDU0LjgyNzcgMzAuNzg4MiA1My4wMzkg&#10;MzAuMDI3IDUxLjEgMjkuMjAzMiA0OC45NDkyIDI4LjczOSA0Ni42Nzc1IDI4LjY1MyA0NC4zNzZM&#10;MjguNjUzIDQzLjY1NkMyOC44NDcxIDMzLjE2NyAzNy4zNzM0IDI0Ljc0ODIgNDcuODY0IDI0LjY4&#10;N0w0Ny44NjQgMjQuNjg3QzU4LjM1NTQgMjQuNzQ3NyA2Ni44ODIgMzMuMTY4MiA2Ny4wNzQgNDMu&#10;NjU4WiIgZmlsbD0iI0ZGQzAwMCIvPjxwYXRoIGQ9Ik00OC4wNjIgMTVDNDkuMTY2NiAxNSA1MC4w&#10;NjIgMTQuMTA0NiA1MC4wNjIgMTNMNTAuMDYyIDZDNTAuMDYyIDQuODk1NDMgNDkuMTY2NiA0IDQ4&#10;LjA2MiA0IDQ2Ljk1NzQgNCA0Ni4wNjIgNC44OTU0MyA0Ni4wNjIgNkw0Ni4wNjIgMTNDNDYuMDYy&#10;IDE0LjEwNDYgNDYuOTU3NCAxNSA0OC4wNjIgMTVaIiBmaWxsPSIjRkZDMDAwIi8+PHBhdGggZD0i&#10;TTI0LjMyNiAyMy44QzI1LjA5MzQgMjQuNTk0NSAyNi4zNTk1IDI0LjYxNjUgMjcuMTU0IDIzLjg0&#10;OTIgMjcuOTQ4NSAyMy4wODE4IDI3Ljk3MDUgMjEuODE1NyAyNy4yMDMyIDIxLjAyMTIgMjcuMTg3&#10;MSAyMS4wMDQ1IDI3LjE3MDcgMjAuOTg4MSAyNy4xNTQgMjAuOTcyTDIyLjIgMTYuMDE4QzIxLjQw&#10;NTUgMTUuMjUwNiAyMC4xMzk0IDE1LjI3MjYgMTkuMzcyIDE2LjA2NzIgMTguNjIzNCAxNi44NDIy&#10;IDE4LjYyMzQgMTguMDcxIDE5LjM3MiAxOC44NDZaIiBmaWxsPSIjRkZDMDAwIi8+PHBhdGggZD0i&#10;TTcwLjQxMSAyNC43NjFDNzAuOTQxNCAyNC43NjA5IDcxLjQ1IDI0LjU1MDEgNzEuODI1IDI0LjE3&#10;NUw3Ni43NzQgMTkuMjI1Qzc3LjUyNTMgMTguNDE1MyA3Ny40Nzc5IDE3LjE0OTggNzYuNjY4MSAx&#10;Ni4zOTg2IDc1LjkwMDMgMTUuNjg2MiA3NC43MTMgMTUuNjg2OCA3My45NDYgMTYuNEw2OSAyMS4z&#10;NDdDNjguMjE5MSAyMi4xMjgyIDY4LjIxOTMgMjMuMzk0NSA2OS4wMDA0IDI0LjE3NTQgNjkuMzc1&#10;NCAyNC41NTAzIDY5Ljg4MzggMjQuNzYwOSA3MC40MTQgMjQuNzYxWiIgZmlsbD0iI0ZGQzAwMCIv&#10;PjxwYXRoIGQ9Ik0xNyA0MS41IDEwIDQxLjVDOC44OTU0MyA0MS41IDggNDIuMzk1NCA4IDQzLjUg&#10;OCA0NC42MDQ2IDguODk1NDMgNDUuNSAxMCA0NS41TDE3IDQ1LjVDMTguMTA0NiA0NS41IDE5IDQ0&#10;LjYwNDYgMTkgNDMuNSAxOSA0Mi4zOTU0IDE4LjEwNDYgNDEuNSAxNyA0MS41WiIgZmlsbD0iI0ZG&#10;QzAwMCIvPjxwYXRoIGQ9Ik0yNC4zMjYgNjMuMTM2IDE5LjM3NiA2OC4wODZDMTguNTYyNyA2OC44&#10;MzM1IDE4LjUwOTQgNzAuMDk4NyAxOS4yNTY5IDcwLjkxMTkgMjAuMDA0MyA3MS43MjUyIDIxLjI2&#10;OTUgNzEuNzc4NSAyMi4wODI4IDcxLjAzMTEgMjIuMTIzNSA3MC45OTM3IDIyLjE2MjYgNzAuOTU0&#10;NiAyMi4yIDcwLjkxNEwyNy4xNSA2NS45NjRDMjcuOTQ0NSA2NS4xOTY2IDI3Ljk2NjUgNjMuOTMw&#10;NSAyNy4xOTkyIDYzLjEzNiAyNi40MzE4IDYyLjM0MTUgMjUuMTY1NyA2Mi4zMTk1IDI0LjM3MTIg&#10;NjMuMDg2OCAyNC4zNTQ1IDYzLjEwMjkgMjQuMzM4MSA2My4xMTkzIDI0LjMyMiA2My4xMzZaIiBm&#10;aWxsPSIjRkZDMDAwIi8+PHBhdGggZD0iTTcxLjgyNSA2Mi43NTdDNzEuMDcyOSA2MS45NDgxIDY5&#10;LjgwNzQgNjEuOTAyIDY4Ljk5ODQgNjIuNjU0MSA2OC4xODk1IDYzLjQwNjIgNjguMTQzNCA2NC42&#10;NzE3IDY4Ljg5NTYgNjUuNDgwNyA2OC45MjkxIDY1LjUxNjcgNjguOTYzOSA2NS41NTE1IDY5IDY1&#10;LjU4NUw3My45NDkgNzAuNTM0Qzc0Ljc0MzUgNzEuMzAxNCA3Ni4wMDk2IDcxLjI3OTQgNzYuNzc3&#10;IDcwLjQ4NDggNzcuNTI1NiA2OS43MDk4IDc3LjUyNTYgNjguNDgxIDc2Ljc3NyA2Ny43MDZaIiBm&#10;aWxsPSIjRkZDMDAwIi8+PHBhdGggZD0iTTg1Ljc1IDQxLjQzMiA3OC43NSA0MS40MzJDNzcuNjQ1&#10;NCA0MS40MzIgNzYuNzUgNDIuMzI3NCA3Ni43NSA0My40MzIgNzYuNzUgNDQuNTM2NiA3Ny42NDU0&#10;IDQ1LjQzMiA3OC43NSA0NS40MzJMODUuNzUgNDUuNDMyQzg2Ljg1NDYgNDUuNDMyIDg3Ljc1IDQ0&#10;LjUzNjYgODcuNzUgNDMuNDMyIDg3Ljc1IDQyLjMyNzQgODYuODU0NiA0MS40MzIgODUuNzUgNDEu&#10;NDMyWiIgZmlsbD0iI0ZGQzAwMCIvPjwvc3ZnPlBLAwQUAAYACAAAACEACd9m8N0AAAAGAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyOQUvDQBCF74L/YRnBm93EtLXEbEop6qkItoJ4mybTJDQ7G7LbJP33&#10;jie9DDzex5svW0+2VQP1vnFsIJ5FoIgLVzZcGfg8vD6sQPmAXGLrmAxcycM6v73JMC3dyB807EOl&#10;ZIR9igbqELpUa1/UZNHPXEcs3cn1FoPEvtJlj6OM21Y/RtFSW2xYPtTY0bam4ry/WANvI46bJH4Z&#10;dufT9vp9WLx/7WIy5v5u2jyDCjSFPxh+9UUdcnE6uguXXrUGnoSTG89BSbucJ6COQq0WCeg80//1&#10;8x8AAAD//wMAUEsDBBQABgAIAAAAIQAiVg7uxwAAAKUBAAAZAAAAZHJzL19yZWxzL2Uyb0RvYy54&#10;bWwucmVsc7yQsWoDMQyG90LewWjv+e6GUkp8WUoha0gfQNg6n8lZNpYbmrePaZYGAt06SuL//g9t&#10;d99xVWcqEhIbGLoeFLFNLrA38Hn8eH4FJRXZ4ZqYDFxIYDdtnrYHWrG2kCwhi2oUFgNLrflNa7EL&#10;RZQuZeJ2mVOJWNtYvM5oT+hJj33/ostvBkx3TLV3BsrejaCOl9ya/2aneQ6W3pP9isT1QYUOsXU3&#10;IBZP1UAkF/C2HDs5e9CPHYb/cRi6zD8O+u650xUAAP//AwBQSwECLQAUAAYACAAAACEAqNbHqBMB&#10;AABJAgAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAEQBAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQBF8D0UHgMAAKAHAAAOAAAAAAAAAAAAAAAAAEMCAABkcnMvZTJvRG9jLnhtbFBLAQItAAoAAAAA&#10;AAAAIQBTXMePvw0AAL8NAAAUAAAAAAAAAAAAAAAAAI0FAABkcnMvbWVkaWEvaW1hZ2UxLnBuZ1BL&#10;AQItAAoAAAAAAAAAIQBfDzwB7gwAAO4MAAAUAAAAAAAAAAAAAAAAAH4TAABkcnMvbWVkaWEvaW1h&#10;Z2UyLnN2Z1BLAQItABQABgAIAAAAIQAJ32bw3QAAAAYBAAAPAAAAAAAAAAAAAAAAAJ4gAABkcnMv&#10;ZG93bnJldi54bWxQSwECLQAUAAYACAAAACEAIlYO7scAAAClAQAAGQAAAAAAAAAAAAAAAACoIQAA&#10;ZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc1BLBQYAAAAABwAHAL4BAACmIgAAAAA=&#10;">
+                <v:line id="Straight Connector 57" style="position:absolute;visibility:visible;mso-wrap-style:square" o:spid="_x0000_s1027" strokecolor="#001b6c" strokeweight="1.5pt" o:connectortype="straight" from="4040,0" to="4040,7234" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCquQuqygAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvhf6H5Qne6iZKapu6igqFelNr2+tr9plNzb4N2a0m/75bEDwOM/MNM1t0thZnan3lWEE6SkAQ&#10;F05XXCo4vL8+PIHwAVlj7ZgU9ORhMb+/m2Gu3YV3dN6HUkQI+xwVmBCaXEpfGLLoR64hjt7RtRZD&#10;lG0pdYuXCLe1HCfJo7RYcVww2NDaUHHa/1oF6377vO0336vPr2YzMTWdfsLHQanhoFu+gAjUhVv4&#10;2n7TCqZplqWTZJrB/6V4B+T8DwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKq5C6rKAAAA&#10;4gAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;">
                   <v:stroke joinstyle="miter"/>
                 </v:line>
-                <v:shape id="Graphic 58" o:spid="_x0000_s1028" type="#_x0000_t75" alt="Lights On with solid fill" style="position:absolute;top:1488;width:3937;height:3937;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA+KV98yQAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BasMw&#10;EETvhf6D2EAupZGbxMF1ooRS0tJrk15yW6SNbWJJxlrb6t9XhUKPw8y8YXaHaFsxUh8a7xQ8LTIQ&#10;5LQ3jasUfJ3fHgsQgdEZbL0jBd8U4LC/v9thafzkPmk8cSUSxIUSFdTMXSll0DVZDAvfkUve1fcW&#10;Ocm+kqbHKcFtK5dZtpEWG5cWauzotSZ9Ow1WwYrPR14+xPc46ss0FBc9mKJQaj6LL1sQTJH/w3/t&#10;D6Ngvc6f82yVb+D3UroDcv8DAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAPilffMkAAADi&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;">
-                  <v:imagedata r:id="rId15" o:title="Lights On with solid fill"/>
+                <v:shape id="Graphic 58" style="position:absolute;top:1488;width:3937;height:3937;visibility:visible;mso-wrap-style:square" alt="Lights On with solid fill" o:spid="_x0000_s1028" type="#_x0000_t75" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA+KV98yQAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BasMw&#10;EETvhf6D2EAupZGbxMF1ooRS0tJrk15yW6SNbWJJxlrb6t9XhUKPw8y8YXaHaFsxUh8a7xQ8LTIQ&#10;5LQ3jasUfJ3fHgsQgdEZbL0jBd8U4LC/v9thafzkPmk8cSUSxIUSFdTMXSll0DVZDAvfkUve1fcW&#10;Ocm+kqbHKcFtK5dZtpEWG5cWauzotSZ9Ow1WwYrPR14+xPc46ss0FBc9mKJQaj6LL1sQTJH/w3/t&#10;D6Ngvc6f82yVb+D3UroDcv8DAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAPilffMkAAADi&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;">
+                  <v:imagedata o:title="Lights On with solid fill" r:id="rId22"/>
                 </v:shape>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00B04A1F" w:rsidRPr="00B04A1F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Snieguma rādītāju (KPI) piemēri, strukturēti pēc COFOG funkcijām un pielāgojami pašvaldību pakalpojumiem, sniegti šā metodiskā materiāla 2. pielikumā.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="036B2492" w14:textId="2931B228" w:rsidR="005C041B" w:rsidRPr="0046582D" w:rsidRDefault="005C041B" w:rsidP="0046582D">
+    <w:p w14:paraId="036B2492" w14:textId="2931B228" w:rsidR="005C041B" w:rsidRPr="0046582D" w:rsidRDefault="005C041B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="70"/>
+          <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0046582D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Praktisks ieteikums</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57C8DB0F" w14:textId="672BA039" w:rsidR="005C041B" w:rsidRPr="0046582D" w:rsidRDefault="0046582D" w:rsidP="005C041B">
+    <w:p w14:paraId="57C8DB0F" w14:textId="672BA039" w:rsidR="005C041B" w:rsidRPr="0046582D" w:rsidRDefault="0046582D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="70"/>
+          <w:numId w:val="38"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0046582D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Izdevumu analīzi ieteicams sākt ar KPI noteikšanu, jo bez skaidri definētiem rezultātiem nav iespējams pilnvērtīgi izvērtēt izdevumu efektivitāti</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C5E0DCA" w14:textId="13DCB3F8" w:rsidR="00501FC1" w:rsidRPr="00501FC1" w:rsidRDefault="00501FC1" w:rsidP="00501FC1">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00501FC1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Pamatojoties uz KPI un finanšu datu analīzi, pašvaldībai ieteicams identificēt prioritārās jomas izdevumu izvērtēšanai.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DF4577C" w14:textId="15680FD4" w:rsidR="00501FC1" w:rsidRPr="00501FC1" w:rsidRDefault="00501FC1" w:rsidP="00501FC1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00501FC1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Prioritātes nosakāmas, ņemot vērā</w:t>
       </w:r>
       <w:r w:rsidR="00B127C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> jomas ar</w:t>
       </w:r>
       <w:r w:rsidRPr="00501FC1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41CCF907" w14:textId="495D54D4" w:rsidR="00501FC1" w:rsidRPr="00501FC1" w:rsidRDefault="00B127C2" w:rsidP="00501FC1">
+    <w:p w14:paraId="41CCF907" w14:textId="495D54D4" w:rsidR="00501FC1" w:rsidRPr="00501FC1" w:rsidRDefault="00B127C2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="71"/>
+          <w:numId w:val="39"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidR="00501FC1" w:rsidRPr="00501FC1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ielāko izdevumu apjomu;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F7A583C" w14:textId="2661DD43" w:rsidR="00501FC1" w:rsidRPr="00501FC1" w:rsidRDefault="00B127C2" w:rsidP="00501FC1">
+    <w:p w14:paraId="6F7A583C" w14:textId="2661DD43" w:rsidR="00501FC1" w:rsidRPr="00501FC1" w:rsidRDefault="00B127C2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="71"/>
+          <w:numId w:val="39"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="00501FC1" w:rsidRPr="00501FC1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>traujāko izdevumu pieaugumu;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4397D5B5" w14:textId="059AB0A2" w:rsidR="00501FC1" w:rsidRPr="00501FC1" w:rsidRDefault="00B127C2" w:rsidP="00501FC1">
+    <w:p w14:paraId="4397D5B5" w14:textId="059AB0A2" w:rsidR="00501FC1" w:rsidRPr="00501FC1" w:rsidRDefault="00B127C2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="71"/>
+          <w:numId w:val="39"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
       <w:r w:rsidR="00501FC1" w:rsidRPr="00501FC1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>epietiekamu rezultātu sasniegšanu;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CA969A5" w14:textId="7E1F9195" w:rsidR="005C041B" w:rsidRPr="00501FC1" w:rsidRDefault="00B127C2" w:rsidP="00501FC1">
+    <w:p w14:paraId="3CA969A5" w14:textId="7E1F9195" w:rsidR="005C041B" w:rsidRPr="00501FC1" w:rsidRDefault="00B127C2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="71"/>
+          <w:numId w:val="39"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="00501FC1" w:rsidRPr="00501FC1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>espējamu funkciju dublēšanos vai zemu pievienoto vērtību.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C325CBF" w14:textId="5EF5AFA3" w:rsidR="0013079F" w:rsidRPr="0013079F" w:rsidRDefault="007F2A5B" w:rsidP="0013079F">
+    <w:p w14:paraId="1C325CBF" w14:textId="5EF5AFA3" w:rsidR="0013079F" w:rsidRPr="0013079F" w:rsidRDefault="007F2A5B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="74"/>
+          <w:numId w:val="41"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664896" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="125FE61F" wp14:editId="24A8B4F4">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4386</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>132804</wp:posOffset>
@@ -17263,166 +18208,166 @@
                         </wps:spPr>
                         <wps:style>
                           <a:lnRef idx="1">
                             <a:schemeClr val="accent1"/>
                           </a:lnRef>
                           <a:fillRef idx="0">
                             <a:schemeClr val="accent1"/>
                           </a:fillRef>
                           <a:effectRef idx="0">
                             <a:schemeClr val="accent1"/>
                           </a:effectRef>
                           <a:fontRef idx="minor">
                             <a:schemeClr val="tx1"/>
                           </a:fontRef>
                         </wps:style>
                         <wps:bodyPr/>
                       </wps:wsp>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="2031402081" name="Graphic 58" descr="Lights On with solid fill"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId13">
+                          <a:blip r:embed="rId16">
                             <a:extLst>
                               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId14"/>
+                                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId17"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="148855"/>
                             <a:ext cx="393700" cy="393700"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...2 lines deleted...]
-                <v:line id="Straight Connector 57" o:spid="_x0000_s1027" style="position:absolute;visibility:visible;mso-wrap-style:square" from="4040,0" to="4040,7234" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAURpGSyQAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/LbsIw&#10;EEX3SPyDNUjdgQNELaQY1CJVKjugPLZDPI1T4nEUu5D8fb2oxPLqvnQWq9ZW4kaNLx0rGI8SEMS5&#10;0yUXCg5fH8MZCB+QNVaOSUFHHlbLfm+BmXZ33tFtHwoRR9hnqMCEUGdS+tyQRT9yNXH0vl1jMUTZ&#10;FFI3eI/jtpKTJHmWFkuODwZrWhvKr/tfq2DdbefbbnN5P53rzdRUdP0Jx4NST4P27RVEoDY8wv/t&#10;T60gnaTj9CWZRoiIFHFALv8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAFEaRkskAAADi&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" strokecolor="#001b6c" strokeweight="1.5pt">
+          <mc:Fallback xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="54F55639">
+              <v:group id="Group 40" style="position:absolute;margin-left:.35pt;margin-top:10.45pt;width:31.8pt;height:56.95pt;z-index:251664896" coordsize="4040,7234" o:spid="_x0000_s1026" w14:anchorId="58536C12" o:gfxdata="UEsDBBQABgAIAAAAIQCo1seoEwEAAEkCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSSwU7DMBBE&#10;70j8g+UrShx6QAgl6YGUIyBUPsCyN4lFvLa8JrR/j5O2ElRtpR493jc7I7tcbuzARghkHFb8Pi84&#10;A1ROG+wq/rl+yR45oyhRy8EhVHwLxJf17U253noglmikivcx+ichSPVgJeXOA6ab1gUrYzqGTnip&#10;vmQHYlEUD0I5jIAxi5MHr8sGWvk9RLbaJHmXxGPH2fNublpVcWMnftLFSSLAQEeI9H4wSsbUTYyo&#10;j3Jl+0x5IucZ6o2nuxT8zAYaT2dK+gVq8vvf5G+s/ba39ATBaGDvMsRXaVNfoQMJWLjGqfyyx1TN&#10;Uuba1ijIm0CrmTpkOuet3Q8GGK81bxL2AePBXcwfof4FAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy&#10;2fr2M4PBMnrbUb/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb&#10;25HMsYhqlCwG5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/s&#10;FB2T0FQ7R0nTNEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3p&#10;cvwCAAD//wMAUEsDBBQABgAIAAAAIQANvRSaHgMAAKEHAAAOAAAAZHJzL2Uyb0RvYy54bWykVdlu&#10;2zAQfC/QfyD0nkjyETuC7aB1GqNA0ARN+wE0RUlEeIGkLfvvu6QOx7GbtumDZV67nBnNrmY3O8HR&#10;lhrLlJxH6WUSISqJypks59HPH3cX0whZh2WOuZJ0Hu2pjW4WHz/Map3RgaoUz6lBkETarNbzqHJO&#10;Z3FsSUUFtpdKUwmbhTICO5iaMs4NriG74PEgSa7iWplcG0WotbB622xGi5C/KChxD0VhqUN8HgE2&#10;F54mPNf+GS9mOCsN1hUjLQz8DhQCMwmX9qluscNoY9hJKsGIUVYV7pIoEauiYIQGDsAmTV6xWRm1&#10;0YFLmdWl7mUCaV/p9O605Nt2ZfSTfjSgRK1L0CLMPJddYYT/B5RoFyTb95LRnUMEFkfJKBlOIkRg&#10;azIYjtJpIympQPeTKFJ9eTMu7i6Nj6DUGsxhD/zt//F/qrCmQVabAf9Hg1gOTAajdDRJhuASiQVY&#10;9ckZzMrKoaWSEoykDBpPPDsPB+KWshXNZhb0O6NYJ86pbHDJsWI9c5xpY92KKoH8YB5xJj1YnOHt&#10;vXVwPRztjvhlLlENlXedjJNwzCrO8jvGud+0plwvuUFb7P2fpJ+vlp4BpHhxDGZcwqLn1TAJI7fn&#10;tLngOy1AInjbaXODL07ap8WEUOnSNi+XcNqHFQChD2yhvRXYnvehNBTuvwT3EeFmJV0fLJhU5hxs&#10;t+sgF835ToGGt5dgrfJ9eMdBGnDgYqYZyeDXliKMTqz455YFUW5jaNQmEX+VQ2DzvNEX0DU0dmzN&#10;OHP70AGBmwclt4+MeBf6ycHVg2SYjpJBMk07W6/aZjeGzpxTS6AZ3nubW/QATmKuQsEayL8P/067&#10;fE128B4j94o8WyTVssKypJ+shurw5vDOOj4epkfQ1pzpzp1+3IoAKF61tDM6Nu3yVpGNAMc1/d9Q&#10;DnooaSumbYRMRsWaQjmbr3kABE53hjpSHTxJ2irqNwLKAzBP4TcVDXULxZyOptPx2NMFr7YNbXg9&#10;nCRtWbfjptC6LtrVbFvWBjQLtjxb1gFRgyEMAVKwZ/gOwOjoQ/NyHk4dvqyLXwAAAP//AwBQSwME&#10;CgAAAAAAAAAhAFNcx4+/DQAAvw0AABQAAABkcnMvbWVkaWEvaW1hZ2UxLnBuZ4lQTkcNChoKAAAA&#10;DUlIRFIAAADAAAAAwAgGAAAAUtxsBwAAAAFzUkdCAK7OHOkAAAAEZ0FNQQAAsY8L/GEFAAAACXBI&#10;WXMAAB2HAAAdhwGP5fFlAAANVElEQVR4Xu2dT+glRxHHC91gDkEEc1glB+PfVRPIIYccBPfgIUiE&#10;HHPcQ/QUwUCEVRM3sOAeFokoorCHTRRd3QgehASz2e1eV1AwIBKDhwVF9iAYMIccokRrpHr7Zd+v&#10;fvPe66qZN9Mz8/1AsfDb6Z55PdXd1VXV00QAAAAAAAAAAAAAAAAAAACgN5pA7+NI5zjSDY70Okf6&#10;ZRPomL4OgNnRBLqDI11vIjXrwpHe4kAP6OsBmBUc6YxW/rVO8Dt9PQCzggO9pBV/rQO8wb+lD+oy&#10;AMwGjvQ3rfgHJNCHdBkAZgM6AFg06ABg0aADgEWDDgAWDToAWDToAGDRoAOARYMOABYNOgBYNOgA&#10;YNGgA4BFgw4AFg06AFg0SIcGi4YjndWKv9YBsCEGzJu8H/hGi/K/3QT6jL4egNnRBLqTI51f3xTP&#10;ge7X1wEAwHLhQI9wpFeziXCdAz3ZBLpdXwfqIpl5gR5oAh3V/wcK4UBf0XZy7gjX5NMi+nowPvmT&#10;L2fTeubW+7oE166RvFB8Uys/OkG9iJLLuka/q/S+Ar3AV+luXQZsgAM9qBtRCzpBPeSR/5p+R6oT&#10;PKrLgQ1wpC/oBmwTjvQLjnSvLg+Go0T587v6ni4LNpBNoDd0I7YJZoLx2Gb2aOEr9A1dHmyhCXRC&#10;N+ImmWInkE4uCiT/6v+bAqUjf34/b3Oge3QdYAcc6RQHYt2gG+QiX6ZP6zrGICv3fU2gh5tAT6dA&#10;V6Q/SiLctpkt5QLdvEaufyZ5wgIdr62TWJQ//67Tug5QCEf6Jkf6n27UDXKRX6ZP6Tr2TVZ4UVRR&#10;dlH0jUruldwxzqeZccQOYTF78nOfQeymIxzoKY70X924bcKBfs6RPqnr6JuV0qeReg8Kv0s4UpAO&#10;N6SPHco/IqkThOJO8LN9HTixNtJvz+sfUPIBGyf0s/YJlL8CJBViPcq4TTjQc80rdJuuw0se7cU2&#10;H3y0L5X0bHvoCE2gI0ab/xldB+iJTSkSbSIBNV3eSlb8oOuuXfpUQo70dV3/JsHIPwDFnSDQSV22&#10;lByLKJ7ya5Q+ZoTmFL2LA72m624TKP+AcKCvcaR/65dw4IUEekKX20VW/FEWtvsS8Ux5F8uyd0HX&#10;1yZ9zjigkG0zgSf4Ir77pCwt9c1CAj2tf/Mu+AV6D185fKjfumDkHxEO9Fjrwtho/kjQak6j/iaR&#10;9Yz+7buQQJauZ60+KP/YyOYLjvR8DkI9LwtXfc02kj+95eXOVbJJdJ9uh02Igqd2PViHzLBP6mvB&#10;hBhqoZtTHKRz3kxxyGkOK8lxBfm77BMOQ8xEeYFsHSgkBnIyP/Ne4ixgIPZp72eFD1lRJCfIlbqw&#10;lku0t6CbPKO+L5g52bff6yiblT5FZL0Kv430zDJj7KHTynPr+4GZkpWoN+XPOTnuUd5D3nQuv6O3&#10;mUE6lr4PmBnZ7OlF+VeKr+8xNNtcwVbxeIjARMjJXJ2VPyv+w7r+selrMY+A1gzJ3p5O+TzJxr+5&#10;qB3M1LGSZ7juHaFj+gSojLQ41S/ZIHnUr1bxNcld2fI7TFKBeQd6QKb0Qy/XIKn8hJR/RZ4N3Ivk&#10;HCdw5Q+BSuiyQOwjk3Jsupp+0oF0nWAidPH4ZOWvbqHrpcssCM/QBMkjnytg1CV1uGY65TvNaDBY&#10;BN6XPXe71+shyu0yuXXQIvH6+z3JYVPE6xFDusRE8L7gqS94LXjNQ7hGKydlT+qXViBLi37mNZJn&#10;lkS+UM14XH5iF+t6lkBK4Gtpj52CWaBOPKN/ChQteHFn+QDxWpthFqgRz+i/JLt/E65oMWaBuvBM&#10;5wjw3MQ5c8IjVBMuv/8CXJ6luLxCM46XTIrs0TBN4xjBDpIO6mhpp22CvcSVYJ3Cc8ALNqzCGiWW&#10;dtR1gBGwBr6W6vbchcykuq12CsygcXEFdGD7b8TqSYMZNDIe80fXAW5hjQtgLTUyVu/P0lIerDjN&#10;oMUGEkfHOmUjr303Vo8agokjYR2tkNNehtUM8nxyHfSANfoL86cMx8CCdcAYOEYqmD+FWMwgOBZG&#10;wrzRGz7rYhxtC9NyaCwBMIxSNsyfk0FsZXiM0zQyPw2Y4yvGgBgHuivlH9nlqK6rCuQHcaQLHOl1&#10;3TilwpFucKQfS126/jaMHQDpDwbMC+GCDpAP2z5tjtzre4mOSfwn0BF9j1HIyu9WfC2lnybR5bYJ&#10;PEA2rB2gxBXKkb57qFwH4UA/1PcYBRn59cN1FalT32edNB22lNsoBS8IHMQyUu8aYOQQQ12mF6kh&#10;q7f0FHGLcKQ/6/us4+gAiFYaMXaArbEA86K6UOSIXH2vwRFl1Q/WVQo6gCkIhhiAHcsusYIO8EVd&#10;pg+RevW9BkefH9uHFJhA6AB7pucO8NHWw8w7SKqvYK24d+QhONKb+gG9InVJg+n7rGNdpJV4KcBB&#10;+vayyfnCulwnqWldlzuBnNTu9gZlN+iFXcovWDtAVY01EQ614RbZtQhewYEeyoeFX5cO5pC/JD0L&#10;9KCue3H0uUgDB3GYmHAyDI3RRsXXzAyYzxjDGmt4LF8xQC6QDUem7fiL0aVhzVjU5cFmzH57dIDh&#10;se4HxksqB7PrBNh3xuKSMbpAsb4aA6unAp6gMhztilTzsTC6QjFVF+AwLRFjGQuLrZpfFnYu7cDx&#10;qZnxMzKXitVdVxKyXzLWCDvs/5FxvDCYQVswOxYKUyDAHrF4LJJgyt6I5UMDuS0RAR4ba0AM3qB2&#10;rOkP+NJeJVjddkkwCxzCOvpjIKkIizsUL+8w1tE/Cdyf9WB2h958gZgFMo7Rv+jLHWAgrN6g/BIx&#10;CzhHf7iTK8Q5Cyzai5GPmCreVyGSR3/MnrXhnAUW/TKtHrTcZhj9a8UzC0gcQdezBMw5/ytZ8IBR&#10;PZ5ZQGRp6wFRYqvnbIntNEk8s0CShawHst1vS3i71UYY/WunwyywCNeex+7P7YPRfyp47du5rwes&#10;2bPr7YK0h4nhnebn6uXIHy/z2P0yMy7CPJwV2da1ZYquZGYvvKPdj5SHqeKJcorMbT1g3uZ4qx0C&#10;TJ+J02HRN4vN3tZNLmu/H+nOc8E7/U/9Uypeuz/JzMzARZNtYK8iTHYjvTXLcyXY6jhDXBtnsimg&#10;65oCHVzB52H6zBSvPTw1T4h3xkuZoVD+eeMxC6bmFfJ4fZaeGbsYvPGBqQTIvAvfXQv+lGIS6Ol8&#10;wssPprw2mh1NoM9xpF/lY3SucaBH9DXreOMDUxghnTPc1jyfJtCxtuOvONIZfS0YGI50Vr+Y/HJO&#10;62vX8WSN1v4lNM8ap8T0kUFFl1srD4/RWGwLcuVjNI/pMiu8plCt/nF3usOOBT5HupcD/edQuTVJ&#10;7wGL52EpWehxoMd1uXW8I6aupwY8bs+SLM9S9zFmggHZNvIfkEAndVmNx2beNWoOjdftWbKQbQLd&#10;zpHeOlS2RdAJBqBY+UXKXrB7A01Nop9vl1i8WhzoKV1+k8Ac2iMW5edI53T5TXgWxFOW1GEMcY0m&#10;0BE5oFrXs0kwE+yBEpv/HQn0rPEFu2aByYrDhGsCHU3+f13XBsFM0CMm5Y/0LF+lu3Udu/AsIqco&#10;efR3KSY6wQhYlJ8DPddcog/rOkpxuUUnJrsivrtAJxgQk/JH+lFzza/8gnfT+FSkxO1ZgmNNgIix&#10;FQ70mG7ITZIilYHu0HV4mPUsEOiE/r1erJ2gxCMHMhzoLoPvuTflFzzBsSnIPtI4LOYQB/q2Lg82&#10;0ET6km7ANuFAP+FIH9PluzLLWaDH0X+d0pnAEndYPBzoy7oBtXCkn/Il+rgu2wfubNFKZd8b/Es6&#10;QdfF96LgQPfrBlQvtFezp425LIiH2uW1zRziQC/zZfqILgO2wJEu6IbML3Tvyr9CZgIZuWT6nqCI&#10;+/H4EMq/QmYCyb9aX7+lDTSB7tLXgh3kafXsKs+FI/1DGlf+rq8F9SGR+KEGqtnTBLpT/w0AAAAA&#10;AAAAAAAAgP3Cge6Rbw+lYFkFwoEegqcM7JXmFbpNUjQ40Gs6OFeLSPCQf0Of1c8OQGc2hflrE470&#10;pqSS6OcHwA0HejR9aKtF4WoUDvTrrpuDAHiHlFDWomg1i3Ra/TsAMMMv0gc40L+0gtUufJW+o38L&#10;AGZSUleLgtUuHOlF/VsAMMO/p/dypBtawWoXjvQt/VsAcMGRLmkFq10kNqB/BwAuONLnOdLftZLV&#10;KrIhRj5qq38HAG5SxLXwSxVjSt4CeVQ/PwCdyUcFyVFMh44LGls40qvpQ2LYMQeGQEbZvO2vBsHW&#10;QwAAAAAAAAAAAAAAAABgz8iuMfm0+j5FgnH6vgBUAV+hUzpC26dwoH/yJXq/vi8AVZC+ztCiuH0J&#10;R/qDvicA1ZC/kf8nrbh9CQf6qr4nAFUhn3TXituHpExUfPsH1A5fpk+krzK0KHEXwRFDYDLIWoAD&#10;/VUrsVc40Pebi/RufR8AqoUDPa4V2SMc6CW4PsEkkRPStUJbBH5/MHnk4O3VOWcWkcPlhjzgDoC9&#10;IYos2xXTQX8tyr6m9G+nL1AEOq7rAGAWyIdrOdATcoxpPs70XOocNz+3jhEfAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAB4+T9ILmEXIdhdzgAAAABJRU5ErkJgglBLAwQKAAAAAAAAACEAXw88Ae4MAADuDAAA&#10;FAAAAGRycy9tZWRpYS9pbWFnZTIuc3ZnPHN2ZyB2aWV3Qm94PSIwIDAgOTYgOTYiIHhtbG5zPSJo&#10;dHRwOi8vd3d3LnczLm9yZy8yMDAwL3N2ZyIgeG1sbnM6eGxpbms9Imh0dHA6Ly93d3cudzMub3Jn&#10;LzE5OTkveGxpbmsiIGlkPSJJY29uc19MaWdodHNPbiIgb3ZlcmZsb3c9ImhpZGRlbiI+PHBhdGgg&#10;ZD0iTTU2LjQ3MSA3NC43OTIgMzkuMjYgNzQuNzkyQzM3LjY2ODMgNzQuNzkyIDM2LjM3OCA3Ni4w&#10;ODIzIDM2LjM3OCA3Ny42NzQgMzYuMzc4IDc5LjI2NTcgMzcuNjY4MyA4MC41NTYgMzkuMjYgODAu&#10;NTU2TDU2LjQ3MSA4MC41NTZDNTguMDYyNyA4MC41NTYgNTkuMzUzIDc5LjI2NTcgNTkuMzUzIDc3&#10;LjY3NCA1OS4zNTMgNzYuMDgyMyA1OC4wNjI3IDc0Ljc5MiA1Ni40NzEgNzQuNzkyWiIgZmlsbD0i&#10;I0ZGQzAwMCIvPjxwYXRoIGQ9Ik00Ny44NjYgOTAuMzI4QzUxLjEzNDMgOTAuMzI3NiA1My44NTI4&#10;IDg3LjgxNDIgNTQuMTA5IDg0LjU1Nkw0MS42MjIgODQuNTU2QzQxLjg3ODMgODcuODE0NiA0NC41&#10;OTc0IDkwLjMyODEgNDcuODY2IDkwLjMyOFoiIGZpbGw9IiNGRkMwMDAiLz48cGF0aCBkPSJNNzIu&#10;ODM5IDQ0LjQ3NCA3Mi44MzkgNDMuNjFDNzIuNTg5NyAyOS45NjkyIDYxLjUwODcgMTkuMDE1NiA0&#10;Ny44NjYgMTguOTI0TDQ3Ljg2NiAxOC45MjRDMzQuMjIyMyAxOS4wMTQ1IDIzLjEzOTggMjkuOTY4&#10;MyAyMi44OSA0My42MUwyMi44OSA0NC40NzRDMjIuOTgzMiA0Ny40MzI1IDIzLjU3MSA1MC4zNTQ2&#10;IDI0LjYyOSA1My4xMTkgMjUuNjQxNCA1NS43Mjc4IDI3LjExMTUgNTguMTM0OSAyOC45NyA2MC4y&#10;MjcgMzEuMjU2IDYyLjcyNyAzMy43NjMgNjcuNTc1IDM0LjgyIDY5LjcyNyAzNS4xNDQgNzAuMzgg&#10;MzUuODEgNzAuNzkzIDM2LjUzOSA3MC43OTNMNTkuMTkgNzAuNzkzQzU5LjkxOTEgNzAuNzkyNyA2&#10;MC41ODUzIDcwLjM3OTggNjAuOTEgNjkuNzI3IDYxLjk2NiA2Ny41NzYgNjQuNDczIDYyLjcyNyA2&#10;Ni43NTkgNjAuMjI3IDY4LjYxNzUgNTguMTM0OSA3MC4wODc2IDU1LjcyNzggNzEuMSA1My4xMTkg&#10;NzIuMTU3NiA1MC4zNTQ0IDcyLjc0NTMgNDcuNDMyNSA3Mi44MzkgNDQuNDc0Wk02Ny4wNzYgNDQu&#10;Mzc0QzY2Ljk4OTEgNDYuNjc2MyA2Ni41MjQzIDQ4Ljk0ODYgNjUuNyA1MS4xIDY0LjkzOCA1My4w&#10;Mzg5IDYzLjgzODcgNTQuODI3NSA2Mi40NTMgNTYuMzgzIDYwLjI1MTQgNTkuMDM2OSA1OC4zNjU4&#10;IDYxLjkzNzcgNTYuODM0IDY1LjAyN0wzOC44OTIgNjUuMDI3QzM3LjM2MDYgNjEuOTM3NSAzNS40&#10;NzQ5IDU5LjAzNjcgMzMuMjczIDU2LjM4MyAzMS44ODcyIDU0LjgyNzcgMzAuNzg4MiA1My4wMzkg&#10;MzAuMDI3IDUxLjEgMjkuMjAzMiA0OC45NDkyIDI4LjczOSA0Ni42Nzc1IDI4LjY1MyA0NC4zNzZM&#10;MjguNjUzIDQzLjY1NkMyOC44NDcxIDMzLjE2NyAzNy4zNzM0IDI0Ljc0ODIgNDcuODY0IDI0LjY4&#10;N0w0Ny44NjQgMjQuNjg3QzU4LjM1NTQgMjQuNzQ3NyA2Ni44ODIgMzMuMTY4MiA2Ny4wNzQgNDMu&#10;NjU4WiIgZmlsbD0iI0ZGQzAwMCIvPjxwYXRoIGQ9Ik00OC4wNjIgMTVDNDkuMTY2NiAxNSA1MC4w&#10;NjIgMTQuMTA0NiA1MC4wNjIgMTNMNTAuMDYyIDZDNTAuMDYyIDQuODk1NDMgNDkuMTY2NiA0IDQ4&#10;LjA2MiA0IDQ2Ljk1NzQgNCA0Ni4wNjIgNC44OTU0MyA0Ni4wNjIgNkw0Ni4wNjIgMTNDNDYuMDYy&#10;IDE0LjEwNDYgNDYuOTU3NCAxNSA0OC4wNjIgMTVaIiBmaWxsPSIjRkZDMDAwIi8+PHBhdGggZD0i&#10;TTI0LjMyNiAyMy44QzI1LjA5MzQgMjQuNTk0NSAyNi4zNTk1IDI0LjYxNjUgMjcuMTU0IDIzLjg0&#10;OTIgMjcuOTQ4NSAyMy4wODE4IDI3Ljk3MDUgMjEuODE1NyAyNy4yMDMyIDIxLjAyMTIgMjcuMTg3&#10;MSAyMS4wMDQ1IDI3LjE3MDcgMjAuOTg4MSAyNy4xNTQgMjAuOTcyTDIyLjIgMTYuMDE4QzIxLjQw&#10;NTUgMTUuMjUwNiAyMC4xMzk0IDE1LjI3MjYgMTkuMzcyIDE2LjA2NzIgMTguNjIzNCAxNi44NDIy&#10;IDE4LjYyMzQgMTguMDcxIDE5LjM3MiAxOC44NDZaIiBmaWxsPSIjRkZDMDAwIi8+PHBhdGggZD0i&#10;TTcwLjQxMSAyNC43NjFDNzAuOTQxNCAyNC43NjA5IDcxLjQ1IDI0LjU1MDEgNzEuODI1IDI0LjE3&#10;NUw3Ni43NzQgMTkuMjI1Qzc3LjUyNTMgMTguNDE1MyA3Ny40Nzc5IDE3LjE0OTggNzYuNjY4MSAx&#10;Ni4zOTg2IDc1LjkwMDMgMTUuNjg2MiA3NC43MTMgMTUuNjg2OCA3My45NDYgMTYuNEw2OSAyMS4z&#10;NDdDNjguMjE5MSAyMi4xMjgyIDY4LjIxOTMgMjMuMzk0NSA2OS4wMDA0IDI0LjE3NTQgNjkuMzc1&#10;NCAyNC41NTAzIDY5Ljg4MzggMjQuNzYwOSA3MC40MTQgMjQuNzYxWiIgZmlsbD0iI0ZGQzAwMCIv&#10;PjxwYXRoIGQ9Ik0xNyA0MS41IDEwIDQxLjVDOC44OTU0MyA0MS41IDggNDIuMzk1NCA4IDQzLjUg&#10;OCA0NC42MDQ2IDguODk1NDMgNDUuNSAxMCA0NS41TDE3IDQ1LjVDMTguMTA0NiA0NS41IDE5IDQ0&#10;LjYwNDYgMTkgNDMuNSAxOSA0Mi4zOTU0IDE4LjEwNDYgNDEuNSAxNyA0MS41WiIgZmlsbD0iI0ZG&#10;QzAwMCIvPjxwYXRoIGQ9Ik0yNC4zMjYgNjMuMTM2IDE5LjM3NiA2OC4wODZDMTguNTYyNyA2OC44&#10;MzM1IDE4LjUwOTQgNzAuMDk4NyAxOS4yNTY5IDcwLjkxMTkgMjAuMDA0MyA3MS43MjUyIDIxLjI2&#10;OTUgNzEuNzc4NSAyMi4wODI4IDcxLjAzMTEgMjIuMTIzNSA3MC45OTM3IDIyLjE2MjYgNzAuOTU0&#10;NiAyMi4yIDcwLjkxNEwyNy4xNSA2NS45NjRDMjcuOTQ0NSA2NS4xOTY2IDI3Ljk2NjUgNjMuOTMw&#10;NSAyNy4xOTkyIDYzLjEzNiAyNi40MzE4IDYyLjM0MTUgMjUuMTY1NyA2Mi4zMTk1IDI0LjM3MTIg&#10;NjMuMDg2OCAyNC4zNTQ1IDYzLjEwMjkgMjQuMzM4MSA2My4xMTkzIDI0LjMyMiA2My4xMzZaIiBm&#10;aWxsPSIjRkZDMDAwIi8+PHBhdGggZD0iTTcxLjgyNSA2Mi43NTdDNzEuMDcyOSA2MS45NDgxIDY5&#10;LjgwNzQgNjEuOTAyIDY4Ljk5ODQgNjIuNjU0MSA2OC4xODk1IDYzLjQwNjIgNjguMTQzNCA2NC42&#10;NzE3IDY4Ljg5NTYgNjUuNDgwNyA2OC45MjkxIDY1LjUxNjcgNjguOTYzOSA2NS41NTE1IDY5IDY1&#10;LjU4NUw3My45NDkgNzAuNTM0Qzc0Ljc0MzUgNzEuMzAxNCA3Ni4wMDk2IDcxLjI3OTQgNzYuNzc3&#10;IDcwLjQ4NDggNzcuNTI1NiA2OS43MDk4IDc3LjUyNTYgNjguNDgxIDc2Ljc3NyA2Ny43MDZaIiBm&#10;aWxsPSIjRkZDMDAwIi8+PHBhdGggZD0iTTg1Ljc1IDQxLjQzMiA3OC43NSA0MS40MzJDNzcuNjQ1&#10;NCA0MS40MzIgNzYuNzUgNDIuMzI3NCA3Ni43NSA0My40MzIgNzYuNzUgNDQuNTM2NiA3Ny42NDU0&#10;IDQ1LjQzMiA3OC43NSA0NS40MzJMODUuNzUgNDUuNDMyQzg2Ljg1NDYgNDUuNDMyIDg3Ljc1IDQ0&#10;LjUzNjYgODcuNzUgNDMuNDMyIDg3Ljc1IDQyLjMyNzQgODYuODU0NiA0MS40MzIgODUuNzUgNDEu&#10;NDMyWiIgZmlsbD0iI0ZGQzAwMCIvPjwvc3ZnPlBLAwQUAAYACAAAACEAbN5S6t0AAAAGAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyOwWrCQBRF94X+w/AK3dVJjLU2zURE2q5EqBbE3TPzTIKZNyEzJvHv&#10;O121y8s93Huy5Wga0VPnassK4kkEgriwuuZSwff+42kBwnlkjY1lUnAjB8v8/i7DVNuBv6jf+VKE&#10;EXYpKqi8b1MpXVGRQTexLXHozrYz6EPsSqk7HMK4aeQ0iubSYM3hocKW1hUVl93VKPgccFgl8Xu/&#10;uZzXt+P+eXvYxKTU48O4egPhafR/MPzqB3XIg9PJXlk70Sh4CZyCafQKIrTzWQLiFKhktgCZZ/K/&#10;fv4DAAD//wMAUEsDBBQABgAIAAAAIQAiVg7uxwAAAKUBAAAZAAAAZHJzL19yZWxzL2Uyb0RvYy54&#10;bWwucmVsc7yQsWoDMQyG90LewWjv+e6GUkp8WUoha0gfQNg6n8lZNpYbmrePaZYGAt06SuL//g9t&#10;d99xVWcqEhIbGLoeFLFNLrA38Hn8eH4FJRXZ4ZqYDFxIYDdtnrYHWrG2kCwhi2oUFgNLrflNa7EL&#10;RZQuZeJ2mVOJWNtYvM5oT+hJj33/ostvBkx3TLV3BsrejaCOl9ya/2aneQ6W3pP9isT1QYUOsXU3&#10;IBZP1UAkF/C2HDs5e9CPHYb/cRi6zD8O+u650xUAAP//AwBQSwECLQAUAAYACAAAACEAqNbHqBMB&#10;AABJAgAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAEQBAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQANvRSaHgMAAKEHAAAOAAAAAAAAAAAAAAAAAEMCAABkcnMvZTJvRG9jLnhtbFBLAQItAAoAAAAA&#10;AAAAIQBTXMePvw0AAL8NAAAUAAAAAAAAAAAAAAAAAI0FAABkcnMvbWVkaWEvaW1hZ2UxLnBuZ1BL&#10;AQItAAoAAAAAAAAAIQBfDzwB7gwAAO4MAAAUAAAAAAAAAAAAAAAAAH4TAABkcnMvbWVkaWEvaW1h&#10;Z2UyLnN2Z1BLAQItABQABgAIAAAAIQBs3lLq3QAAAAYBAAAPAAAAAAAAAAAAAAAAAJ4gAABkcnMv&#10;ZG93bnJldi54bWxQSwECLQAUAAYACAAAACEAIlYO7scAAAClAQAAGQAAAAAAAAAAAAAAAACoIQAA&#10;ZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc1BLBQYAAAAABwAHAL4BAACmIgAAAAA=&#10;">
+                <v:line id="Straight Connector 57" style="position:absolute;visibility:visible;mso-wrap-style:square" o:spid="_x0000_s1027" strokecolor="#001b6c" strokeweight="1.5pt" o:connectortype="straight" from="4040,0" to="4040,7234" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAURpGSyQAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/LbsIw&#10;EEX3SPyDNUjdgQNELaQY1CJVKjugPLZDPI1T4nEUu5D8fb2oxPLqvnQWq9ZW4kaNLx0rGI8SEMS5&#10;0yUXCg5fH8MZCB+QNVaOSUFHHlbLfm+BmXZ33tFtHwoRR9hnqMCEUGdS+tyQRT9yNXH0vl1jMUTZ&#10;FFI3eI/jtpKTJHmWFkuODwZrWhvKr/tfq2DdbefbbnN5P53rzdRUdP0Jx4NST4P27RVEoDY8wv/t&#10;T60gnaTj9CWZRoiIFHFALv8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAFEaRkskAAADi&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;">
                   <v:stroke joinstyle="miter"/>
                 </v:line>
-                <v:shape id="Graphic 58" o:spid="_x0000_s1028" type="#_x0000_t75" alt="Lights On with solid fill" style="position:absolute;top:1488;width:3937;height:3937;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCor8aqxwAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BS8Qw&#10;FITvgv8hPMGLuEm7IqFudhFR8equl709kmdbbJLSvLbx3xtB8DjMzDfM7pD9IBaaUh+DgWqjQFCw&#10;0fWhNfBxernVIBJjcDjEQAa+KcFhf3mxw8bFNbzTcuRWFEhIDRromMdGymQ78pg2caRQvM84eeQi&#10;p1a6CdcC94OslbqXHvtQFjoc6akj+3WcvYEtn565vsmvebHnddZnOzutjbm+yo8PIJgy/4f/2m/O&#10;QK221Z2qla7g91P5A3L/AwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKivxqrHAAAA4wAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;">
-                  <v:imagedata r:id="rId15" o:title="Lights On with solid fill"/>
+                <v:shape id="Graphic 58" style="position:absolute;top:1488;width:3937;height:3937;visibility:visible;mso-wrap-style:square" alt="Lights On with solid fill" o:spid="_x0000_s1028" type="#_x0000_t75" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCor8aqxwAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BS8Qw&#10;FITvgv8hPMGLuEm7IqFudhFR8equl709kmdbbJLSvLbx3xtB8DjMzDfM7pD9IBaaUh+DgWqjQFCw&#10;0fWhNfBxernVIBJjcDjEQAa+KcFhf3mxw8bFNbzTcuRWFEhIDRromMdGymQ78pg2caRQvM84eeQi&#10;p1a6CdcC94OslbqXHvtQFjoc6akj+3WcvYEtn565vsmvebHnddZnOzutjbm+yo8PIJgy/4f/2m/O&#10;QK221Z2qla7g91P5A3L/AwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKivxqrHAAAA4wAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;">
+                  <v:imagedata o:title="Lights On with solid fill" r:id="rId22"/>
                 </v:shape>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1426399C" w14:textId="2EE2E6B9" w:rsidR="005C041B" w:rsidRPr="0013079F" w:rsidRDefault="0013079F" w:rsidP="0013079F">
+    <w:p w14:paraId="1426399C" w14:textId="2EE2E6B9" w:rsidR="005C041B" w:rsidRPr="0013079F" w:rsidRDefault="0013079F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="74"/>
+          <w:numId w:val="41"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0013079F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Praktisk</w:t>
       </w:r>
       <w:r w:rsidR="00E110EF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="0013079F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ieteikums</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="101DDE1C" w14:textId="299F3537" w:rsidR="0013079F" w:rsidRPr="00656B9A" w:rsidRDefault="00656B9A" w:rsidP="0013079F">
+    <w:p w14:paraId="101DDE1C" w14:textId="299F3537" w:rsidR="0013079F" w:rsidRPr="00656B9A" w:rsidRDefault="00656B9A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="74"/>
+          <w:numId w:val="41"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00656B9A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Izvērtēšanai ieteicams koncentrēties uz jomām ar augstāko fiskālo ietekmi vai būtiskākajām novirzēm no plānotajiem rezultātiem.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32FF4367" w14:textId="45F88353" w:rsidR="0013079F" w:rsidRPr="0013079F" w:rsidRDefault="0013079F" w:rsidP="0013079F">
+    <w:p w14:paraId="32FF4367" w14:textId="45F88353" w:rsidR="0013079F" w:rsidRPr="0013079F" w:rsidRDefault="0013079F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="73"/>
+          <w:numId w:val="40"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="651AB302" w14:textId="4885DBB2" w:rsidR="005C041B" w:rsidRDefault="007B13B8" w:rsidP="00B04A1F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B13B8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
@@ -17446,256 +18391,262 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Pašvaldībām izdevumu analīzē ieteicams izmantot tās pašas analītiskās metodes, kas aprakstītas šī metodiskā materiāla iepriekšējās nodaļās, izvēloties piemērotākās atbilstoši izvērtējuma mērķim, datu pieejamībai un administratīvajai kapacitātei.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00E8335D" w14:textId="1FEEE5E3" w:rsidR="007B13B8" w:rsidRDefault="00FD504D" w:rsidP="00FD504D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD504D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Īpaši ieteicams izmantot:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="639443CE" w14:textId="2755BEA9" w:rsidR="003634D3" w:rsidRPr="003634D3" w:rsidRDefault="003634D3" w:rsidP="003634D3">
+    <w:p w14:paraId="639443CE" w14:textId="2755BEA9" w:rsidR="003634D3" w:rsidRPr="003634D3" w:rsidRDefault="003634D3" w:rsidP="00077F0A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="9"/>
         </w:numPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003634D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Funkcionālvērtības analīze (FVA)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48A93B5C" w14:textId="67B942CF" w:rsidR="00EA1EF8" w:rsidRDefault="00EA1EF8" w:rsidP="003634D3">
+    <w:p w14:paraId="48A93B5C" w14:textId="67B942CF" w:rsidR="00EA1EF8" w:rsidRDefault="00EA1EF8" w:rsidP="00077F0A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="9"/>
         </w:numPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA1EF8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Zemākās funkcionāli neatkarīgās izmaksu vienības pieeju;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A26C6CA" w14:textId="6211319D" w:rsidR="003634D3" w:rsidRPr="003634D3" w:rsidRDefault="003634D3" w:rsidP="003634D3">
+    <w:p w14:paraId="1A26C6CA" w14:textId="6211319D" w:rsidR="003634D3" w:rsidRPr="003634D3" w:rsidRDefault="003634D3" w:rsidP="00077F0A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="9"/>
         </w:numPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003634D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Pakalpojumu pašizmaksas analīzi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CA4E9A1" w14:textId="43670C1F" w:rsidR="003634D3" w:rsidRPr="003634D3" w:rsidRDefault="003634D3" w:rsidP="003634D3">
+    <w:p w14:paraId="5CA4E9A1" w14:textId="43670C1F" w:rsidR="003634D3" w:rsidRPr="003634D3" w:rsidRDefault="003634D3" w:rsidP="00077F0A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="9"/>
         </w:numPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003634D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Salīdzinošo analīzi “</w:t>
       </w:r>
       <w:r w:rsidRPr="003634D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Benchmarking</w:t>
       </w:r>
       <w:r w:rsidRPr="003634D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DA3B2CF" w14:textId="68865EF5" w:rsidR="003634D3" w:rsidRPr="003634D3" w:rsidRDefault="003634D3" w:rsidP="003634D3">
+    <w:p w14:paraId="3DA3B2CF" w14:textId="68865EF5" w:rsidR="003634D3" w:rsidRPr="003634D3" w:rsidRDefault="003634D3" w:rsidP="00077F0A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="9"/>
         </w:numPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003634D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Nulles </w:t>
       </w:r>
       <w:r w:rsidR="00EA1EF8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>budžeta pieejas principus</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C0F8990" w14:textId="7CC26959" w:rsidR="003634D3" w:rsidRPr="003634D3" w:rsidRDefault="003634D3" w:rsidP="003634D3">
+    <w:p w14:paraId="4C0F8990" w14:textId="7CC26959" w:rsidR="003634D3" w:rsidRPr="003634D3" w:rsidRDefault="003634D3" w:rsidP="00077F0A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="9"/>
         </w:numPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003634D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Iepirkumu un līgumu audits</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="669E579E" w14:textId="4AE151E5" w:rsidR="003634D3" w:rsidRDefault="003634D3" w:rsidP="00FD504D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="76BA3923" w14:textId="05E040A3" w:rsidR="006272B1" w:rsidRPr="00957467" w:rsidRDefault="007F2A5B" w:rsidP="006272B1">
+    <w:p w14:paraId="76BA3923" w14:textId="05E040A3" w:rsidR="006272B1" w:rsidRPr="00957467" w:rsidRDefault="007F2A5B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="73"/>
+          <w:numId w:val="40"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665920" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="071C5DC6" wp14:editId="7732A7F7">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
@@ -17707,54 +18658,54 @@
                 <wp:extent cx="389806" cy="920897"/>
                 <wp:effectExtent l="0" t="0" r="29845" b="31750"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1197653863" name="Group 41"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr/>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="389806" cy="920897"/>
                           <a:chOff x="0" y="0"/>
                           <a:chExt cx="389806" cy="920897"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="562644957" name="Graphic 59" descr="Warning with solid fill"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId9">
+                          <a:blip r:embed="rId12">
                             <a:extLst>
                               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId10"/>
+                                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId13"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="297712"/>
                             <a:ext cx="316230" cy="316230"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                       <wps:wsp>
                         <wps:cNvPr id="1025847938" name="Straight Connector 57"/>
                         <wps:cNvCnPr/>
                         <wps:spPr>
                           <a:xfrm flipH="1">
                             <a:off x="382772" y="0"/>
                             <a:ext cx="7034" cy="920897"/>
                           </a:xfrm>
@@ -17767,790 +18718,829 @@
                             </a:solidFill>
                           </a:ln>
                         </wps:spPr>
                         <wps:style>
                           <a:lnRef idx="1">
                             <a:schemeClr val="accent1"/>
                           </a:lnRef>
                           <a:fillRef idx="0">
                             <a:schemeClr val="accent1"/>
                           </a:fillRef>
                           <a:effectRef idx="0">
                             <a:schemeClr val="accent1"/>
                           </a:effectRef>
                           <a:fontRef idx="minor">
                             <a:schemeClr val="tx1"/>
                           </a:fontRef>
                         </wps:style>
                         <wps:bodyPr/>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...3 lines deleted...]
-                  <v:imagedata r:id="rId11" o:title="Warning with solid fill"/>
+          <mc:Fallback xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="65F2B4D1">
+              <v:group id="Group 41" style="position:absolute;margin-left:.35pt;margin-top:-3.95pt;width:30.7pt;height:72.5pt;z-index:251665920" coordsize="3898,9208" o:spid="_x0000_s1026" w14:anchorId="303AADF8" o:gfxdata="UEsDBBQABgAIAAAAIQCo1seoEwEAAEkCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSSwU7DMBBE&#10;70j8g+UrShx6QAgl6YGUIyBUPsCyN4lFvLa8JrR/j5O2ElRtpR493jc7I7tcbuzARghkHFb8Pi84&#10;A1ROG+wq/rl+yR45oyhRy8EhVHwLxJf17U253noglmikivcx+ichSPVgJeXOA6ab1gUrYzqGTnip&#10;vmQHYlEUD0I5jIAxi5MHr8sGWvk9RLbaJHmXxGPH2fNublpVcWMnftLFSSLAQEeI9H4wSsbUTYyo&#10;j3Jl+0x5IucZ6o2nuxT8zAYaT2dK+gVq8vvf5G+s/ba39ATBaGDvMsRXaVNfoQMJWLjGqfyyx1TN&#10;Uuba1ijIm0CrmTpkOuet3Q8GGK81bxL2AePBXcwfof4FAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy&#10;2fr2M4PBMnrbUb/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb&#10;25HMsYhqlCwG5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/s&#10;FB2T0FQ7R0nTNEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3p&#10;cvwCAAD//wMAUEsDBBQABgAIAAAAIQCpqsmHMwMAAKwHAAAOAAAAZHJzL2Uyb0RvYy54bWycVV1v&#10;2yAUfZ+0/4D83tpxPm01qbZ06yZVW9Ru2jPB2EbFgIDEyb/fBRy3Sdat60McsO/HueeeC1fXu4aj&#10;LdWGSTGPBpdJhKggsmCimkc/f3y+mEXIWCwKzKWg82hPTXS9eP/uqlU5TWUteUE1giDC5K2aR7W1&#10;Ko9jQ2raYHMpFRXwsZS6wRa2uooLjVuI3vA4TZJJ3EpdKC0JNQbe3oSP0cLHL0tK7PeyNNQiPo8A&#10;m/VP7Z9r94wXVzivNFY1Ix0M/AYUDWYCkvahbrDFaKPZWaiGES2NLO0lkU0sy5IR6muAagbJSTW3&#10;Wm6Ur6XK20r1NAG1Jzy9OSz5tr3V6kGtNDDRqgq48DtXy67UjfsHlGjnKdv3lNGdRQReDmfZLJlE&#10;iMCnLE1m2TRQSmrg/cyL1J/+6hcfksZHUBQjOfy6+mF1Vv+/dQJedqNp1AVpXhWjwfpxoy6gVQpb&#10;tmac2b2XHTTFgRLbFSMrHTZA5UojVsyj8SSdjEbZeBohgRtQ/W0nsHEWoYIaAgL8hbUAwaKW2RoZ&#10;yVmBSsa5Y89FdsFCaOxKv5Pk0SAhlzUWFf1gFAgbxs1Zx8fmfnuEa82Z+gyhXSvdumMAMJyI6A8k&#10;BoHeSLJpqLBh4jTlQIYUpmbKREjntFlTqFp/LTwgnBurqSW1S+hqugewDuizDx7lEzBXggENvqi6&#10;NJtOB2mQVi+9wSQdwkw76Q3DOmQ56FZpY2+pbJBbAD6AAX3DOd7emQ7QwaSjMWDw4ACSGwg4lcyB&#10;MdidcfZfg/dQY0UBggv7pJZBko5no2k2hKMyyOXBasyq2qKlFAJQS41AS1Bc57gU3biaI9ZQCd39&#10;4mThquymdjhLp9M0QuejO02Go9PB7QcQVHfMHmfCQX+BPZxzgVpInSXjxJt5SR9kZ3S1XnKNttgd&#10;w8ng42TppQuKcMoPZpCbC2iEKzI0wq/snlOXl4t7WsJ4waETCvR3BO3DYkJAomEkOmvnFgTYOXbQ&#10;3OXykmNn71ypvz/6rK9w7j18Zils79wwIXUg5ji73R0gl8H+wECo21GwlsXeN9xTA3r0Jv5KgNXR&#10;nfN8762eLtnFbwAAAP//AwBQSwMECgAAAAAAAAAhALfGVxVpCAAAaQgAABQAAABkcnMvbWVkaWEv&#10;aW1hZ2UxLnBuZ4lQTkcNChoKAAAADUlIRFIAAADAAAAAwAgGAAAAUtxsBwAAAAFzUkdCAK7OHOkA&#10;AAAEZ0FNQQAAsY8L/GEFAAAACXBIWXMAAB2HAAAdhwGP5fFlAAAH/klEQVR4Xu2d23EcNxBFJwSF&#10;wBAcgkJwCAzBISgDheAQHMJuBgpBITiDpQvDEU3dffTO4NUNnFN1qvzh3gHE5Twu0ZhlAQAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAgA/eTsvL22n5djkvPy7n5d+38/J2OS8/L+fl+9tp+ar/&#10;P8AwXE7LX7++9Pe8nJe/tQ4gPOsZ/sYX/pbp6qD1AGFJZ379kltezss/+jkA4Uj3/NZtz11Py5/6&#10;eQCh2HPro6aHY/08gDCkVEe/1Ls9La/6uQAhuJyX09UXeqfr7dNpedHPBnBNun/XL/NRiUYhFG+n&#10;5Uu6f9cvcpan5Q89DoBL0l96r77AmabbKT0OgDuyYk9LYlHwTrpfv/riFjL9YunxANxQJPY0TH9V&#10;1uMCuKBE7GlJLAouObLe56jEouCKLfas8+B7T2JR8EKN2NOSJdPggqqxpyWxKPQmrdu/+mI2klgU&#10;ulJyvc9hT8s3HRdAdbYH3x9XX8jGEotCF1rGnpa0T0JTusSelsSi0IqcNsda0j4JTegae1rSPgm1&#10;abHe56jEolAVF7GnJbEo1MBL7PmUxKJQmh7rfY5KLApFcRl7WhKLQik8xp6WxKJQhBZtjtUkFoVc&#10;PMeelsSikEWI2NMw3b7pvABMQsWelsSisJfSsad+voXW50gsCruosd5Hj2Gh9dnSPgnPUmN3Nz2G&#10;hdbnSiwKT1Er9tTjWGh9EYlFwaJW7KnHsdD6Em7tk1/0WAArNdsc9VgWWl9KdpWDm1R5qcUn9XgW&#10;Wl9UYlFQSseeqh7PQutLyss24DdqxJ6qHtNC64tLLAq/qBF7qnpMC60vLbEorLRa76PHtdD6KhKL&#10;zs324Fsl9lT12BZaX0N2lZucmrGnqse20PpaEotOSus2Rz2+hdZXlfbJ+agde6p6fAutrymx6GS0&#10;iD1VHYOF1leXWHQeWj34flbHYKH1taV9chJaxZ6qjsNC61vIO4gHp2ebo47FQutbSCw6OC1jT1XH&#10;YqH1rSQWHZTWsaeq47HQ+qYSi45H793ddDwWWt9S3kE8GKnNsefZP6ljstD65hKLjkOP2FPVMVlo&#10;fWuJRQehV+yp6rgstL6LvGwjNj1jT1XHZqH1PSQWDU7r9T6P1LFZaH0v2VUuKD3W+zxSx2eh9V0l&#10;Fo1HizbHPer4LLS+p7RPBqPW7m456hgttL67tE/GwUPsqeoYLbS+t8SiQUhnKv3heVDHaaH1LiQW&#10;9U3t3d1y1LFaaL0biUX94in2VHWsFlrvRWJRp3iLPVUdr4XWu5JY1B/eYk9Vx2uh9Z4kFnWGl/U+&#10;j9QxW2i9O4lF/eAx9lR1zBZa701iUSf0bHPco47bQus9yjuIO9O7zXGPOnYLrXcrsWg/PMeeqo7d&#10;Quu9SizaCe+xp6rjt9B619I+2Z505rn6QThWx2+h9Z4lFm1MhNhT1TlYaL17iUXb4KnNcY86Dwut&#10;9+7WPsk7iGsTJfZUdR4WWh9BdpWrTKTYU9W5WGh9GIlF69F7d7ccdS4WWh9FXrZRibQCMerZP6nz&#10;sdD6UBKLlifCep9H6nwstD6SxKKFiRh7qjonC60PJ7FoGaLGnqrOy0Lro8mucoWItN7nkTovC62P&#10;KLFoJtHW+zxS52ah9WGlffI4kWNPVedmofVRJRY9iMfd3XLU+VlofWiJRfcTPfZUdX4WWh9Z2id3&#10;MkLsqeocLbQ+uryD+Ek87+6Wo87TQuujSyz6JKPEnqrO00LrR5BY1GCk2FPVuVpo/TASi97H++5u&#10;OepcLbR+FHkH8R1Giz1Vna+F1g8lseg1o8Weqs7XQutHklhUiNrmuEeds4XWDycv23gncpvjHnXe&#10;Flo/msSiG6PGnqrO20LrR3T6XeVGjj1VnbuF1g/rzLFotN3dctS5W2j9qE7bPjniep9H6vwttH5o&#10;Z2ufHKXNEcs4XSw6Q+yJO50lFp0l9sQDzhCLjtTmiGUdPhaNvrsbNnDkWHT09T6Y77Cx6GyxJ2Y4&#10;WixK7Il7HC4WnWW9j2X6wa63gaflNd3rphPDZvrv15EbgvY6zDuIiT3fXa+ATzSCbEHBcJsCHHKE&#10;WJTY8/1stvf9WVw1B4hFR29zfMacSzknj+Dtk7PHnuutzM4zvzJ7eBA2FiX2XM9eX/XfZS/pPvjq&#10;c2czWixK7Fn2/nX2dGhrn8y6kjaFB7iy965cTddfghi7ys3U5vjQghHe+rcC/fwZLfhvWo3ZL9cf&#10;Fvxh8QvwrvuXbRB7frLwPevV589qwVvL4swee/5mwWW9JEH/6zYWpc1RLBjd8RAsFvy3LcKoL7XI&#10;sXAMOs32Mc/oblc5Ys87FrgNoovutm5iUWLP++ber25XVp6r7lngBJMNsadhxnYfPFc9tnssysPZ&#10;k+78JdjO/N+5sj5hr1iUy/M+t4YY85K93fNPvY5qj93aJ7k8H3O9ZUxXzi3F2FoiX9IfETnrH7P5&#10;O4hpc0RPNo9FiT3Rm81iUWJPdOsTz1jZ8OCLXq3+DmJiT3RvrViUNkeMYLVYlLM/RrFKLMq9P0Yx&#10;dw3WTfQgiK4t2ZG3bt6qB0D0bMlIlJY8DGeBTck+YFcCDGfppRG0PGIUq/xBbH2pw42DIbpzZ//F&#10;0/CHMPTu1ndRLgH6DLs/oGe3ZdHl0p9b0AmGHt3evVb2wfcRaWlEWoPNFQF7uL1w8Me6Z9L2wkH9&#10;jgIAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAQHz+A0vwl4NTTguLAAAAAElFTkSuQmCCUEsD&#10;BAoAAAAAAAAAIQB1WJIWmgEAAJoBAAAUAAAAZHJzL21lZGlhL2ltYWdlMi5zdmc8c3ZnIHZpZXdC&#10;b3g9IjAgMCA5NiA5NiIgeG1sbnM9Imh0dHA6Ly93d3cudzMub3JnLzIwMDAvc3ZnIiB4bWxuczp4&#10;bGluaz0iaHR0cDovL3d3dy53My5vcmcvMTk5OS94bGluayIgaWQ9Ikljb25zX1dhcm5pbmciIG92&#10;ZXJmbG93PSJoaWRkZW4iPjxwYXRoIGQ9Ik05MC42IDgwIDUxLjUgMTJDNTAgOS4zIDQ2LjEgOS4z&#10;IDQ0LjYgMTJMNS40IDgwQzMuOSA4Mi43IDUuOCA4NiA4LjkgODZMNDggODYgODcuMSA4NkM5MC4y&#10;IDg2IDkyLjEgODIuNyA5MC42IDgwWk00NSAyOCA1MSAyOCA1MSA2MyA0NSA2MyA0NSAyOFpNNDgg&#10;NzdDNDUuMiA3NyA0MyA3NC44IDQzIDcyIDQzIDY5LjIgNDUuMiA2NyA0OCA2NyA1MC44IDY3IDUz&#10;IDY5LjIgNTMgNzIgNTMgNzQuOCA1MC44IDc3IDQ4IDc3WiIgZmlsbD0iI0ZGQzAwMCIvPjwvc3Zn&#10;PlBLAwQUAAYACAAAACEA0LkLKd0AAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyOwUrDQBRF94L/&#10;MDzBXTuZFhuNmZRS1FURbAVxN828JqGZNyEzTdK/97nS5eUe7j35enKtGLAPjScNap6AQCq9bajS&#10;8Hl4nT2CCNGQNa0n1HDFAOvi9iY3mfUjfeCwj5XgEQqZ0VDH2GVShrJGZ8Lcd0jcnXzvTOTYV9L2&#10;ZuRx18pFkqykMw3xQ2063NZYnvcXp+FtNONmqV6G3fm0vX4fHt6/dgq1vr+bNs8gIk7xD4ZffVaH&#10;gp2O/kI2iFZDypyGWfoEgtvVQoE4MrVMFcgil//1ix8AAAD//wMAUEsDBBQABgAIAAAAIQAiVg7u&#10;xwAAAKUBAAAZAAAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc7yQsWoDMQyG90LewWjv+e6GUkp8&#10;WUoha0gfQNg6n8lZNpYbmrePaZYGAt06SuL//g9td99xVWcqEhIbGLoeFLFNLrA38Hn8eH4FJRXZ&#10;4ZqYDFxIYDdtnrYHWrG2kCwhi2oUFgNLrflNa7ELRZQuZeJ2mVOJWNtYvM5oT+hJj33/ostvBkx3&#10;TLV3BsrejaCOl9ya/2aneQ6W3pP9isT1QYUOsXU3IBZP1UAkF/C2HDs5e9CPHYb/cRi6zD8O+u65&#10;0xUAAP//AwBQSwECLQAUAAYACAAAACEAqNbHqBMBAABJAgAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AEQBAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCpqsmHMwMAAKwHAAAOAAAAAAAAAAAAAAAA&#10;AEMCAABkcnMvZTJvRG9jLnhtbFBLAQItAAoAAAAAAAAAIQC3xlcVaQgAAGkIAAAUAAAAAAAAAAAA&#10;AAAAAKIFAABkcnMvbWVkaWEvaW1hZ2UxLnBuZ1BLAQItAAoAAAAAAAAAIQB1WJIWmgEAAJoBAAAU&#10;AAAAAAAAAAAAAAAAAD0OAABkcnMvbWVkaWEvaW1hZ2UyLnN2Z1BLAQItABQABgAIAAAAIQDQuQsp&#10;3QAAAAYBAAAPAAAAAAAAAAAAAAAAAAkQAABkcnMvZG93bnJldi54bWxQSwECLQAUAAYACAAAACEA&#10;IlYO7scAAAClAQAAGQAAAAAAAAAAAAAAAAATEQAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc1BL&#10;BQYAAAAABwAHAL4BAAAREgAAAAA=&#10;">
+                <v:shape id="Graphic 59" style="position:absolute;top:2977;width:3162;height:3162;visibility:visible;mso-wrap-style:square" alt="Warning with solid fill" o:spid="_x0000_s1027" type="#_x0000_t75" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB/wc+2ygAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ra8Iw&#10;FIXfB/sP4Q72NpMV7dZqFBHG5svQbj/g0lzbYnPTJVG7f78Iwh4P55zvcBar0fbiTD50jjU8TxQI&#10;4tqZjhsN319vT68gQkQ22DsmDb8UYLW8v1tgadyF93SuYiMShEOJGtoYh1LKULdkMUzcQJy8g/MW&#10;Y5K+kcbjJcFtLzOlcmmx47TQ4kCblupjdbIaKPupTjvjveq3h6p4/yzUdl9o/fgwrucgIo3xP3xr&#10;fxgNszzLp9Ni9gLXS+kOyOUfAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAH/Bz7bKAAAA&#10;4gAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;">
+                  <v:imagedata o:title="Warning with solid fill" r:id="rId14"/>
                 </v:shape>
-                <v:line id="Straight Connector 57" o:spid="_x0000_s1028" style="position:absolute;flip:x;visibility:visible;mso-wrap-style:square" from="3827,0" to="3898,9208" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCQyN/LygAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PT8Mw&#10;DMXvSPsOkSdxY+nGv1GWTWMCiXGCDu5W4jWFxqma0JVvjw9IHO33/N7Pq80YWjVQn5rIBuazAhSx&#10;ja7h2sD74eliCSplZIdtZDLwQwk268nZCksXT/xGQ5VrJSGcSjTgc+5KrZP1FDDNYkcs2jH2AbOM&#10;fa1djycJD61eFMWNDtiwNHjsaOfJflXfwYBthu3OVvvHkdz+5eP106dD/WDM+XTc3oPKNOZ/89/1&#10;sxP8YnG9vLq9uxRo+UkWoNe/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJDI38vKAAAA&#10;4wAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;" strokecolor="#001b6c" strokeweight="1.5pt">
+                <v:line id="Straight Connector 57" style="position:absolute;flip:x;visibility:visible;mso-wrap-style:square" o:spid="_x0000_s1028" strokecolor="#001b6c" strokeweight="1.5pt" o:connectortype="straight" from="3827,0" to="3898,9208" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCQyN/LygAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PT8Mw&#10;DMXvSPsOkSdxY+nGv1GWTWMCiXGCDu5W4jWFxqma0JVvjw9IHO33/N7Pq80YWjVQn5rIBuazAhSx&#10;ja7h2sD74eliCSplZIdtZDLwQwk268nZCksXT/xGQ5VrJSGcSjTgc+5KrZP1FDDNYkcs2jH2AbOM&#10;fa1djycJD61eFMWNDtiwNHjsaOfJflXfwYBthu3OVvvHkdz+5eP106dD/WDM+XTc3oPKNOZ/89/1&#10;sxP8YnG9vLq9uxRo+UkWoNe/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJDI38vKAAAA&#10;4wAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;">
                   <v:stroke joinstyle="miter"/>
                 </v:line>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00957467" w:rsidRPr="00957467">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Svarīgi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01FA31F2" w14:textId="71D6CCB3" w:rsidR="00E110EF" w:rsidRDefault="00957467" w:rsidP="00B04A1F">
+    <w:p w14:paraId="01FA31F2" w14:textId="71D6CCB3" w:rsidR="00E110EF" w:rsidRDefault="00957467">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="73"/>
+          <w:numId w:val="40"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00957467">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Izdevumu analīzes kvalitāti nosaka nevis izmantoto metožu skaits, bet to piemērotība konkrētajam jautājumam un spēja radīt praktiski īstenojamus secinājumus.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="233D5840" w14:textId="77777777" w:rsidR="00E110EF" w:rsidRPr="00E110EF" w:rsidRDefault="00E110EF" w:rsidP="00E110EF">
-      <w:pPr>
+    <w:p w14:paraId="06E076EF" w14:textId="77777777" w:rsidR="00170C09" w:rsidRDefault="00170C09" w:rsidP="00170C09">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="756AFC74" w14:textId="77777777" w:rsidR="00077F0A" w:rsidRDefault="00077F0A" w:rsidP="00170C09">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27D58210" w14:textId="77777777" w:rsidR="00077F0A" w:rsidRPr="00E110EF" w:rsidRDefault="00077F0A" w:rsidP="00170C09">
+      <w:pPr>
+        <w:spacing w:before="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="56C1A667" w14:textId="2D5F6819" w:rsidR="00B75008" w:rsidRPr="00B75008" w:rsidRDefault="00B75008" w:rsidP="00B75008">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B75008">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Izdevumu izvērtēšanas praktiskā strukturēšana pašvaldībā</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="471EC6A7" w14:textId="5E1997EE" w:rsidR="003A7563" w:rsidRDefault="00B75008" w:rsidP="00B75008">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B75008">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Izdevumu izvērtēšanas procesā pašvaldībai ieteicams nodrošināt skaidru un strukturētu pieeju, kas aptver mērķu definēšanu, analīzi un rezultātu noformēšanu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FB9C62A" w14:textId="77777777" w:rsidR="00285C02" w:rsidRPr="0029773F" w:rsidRDefault="00285C02" w:rsidP="00285C02">
+    <w:p w14:paraId="1FB9C62A" w14:textId="77777777" w:rsidR="00285C02" w:rsidRPr="0029773F" w:rsidRDefault="00285C02">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0029773F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Mērķis un tvēruma definēšana</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34F3EB29" w14:textId="77777777" w:rsidR="00285C02" w:rsidRPr="00123916" w:rsidRDefault="00285C02" w:rsidP="00285C02">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00123916">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Izdevumu izvērtēšanas mērķi pašvaldībā ieteicams strukturēt trīs līmeņos:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C915CB0" w14:textId="56FC0BD6" w:rsidR="00285C02" w:rsidRPr="00123916" w:rsidRDefault="00285C02" w:rsidP="00285C02">
+    <w:p w14:paraId="0C915CB0" w14:textId="56FC0BD6" w:rsidR="00285C02" w:rsidRPr="00123916" w:rsidRDefault="00285C02" w:rsidP="00077F0A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="6"/>
         </w:numPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00123916">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ekonomiskie</w:t>
       </w:r>
       <w:r w:rsidRPr="00123916">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>: izdevumu samazinājums, ietaupījumi / izdevumu pieauguma bremzēšana, resursu pārdale prioritātēm</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F9D88C8" w14:textId="3B6E1B63" w:rsidR="00285C02" w:rsidRPr="00123916" w:rsidRDefault="00285C02" w:rsidP="00285C02">
+    <w:p w14:paraId="3F9D88C8" w14:textId="3B6E1B63" w:rsidR="00285C02" w:rsidRPr="00123916" w:rsidRDefault="00285C02" w:rsidP="00077F0A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="6"/>
         </w:numPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00123916">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Pakalpojumu</w:t>
       </w:r>
       <w:r w:rsidRPr="00123916">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>: kvalitāte, pieejamība, vienlīdzība, klientu pieredze</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19952704" w14:textId="77777777" w:rsidR="00285C02" w:rsidRPr="00123916" w:rsidRDefault="00285C02" w:rsidP="00285C02">
+    <w:p w14:paraId="19952704" w14:textId="77777777" w:rsidR="00285C02" w:rsidRPr="00123916" w:rsidRDefault="00285C02" w:rsidP="00077F0A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="6"/>
         </w:numPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00123916">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Procesu</w:t>
       </w:r>
       <w:r w:rsidRPr="00123916">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>: vienību pašizmaksas samazināšana, produktivitātes pieaugums, digitalizācija.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A068D70" w14:textId="77777777" w:rsidR="00285C02" w:rsidRPr="00123916" w:rsidRDefault="00285C02" w:rsidP="00285C02">
-      <w:pPr>
+    <w:p w14:paraId="0A068D70" w14:textId="77777777" w:rsidR="00285C02" w:rsidRPr="00123916" w:rsidRDefault="00285C02" w:rsidP="00077F0A">
+      <w:pPr>
+        <w:spacing w:before="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00123916">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vienību atlases kritēriji:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="386CB204" w14:textId="77777777" w:rsidR="00285C02" w:rsidRPr="00123916" w:rsidRDefault="00285C02" w:rsidP="00285C02">
+    <w:p w14:paraId="386CB204" w14:textId="77777777" w:rsidR="00285C02" w:rsidRPr="00123916" w:rsidRDefault="00285C02" w:rsidP="00077F0A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="7"/>
         </w:numPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00123916">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>izdevumu apjoms un pieauguma temps,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CF6235D" w14:textId="77777777" w:rsidR="00285C02" w:rsidRPr="00123916" w:rsidRDefault="00285C02" w:rsidP="00285C02">
+    <w:p w14:paraId="3CF6235D" w14:textId="77777777" w:rsidR="00285C02" w:rsidRPr="00123916" w:rsidRDefault="00285C02" w:rsidP="00077F0A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="7"/>
         </w:numPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00123916">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pakalpojumu pieprasījuma dinamika,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49B76D71" w14:textId="77777777" w:rsidR="00285C02" w:rsidRPr="00123916" w:rsidRDefault="00285C02" w:rsidP="00285C02">
+    <w:p w14:paraId="49B76D71" w14:textId="77777777" w:rsidR="00285C02" w:rsidRPr="00123916" w:rsidRDefault="00285C02" w:rsidP="00077F0A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="7"/>
         </w:numPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00123916">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>vienību izmaksu atšķirības starp iestādēm/teritorijām,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CEE6CE8" w14:textId="77777777" w:rsidR="00285C02" w:rsidRPr="00123916" w:rsidRDefault="00285C02" w:rsidP="00285C02">
+    <w:p w14:paraId="1CEE6CE8" w14:textId="77777777" w:rsidR="00285C02" w:rsidRPr="00123916" w:rsidRDefault="00285C02" w:rsidP="00077F0A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="7"/>
         </w:numPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00123916">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>audits/iekšējās kontroles signāli,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01D4C67E" w14:textId="77777777" w:rsidR="00285C02" w:rsidRPr="00123916" w:rsidRDefault="00285C02" w:rsidP="00285C02">
+    <w:p w14:paraId="01D4C67E" w14:textId="77777777" w:rsidR="00285C02" w:rsidRPr="00123916" w:rsidRDefault="00285C02" w:rsidP="00077F0A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="7"/>
         </w:numPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00123916">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>iepirkumu un līgumu portfeļa riski.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ACF8AD1" w14:textId="77777777" w:rsidR="00285C02" w:rsidRPr="0029773F" w:rsidRDefault="00285C02" w:rsidP="00285C02">
+    <w:p w14:paraId="5ACF8AD1" w14:textId="77777777" w:rsidR="00285C02" w:rsidRPr="0029773F" w:rsidRDefault="00285C02" w:rsidP="00077F0A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="5"/>
         </w:numPr>
+        <w:spacing w:before="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0029773F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Izdevumu detalizācija un analīze</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="670D52DC" w14:textId="77777777" w:rsidR="00285C02" w:rsidRPr="00123916" w:rsidRDefault="00285C02" w:rsidP="00285C02">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00123916">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Minimālais analītiskais “komplekts” katrai pārskatāmajai programmai/pakalpojumu kopumam:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0530B816" w14:textId="77777777" w:rsidR="00285C02" w:rsidRPr="00123916" w:rsidRDefault="00285C02" w:rsidP="00285C02">
+    <w:p w14:paraId="0530B816" w14:textId="77777777" w:rsidR="00285C02" w:rsidRPr="00123916" w:rsidRDefault="00285C02" w:rsidP="00077F0A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="8"/>
         </w:numPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00123916">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>izdevumi pa ekonomiskajām kategorijām (darba samaksa, preces/pakalpojumi, transferti, kapitālieguldījumi),</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3912E8A1" w14:textId="77777777" w:rsidR="00285C02" w:rsidRPr="00123916" w:rsidRDefault="00285C02" w:rsidP="00285C02">
+    <w:p w14:paraId="3912E8A1" w14:textId="77777777" w:rsidR="00285C02" w:rsidRPr="00123916" w:rsidRDefault="00285C02" w:rsidP="00077F0A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="8"/>
         </w:numPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00123916">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>apjomi (piem., klientu skaits, apmeklējumi, km, m², vienības),</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25732AA7" w14:textId="77777777" w:rsidR="00285C02" w:rsidRPr="00123916" w:rsidRDefault="00285C02" w:rsidP="00285C02">
+    <w:p w14:paraId="25732AA7" w14:textId="77777777" w:rsidR="00285C02" w:rsidRPr="00123916" w:rsidRDefault="00285C02" w:rsidP="00077F0A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="8"/>
         </w:numPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00123916">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>vienību pašizmaksa (EUR uz vienību),</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E380B0E" w14:textId="77777777" w:rsidR="00285C02" w:rsidRPr="00123916" w:rsidRDefault="00285C02" w:rsidP="00285C02">
+    <w:p w14:paraId="4E380B0E" w14:textId="77777777" w:rsidR="00285C02" w:rsidRPr="00123916" w:rsidRDefault="00285C02" w:rsidP="00077F0A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="8"/>
         </w:numPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00123916">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>KPI (rezultāti/iznākumi) un kvalitātes rādītāji,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="570CEF60" w14:textId="77777777" w:rsidR="00285C02" w:rsidRPr="00123916" w:rsidRDefault="00285C02" w:rsidP="00285C02">
+    <w:p w14:paraId="570CEF60" w14:textId="77777777" w:rsidR="00285C02" w:rsidRPr="00123916" w:rsidRDefault="00285C02" w:rsidP="00077F0A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="8"/>
         </w:numPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00123916">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>salīdzinājumi (iekšējie un ārējie),</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45999C82" w14:textId="73A46C43" w:rsidR="007D01BF" w:rsidRPr="0058199C" w:rsidRDefault="00285C02" w:rsidP="0058199C">
+    <w:p w14:paraId="45999C82" w14:textId="73A46C43" w:rsidR="007D01BF" w:rsidRPr="0058199C" w:rsidRDefault="00285C02" w:rsidP="00077F0A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="8"/>
         </w:numPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00123916">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>scenāriji (bāzes, optimizācijas, reorganizācijas).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3405BCEB" w14:textId="77777777" w:rsidR="007D01BF" w:rsidRPr="00123916" w:rsidRDefault="007D01BF" w:rsidP="00285C02">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="38A37656" w14:textId="77777777" w:rsidR="00285C02" w:rsidRPr="0029773F" w:rsidRDefault="00285C02" w:rsidP="00285C02">
+    <w:p w14:paraId="38A37656" w14:textId="77777777" w:rsidR="00285C02" w:rsidRPr="0029773F" w:rsidRDefault="00285C02">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0029773F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Rezultātu noformēšana</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71FF91A3" w14:textId="77777777" w:rsidR="00285C02" w:rsidRPr="00123916" w:rsidRDefault="00285C02" w:rsidP="00285C02">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00123916">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Katram priekšlikumam ieteicams obligāti noformēt:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74831698" w14:textId="77777777" w:rsidR="00285C02" w:rsidRPr="00123916" w:rsidRDefault="00285C02" w:rsidP="00962245">
+    <w:p w14:paraId="74831698" w14:textId="77777777" w:rsidR="00285C02" w:rsidRPr="00123916" w:rsidRDefault="00285C02" w:rsidP="00077F0A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="50"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00123916">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pasākuma aprakstu un mērķi,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6406B323" w14:textId="77777777" w:rsidR="00285C02" w:rsidRPr="00123916" w:rsidRDefault="00285C02" w:rsidP="00962245">
+    <w:p w14:paraId="6406B323" w14:textId="77777777" w:rsidR="00285C02" w:rsidRPr="00123916" w:rsidRDefault="00285C02" w:rsidP="00077F0A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="50"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00123916">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>finansiālo ietekmi (EUR; vienreizēja/atkārtota),</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70133189" w14:textId="77777777" w:rsidR="00285C02" w:rsidRPr="00123916" w:rsidRDefault="00285C02" w:rsidP="00962245">
+    <w:p w14:paraId="70133189" w14:textId="77777777" w:rsidR="00285C02" w:rsidRPr="00123916" w:rsidRDefault="00285C02" w:rsidP="00077F0A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="50"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00123916">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ietekmi uz pakalpojumu (kvalitāte/pieejamība),</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B603D39" w14:textId="77777777" w:rsidR="00285C02" w:rsidRPr="00123916" w:rsidRDefault="00285C02" w:rsidP="00962245">
+    <w:p w14:paraId="2B603D39" w14:textId="77777777" w:rsidR="00285C02" w:rsidRPr="00123916" w:rsidRDefault="00285C02" w:rsidP="00077F0A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="50"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00123916">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ieviešanas soļus, termiņus un atbildīgos,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26196F47" w14:textId="77777777" w:rsidR="00285C02" w:rsidRPr="00123916" w:rsidRDefault="00285C02" w:rsidP="00962245">
+    <w:p w14:paraId="26196F47" w14:textId="77777777" w:rsidR="00285C02" w:rsidRPr="00123916" w:rsidRDefault="00285C02" w:rsidP="00077F0A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="50"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00123916">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>riskus un atkarības,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38CEB9C8" w14:textId="77777777" w:rsidR="00285C02" w:rsidRPr="00123916" w:rsidRDefault="00285C02" w:rsidP="00962245">
+    <w:p w14:paraId="38CEB9C8" w14:textId="77777777" w:rsidR="00285C02" w:rsidRPr="00123916" w:rsidRDefault="00285C02" w:rsidP="00077F0A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="50"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00123916">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>KPI ieviešanai un uzraudzībai.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09A40705" w14:textId="116B76AD" w:rsidR="00B75008" w:rsidRDefault="007F2A5B" w:rsidP="00B75008">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -18575,54 +19565,54 @@
                 <wp:extent cx="372139" cy="667910"/>
                 <wp:effectExtent l="0" t="0" r="27940" b="37465"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1035869692" name="Group 42"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr/>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="372139" cy="667910"/>
                           <a:chOff x="0" y="0"/>
                           <a:chExt cx="372139" cy="667910"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="924765885" name="Graphic 59" descr="Warning with solid fill"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId9">
+                          <a:blip r:embed="rId12">
                             <a:extLst>
                               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId10"/>
+                                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId13"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="148855"/>
                             <a:ext cx="316230" cy="316230"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                       <wps:wsp>
                         <wps:cNvPr id="347590040" name="Straight Connector 57"/>
                         <wps:cNvCnPr/>
                         <wps:spPr>
                           <a:xfrm flipH="1">
                             <a:off x="372139" y="0"/>
                             <a:ext cx="0" cy="667910"/>
                           </a:xfrm>
@@ -18635,154 +19625,154 @@
                             </a:solidFill>
                           </a:ln>
                         </wps:spPr>
                         <wps:style>
                           <a:lnRef idx="1">
                             <a:schemeClr val="accent1"/>
                           </a:lnRef>
                           <a:fillRef idx="0">
                             <a:schemeClr val="accent1"/>
                           </a:fillRef>
                           <a:effectRef idx="0">
                             <a:schemeClr val="accent1"/>
                           </a:effectRef>
                           <a:fontRef idx="minor">
                             <a:schemeClr val="tx1"/>
                           </a:fontRef>
                         </wps:style>
                         <wps:bodyPr/>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...3 lines deleted...]
-                  <v:imagedata r:id="rId11" o:title="Warning with solid fill"/>
+          <mc:Fallback xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="170059CF">
+              <v:group id="Group 42" style="position:absolute;margin-left:.35pt;margin-top:21.2pt;width:29.3pt;height:52.6pt;z-index:251668992" coordsize="3721,6679" o:spid="_x0000_s1026" w14:anchorId="6EE063B3" o:gfxdata="UEsDBBQABgAIAAAAIQCo1seoEwEAAEkCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSSwU7DMBBE&#10;70j8g+UrShx6QAgl6YGUIyBUPsCyN4lFvLa8JrR/j5O2ElRtpR493jc7I7tcbuzARghkHFb8Pi84&#10;A1ROG+wq/rl+yR45oyhRy8EhVHwLxJf17U253noglmikivcx+ichSPVgJeXOA6ab1gUrYzqGTnip&#10;vmQHYlEUD0I5jIAxi5MHr8sGWvk9RLbaJHmXxGPH2fNublpVcWMnftLFSSLAQEeI9H4wSsbUTYyo&#10;j3Jl+0x5IucZ6o2nuxT8zAYaT2dK+gVq8vvf5G+s/ba39ATBaGDvMsRXaVNfoQMJWLjGqfyyx1TN&#10;Uuba1ijIm0CrmTpkOuet3Q8GGK81bxL2AePBXcwfof4FAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy&#10;2fr2M4PBMnrbUb/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb&#10;25HMsYhqlCwG5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/s&#10;FB2T0FQ7R0nTNEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3p&#10;cvwCAAD//wMAUEsDBBQABgAIAAAAIQDtV8cgKAMAAKgHAAAOAAAAZHJzL2Uyb0RvYy54bWycVVtv&#10;0zAYfUfiP1h535Le12jtBB0UpAmqDcSz6ziJNce2bPf27/l8SbquDMYeltnNdznn+Hzx9c2+4WhL&#10;tWFSzJLeZZYgKogsmKhmyc8fny+uEmQsFgXmUtBZcqAmuZm/f3e9Uznty1rygmoERYTJd2qW1Naq&#10;PE0NqWmDzaVUVMDLUuoGW9jqKi003kH1hqf9LBunO6kLpSWhxsCvt+FlMvf1y5IS+70sDbWIzxLA&#10;Zv1T++faPdP5Nc4rjVXNSISB34CiwUxA067ULbYYbTQ7K9UwoqWRpb0kskllWTJCPQdg08uesVlq&#10;uVGeS5XvKtXJBNI+0+nNZcm37VKrB7XSoMROVaCF3zku+1I37j+gRHsv2aGTjO4tIvDjYNLvDaYJ&#10;IvBqPJ5Me1FSUoPuZ1mk/vTXvLRtmp5AUYzk8Bf5w+qM/799All2o2kSizSvqtFg/bhRF3BUClu2&#10;ZpzZg7cdHIoDJbYrRlY6bEDKlUasmCXT/nAyHl1djRIkcAOuX0aDjUCpghoCBvyFtQDDoh2zNTKS&#10;swKVjHNnSFfZFQulsaN+J8mjQUIuaiwq+sEoMDaMm4tOT8P99gTXmjP1GUq7o3TrqABgeGaiP4gY&#10;DHoryaahwoaJ05SDGFKYmimTIJ3TZk2Btf5aeEA4N1ZTS2rX0HG6B7AO6JMXHuURmKNgwIMvuq43&#10;BDVHYVo76/XG/QHMtLPeIKxDl9a3Shu7pLJBbgH4AAacG87x9s5EQG1IlDFg8OAAkhsI+CqZVjHY&#10;nWn2X4P3UGNFAYIre3TLYDgZTbNsCFSCWx6sxqyqLVpIIQC01Gg0cdxj3kLEaTUnoqESDveLc4Uj&#10;GYe2nc/zyY3KHYe2Gz5w3KlynAkH+wXlcM4F2kHfaTbKfJi3c2s5o6v1gmu0xe4TnPU+jhfetuAG&#10;5/oQBr25gENwDMMh+JU9cOr6cnFPSxgt+OAEdv5+oF1ZTAjYM4xDjHZpwXwxMUJzF8tLiTHepVJ/&#10;d3RdX5HcZfjOUtguuWFC6iDMaXe7byGXIb5VIPB2EqxlcfCn7aUBL/oQfx3A6uS+ebr3UccLdv4b&#10;AAD//wMAUEsDBAoAAAAAAAAAIQC3xlcVaQgAAGkIAAAUAAAAZHJzL21lZGlhL2ltYWdlMS5wbmeJ&#10;UE5HDQoaCgAAAA1JSERSAAAAwAAAAMAIBgAAAFLcbAcAAAABc1JHQgCuzhzpAAAABGdBTUEAALGP&#10;C/xhBQAAAAlwSFlzAAAdhwAAHYcBj+XxZQAAB/5JREFUeF7tndtxHDcQRScEhcAQHIJCcAgMwSEo&#10;A4XgEBzCbgYKQSE4g6ULwxFN3X30zuDVDZxTdar84d4BxOU8LtGYZQEAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAIAP3k7Ly9tp+XY5Lz8u5+Xft/PydjkvPy/n5fvbafmq/z/AMFxOy1+/vvT3&#10;vJyXv7UOIDzrGf7GF/6W6eqg9QBhSWd+/ZJbXs7LP/o5AOFI9/zWbc9dT8uf+nkAodhz66Omh2P9&#10;PIAwpFRHv9S7PS2v+rkAIbicl9PVF3qn6+3TaXnRzwZwTbp/1y/zUYlGIRRvp+VLun/XL3KWp+UP&#10;PQ6AS9Jfeq++wJmm2yk9DoA7smJPS2JR8E66X7/64hYy/WLp8QDcUCT2NEx/VdbjArigROxpSSwK&#10;Ljmy3ueoxKLgii32rPPge09iUfBCjdjTkiXT4IKqsaclsSj0Jq3bv/piNpJYFLpScr3PYU/LNx0X&#10;QHW2B98fV1/IxhKLQhdaxp6WtE9CU7rEnpbEotCKnDbHWtI+CU3oGnta0j4JtWmx3ueoxKJQFRex&#10;pyWxKNTAS+z5lMSiUJoe632OSiwKRXEZe1oSi0IpPMaelsSiUIQWbY7VJBaFXDzHnpbEopBFiNjT&#10;MN2+6bwATELFnpbEorCX0rGnfr6F1udILAq7qLHeR49hofXZ0j4Jz1Jjdzc9hoXW50osCk9RK/bU&#10;41hofRGJRcGiVuypx7HQ+hJu7ZNf9FgAKzXbHPVYFlpfSnaVg5tUeanFJ/V4FlpfVGJRUErHnqoe&#10;z0LrS8rLNuA3asSeqh7TQuuLSywKv6gRe6p6TAutLy2xKKy0Wu+jx7XQ+ioSi87N9uBbJfZU9dgW&#10;Wl9DdpWbnJqxp6rHttD6WhKLTkrrNkc9voXWV5X2yfmoHXuqenwLra8psehktIg9VR2DhdZXl1h0&#10;Hlo9+H5Wx2Ch9bWlfXISWsWeqo7DQutbyDuIB6dnm6OOxULrW0gsOjgtY09Vx2Kh9a0kFh2U1rGn&#10;quOx0PqmEouOR+/d3XQ8FlrfUt5BPBipzbHn2T+pY7LQ+uYSi45Dj9hT1TFZaH1riUUHoVfsqeq4&#10;LLS+i7xsIzY9Y09Vx2ah9T0kFg1O6/U+j9SxWWh9L9lVLig91vs8UsdnofVdJRaNR4s2xz3q+Cy0&#10;vqe0Twaj1u5uOeoYLbS+u7RPxsFD7KnqGC20vrfEokFIZyr94XlQx2mh9S4kFvVN7d3dctSxWmi9&#10;G4lF/eIp9lR1rBZa70ViUad4iz1VHa+F1ruSWNQf3mJPVcdrofWeJBZ1hpf1Po/UMVtovTuJRf3g&#10;MfZUdcwWWu9NYlEn9Gxz3KOO20LrPco7iDvTu81xjzp2C613K7FoPzzHnqqO3ULrvUos2gnvsaeq&#10;47fQetfSPtmedOa5+kE4VsdvofWeJRZtTITYU9U5WGi9e4lF2+CpzXGPOg8Lrffu1j7JO4hrEyX2&#10;VHUeFlofQXaVq0yk2FPVuVhofRiJRevRe3e3HHUuFlofRV62UYm0AjHq2T+p87HQ+lASi5Ynwnqf&#10;R+p8LLQ+ksSihYkYe6o6JwutDyexaBmixp6qzstC66PJrnKFiLTe55E6LwutjyixaCbR1vs8Uudm&#10;ofVhpX3yOJFjT1XnZqH1USUWPYjH3d1y1PlZaH1oiUX3Ez32VHV+FlofWdondzJC7KnqHC20Prq8&#10;g/hJPO/ulqPO00Lro0ss+iSjxJ6qztNC60eQWNRgpNhT1blaaP0wEovex/vubjnqXC20fhR5B/Ed&#10;Ros9VZ2vhdYPJbHoNaPFnqrO10LrR5JYVIja5rhHnbOF1g8nL9t4J3Kb4x513hZaP5rEohujxp6q&#10;zttC60d0+l3lRo49VZ27hdYP68yxaLTd3XLUuVto/ahO2z454nqfR+r8LbR+aGdrnxylzRHLOF0s&#10;OkPsiTudJRadJfbEA84Qi47U5ohlHT4Wjb67GzZw5Fh09PU+mO+wsehssSdmOFosSuyJexwuFp1l&#10;vY9l+sGut4Gn5TXd66YTw2b679eRG4L2Osw7iIk9312vgE80gmxBwXCbAhxyhFiU2PP9bLb3/Vlc&#10;NQeIRUdvc3zGnEs5J4/g7ZOzx57rrczOM78ye3gQNhYl9lzPXl/132Uv6T746nNnM1osSuxZ9v51&#10;9nRoa5/MupI2hQe4sveuXE3XX4IYu8rN1Ob40IIR3vq3Av38GS34b1qN2S/XHxb8YfEL8K77l20Q&#10;e36y8D3r1efPasFby+LMHnv+ZsFlvSRB/+s2FqXNUSwY3fEQLBb8ty3CqC+1yLFwDDrN9jHP6G5X&#10;OWLPOxa4DaKL7rZuYlFiz/vm3q9uV1aeq+5Z4ASTDbGnYcZ2HzxXPbZ7LMrD2ZPu/CXYzvzfubI+&#10;Ya9YlMvzPreGGPOSvd3zT72Oao/d2ie5PB9zvWVMV84txdhaIl/SHxE56x+z+TuIaXNETzaPRYk9&#10;0ZvNYlFiT3TrE89Y2fDgi16t/g5iYk90b61YlDZHjGC1WJSzP0axSizKvT9GMXcN1k30IIiuLdmR&#10;t27eqgdA9GzJSJSWPAxngU3JPmBXAgxn6aURtDxiFKv8QWx9qcONgyG6c2f/xdPwhzD07tZ3US4B&#10;+gy7P6Bnt2XR5dKfW9AJhh7d3r1W9sH3EWlpRFqDzRUBe7i9cPDHumfS9sJB/Y4CAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAEB8/gNL8JeDU04LiwAAAABJRU5ErkJgglBLAwQKAAAAAAAAACEA&#10;dViSFpoBAACaAQAAFAAAAGRycy9tZWRpYS9pbWFnZTIuc3ZnPHN2ZyB2aWV3Qm94PSIwIDAgOTYg&#10;OTYiIHhtbG5zPSJodHRwOi8vd3d3LnczLm9yZy8yMDAwL3N2ZyIgeG1sbnM6eGxpbms9Imh0dHA6&#10;Ly93d3cudzMub3JnLzE5OTkveGxpbmsiIGlkPSJJY29uc19XYXJuaW5nIiBvdmVyZmxvdz0iaGlk&#10;ZGVuIj48cGF0aCBkPSJNOTAuNiA4MCA1MS41IDEyQzUwIDkuMyA0Ni4xIDkuMyA0NC42IDEyTDUu&#10;NCA4MEMzLjkgODIuNyA1LjggODYgOC45IDg2TDQ4IDg2IDg3LjEgODZDOTAuMiA4NiA5Mi4xIDgy&#10;LjcgOTAuNiA4MFpNNDUgMjggNTEgMjggNTEgNjMgNDUgNjMgNDUgMjhaTTQ4IDc3QzQ1LjIgNzcg&#10;NDMgNzQuOCA0MyA3MiA0MyA2OS4yIDQ1LjIgNjcgNDggNjcgNTAuOCA2NyA1MyA2OS4yIDUzIDcy&#10;IDUzIDc0LjggNTAuOCA3NyA0OCA3N1oiIGZpbGw9IiNGRkMwMDAiLz48L3N2Zz5QSwMEFAAGAAgA&#10;AAAhALpNtPreAAAABgEAAA8AAABkcnMvZG93bnJldi54bWxMjk1Lw0AURfeC/2F4gjs7SZt+GDMp&#10;pairItgKxd1r5jUJzbwJmWmS/nvHlS4v93DvydajaURPnastK4gnEQjiwuqaSwVfh7enFQjnkTU2&#10;lknBjRys8/u7DFNtB/6kfu9LEUbYpaig8r5NpXRFRQbdxLbEoTvbzqAPsSul7nAI46aR0yhaSIM1&#10;h4cKW9pWVFz2V6PgfcBhM4tf+93lvL19H+Yfx11MSj0+jJsXEJ5G/wfDr35Qhzw4neyVtRONgmXg&#10;FCTTBERo588zEKdAJcsFyDyT//XzHwAAAP//AwBQSwMEFAAGAAgAAAAhACJWDu7HAAAApQEAABkA&#10;AABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzvJCxagMxDIb3Qt7BaO/57oZSSnxZSiFrSB9A2Dqf&#10;yVk2lhuat49plgYC3TpK4v/+D21333FVZyoSEhsYuh4UsU0usDfwefx4fgUlFdnhmpgMXEhgN22e&#10;tgdasbaQLCGLahQWA0ut+U1rsQtFlC5l4naZU4lY21i8zmhP6EmPff+iy28GTHdMtXcGyt6NoI6X&#10;3Jr/Zqd5Dpbek/2KxPVBhQ6xdTcgFk/VQCQX8LYcOzl70I8dhv9xGLrMPw767rnTFQAA//8DAFBL&#10;AQItABQABgAIAAAAIQCo1seoEwEAAEkCAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAARAEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAO1XxyAoAwAAqAcAAA4AAAAAAAAAAAAAAAAAQwIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0ACgAAAAAAAAAhALfGVxVpCAAAaQgAABQAAAAAAAAAAAAAAAAAlwUAAGRy&#10;cy9tZWRpYS9pbWFnZTEucG5nUEsBAi0ACgAAAAAAAAAhAHVYkhaaAQAAmgEAABQAAAAAAAAAAAAA&#10;AAAAMg4AAGRycy9tZWRpYS9pbWFnZTIuc3ZnUEsBAi0AFAAGAAgAAAAhALpNtPreAAAABgEAAA8A&#10;AAAAAAAAAAAAAAAA/g8AAGRycy9kb3ducmV2LnhtbFBLAQItABQABgAIAAAAIQAiVg7uxwAAAKUB&#10;AAAZAAAAAAAAAAAAAAAAAAkRAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzUEsFBgAAAAAHAAcA&#10;vgEAAAcSAAAAAA==&#10;">
+                <v:shape id="Graphic 59" style="position:absolute;top:1488;width:3162;height:3162;visibility:visible;mso-wrap-style:square" alt="Warning with solid fill" o:spid="_x0000_s1027" type="#_x0000_t75" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCsZwgNygAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ra8Iw&#10;FIXfB/sP4Q72NhPL1LYzigzG5svQuh9waa5tsbmpSdTu3y+DwR4P55zvcJbr0fbiSj50jjVMJwoE&#10;ce1Mx42Gr8PbUw4iRGSDvWPS8E0B1qv7uyWWxt14T9cqNiJBOJSooY1xKKUMdUsWw8QNxMk7Om8x&#10;JukbaTzeEtz2MlNqLi12nBZaHOi1pfpUXawGys7VZWe8V/32WBXvn4Xa7gutHx/GzQuISGP8D/+1&#10;P4yGIntezGd5PoPfS+kOyNUPAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKxnCA3KAAAA&#10;4gAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;">
+                  <v:imagedata o:title="Warning with solid fill" r:id="rId14"/>
                 </v:shape>
-                <v:line id="Straight Connector 57" o:spid="_x0000_s1028" style="position:absolute;flip:x;visibility:visible;mso-wrap-style:square" from="3721,0" to="3721,6679" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCWeeOByAAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NTgIx&#10;FIX3Jr5Dc03YQauAykAhSDQRVzDo/qa9Tkent5NpHca3twsSlyfnL99qM/hG9NTFOrCG24kCQWyC&#10;rbnS8H56GT+CiAnZYhOYNPxShM36+mqFhQ1nPlJfpkrkEY4FanAptYWU0TjyGCehJc7eZ+g8piy7&#10;StoOz3ncN/JOqXvpseb84LClnSPzXf54DabutztT7p8Hsvu3j8OXi6fqSevRzbBdgkg0pP/wpf1q&#10;NUxnD/OFUrMMkZEyDsj1HwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCWeeOByAAAAOIA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" strokecolor="#001b6c" strokeweight="1.5pt">
+                <v:line id="Straight Connector 57" style="position:absolute;flip:x;visibility:visible;mso-wrap-style:square" o:spid="_x0000_s1028" strokecolor="#001b6c" strokeweight="1.5pt" o:connectortype="straight" from="3721,0" to="3721,6679" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCWeeOByAAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NTgIx&#10;FIX3Jr5Dc03YQauAykAhSDQRVzDo/qa9Tkent5NpHca3twsSlyfnL99qM/hG9NTFOrCG24kCQWyC&#10;rbnS8H56GT+CiAnZYhOYNPxShM36+mqFhQ1nPlJfpkrkEY4FanAptYWU0TjyGCehJc7eZ+g8piy7&#10;StoOz3ncN/JOqXvpseb84LClnSPzXf54DabutztT7p8Hsvu3j8OXi6fqSevRzbBdgkg0pP/wpf1q&#10;NUxnD/OFUrMMkZEyDsj1HwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCWeeOByAAAAOIA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;">
                   <v:stroke joinstyle="miter"/>
                 </v:line>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F21DDF8" w14:textId="637A5CEA" w:rsidR="00962245" w:rsidRPr="000B1683" w:rsidRDefault="00962245" w:rsidP="00962245">
+    <w:p w14:paraId="6F21DDF8" w14:textId="637A5CEA" w:rsidR="00962245" w:rsidRPr="000B1683" w:rsidRDefault="00962245">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="77"/>
+          <w:numId w:val="44"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B1683">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Svarīgi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="275F5247" w14:textId="12FED4BE" w:rsidR="00962245" w:rsidRPr="000B1683" w:rsidRDefault="000B1683" w:rsidP="00962245">
+    <w:p w14:paraId="275F5247" w14:textId="12FED4BE" w:rsidR="00962245" w:rsidRPr="000B1683" w:rsidRDefault="000B1683">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="77"/>
+          <w:numId w:val="44"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B1683">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Nepietiekami strukturēti vai nekvantificēti priekšlikumi būtiski samazina izdevumu analīzes praktisko ietekmi uz budžeta procesu.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57815D76" w14:textId="77777777" w:rsidR="00B75008" w:rsidRPr="00B75008" w:rsidRDefault="00B75008" w:rsidP="00B75008">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="486988C2" w14:textId="72E49B17" w:rsidR="005C041B" w:rsidRPr="00E110EF" w:rsidRDefault="00D87E5E" w:rsidP="00B04A1F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D87E5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Izdevumu izvērtēšanas organizēšana un integrācija budžeta procesā</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39197BEA" w14:textId="762E76A2" w:rsidR="00181D96" w:rsidRPr="000B1683" w:rsidRDefault="00181D96" w:rsidP="0029773F">
+    <w:p w14:paraId="39197BEA" w14:textId="762E76A2" w:rsidR="00181D96" w:rsidRPr="000B1683" w:rsidRDefault="00181D96">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B1683">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Izdevumu </w:t>
       </w:r>
       <w:r w:rsidR="0028733C" w:rsidRPr="000B1683">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
@@ -18864,140 +19854,140 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (nevis vienreizēju kampaņu). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="003381C1" w14:textId="1F9F5D0A" w:rsidR="00181D96" w:rsidRPr="00123916" w:rsidRDefault="00181D96" w:rsidP="003F64B4">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00123916">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Praktiskā īstenošanā ieteicams apvienot:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5305680F" w14:textId="231BE1D9" w:rsidR="00181D96" w:rsidRPr="000B1683" w:rsidRDefault="00181D96" w:rsidP="00A90AFD">
+    <w:p w14:paraId="5305680F" w14:textId="231BE1D9" w:rsidR="00181D96" w:rsidRPr="000B1683" w:rsidRDefault="00181D96">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B1683">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ikgadēju mērķētu </w:t>
       </w:r>
       <w:r w:rsidR="0028733C" w:rsidRPr="000B1683">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>izvērtēšanu un analīzi</w:t>
       </w:r>
       <w:r w:rsidRPr="000B1683">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (tēmas/jomas ar augstāko risku vai lielāko izmaksu pieaugumu),</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5231E895" w14:textId="59D1FD0C" w:rsidR="000F0F48" w:rsidRPr="0058199C" w:rsidRDefault="00181D96" w:rsidP="0058199C">
+    <w:p w14:paraId="5231E895" w14:textId="59D1FD0C" w:rsidR="000F0F48" w:rsidRPr="0058199C" w:rsidRDefault="00181D96">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B1683">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>četru gadu pilnu ciklu, lai 4 gados pārskatītu</w:t>
       </w:r>
       <w:r w:rsidR="00161FB0" w:rsidRPr="000B1683">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> v</w:t>
       </w:r>
       <w:r w:rsidR="00161FB0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>isas budžeta pozīcijas</w:t>
       </w:r>
       <w:r w:rsidRPr="00123916">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="726A92C6" w14:textId="0685C770" w:rsidR="00181D96" w:rsidRPr="000B1683" w:rsidRDefault="00181D96" w:rsidP="0029773F">
+    <w:p w14:paraId="726A92C6" w14:textId="0685C770" w:rsidR="00181D96" w:rsidRPr="000B1683" w:rsidRDefault="00181D96">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B1683">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Budžeta procesa termiņi un integrācija</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D8DB228" w14:textId="7FB416F2" w:rsidR="00181D96" w:rsidRPr="00123916" w:rsidRDefault="00181D96" w:rsidP="00181D96">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -19009,115 +19999,115 @@
       <w:r w:rsidRPr="00123916">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ņemot vērā pašvaldības budžeta apstiprināšanas termiņu (2 mēneši pēc valsts budžeta likuma izsludināšanas), pašvaldībai ieteicams izdevumu </w:t>
       </w:r>
       <w:r w:rsidR="00617F85" w:rsidRPr="00123916">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>izvērtēšanas un analīzes procesa</w:t>
       </w:r>
       <w:r w:rsidRPr="00123916">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> darba grafiku plānot tā, lai:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FF8AF07" w14:textId="398E4851" w:rsidR="00181D96" w:rsidRPr="000B1683" w:rsidRDefault="00181D96" w:rsidP="00181D96">
+    <w:p w14:paraId="3FF8AF07" w14:textId="398E4851" w:rsidR="00181D96" w:rsidRPr="000B1683" w:rsidRDefault="00181D96">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00123916">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">pamatsecinājumi un pasākumu priekšlikumi </w:t>
       </w:r>
       <w:r w:rsidRPr="000B1683">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>būtu gatavi pirms budžeta projekta sagatavošanas,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="425F7B2E" w14:textId="7143C5D4" w:rsidR="00181D96" w:rsidRPr="00123916" w:rsidRDefault="00181D96" w:rsidP="00181D96">
+    <w:p w14:paraId="425F7B2E" w14:textId="7143C5D4" w:rsidR="00181D96" w:rsidRPr="00123916" w:rsidRDefault="00181D96">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B1683">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>izmaiņu ietekme būtu atspoguļota budžeta projektā un p</w:t>
       </w:r>
       <w:r w:rsidRPr="00123916">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>askaidrojuma rakstā,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6405732B" w14:textId="6B23CF2A" w:rsidR="00181D96" w:rsidRDefault="00181D96" w:rsidP="00181D96">
+    <w:p w14:paraId="6405732B" w14:textId="6B23CF2A" w:rsidR="00181D96" w:rsidRDefault="00181D96">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00123916">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>domei un komitejām būtu pieejami salīdzināmi dati un KPI.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48D4972A" w14:textId="06ADBF4C" w:rsidR="00E110EF" w:rsidRDefault="007F2A5B" w:rsidP="00E110EF">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -19176,125 +20166,125 @@
                         </wps:spPr>
                         <wps:style>
                           <a:lnRef idx="1">
                             <a:schemeClr val="accent1"/>
                           </a:lnRef>
                           <a:fillRef idx="0">
                             <a:schemeClr val="accent1"/>
                           </a:fillRef>
                           <a:effectRef idx="0">
                             <a:schemeClr val="accent1"/>
                           </a:effectRef>
                           <a:fontRef idx="minor">
                             <a:schemeClr val="tx1"/>
                           </a:fontRef>
                         </wps:style>
                         <wps:bodyPr/>
                       </wps:wsp>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1569910859" name="Graphic 58" descr="Lights On with solid fill"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId13">
+                          <a:blip r:embed="rId16">
                             <a:extLst>
                               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId14"/>
+                                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId17"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="148856"/>
                             <a:ext cx="393700" cy="393700"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...2 lines deleted...]
-                <v:line id="Straight Connector 57" o:spid="_x0000_s1027" style="position:absolute;visibility:visible;mso-wrap-style:square" from="4040,0" to="4040,7234" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDWzmUayAAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/LbsIw&#10;EEX3lfgHayqxKw6hKpBiECAhlR3luZ3G0zgQj6PYheTv60WlLq/uS2e2aG0l7tT40rGC4SABQZw7&#10;XXKh4HjYvExA+ICssXJMCjrysJj3nmaYaffgT7rvQyHiCPsMFZgQ6kxKnxuy6AeuJo7et2sshiib&#10;QuoGH3HcVjJNkjdpseT4YLCmtaH8tv+xCtbdbrrrtl+r86XejkxFt2s4HZXqP7fLdxCB2vAf/mt/&#10;aAXjNJm+joZphIhIEQfk/BcAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDWzmUayAAAAOIA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" strokecolor="#001b6c" strokeweight="1.5pt">
+          <mc:Fallback xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="6D481E1B">
+              <v:group id="Group 43" style="position:absolute;margin-left:.35pt;margin-top:16.6pt;width:31.8pt;height:56.95pt;z-index:251666944" coordsize="4040,7234" o:spid="_x0000_s1026" w14:anchorId="6F5F88AC" o:gfxdata="UEsDBBQABgAIAAAAIQCo1seoEwEAAEkCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSSwU7DMBBE&#10;70j8g+UrShx6QAgl6YGUIyBUPsCyN4lFvLa8JrR/j5O2ElRtpR493jc7I7tcbuzARghkHFb8Pi84&#10;A1ROG+wq/rl+yR45oyhRy8EhVHwLxJf17U253noglmikivcx+ichSPVgJeXOA6ab1gUrYzqGTnip&#10;vmQHYlEUD0I5jIAxi5MHr8sGWvk9RLbaJHmXxGPH2fNublpVcWMnftLFSSLAQEeI9H4wSsbUTYyo&#10;j3Jl+0x5IucZ6o2nuxT8zAYaT2dK+gVq8vvf5G+s/ba39ATBaGDvMsRXaVNfoQMJWLjGqfyyx1TN&#10;Uuba1ijIm0CrmTpkOuet3Q8GGK81bxL2AePBXcwfof4FAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy&#10;2fr2M4PBMnrbUb/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb&#10;25HMsYhqlCwG5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/s&#10;FB2T0FQ7R0nTNEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3p&#10;cvwCAAD//wMAUEsDBBQABgAIAAAAIQA5onUgHAMAAKEHAAAOAAAAZHJzL2Uyb0RvYy54bWykVdlu&#10;2zAQfC/QfyD0nkjybcF20DqNUSBogqb9AJqiJCK8QNLX33dJHY5jN23TB8u8djkzml3NbvaCoy01&#10;lik5j9LrJEJUEpUzWc6jnz/uriYRsg7LHHMl6Tw6UBvdLD5+mO10RnuqUjynBkESabOdnkeVczqL&#10;Y0sqKrC9VppK2CyUEdjB1JRxbvAOsgse95JkFO+UybVRhFoLq7f1ZrQI+YuCEvdQFJY6xOcRYHPh&#10;acJz7Z/xYoaz0mBdMdLAwO9AITCTcGmX6hY7jDaGnaUSjBhlVeGuiRKxKgpGaOAAbNLkFZuVURsd&#10;uJTZrtSdTCDtK53enZZ8266MftKPBpTY6RK0CDPPZV8Y4f8BJdoHyQ6dZHTvEIHFQTJI+uMIEdga&#10;9/qDdFJLSirQ/SyKVF/ejIvbS+MTKDsN5rBH/vb/+D9VWNMgq82A/6NBLPfok+mgn/bAJRILsOqT&#10;M5iVlUNLJSUYSRk0HHt2Hg7ELWUjms0s6HdBsVacc9ngklPFOuY408a6FVUC+cE84kx6sDjD23vr&#10;4Ho42h7xy1yiHVTeNBkm4ZhVnOV3jHO/aU25XnKDttj7P0k/j5aeAaR4cQxmXMKi51UzCSN34LS+&#10;4DstQCJ422l9gy9O2qXFhFDp0iYvl3DahxUAoQtsoL0V2Jz3oTQU7r8EdxHhZiVdFyyYVOYSbLdv&#10;IRf1+VaBmreXYK3yQ3jHQRpw4GKmGcng15QijM6s+OeWBVFuY2jUJBF/lUNg87zRV9A1NHZszThz&#10;h9ABgZsHJbePjHgX+snR1elwNJ2myWQ4bW29aprdEDpzTi2BZnjvbW7RAziJuQoFayD/Pvw7bfPV&#10;2cF7jNwr8myRVMsKy5J+shqqw5vDO+v0eJieQFtzplt3+nEjAqB41dIu6Fi3y1tFNgIcV/d/Qzno&#10;oaStmLYRMhkVawrlbL7mARA43RnqSHX0JGmqqNsIKI/APIXfVDTULRRzOphMhiNPF7zaNLT+tD9O&#10;mrJuxnWhtV20rdmmrA1oFmx5sawDohpDGAKkYM/wHYDRyYfm5TycOn5ZF78AAAD//wMAUEsDBAoA&#10;AAAAAAAAIQBTXMePvw0AAL8NAAAUAAAAZHJzL21lZGlhL2ltYWdlMS5wbmeJUE5HDQoaCgAAAA1J&#10;SERSAAAAwAAAAMAIBgAAAFLcbAcAAAABc1JHQgCuzhzpAAAABGdBTUEAALGPC/xhBQAAAAlwSFlz&#10;AAAdhwAAHYcBj+XxZQAADVRJREFUeF7tnU/oJUcRxwvdYA5BBHNYJQfj31UTyCGHHAT34CFIhBxz&#10;3EP0FMFAhFUTN7DgHhaJKKKwh00UXd0IHoQEs9ntXldQMCASg4cFRfYgGDCHHKJEa6R6+2Xfr37z&#10;3uuqmTfTM/P9QLHw2+meeT3V3dVV1dNEAAAAAAAAAAAAAAAAAAAAoDeaQO/jSOc40g2O9DpH+mUT&#10;6Ji+DoDZ0QS6gyNdbyI168KR3uJAD+jrAZgVHOmMVv61TvA7fT0As4IDvaQVf60DvMG/pQ/qMgDM&#10;Bo70N634ByTQh3QZAGYDOgBYNOgAYNGgA4BFgw4AFg06AFg06ABg0aADgEWDDgAWDToAWDToAGDR&#10;oAOARYMOABYNOgBYNEiHBouGI53Vir/WAbAhBsybvB/4Rovyv90E+oy+HoDZ0QS6kyOdX98Uz4Hu&#10;19cBAMBy4UCPcKRXs4lwnQM92QS6XV8H6iKZeYEeaAId1f8HCuFAX9F2cu4I1+TTIvp6MD75ky9n&#10;03rm1vu6BNeukbxQfFMrPzpBvYiSy7pGv6v0vgK9wFfpbl0GbIADPagbUQs6QT3kkf+afkeqEzyq&#10;y4ENcKQv6AZsE470C450ry4PhqNE+fO7+p4uCzaQTaA3dCO2CWaC8dhm9mjhK/QNXR5soQl0Qjfi&#10;JpliJ5BOLgok/+r/mwKlI39+P29zoHt0HWAHHOkUB2LdoBvkIl+mT+s6xiAr931NoIebQE+nQFek&#10;P0oi3LaZLeUC3bxGrn8mecICHa+tk1iUP/+u07oOUAhH+iZH+p9u1A1ykV+mT+k69k1WeFFUUXZR&#10;9I1K7pXcMc6nmXHEDmExe/Jzn0HspiMc6CmO9F/duG3CgX7OkT6p6+ibldKnkXoPCr9LOFKQDjek&#10;jx3KPyKpE4TiTvCzfR04sTbSb8/rH1DyARsn9LP2CZS/AiQVYj3KuE040HPNK3SbrsNLHu3FNh98&#10;tC+V9Gx76AhNoCNGm/8ZXQfoiU0pEm0iATVd3kpW/KDrrl36VEKO9HVd/ybByD8AxZ0g0EldtpQc&#10;iyie8muUPmaE5hS9iwO9putuEyj/gHCgr3Gkf+uXcOCFBHpCl9tFVvxRFrb7EvFMeRfLsndB19cm&#10;fc44oJBtM4En+CK++6QsLfXNQgI9rX/zLvgFeg9fOXyo37pg5B8RDvRY68LYaP5I0GpOo/4mkfWM&#10;/u27kECWrmetPij/2MjmC470fA5CPS8LV33NNpI/veXlzlWySXSfbodNiIKndj1Yh8ywT+prwYQY&#10;aqGbUxykc95McchpDivJcQX5u+wTDkPMRHmBbB0oJAZyMj/zXuIsYCD2ae9nhQ9ZUSQnyJW6sJZL&#10;tLegmzyjvi+YOdm33+som5U+RWS9Cr+N9MwyY+yh08pz6/uBmZKVqDflzzk57lHeQ950Lr+jt5lB&#10;Opa+D5gZ2ezpRflXiq/vMTTbXMFW8XiIwETIyVydlT8r/sO6/rHpazGPgNYMyd6eTvk8yca/uagd&#10;zNSxkme47h2hY/oEqIy0ONUv2SB51K9W8TXJXdnyO0xSgXkHekCm9EMv1yCp/ISUf0WeDdyL5Bwn&#10;cOUPgUroskDsI5NybLqaftKBdJ1gInTx+GTlr26h66XLLAjP0ATJI58rYNQldbhmOuU7zWgwWATe&#10;lz13u9frIcrtMrl10CLx+vs9yWFTxOsRQ7rERPC+4KkveC14zUO4RisnZU/ql1YgS4t+5jWSZ5ZE&#10;vlDNeFx+YhfrepZASuBraY+dglmgTjyjfwoULXhxZ/kA8VqbYRaoEc/ovyS7fxOuaDFmgbrwTOcI&#10;8NzEOXPCI1QTLr//Alyepbi8QjOOl0yK7NEwTeMYwQ6SDupoaadtgr3ElWCdwnPACzaswhollnbU&#10;dYARsAa+lur23IXMpLqtdgrMoHFxBXRg+2/E6kmDGTQyHvNH1wFuYY0LYC01Mlbvz9JSHqw4zaDF&#10;BhJHxzplI699N1aPGoKJI2EdrZDTXobVDPJ8ch30gDX6C/OnDMfAgnXAGDhGKpg/hVjMIDgWRsK8&#10;0Rs+62IcbQvTcmgsATCMUjbMn5NBbGV4jNM0Mj8NmOMrxoAYB7or5R/Z5aiuqwrkB3GkCxzpdd04&#10;pcKRbnCkH0tduv42jB0A6Q8GzAvhgg6QD9s+bY7c63uJjkn8J9ARfY9RyMrvVnwtpZ8m0eW2CTxA&#10;NqwdoMQVypG+e6hcB+FAP9T3GAUZ+fXDdRWpU99nnTQdtpTbKAUvCBzEMlLvGmDkEENdphepIau3&#10;9BRxi3CkP+v7rOPoAIhWGjF2gK2xAPOiulDkiFx9r8ERZdUP1lUKOoApCIYYgB3LLrGCDvBFXaYP&#10;kXr1vQZHnx/bhxSYQOgAe6bnDvDR1sPMO0iqr2CtuHfkITjSm/oBvSJ1SYPp+6xjXaSVeCnAQfr2&#10;ssn5wrpcJ6lpXZc7gZzU7vYGZTfohV3KL1g7QFWNNREOteEW2bUIXsGBHsqHhV+XDuaQvyQ9C/Sg&#10;rntx9LlIAwdxmJhwMgyN0UbF18wMmM8YwxpreCxfMUAukA1Hpu34i9GlYc1Y1OXBZsx+e3SA4bHu&#10;B8ZLKgez6wTYd8bikjG6QLG+GgOrpwKeoDIc7YpU87EwukIxVRfgMC0RYxkLi62aXxZ2Lu3A8amZ&#10;8TMyl4rVXVcSsl8y1gg77P+RcbwwmEFbMDsWClMgwB6xeCySYMreiOVDA7ktEQEeG2tADN6gdqzp&#10;D/jSXiVY3XZJMAscwjr6YyCpCIs7FC/vMNbRPwncn/VgdofefIGYBTKO0b/oyx1gIKzeoPwSMQs4&#10;R3+4kyvEOQss2ouRj5gq3lchkkd/zJ614ZwFFv0yrR603GYY/WvFMwtIHEHXswTMOf8rWfCAUT2e&#10;WUBkaesBUWKr52yJ7TRJPLNAkoWsB7Ldb0t4u9VGGP1rp8MssAjXnsfuz+2D0X8qeO3bua8HrNmz&#10;6+2CtIeJ4Z3m5+rlyB8v89j9MjMuwjycFdnWtWWKrmRmL7yj3Y+Uh6niiXKKzG09YN7meKsdAkyf&#10;idNh0TeLzd7WTS5rvx/pznPBO/1P/VMqXrs/yczMwEWTbWCvIkx2I701y3Ml2Oo4Q1wbZ7IpoOua&#10;Ah1cwedh+swUrz08NU+Id8ZLmaFQ/nnjMQum5hXyeH2Wnhm7GLzxgakEyLwL310L/pRiEujpfMLL&#10;D6a8NpodTaDPcaRf5WN0rnGgR/Q163jjA1MYIZ0z3NY8nybQsbbjrzjSGX0tGBiOdFa/mPxyTutr&#10;1/Fkjdb+JTTPGqfE9JFBRZdbKw+P0VhsC3LlYzSP6TIrvKZQrf5xd7rDjgU+R7qXA/3nULk1Se8B&#10;i+dhKVnocaDHdbl1vCOmrqcGPG7PkizPUvcxZoIB2TbyH5BAJ3VZjcdm3jVqDo3X7VmykG0C3c6R&#10;3jpUtkXQCQagWPlFyl6wewNNTaKfb5dYvFoc6CldfpPAHNojFuXnSOd0+U14FsRTltRhDHGNJtAR&#10;OaBa17NJMBPsgRKb/x0J9KzxBbtmgcmKw4RrAh1N/n9d1wbBTNAjJuWP9Cxfpbt1HbvwLCKnKHn0&#10;dykmOsEIWJSfAz3XXKIP6zpKcblFJya7Ir67QCcYEJPyR/pRc82v/IJ30/hUpMTtWYJjTYCIsRUO&#10;9JhuyE2SIpWB7tB1eJj1LBDohP69XqydoMQjBzIc6C6D77k35Rc8wbEpyD7SOCzmEAf6ti4PNtBE&#10;+pJuwDbhQD/hSB/T5bsyy1mgx9F/ndKZwBJ3WDwc6Mu6AbVwpJ/yJfq4LtsH7mzRSmXfG/xLOkHX&#10;xfei4ED36wZUL7RXs6eNuSyIh9rltc0c4kAv82X6iC4DtsCRLuiGzC9078q/QmYCGblk+p6giPvx&#10;+BDKv0JmAsm/Wl+/pQ00ge7S14Id5Gn17CrPhSP9QxpX/q6vBfUhkfihBqrZ0wS6U/8NAAAAAAAA&#10;AAAAAID9woHukW8PpWBZBcKBHoKnDOyV5hW6TVI0ONBrOjhXi0jwkH9Dn9XPDkBnNoX5axOO9Kak&#10;kujnB8ANB3o0fWirReFqFA70666bgwB4h5RQ1qJoNYt0Wv07ADDDL9IHONC/tILVLnyVvqN/CwBm&#10;UlJXi4LVLhzpRf1bADDDv6f3cqQbWsFqF470Lf1bAHDBkS5pBatdJDagfwcALjjS5znS37WS1Sqy&#10;IUY+aqt/BwBuUsS18EsVY0reAnlUPz8AnclHBclRTIeOCxpbONKr6UNi2DEHhkBG2bztrwbB1kMA&#10;AAAAAAAAAAAAAAAAYM/IrjH5tPo+RYJx+r4AVAFfoVM6QtuncKB/8iV6v74vAFWQvs7Qorh9CUf6&#10;g74nANWQv5H/J624fQkH+qq+JwBVIZ9014rbh6RMVHz7B9QOX6ZPpK8ytChxF8ERQ2AyyFqAA/1V&#10;K7FXOND3m4v0bn0fAKqFAz2uFdkjHOgluD7BJJET0rVCWwR+fzB55ODt1TlnFpHD5YY84A6AvSGK&#10;LNsV00F/Lcq+pvRvpy9QBDqu6wBgFsiHaznQE3KMaT7O9FzqHDc/t44RHwAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAePk/SC5hFyHYXc4AAAAASUVORK5CYIJQSwMECgAAAAAAAAAhAF8PPAHuDAAA7gwAABQA&#10;AABkcnMvbWVkaWEvaW1hZ2UyLnN2Zzxzdmcgdmlld0JveD0iMCAwIDk2IDk2IiB4bWxucz0iaHR0&#10;cDovL3d3dy53My5vcmcvMjAwMC9zdmciIHhtbG5zOnhsaW5rPSJodHRwOi8vd3d3LnczLm9yZy8x&#10;OTk5L3hsaW5rIiBpZD0iSWNvbnNfTGlnaHRzT24iIG92ZXJmbG93PSJoaWRkZW4iPjxwYXRoIGQ9&#10;Ik01Ni40NzEgNzQuNzkyIDM5LjI2IDc0Ljc5MkMzNy42NjgzIDc0Ljc5MiAzNi4zNzggNzYuMDgy&#10;MyAzNi4zNzggNzcuNjc0IDM2LjM3OCA3OS4yNjU3IDM3LjY2ODMgODAuNTU2IDM5LjI2IDgwLjU1&#10;Nkw1Ni40NzEgODAuNTU2QzU4LjA2MjcgODAuNTU2IDU5LjM1MyA3OS4yNjU3IDU5LjM1MyA3Ny42&#10;NzQgNTkuMzUzIDc2LjA4MjMgNTguMDYyNyA3NC43OTIgNTYuNDcxIDc0Ljc5MloiIGZpbGw9IiNG&#10;RkMwMDAiLz48cGF0aCBkPSJNNDcuODY2IDkwLjMyOEM1MS4xMzQzIDkwLjMyNzYgNTMuODUyOCA4&#10;Ny44MTQyIDU0LjEwOSA4NC41NTZMNDEuNjIyIDg0LjU1NkM0MS44NzgzIDg3LjgxNDYgNDQuNTk3&#10;NCA5MC4zMjgxIDQ3Ljg2NiA5MC4zMjhaIiBmaWxsPSIjRkZDMDAwIi8+PHBhdGggZD0iTTcyLjgz&#10;OSA0NC40NzQgNzIuODM5IDQzLjYxQzcyLjU4OTcgMjkuOTY5MiA2MS41MDg3IDE5LjAxNTYgNDcu&#10;ODY2IDE4LjkyNEw0Ny44NjYgMTguOTI0QzM0LjIyMjMgMTkuMDE0NSAyMy4xMzk4IDI5Ljk2ODMg&#10;MjIuODkgNDMuNjFMMjIuODkgNDQuNDc0QzIyLjk4MzIgNDcuNDMyNSAyMy41NzEgNTAuMzU0NiAy&#10;NC42MjkgNTMuMTE5IDI1LjY0MTQgNTUuNzI3OCAyNy4xMTE1IDU4LjEzNDkgMjguOTcgNjAuMjI3&#10;IDMxLjI1NiA2Mi43MjcgMzMuNzYzIDY3LjU3NSAzNC44MiA2OS43MjcgMzUuMTQ0IDcwLjM4IDM1&#10;LjgxIDcwLjc5MyAzNi41MzkgNzAuNzkzTDU5LjE5IDcwLjc5M0M1OS45MTkxIDcwLjc5MjcgNjAu&#10;NTg1MyA3MC4zNzk4IDYwLjkxIDY5LjcyNyA2MS45NjYgNjcuNTc2IDY0LjQ3MyA2Mi43MjcgNjYu&#10;NzU5IDYwLjIyNyA2OC42MTc1IDU4LjEzNDkgNzAuMDg3NiA1NS43Mjc4IDcxLjEgNTMuMTE5IDcy&#10;LjE1NzYgNTAuMzU0NCA3Mi43NDUzIDQ3LjQzMjUgNzIuODM5IDQ0LjQ3NFpNNjcuMDc2IDQ0LjM3&#10;NEM2Ni45ODkxIDQ2LjY3NjMgNjYuNTI0MyA0OC45NDg2IDY1LjcgNTEuMSA2NC45MzggNTMuMDM4&#10;OSA2My44Mzg3IDU0LjgyNzUgNjIuNDUzIDU2LjM4MyA2MC4yNTE0IDU5LjAzNjkgNTguMzY1OCA2&#10;MS45Mzc3IDU2LjgzNCA2NS4wMjdMMzguODkyIDY1LjAyN0MzNy4zNjA2IDYxLjkzNzUgMzUuNDc0&#10;OSA1OS4wMzY3IDMzLjI3MyA1Ni4zODMgMzEuODg3MiA1NC44Mjc3IDMwLjc4ODIgNTMuMDM5IDMw&#10;LjAyNyA1MS4xIDI5LjIwMzIgNDguOTQ5MiAyOC43MzkgNDYuNjc3NSAyOC42NTMgNDQuMzc2TDI4&#10;LjY1MyA0My42NTZDMjguODQ3MSAzMy4xNjcgMzcuMzczNCAyNC43NDgyIDQ3Ljg2NCAyNC42ODdM&#10;NDcuODY0IDI0LjY4N0M1OC4zNTU0IDI0Ljc0NzcgNjYuODgyIDMzLjE2ODIgNjcuMDc0IDQzLjY1&#10;OFoiIGZpbGw9IiNGRkMwMDAiLz48cGF0aCBkPSJNNDguMDYyIDE1QzQ5LjE2NjYgMTUgNTAuMDYy&#10;IDE0LjEwNDYgNTAuMDYyIDEzTDUwLjA2MiA2QzUwLjA2MiA0Ljg5NTQzIDQ5LjE2NjYgNCA0OC4w&#10;NjIgNCA0Ni45NTc0IDQgNDYuMDYyIDQuODk1NDMgNDYuMDYyIDZMNDYuMDYyIDEzQzQ2LjA2MiAx&#10;NC4xMDQ2IDQ2Ljk1NzQgMTUgNDguMDYyIDE1WiIgZmlsbD0iI0ZGQzAwMCIvPjxwYXRoIGQ9Ik0y&#10;NC4zMjYgMjMuOEMyNS4wOTM0IDI0LjU5NDUgMjYuMzU5NSAyNC42MTY1IDI3LjE1NCAyMy44NDky&#10;IDI3Ljk0ODUgMjMuMDgxOCAyNy45NzA1IDIxLjgxNTcgMjcuMjAzMiAyMS4wMjEyIDI3LjE4NzEg&#10;MjEuMDA0NSAyNy4xNzA3IDIwLjk4ODEgMjcuMTU0IDIwLjk3MkwyMi4yIDE2LjAxOEMyMS40MDU1&#10;IDE1LjI1MDYgMjAuMTM5NCAxNS4yNzI2IDE5LjM3MiAxNi4wNjcyIDE4LjYyMzQgMTYuODQyMiAx&#10;OC42MjM0IDE4LjA3MSAxOS4zNzIgMTguODQ2WiIgZmlsbD0iI0ZGQzAwMCIvPjxwYXRoIGQ9Ik03&#10;MC40MTEgMjQuNzYxQzcwLjk0MTQgMjQuNzYwOSA3MS40NSAyNC41NTAxIDcxLjgyNSAyNC4xNzVM&#10;NzYuNzc0IDE5LjIyNUM3Ny41MjUzIDE4LjQxNTMgNzcuNDc3OSAxNy4xNDk4IDc2LjY2ODEgMTYu&#10;Mzk4NiA3NS45MDAzIDE1LjY4NjIgNzQuNzEzIDE1LjY4NjggNzMuOTQ2IDE2LjRMNjkgMjEuMzQ3&#10;QzY4LjIxOTEgMjIuMTI4MiA2OC4yMTkzIDIzLjM5NDUgNjkuMDAwNCAyNC4xNzU0IDY5LjM3NTQg&#10;MjQuNTUwMyA2OS44ODM4IDI0Ljc2MDkgNzAuNDE0IDI0Ljc2MVoiIGZpbGw9IiNGRkMwMDAiLz48&#10;cGF0aCBkPSJNMTcgNDEuNSAxMCA0MS41QzguODk1NDMgNDEuNSA4IDQyLjM5NTQgOCA0My41IDgg&#10;NDQuNjA0NiA4Ljg5NTQzIDQ1LjUgMTAgNDUuNUwxNyA0NS41QzE4LjEwNDYgNDUuNSAxOSA0NC42&#10;MDQ2IDE5IDQzLjUgMTkgNDIuMzk1NCAxOC4xMDQ2IDQxLjUgMTcgNDEuNVoiIGZpbGw9IiNGRkMw&#10;MDAiLz48cGF0aCBkPSJNMjQuMzI2IDYzLjEzNiAxOS4zNzYgNjguMDg2QzE4LjU2MjcgNjguODMz&#10;NSAxOC41MDk0IDcwLjA5ODcgMTkuMjU2OSA3MC45MTE5IDIwLjAwNDMgNzEuNzI1MiAyMS4yNjk1&#10;IDcxLjc3ODUgMjIuMDgyOCA3MS4wMzExIDIyLjEyMzUgNzAuOTkzNyAyMi4xNjI2IDcwLjk1NDYg&#10;MjIuMiA3MC45MTRMMjcuMTUgNjUuOTY0QzI3Ljk0NDUgNjUuMTk2NiAyNy45NjY1IDYzLjkzMDUg&#10;MjcuMTk5MiA2My4xMzYgMjYuNDMxOCA2Mi4zNDE1IDI1LjE2NTcgNjIuMzE5NSAyNC4zNzEyIDYz&#10;LjA4NjggMjQuMzU0NSA2My4xMDI5IDI0LjMzODEgNjMuMTE5MyAyNC4zMjIgNjMuMTM2WiIgZmls&#10;bD0iI0ZGQzAwMCIvPjxwYXRoIGQ9Ik03MS44MjUgNjIuNzU3QzcxLjA3MjkgNjEuOTQ4MSA2OS44&#10;MDc0IDYxLjkwMiA2OC45OTg0IDYyLjY1NDEgNjguMTg5NSA2My40MDYyIDY4LjE0MzQgNjQuNjcx&#10;NyA2OC44OTU2IDY1LjQ4MDcgNjguOTI5MSA2NS41MTY3IDY4Ljk2MzkgNjUuNTUxNSA2OSA2NS41&#10;ODVMNzMuOTQ5IDcwLjUzNEM3NC43NDM1IDcxLjMwMTQgNzYuMDA5NiA3MS4yNzk0IDc2Ljc3NyA3&#10;MC40ODQ4IDc3LjUyNTYgNjkuNzA5OCA3Ny41MjU2IDY4LjQ4MSA3Ni43NzcgNjcuNzA2WiIgZmls&#10;bD0iI0ZGQzAwMCIvPjxwYXRoIGQ9Ik04NS43NSA0MS40MzIgNzguNzUgNDEuNDMyQzc3LjY0NTQg&#10;NDEuNDMyIDc2Ljc1IDQyLjMyNzQgNzYuNzUgNDMuNDMyIDc2Ljc1IDQ0LjUzNjYgNzcuNjQ1NCA0&#10;NS40MzIgNzguNzUgNDUuNDMyTDg1Ljc1IDQ1LjQzMkM4Ni44NTQ2IDQ1LjQzMiA4Ny43NSA0NC41&#10;MzY2IDg3Ljc1IDQzLjQzMiA4Ny43NSA0Mi4zMjc0IDg2Ljg1NDYgNDEuNDMyIDg1Ljc1IDQxLjQz&#10;MloiIGZpbGw9IiNGRkMwMDAiLz48L3N2Zz5QSwMEFAAGAAgAAAAhAHGA9jHcAAAABgEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMjkFLw0AQhe+C/2EZwZvdpKmtxGxKKeqpCLaCeJsm0yQ0Oxuy2yT9944n&#10;PT7ex3tftp5sqwbqfePYQDyLQBEXrmy4MvB5eH14AuUDcomtYzJwJQ/r/PYmw7R0I3/QsA+VkhH2&#10;KRqoQ+hSrX1Rk0U/cx2xdCfXWwwS+0qXPY4ybls9j6KlttiwPNTY0bam4ry/WANvI46bJH4ZdufT&#10;9vp9eHz/2sVkzP3dtHkGFWgKfzD86os65OJ0dBcuvWoNrIQzkCRzUNIuFwmoo1CLVQw6z/R//fwH&#10;AAD//wMAUEsDBBQABgAIAAAAIQAiVg7uxwAAAKUBAAAZAAAAZHJzL19yZWxzL2Uyb0RvYy54bWwu&#10;cmVsc7yQsWoDMQyG90LewWjv+e6GUkp8WUoha0gfQNg6n8lZNpYbmrePaZYGAt06SuL//g9td99x&#10;VWcqEhIbGLoeFLFNLrA38Hn8eH4FJRXZ4ZqYDFxIYDdtnrYHWrG2kCwhi2oUFgNLrflNa7ELRZQu&#10;ZeJ2mVOJWNtYvM5oT+hJj33/ostvBkx3TLV3BsrejaCOl9ya/2aneQ6W3pP9isT1QYUOsXU3IBZP&#10;1UAkF/C2HDs5e9CPHYb/cRi6zD8O+u650xUAAP//AwBQSwECLQAUAAYACAAAACEAqNbHqBMBAABJ&#10;AgAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAEQBAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA5&#10;onUgHAMAAKEHAAAOAAAAAAAAAAAAAAAAAEMCAABkcnMvZTJvRG9jLnhtbFBLAQItAAoAAAAAAAAA&#10;IQBTXMePvw0AAL8NAAAUAAAAAAAAAAAAAAAAAIsFAABkcnMvbWVkaWEvaW1hZ2UxLnBuZ1BLAQIt&#10;AAoAAAAAAAAAIQBfDzwB7gwAAO4MAAAUAAAAAAAAAAAAAAAAAHwTAABkcnMvbWVkaWEvaW1hZ2Uy&#10;LnN2Z1BLAQItABQABgAIAAAAIQBxgPYx3AAAAAYBAAAPAAAAAAAAAAAAAAAAAJwgAABkcnMvZG93&#10;bnJldi54bWxQSwECLQAUAAYACAAAACEAIlYO7scAAAClAQAAGQAAAAAAAAAAAAAAAAClIQAAZHJz&#10;L19yZWxzL2Uyb0RvYy54bWwucmVsc1BLBQYAAAAABwAHAL4BAACjIgAAAAA=&#10;">
+                <v:line id="Straight Connector 57" style="position:absolute;visibility:visible;mso-wrap-style:square" o:spid="_x0000_s1027" strokecolor="#001b6c" strokeweight="1.5pt" o:connectortype="straight" from="4040,0" to="4040,7234" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDWzmUayAAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/LbsIw&#10;EEX3lfgHayqxKw6hKpBiECAhlR3luZ3G0zgQj6PYheTv60WlLq/uS2e2aG0l7tT40rGC4SABQZw7&#10;XXKh4HjYvExA+ICssXJMCjrysJj3nmaYaffgT7rvQyHiCPsMFZgQ6kxKnxuy6AeuJo7et2sshiib&#10;QuoGH3HcVjJNkjdpseT4YLCmtaH8tv+xCtbdbrrrtl+r86XejkxFt2s4HZXqP7fLdxCB2vAf/mt/&#10;aAXjNJm+joZphIhIEQfk/BcAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDWzmUayAAAAOIA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;">
                   <v:stroke joinstyle="miter"/>
                 </v:line>
-                <v:shape id="Graphic 58" o:spid="_x0000_s1028" type="#_x0000_t75" alt="Lights On with solid fill" style="position:absolute;top:1488;width:3937;height:3937;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBGVaC1xgAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9PS8Mw&#10;FL8LfofwBC/i0k020m7ZEFHx6rbLbiF5tmXNS2le2/jtjSB4fL//b3dIvhMTDrENpGG5KEAg2eBa&#10;qjWcT2+PCkRkQ850gVDDN0Y47G9vdqZyYaZPnI5cixxCsTIaGua+kjLaBr2Ji9AjZe4rDN5wPoda&#10;usHMOdx3clUUG+lNS7mhMT2+NGivx9FreOLTK68e0nua7GUe1cWOTimt7+/S8xYEY+J/8Z/7w+X5&#10;601ZLgu1LuH3pwyA3P8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEARlWgtcYAAADjAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
-                  <v:imagedata r:id="rId15" o:title="Lights On with solid fill"/>
+                <v:shape id="Graphic 58" style="position:absolute;top:1488;width:3937;height:3937;visibility:visible;mso-wrap-style:square" alt="Lights On with solid fill" o:spid="_x0000_s1028" type="#_x0000_t75" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBGVaC1xgAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9PS8Mw&#10;FL8LfofwBC/i0k020m7ZEFHx6rbLbiF5tmXNS2le2/jtjSB4fL//b3dIvhMTDrENpGG5KEAg2eBa&#10;qjWcT2+PCkRkQ850gVDDN0Y47G9vdqZyYaZPnI5cixxCsTIaGua+kjLaBr2Ji9AjZe4rDN5wPoda&#10;usHMOdx3clUUG+lNS7mhMT2+NGivx9FreOLTK68e0nua7GUe1cWOTimt7+/S8xYEY+J/8Z/7w+X5&#10;601ZLgu1LuH3pwyA3P8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEARlWgtcYAAADjAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
+                  <v:imagedata o:title="Lights On with solid fill" r:id="rId22"/>
                 </v:shape>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33A20464" w14:textId="4C09E079" w:rsidR="00E110EF" w:rsidRPr="00CF4CDB" w:rsidRDefault="00E110EF" w:rsidP="00E110EF">
+    <w:p w14:paraId="33A20464" w14:textId="4C09E079" w:rsidR="00E110EF" w:rsidRPr="00CF4CDB" w:rsidRDefault="00E110EF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="75"/>
+          <w:numId w:val="42"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF4CDB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Praktisks ieteikums</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64967E47" w14:textId="7A70B6B3" w:rsidR="00E110EF" w:rsidRPr="000B1683" w:rsidRDefault="00CF4CDB" w:rsidP="00E110EF">
+    <w:p w14:paraId="64967E47" w14:textId="7A70B6B3" w:rsidR="00E110EF" w:rsidRPr="000B1683" w:rsidRDefault="00CF4CDB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="75"/>
+          <w:numId w:val="42"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF4CDB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Izdevumu analīzes rezultātiem jābūt tieši izmantojamiem budžeta plānošanā, nevis tikai informatīviem.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D10DE19" w14:textId="77777777" w:rsidR="000B1683" w:rsidRDefault="000B1683" w:rsidP="000B1683">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
@@ -19361,117 +20351,117 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
       <w:r w:rsidR="006841FF" w:rsidRPr="000B1683">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>kumu</w:t>
       </w:r>
       <w:r w:rsidRPr="000B1683">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CEA0784" w14:textId="7053ABB2" w:rsidR="00181D96" w:rsidRPr="00123916" w:rsidRDefault="00181D96" w:rsidP="00181D96">
+    <w:p w14:paraId="3CEA0784" w14:textId="7053ABB2" w:rsidR="00181D96" w:rsidRPr="00123916" w:rsidRDefault="00181D96">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00123916">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Normatīvi noteiktas funkcijas un izdevumi (minimālie standarti) var ierobežot izvēli, taču </w:t>
       </w:r>
       <w:r w:rsidRPr="00123916">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>neizslēdz efektivitātes</w:t>
       </w:r>
       <w:r w:rsidRPr="00123916">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> izvērtējumu (organizācija, iepirkumi, jaudas plānošana).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="792F1928" w14:textId="254AE128" w:rsidR="00181D96" w:rsidRPr="00123916" w:rsidRDefault="00181D96" w:rsidP="00181D96">
+    <w:p w14:paraId="792F1928" w14:textId="254AE128" w:rsidR="00181D96" w:rsidRPr="00123916" w:rsidRDefault="00181D96">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00123916">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Mērķdotācijas un ārējais finansējums: jāvērtē atbilstība mērķiem, līdzfinansējuma slogs, administratīvās izmaksas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EE51B4E" w14:textId="3FA6D872" w:rsidR="00181D96" w:rsidRPr="00123916" w:rsidRDefault="00181D96" w:rsidP="00181D96">
+    <w:p w14:paraId="1EE51B4E" w14:textId="3FA6D872" w:rsidR="00181D96" w:rsidRPr="00123916" w:rsidRDefault="00181D96">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00123916">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Līgumu un kapitālieguldījumu saistības: jāvērtē ilgtermiņa saistību portfelis, iespējamās </w:t>
       </w:r>
       <w:r w:rsidR="007325B6" w:rsidRPr="00123916">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">izvērtēšanas un analīzes </w:t>
       </w:r>
       <w:r w:rsidRPr="00123916">
@@ -19618,53 +20608,53 @@
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:rect w14:anchorId="2FE39196" id="Rectangle 54" o:spid="_x0000_s1026" style="position:absolute;margin-left:-31.85pt;margin-top:-13.85pt;width:283.45pt;height:6.1pt;z-index:251670016;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBfQfIRegIAAF4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X22nH9mCOkWWosOA&#10;Yi3WDj0rshQbkEWNUuJkv36U7DhdW+wwzAdZEslH8onk5dWuNWyr0DdgS16c5JwpK6Fq7LrkPx5v&#10;PnzkzAdhK2HAqpLvledX8/fvLjs3UxOowVQKGYFYP+tcyesQ3CzLvKxVK/wJOGVJqAFbEeiI66xC&#10;0RF6a7JJnl9kHWDlEKTynm6veyGfJ3ytlQx3WnsVmCk5xRbSimldxTWbX4rZGoWrGzmEIf4hilY0&#10;lpyOUNciCLbB5hVU20gEDzqcSGgz0LqRKuVA2RT5i2weauFUyoXI8W6kyf8/WPlt++DukWjonJ95&#10;2sYsdhrb+Kf42C6RtR/JUrvAJF2eXuTx40ySbDo9nZ5GMrOjsUMfvihoWdyUHOktEkVie+tDr3pQ&#10;ib48mKa6aYxJB1yvlgbZVsR3y4vPF8sB/Q81Y6OyhWjWI8ab7JhK2oW9UVHP2O9Ks6ai4CcpklRl&#10;avQjpFQ2FL2oFpXq3RfnMc0efrRImSbAiKzJ/4g9AMQKfo3dwwz60VSlIh2N878F1huPFskz2DAa&#10;t40FfAvAUFaD517/QFJPTWRpBdX+HhlC3yLeyZuG3u1W+HAvkHqCXpr6PNzRog10JYdhx1kN+Out&#10;+6hPpUpSzjrqsZL7nxuBijPz1VIRfyrOzmJTpsPZ+XRCB3wuWT2X2E27BCqHgiaKk2kb9YM5bDVC&#10;+0TjYBG9kkhYSb5LLgMeDsvQ9z4NFKkWi6RGjehEuLUPTkbwyGqsy8fdk0A3FG+gqv8Gh34Usxc1&#10;3OtGSwuLTQDdpAI/8jrwTU2cCmcYOHFKPD8nreNYnP8GAAD//wMAUEsDBBQABgAIAAAAIQD03nGr&#10;4gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXvSPyHyEjctnTdukFpOgHSNAECREFC&#10;3LLGtBWJUzXZVv495gS3Z7+n58/FenRWHHAInScFs2kCAqn2pqNGwdvrZnIBIkRNRltPqOAbA6zL&#10;05NC58Yf6QUPVWwEl1DItYI2xj6XMtQtOh2mvkdi79MPTkceh0aaQR+53FmZJslSOt0RX2h1j7ct&#10;1l/V3nHLtt66d2lvNvfV8+XDx6NfPN0tlDo/G6+vQEQc418YfvEZHUpm2vk9mSCsgslyvuIoi3TF&#10;ghNZMk9B7HgzyzKQZSH//1D+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAF9B8hF6AgAA&#10;XgUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPTecavi&#10;AAAACwEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADj&#10;BQAAAAA=&#10;" fillcolor="#001b6c" stroked="f" strokeweight="1pt">
+          <mc:Fallback xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="0C8B9D8B">
+              <v:rect id="Rectangle 54" style="position:absolute;margin-left:-31.85pt;margin-top:-13.85pt;width:283.45pt;height:6.1pt;z-index:251670016;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="#001b6c" stroked="f" strokeweight="1pt" w14:anchorId="2FE39196" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBfQfIRegIAAF4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X22nH9mCOkWWosOA&#10;Yi3WDj0rshQbkEWNUuJkv36U7DhdW+wwzAdZEslH8onk5dWuNWyr0DdgS16c5JwpK6Fq7LrkPx5v&#10;PnzkzAdhK2HAqpLvledX8/fvLjs3UxOowVQKGYFYP+tcyesQ3CzLvKxVK/wJOGVJqAFbEeiI66xC&#10;0RF6a7JJnl9kHWDlEKTynm6veyGfJ3ytlQx3WnsVmCk5xRbSimldxTWbX4rZGoWrGzmEIf4hilY0&#10;lpyOUNciCLbB5hVU20gEDzqcSGgz0LqRKuVA2RT5i2weauFUyoXI8W6kyf8/WPlt++DukWjonJ95&#10;2sYsdhrb+Kf42C6RtR/JUrvAJF2eXuTx40ySbDo9nZ5GMrOjsUMfvihoWdyUHOktEkVie+tDr3pQ&#10;ib48mKa6aYxJB1yvlgbZVsR3y4vPF8sB/Q81Y6OyhWjWI8ab7JhK2oW9UVHP2O9Ks6ai4CcpklRl&#10;avQjpFQ2FL2oFpXq3RfnMc0efrRImSbAiKzJ/4g9AMQKfo3dwwz60VSlIh2N878F1huPFskz2DAa&#10;t40FfAvAUFaD517/QFJPTWRpBdX+HhlC3yLeyZuG3u1W+HAvkHqCXpr6PNzRog10JYdhx1kN+Out&#10;+6hPpUpSzjrqsZL7nxuBijPz1VIRfyrOzmJTpsPZ+XRCB3wuWT2X2E27BCqHgiaKk2kb9YM5bDVC&#10;+0TjYBG9kkhYSb5LLgMeDsvQ9z4NFKkWi6RGjehEuLUPTkbwyGqsy8fdk0A3FG+gqv8Gh34Usxc1&#10;3OtGSwuLTQDdpAI/8jrwTU2cCmcYOHFKPD8nreNYnP8GAAD//wMAUEsDBBQABgAIAAAAIQD03nGr&#10;4gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXvSPyHyEjctnTdukFpOgHSNAECREFC&#10;3LLGtBWJUzXZVv495gS3Z7+n58/FenRWHHAInScFs2kCAqn2pqNGwdvrZnIBIkRNRltPqOAbA6zL&#10;05NC58Yf6QUPVWwEl1DItYI2xj6XMtQtOh2mvkdi79MPTkceh0aaQR+53FmZJslSOt0RX2h1j7ct&#10;1l/V3nHLtt66d2lvNvfV8+XDx6NfPN0tlDo/G6+vQEQc418YfvEZHUpm2vk9mSCsgslyvuIoi3TF&#10;ghNZMk9B7HgzyzKQZSH//1D+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAF9B8hF6AgAA&#10;XgUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPTecavi&#10;AAAACwEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADj&#10;BQAAAAA=&#10;">
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00674DCB" w:rsidRPr="00374D58">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671040" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="24D40291" wp14:editId="2A9864BA">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>left</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>294032</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2067951" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1021134816" name="Straight Connector 55"/>
@@ -19695,100 +20685,117 @@
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:line w14:anchorId="72CCF847" id="Straight Connector 55" o:spid="_x0000_s1026" style="position:absolute;z-index:251671040;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="0,23.15pt" to="162.85pt,23.15pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/wb8r1AEAABgEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC813oAThrBcg4J0ksf&#10;QZt+AEMuLQJ8gWQs+e+7pCw5aAsULXqhpN2d2Znlanc7GU2OEKJytqfNpqYELHdC2UNPvz89vHtP&#10;SUzMCqadhZ6eINLb/ds3u9F30LrBaQGBIImN3eh7OqTku6qKfADD4sZ5sJiULhiW8DMcKhHYiOxG&#10;V21dX1WjC8IHxyFGjN7PSbov/FICT1+kjJCI7ilqS+UM5XzOZ7Xfse4QmB8UP8tg/6DCMGWx6Up1&#10;zxIjL0H9QmUUDy46mTbcmcpJqTgUD+imqX9y821gHooXHE7065ji/6Pln4939jHgGEYfu+gfQ3Yx&#10;yWDyE/WRqQzrtA4LpkQ4Btv66vpm21DCl1x1AfoQ0wdwhuSXnmplsw/WsePHmLAZli4lOawtGXt6&#10;s223pSo6rcSD0jrnyirAnQ7kyPAS09SWGv1iPjkxx663dX2+Sgzjhc/hdgljt5Wl9H7VAHPaYvBi&#10;v7ylk4ZZ2VeQRAk03Mza8mZe5DDOwaYm71FhwuoMkyh+BdZ/Bp7rMxTK1v4NeEWUzs6mFWyUdeF3&#10;3dO0SJZz/TKB2XcewbMTp7IYZTS4fsXh+VfJ+/36u8AvP/T+BwAAAP//AwBQSwMEFAAGAAgAAAAh&#10;AGAOa+HcAAAABgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoQ0sbGuJUCAlx&#10;qgpNBddtvE2ixutgu2n4e4w4wHFnRjNv89VoOjGQ861lBbeTBARxZXXLtYJd+XxzD8IHZI2dZVLw&#10;RR5WxeVFjpm2Z36jYRtqEUvYZ6igCaHPpPRVQwb9xPbE0TtYZzDE09VSOzzHctPJaZIspMGW40KD&#10;PT01VB23J6PAyuP6fTl8pMv1S3r43G1K515Lpa6vxscHEIHG8BeGH/yIDkVk2tsTay86BfGRoOBu&#10;MQMR3dl0noLY/wqyyOV//OIbAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAv8G/K9QBAAAY&#10;BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAYA5r4dwA&#10;AAAGAQAADwAAAAAAAAAAAAAAAAAuBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAADcF&#10;AAAAAA==&#10;" strokecolor="#215e99 [2431]">
+          <mc:Fallback xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="3CB4B671">
+              <v:line id="Straight Connector 55" style="position:absolute;z-index:251671040;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:spid="_x0000_s1026" strokecolor="#215e99 [2431]" from="0,23.15pt" to="162.85pt,23.15pt" w14:anchorId="72CCF847" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/wb8r1AEAABgEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC813oAThrBcg4J0ksf&#10;QZt+AEMuLQJ8gWQs+e+7pCw5aAsULXqhpN2d2Znlanc7GU2OEKJytqfNpqYELHdC2UNPvz89vHtP&#10;SUzMCqadhZ6eINLb/ds3u9F30LrBaQGBIImN3eh7OqTku6qKfADD4sZ5sJiULhiW8DMcKhHYiOxG&#10;V21dX1WjC8IHxyFGjN7PSbov/FICT1+kjJCI7ilqS+UM5XzOZ7Xfse4QmB8UP8tg/6DCMGWx6Up1&#10;zxIjL0H9QmUUDy46mTbcmcpJqTgUD+imqX9y821gHooXHE7065ji/6Pln4939jHgGEYfu+gfQ3Yx&#10;yWDyE/WRqQzrtA4LpkQ4Btv66vpm21DCl1x1AfoQ0wdwhuSXnmplsw/WsePHmLAZli4lOawtGXt6&#10;s223pSo6rcSD0jrnyirAnQ7kyPAS09SWGv1iPjkxx663dX2+Sgzjhc/hdgljt5Wl9H7VAHPaYvBi&#10;v7ylk4ZZ2VeQRAk03Mza8mZe5DDOwaYm71FhwuoMkyh+BdZ/Bp7rMxTK1v4NeEWUzs6mFWyUdeF3&#10;3dO0SJZz/TKB2XcewbMTp7IYZTS4fsXh+VfJ+/36u8AvP/T+BwAAAP//AwBQSwMEFAAGAAgAAAAh&#10;AGAOa+HcAAAABgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoQ0sbGuJUCAlx&#10;qgpNBddtvE2ixutgu2n4e4w4wHFnRjNv89VoOjGQ861lBbeTBARxZXXLtYJd+XxzD8IHZI2dZVLw&#10;RR5WxeVFjpm2Z36jYRtqEUvYZ6igCaHPpPRVQwb9xPbE0TtYZzDE09VSOzzHctPJaZIspMGW40KD&#10;PT01VB23J6PAyuP6fTl8pMv1S3r43G1K515Lpa6vxscHEIHG8BeGH/yIDkVk2tsTay86BfGRoOBu&#10;MQMR3dl0noLY/wqyyOV//OIbAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAv8G/K9QBAAAY&#10;BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAYA5r4dwA&#10;AAAGAQAADwAAAAAAAAAAAAAAAAAuBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAADcF&#10;AAAAAA==&#10;">
                 <v:stroke joinstyle="miter"/>
                 <w10:wrap anchorx="margin"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00674DCB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="001B6C"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Noslēgums</w:t>
       </w:r>
       <w:r w:rsidR="00674DCB" w:rsidRPr="00075F8F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="001B6C"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="580F4E99" w14:textId="4C9898C3" w:rsidR="0027656C" w:rsidRPr="0027656C" w:rsidRDefault="0027656C" w:rsidP="0027656C">
+    <w:p w14:paraId="580F4E99" w14:textId="5B8FED7A" w:rsidR="0027656C" w:rsidRPr="0027656C" w:rsidRDefault="0027656C" w:rsidP="0027656C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0027656C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Izdevumu pārskatīšana publiskajā sektorā ir sistemātisks un nepārtraukts process, kura pamatā ir normatīvajā regulējumā un Finanšu ministrijas vadlīnijās noteiktās prasības un principi. Šī pieeja nodrošina vienotu ietvaru budžeta izdevumu izvērtēšanai un veido pamatu kvalitatīvai, strukturētai un salīdzināmai analīzei.</w:t>
+        <w:t>Izdevumu pārskatīšana publiskajā sektorā ir sistemātisks un nepārtraukts process, kura pamatā ir normatīvajā regulējumā un Finanšu ministrijas vadlīnijās</w:t>
+      </w:r>
+      <w:r w:rsidR="009654CB">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:footnoteReference w:id="15"/>
+      </w:r>
+      <w:r w:rsidRPr="0027656C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> noteiktās prasības un principi. Šī pieeja nodrošina vienotu ietvaru budžeta izdevumu izvērtēšanai un veido pamatu kvalitatīvai, strukturētai un salīdzināmai analīzei.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DF76B06" w14:textId="68027673" w:rsidR="002D3C3D" w:rsidRPr="0027656C" w:rsidRDefault="0027656C" w:rsidP="0027656C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0027656C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Finanšu ministrijas izstrādātās vadlīnijas nosaka izdevumu pārskatīšanas pamatprincipus un prasības, kas institūcijām jāievēro. Šo prasību ievērošana nodrošina tā saukto </w:t>
       </w:r>
       <w:r w:rsidRPr="0027656C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
@@ -19911,54 +20918,54 @@
                 <wp:extent cx="372139" cy="667910"/>
                 <wp:effectExtent l="0" t="0" r="27940" b="37465"/>
                 <wp:wrapNone/>
                 <wp:docPr id="702135350" name="Group 44"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr/>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="372139" cy="667910"/>
                           <a:chOff x="0" y="0"/>
                           <a:chExt cx="372139" cy="667910"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1891998139" name="Graphic 59" descr="Warning with solid fill"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId9">
+                          <a:blip r:embed="rId12">
                             <a:extLst>
                               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId10"/>
+                                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId13"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="170121"/>
                             <a:ext cx="316230" cy="316230"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                       <wps:wsp>
                         <wps:cNvPr id="1306317473" name="Straight Connector 57"/>
                         <wps:cNvCnPr/>
                         <wps:spPr>
                           <a:xfrm flipH="1">
                             <a:off x="372139" y="0"/>
                             <a:ext cx="0" cy="667910"/>
                           </a:xfrm>
@@ -19971,164 +20978,188 @@
                             </a:solidFill>
                           </a:ln>
                         </wps:spPr>
                         <wps:style>
                           <a:lnRef idx="1">
                             <a:schemeClr val="accent1"/>
                           </a:lnRef>
                           <a:fillRef idx="0">
                             <a:schemeClr val="accent1"/>
                           </a:fillRef>
                           <a:effectRef idx="0">
                             <a:schemeClr val="accent1"/>
                           </a:effectRef>
                           <a:fontRef idx="minor">
                             <a:schemeClr val="tx1"/>
                           </a:fontRef>
                         </wps:style>
                         <wps:bodyPr/>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...3 lines deleted...]
-                  <v:imagedata r:id="rId11" o:title="Warning with solid fill"/>
+          <mc:Fallback xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="03205558">
+              <v:group id="Group 44" style="position:absolute;margin-left:.35pt;margin-top:12.3pt;width:29.3pt;height:52.6pt;z-index:251673088" coordsize="3721,6679" o:spid="_x0000_s1026" w14:anchorId="1047ED6B" o:gfxdata="UEsDBBQABgAIAAAAIQCo1seoEwEAAEkCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSSwU7DMBBE&#10;70j8g+UrShx6QAgl6YGUIyBUPsCyN4lFvLa8JrR/j5O2ElRtpR493jc7I7tcbuzARghkHFb8Pi84&#10;A1ROG+wq/rl+yR45oyhRy8EhVHwLxJf17U253noglmikivcx+ichSPVgJeXOA6ab1gUrYzqGTnip&#10;vmQHYlEUD0I5jIAxi5MHr8sGWvk9RLbaJHmXxGPH2fNublpVcWMnftLFSSLAQEeI9H4wSsbUTYyo&#10;j3Jl+0x5IucZ6o2nuxT8zAYaT2dK+gVq8vvf5G+s/ba39ATBaGDvMsRXaVNfoQMJWLjGqfyyx1TN&#10;Uuba1ijIm0CrmTpkOuet3Q8GGK81bxL2AePBXcwfof4FAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy&#10;2fr2M4PBMnrbUb/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb&#10;25HMsYhqlCwG5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/s&#10;FB2T0FQ7R0nTNEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3p&#10;cvwCAAD//wMAUEsDBBQABgAIAAAAIQDCnA4GKAMAAKoHAAAOAAAAZHJzL2Uyb0RvYy54bWycVV1P&#10;2zAUfZ+0/2DlHZK0o6URLdrKYJPQVsGmPbuOk1g4tmW7Tfvvd/2RQOnYGA9N7fh+nHvuufHF5a7l&#10;aEu1YVLMk/w0SxAVRJZM1PPk54/rk/MEGYtFibkUdJ7sqUkuF+/fXXSqoCPZSF5SjSCIMEWn5klj&#10;rSrS1JCGtticSkUFHFZSt9jCVtdpqXEH0VuejrJsknZSl0pLQo2Bt1fhMFn4+FVFif1eVYZaxOcJ&#10;YLP+qf1z7Z7p4gIXtcaqYSTCwG9A0WImIOkQ6gpbjDaaHYVqGdHSyMqeEtmmsqoYob4GqCbPnlVz&#10;o+VG+VrqoqvVQBNQ+4ynN4cl37Y3Wt2rlQYmOlUDF37natlVunX/gBLtPGX7gTK6s4jAy/F0lI9n&#10;CSJwNJlMZ3mklDTA+5EXaT7/1S/tk6YHUBQjBfxi/bA6qv/fOgEvu9E0iUHaV8VosX7YqBNolcKW&#10;rRlndu9lB01xoMR2xchKhw1QudKIlTAG57N8Njv3xAjcguxvosLOgKqSGgIK/IW1AMWijtkGGclZ&#10;iSrGuVOkC+2ihdjY1X4ryYNBQi4bLGr60ShQNiRy1umhud8eAFtzpq4htOulW0cKAMMzFf2BxaDQ&#10;K0k2LRU2jJymHNiQwjRMmQTpgrZrCmXrr6UHhAtjNbWkcQldTXcA1gF9cuBRPgJzJRgQ4Yuyy6dZ&#10;PorRB+3lk9EYhtppbxzWIUsvXKWNvaGyRW4B+AAGNA4XeHtrIqDeJNIYMHhwAMlNBHyWTM8Y7I44&#10;+6/Ju2+wogDBhX0il3E2GefTD9NxgoJc7q3GrG4sWkohALXU6Gzqeh0dlyLOqzlgDVXQ3S9OFq7K&#10;OLb9hB7PbqTucWyH8QPJHVLHmXC4X6AOF1ygDvLOsrPMm3k995ozul4vuUZb7D7CWf5psvS6BTk4&#10;2QczyM0FdMFVGLrgV3bPqcvLxR2tYLjgkxOq8zcEHcJiQkCfYR6itXML6ouOEZq7Wl5yjPbOlfrb&#10;Y8j6CufBw2eWwg7OLRNSB2IOs9tdD7kK9j0DoW5HwVqWe99tTw2I0Zv4CwFWBzfO0723erxiF78B&#10;AAD//wMAUEsDBAoAAAAAAAAAIQC3xlcVaQgAAGkIAAAUAAAAZHJzL21lZGlhL2ltYWdlMS5wbmeJ&#10;UE5HDQoaCgAAAA1JSERSAAAAwAAAAMAIBgAAAFLcbAcAAAABc1JHQgCuzhzpAAAABGdBTUEAALGP&#10;C/xhBQAAAAlwSFlzAAAdhwAAHYcBj+XxZQAAB/5JREFUeF7tndtxHDcQRScEhcAQHIJCcAgMwSEo&#10;A4XgEBzCbgYKQSE4g6ULwxFN3X30zuDVDZxTdar84d4BxOU8LtGYZQEAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAIAP3k7Ly9tp+XY5Lz8u5+Xft/PydjkvPy/n5fvbafmq/z/AMFxOy1+/vvT3&#10;vJyXv7UOIDzrGf7GF/6W6eqg9QBhSWd+/ZJbXs7LP/o5AOFI9/zWbc9dT8uf+nkAodhz66Omh2P9&#10;PIAwpFRHv9S7PS2v+rkAIbicl9PVF3qn6+3TaXnRzwZwTbp/1y/zUYlGIRRvp+VLun/XL3KWp+UP&#10;PQ6AS9Jfeq++wJmm2yk9DoA7smJPS2JR8E66X7/64hYy/WLp8QDcUCT2NEx/VdbjArigROxpSSwK&#10;Ljmy3ueoxKLgii32rPPge09iUfBCjdjTkiXT4IKqsaclsSj0Jq3bv/piNpJYFLpScr3PYU/LNx0X&#10;QHW2B98fV1/IxhKLQhdaxp6WtE9CU7rEnpbEotCKnDbHWtI+CU3oGnta0j4JtWmx3ueoxKJQFRex&#10;pyWxKNTAS+z5lMSiUJoe632OSiwKRXEZe1oSi0IpPMaelsSiUIQWbY7VJBaFXDzHnpbEopBFiNjT&#10;MN2+6bwATELFnpbEorCX0rGnfr6F1udILAq7qLHeR49hofXZ0j4Jz1Jjdzc9hoXW50osCk9RK/bU&#10;41hofRGJRcGiVuypx7HQ+hJu7ZNf9FgAKzXbHPVYFlpfSnaVg5tUeanFJ/V4FlpfVGJRUErHnqoe&#10;z0LrS8rLNuA3asSeqh7TQuuLSywKv6gRe6p6TAutLy2xKKy0Wu+jx7XQ+ioSi87N9uBbJfZU9dgW&#10;Wl9DdpWbnJqxp6rHttD6WhKLTkrrNkc9voXWV5X2yfmoHXuqenwLra8psehktIg9VR2DhdZXl1h0&#10;Hlo9+H5Wx2Ch9bWlfXISWsWeqo7DQutbyDuIB6dnm6OOxULrW0gsOjgtY09Vx2Kh9a0kFh2U1rGn&#10;quOx0PqmEouOR+/d3XQ8FlrfUt5BPBipzbHn2T+pY7LQ+uYSi45Dj9hT1TFZaH1riUUHoVfsqeq4&#10;LLS+i7xsIzY9Y09Vx2ah9T0kFg1O6/U+j9SxWWh9L9lVLig91vs8UsdnofVdJRaNR4s2xz3q+Cy0&#10;vqe0Twaj1u5uOeoYLbS+u7RPxsFD7KnqGC20vrfEokFIZyr94XlQx2mh9S4kFvVN7d3dctSxWmi9&#10;G4lF/eIp9lR1rBZa70ViUad4iz1VHa+F1ruSWNQf3mJPVcdrofWeJBZ1hpf1Po/UMVtovTuJRf3g&#10;MfZUdcwWWu9NYlEn9Gxz3KOO20LrPco7iDvTu81xjzp2C613K7FoPzzHnqqO3ULrvUos2gnvsaeq&#10;47fQetfSPtmedOa5+kE4VsdvofWeJRZtTITYU9U5WGi9e4lF2+CpzXGPOg8Lrffu1j7JO4hrEyX2&#10;VHUeFlofQXaVq0yk2FPVuVhofRiJRevRe3e3HHUuFlofRV62UYm0AjHq2T+p87HQ+lASi5Ynwnqf&#10;R+p8LLQ+ksSihYkYe6o6JwutDyexaBmixp6qzstC66PJrnKFiLTe55E6LwutjyixaCbR1vs8Uudm&#10;ofVhpX3yOJFjT1XnZqH1USUWPYjH3d1y1PlZaH1oiUX3Ez32VHV+FlofWdondzJC7KnqHC20Prq8&#10;g/hJPO/ulqPO00Lro0ss+iSjxJ6qztNC60eQWNRgpNhT1blaaP0wEovex/vubjnqXC20fhR5B/Ed&#10;Ros9VZ2vhdYPJbHoNaPFnqrO10LrR5JYVIja5rhHnbOF1g8nL9t4J3Kb4x513hZaP5rEohujxp6q&#10;zttC60d0+l3lRo49VZ27hdYP68yxaLTd3XLUuVto/ahO2z454nqfR+r8LbR+aGdrnxylzRHLOF0s&#10;OkPsiTudJRadJfbEA84Qi47U5ohlHT4Wjb67GzZw5Fh09PU+mO+wsehssSdmOFosSuyJexwuFp1l&#10;vY9l+sGut4Gn5TXd66YTw2b679eRG4L2Osw7iIk9312vgE80gmxBwXCbAhxyhFiU2PP9bLb3/Vlc&#10;NQeIRUdvc3zGnEs5J4/g7ZOzx57rrczOM78ye3gQNhYl9lzPXl/132Uv6T746nNnM1osSuxZ9v51&#10;9nRoa5/MupI2hQe4sveuXE3XX4IYu8rN1Ob40IIR3vq3Av38GS34b1qN2S/XHxb8YfEL8K77l20Q&#10;e36y8D3r1efPasFby+LMHnv+ZsFlvSRB/+s2FqXNUSwY3fEQLBb8ty3CqC+1yLFwDDrN9jHP6G5X&#10;OWLPOxa4DaKL7rZuYlFiz/vm3q9uV1aeq+5Z4ASTDbGnYcZ2HzxXPbZ7LMrD2ZPu/CXYzvzfubI+&#10;Ya9YlMvzPreGGPOSvd3zT72Oao/d2ie5PB9zvWVMV84txdhaIl/SHxE56x+z+TuIaXNETzaPRYk9&#10;0ZvNYlFiT3TrE89Y2fDgi16t/g5iYk90b61YlDZHjGC1WJSzP0axSizKvT9GMXcN1k30IIiuLdmR&#10;t27eqgdA9GzJSJSWPAxngU3JPmBXAgxn6aURtDxiFKv8QWx9qcONgyG6c2f/xdPwhzD07tZ3US4B&#10;+gy7P6Bnt2XR5dKfW9AJhh7d3r1W9sH3EWlpRFqDzRUBe7i9cPDHumfS9sJB/Y4CAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAEB8/gNL8JeDU04LiwAAAABJRU5ErkJgglBLAwQKAAAAAAAAACEA&#10;dViSFpoBAACaAQAAFAAAAGRycy9tZWRpYS9pbWFnZTIuc3ZnPHN2ZyB2aWV3Qm94PSIwIDAgOTYg&#10;OTYiIHhtbG5zPSJodHRwOi8vd3d3LnczLm9yZy8yMDAwL3N2ZyIgeG1sbnM6eGxpbms9Imh0dHA6&#10;Ly93d3cudzMub3JnLzE5OTkveGxpbmsiIGlkPSJJY29uc19XYXJuaW5nIiBvdmVyZmxvdz0iaGlk&#10;ZGVuIj48cGF0aCBkPSJNOTAuNiA4MCA1MS41IDEyQzUwIDkuMyA0Ni4xIDkuMyA0NC42IDEyTDUu&#10;NCA4MEMzLjkgODIuNyA1LjggODYgOC45IDg2TDQ4IDg2IDg3LjEgODZDOTAuMiA4NiA5Mi4xIDgy&#10;LjcgOTAuNiA4MFpNNDUgMjggNTEgMjggNTEgNjMgNDUgNjMgNDUgMjhaTTQ4IDc3QzQ1LjIgNzcg&#10;NDMgNzQuOCA0MyA3MiA0MyA2OS4yIDQ1LjIgNjcgNDggNjcgNTAuOCA2NyA1MyA2OS4yIDUzIDcy&#10;IDUzIDc0LjggNTAuOCA3NyA0OCA3N1oiIGZpbGw9IiNGRkMwMDAiLz48L3N2Zz5QSwMEFAAGAAgA&#10;AAAhAOjEjl/dAAAABgEAAA8AAABkcnMvZG93bnJldi54bWxMjsFqwkAURfeF/sPwCt3VSWK1GjMR&#10;kbYrKVQLxd0z80yCmZmQGZP4931dtcvLPdx7svVoGtFT52tnFcSTCATZwunalgq+Dm9PCxA+oNXY&#10;OEsKbuRhnd/fZZhqN9hP6vehFDxifYoKqhDaVEpfVGTQT1xLlruz6wwGjl0pdYcDj5tGJlE0lwZr&#10;yw8VtrStqLjsr0bB+4DDZhq/9rvLeXs7HmYf37uYlHp8GDcrEIHG8AfDrz6rQ85OJ3e12otGwQtz&#10;CpLnOQhuZ8spiBNTyXIBMs/kf/38BwAA//8DAFBLAwQUAAYACAAAACEAIlYO7scAAAClAQAAGQAA&#10;AGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHO8kLFqAzEMhvdC3sFo7/nuhlJKfFlKIWtIH0DYOp/J&#10;WTaWG5q3j2mWBgLdOkri//4PbXffcVVnKhISGxi6HhSxTS6wN/B5/Hh+BSUV2eGamAxcSGA3bZ62&#10;B1qxtpAsIYtqFBYDS635TWuxC0WULmXidplTiVjbWLzOaE/oSY99/6LLbwZMd0y1dwbK3o2gjpfc&#10;mv9mp3kOlt6T/YrE9UGFDrF1NyAWT9VAJBfwthw7OXvQjx2G/3EYusw/DvruudMVAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhAKjWx6gTAQAASQIAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAABEAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAwpwOBigDAACqBwAADgAAAAAAAAAAAAAAAABDAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAKAAAAAAAAACEAt8ZXFWkIAABpCAAAFAAAAAAAAAAAAAAAAACXBQAAZHJz&#10;L21lZGlhL2ltYWdlMS5wbmdQSwECLQAKAAAAAAAAACEAdViSFpoBAACaAQAAFAAAAAAAAAAAAAAA&#10;AAAyDgAAZHJzL21lZGlhL2ltYWdlMi5zdmdQSwECLQAUAAYACAAAACEA6MSOX90AAAAGAQAADwAA&#10;AAAAAAAAAAAAAAD+DwAAZHJzL2Rvd25yZXYueG1sUEsBAi0AFAAGAAgAAAAhACJWDu7HAAAApQEA&#10;ABkAAAAAAAAAAAAAAAAACBEAAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHNQSwUGAAAAAAcABwC+&#10;AQAABhIAAAAA&#10;">
+                <v:shape id="Graphic 59" style="position:absolute;top:1701;width:3162;height:3162;visibility:visible;mso-wrap-style:square" alt="Warning with solid fill" o:spid="_x0000_s1027" type="#_x0000_t75" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD0AFzkxgAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fS8Mw&#10;EH8X/A7hBntzSTeQpi4bQxDdi7jqBziaW1tsLjXJtu7bL4Lg4/3+33o7uUGcKcTes4FioUAQN972&#10;3Br4+nx5KEHEhGxx8EwGrhRhu7m/W2Nl/YUPdK5TK3IIxwoNdCmNlZSx6chhXPiROHNHHxymfIZW&#10;2oCXHO4GuVTqUTrsOTd0ONJzR813fXIGaPlTnz5sCGrYH2v9+q7V/qCNmc+m3ROIRFP6F/+532ye&#10;X+pC67JYafj9KQMgNzcAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA9ABc5MYAAADjAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
+                  <v:imagedata o:title="Warning with solid fill" r:id="rId14"/>
                 </v:shape>
-                <v:line id="Straight Connector 57" o:spid="_x0000_s1028" style="position:absolute;flip:x;visibility:visible;mso-wrap-style:square" from="3721,0" to="3721,6679" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAGKUYzxgAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fT8Iw&#10;EH8n8Ts0Z+KbdDgDZlAIEknEJxzwfmmPdbpel7WM+e2tiQmP9/t/i9XgGtFTF2rPCibjDASx9qbm&#10;SsHxsH18AREissHGMyn4oQCr5d1ogYXxV/6kvoyVSCEcClRgY2wLKYO25DCMfUucuLPvHMZ0dpU0&#10;HV5TuGvkU5ZNpcOaU4PFljaW9Hd5cQp03a83uty9DWR2H6f9lw2H6lWph/thPQcRaYg38b/73aT5&#10;eTbNJ7PnWQ5/PyUA5PIXAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEABilGM8YAAADjAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" strokecolor="#001b6c" strokeweight="1.5pt">
+                <v:line id="Straight Connector 57" style="position:absolute;flip:x;visibility:visible;mso-wrap-style:square" o:spid="_x0000_s1028" strokecolor="#001b6c" strokeweight="1.5pt" o:connectortype="straight" from="3721,0" to="3721,6679" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAGKUYzxgAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fT8Iw&#10;EH8n8Ts0Z+KbdDgDZlAIEknEJxzwfmmPdbpel7WM+e2tiQmP9/t/i9XgGtFTF2rPCibjDASx9qbm&#10;SsHxsH18AREissHGMyn4oQCr5d1ogYXxV/6kvoyVSCEcClRgY2wLKYO25DCMfUucuLPvHMZ0dpU0&#10;HV5TuGvkU5ZNpcOaU4PFljaW9Hd5cQp03a83uty9DWR2H6f9lw2H6lWph/thPQcRaYg38b/73aT5&#10;eTbNJ7PnWQ5/PyUA5PIXAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEABilGM8YAAADjAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
                   <v:stroke joinstyle="miter"/>
                 </v:line>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C972D0A" w14:textId="2D49311E" w:rsidR="00CC3B7B" w:rsidRPr="00E56503" w:rsidRDefault="00CC3B7B" w:rsidP="00CC3B7B">
+    <w:p w14:paraId="7C972D0A" w14:textId="2D49311E" w:rsidR="00CC3B7B" w:rsidRPr="00E56503" w:rsidRDefault="00CC3B7B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="79"/>
+          <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E56503">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Svarīgi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69DD79AC" w14:textId="74E74679" w:rsidR="00CC3B7B" w:rsidRPr="00E56503" w:rsidRDefault="00E56503" w:rsidP="00CC3B7B">
+    <w:p w14:paraId="69DD79AC" w14:textId="74E74679" w:rsidR="00CC3B7B" w:rsidRPr="00E56503" w:rsidRDefault="00E56503">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="79"/>
+          <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E56503">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Analītisko metožu izmantošana ir papildinājums, nevis aizvietojums normatīvajām prasībām un Finanšu ministrijas vadlīnijām.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="199DAB40" w14:textId="77777777" w:rsidR="00CC3B7B" w:rsidRPr="0027656C" w:rsidRDefault="00CC3B7B" w:rsidP="0027656C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5641FC69" w14:textId="7FFC2150" w:rsidR="0027656C" w:rsidRDefault="0027656C" w:rsidP="00E56503">
+    <w:p w14:paraId="5641FC69" w14:textId="7CB98985" w:rsidR="0027656C" w:rsidRDefault="0027656C" w:rsidP="00E56503">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0027656C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Analītisko metožu elastīga un mērķtiecīga izmantošana ļauj institūcijām pāriet no pamatpieejas uz augstāku  </w:t>
       </w:r>
       <w:r w:rsidRPr="0027656C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="002060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“A+ līmeni”</w:t>
       </w:r>
       <w:r w:rsidRPr="0027656C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>, kur izdevumu pārskatīšana kļūst par stratēģisku instrumentu lēmumu pieņemšanā, nevis tikai formālu budžeta procesa sastāvdaļu.</w:t>
+        <w:t xml:space="preserve">, kur izdevumu </w:t>
+      </w:r>
+      <w:r w:rsidR="000D1164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>izvērtēšana</w:t>
+      </w:r>
+      <w:r w:rsidR="000D1164" w:rsidRPr="0027656C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027656C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>kļūst par stratēģisku instrumentu lēmumu pieņemšanā, nevis tikai formālu budžeta procesa sastāvdaļu.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33952B52" w14:textId="6F70604B" w:rsidR="00A264FF" w:rsidRDefault="007F2A5B" w:rsidP="00A264FF">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672064" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="452AFFDA" wp14:editId="335D0CF6">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
@@ -20173,160 +21204,184 @@
                         </wps:spPr>
                         <wps:style>
                           <a:lnRef idx="1">
                             <a:schemeClr val="accent1"/>
                           </a:lnRef>
                           <a:fillRef idx="0">
                             <a:schemeClr val="accent1"/>
                           </a:fillRef>
                           <a:effectRef idx="0">
                             <a:schemeClr val="accent1"/>
                           </a:effectRef>
                           <a:fontRef idx="minor">
                             <a:schemeClr val="tx1"/>
                           </a:fontRef>
                         </wps:style>
                         <wps:bodyPr/>
                       </wps:wsp>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1154410399" name="Graphic 58" descr="Lights On with solid fill"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId13">
+                          <a:blip r:embed="rId16">
                             <a:extLst>
                               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId14"/>
+                                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId17"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="223284"/>
                             <a:ext cx="393700" cy="393700"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...2 lines deleted...]
-                <v:line id="Straight Connector 57" o:spid="_x0000_s1027" style="position:absolute;visibility:visible;mso-wrap-style:square" from="3934,0" to="3936,8825" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDj0vENyAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fT8Iw&#10;EH838Ts0Z+KbtCKQMSlESUzkDRDh9VjPdbJel7XC9u2piYmP9/t/s0XnanGmNlSeNTwOFAjiwpuK&#10;Sw27j7eHDESIyAZrz6ShpwCL+e3NDHPjL7yh8zaWIoVwyFGDjbHJpQyFJYdh4BvixH351mFMZ1tK&#10;0+IlhbtaDpWaSIcVpwaLDS0tFaftj9Ow7NfTdb86vu4PzerJ1nT6jp87re/vupdnEJG6+C/+c7+b&#10;ND8bjtQkU6Mx/P6UAJDzKwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDj0vENyAAAAOMA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" strokecolor="#001b6c" strokeweight="1.5pt">
+          <mc:Fallback xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="5C3DE5B8">
+              <v:group id="Group 45" style="position:absolute;margin-left:.35pt;margin-top:14.8pt;width:31pt;height:69.5pt;z-index:251672064" coordsize="3937,8825" o:spid="_x0000_s1026" w14:anchorId="5718AAE3" o:gfxdata="UEsDBBQABgAIAAAAIQCo1seoEwEAAEkCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSSwU7DMBBE&#10;70j8g+UrShx6QAgl6YGUIyBUPsCyN4lFvLa8JrR/j5O2ElRtpR493jc7I7tcbuzARghkHFb8Pi84&#10;A1ROG+wq/rl+yR45oyhRy8EhVHwLxJf17U253noglmikivcx+ichSPVgJeXOA6ab1gUrYzqGTnip&#10;vmQHYlEUD0I5jIAxi5MHr8sGWvk9RLbaJHmXxGPH2fNublpVcWMnftLFSSLAQEeI9H4wSsbUTYyo&#10;j3Jl+0x5IucZ6o2nuxT8zAYaT2dK+gVq8vvf5G+s/ba39ATBaGDvMsRXaVNfoQMJWLjGqfyyx1TN&#10;Uuba1ijIm0CrmTpkOuet3Q8GGK81bxL2AePBXcwfof4FAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy&#10;2fr2M4PBMnrbUb/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb&#10;25HMsYhqlCwG5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/s&#10;FB2T0FQ7R0nTNEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3p&#10;cvwCAAD//wMAUEsDBBQABgAIAAAAIQBoExj3HgMAAKQHAAAOAAAAZHJzL2Uyb0RvYy54bWykVWtv&#10;2yAU/T5p/wH5e+tHHk2sJNWWrtGkaq3W7QcQjG1UDAhInPz7XfAjzWPd1n2IA4Z7Oef43Mvsdldx&#10;tKXaMCnmQXwdBYgKIjMminnw88f91SRAxmKRYS4FnQd7aoLbxccPs1qlNJGl5BnVCJIIk9ZqHpTW&#10;qjQMDSlphc21VFTAYi51hS1MdRFmGteQveJhEkXjsJY6U1oSagy8vWsWg4XPn+eU2Mc8N9QiPg8A&#10;m/VP7Z9r9wwXM5wWGquSkRYGfgeKCjMBh/ap7rDFaKPZWaqKES2NzO01kVUo85wR6jkAmzg6YbPS&#10;cqM8lyKtC9XLBNKe6PTutOTbdqXVs3rSoEStCtDCzxyXXa4r9w8o0c5Ltu8lozuLCLwcTAc3EQhL&#10;YGkySUbTUSMpKUH3syhSfnkzLuwODY+g1ArMYQ78zf/xfy6xol5WkwL/J41YBt6dJMNoPImGowAJ&#10;XIFXn63GrCgtWkohwElSo9GNo+fwQOBStKqZ1ICAFyQDdYYR5DvXLbkZn4rWk8ep0sauqKyQG8wD&#10;zoTDi1O8fTAWAMDWbot7zQWqgcA0GkV+m5GcZfeMc7dodLFeco222JVAFH8eLx0HSPFqG8y4gJeO&#10;WcPFj+ye0+aA7zQHleCDx80Jrj5pnxYTQoWN27xcwG4XlgOEPrCF9lZgu9+FUl+7/xLcR/iTpbB9&#10;cMWE1Jdg210HOW/2dwo0vJ0Ea5nt/Vf20oAJFzPFSAq/thphdObGP3ctiLIbTYM2SfVXOSqsXzbq&#10;ChqHwpatGWd275sgcHOgxPaJEedDN3ll7Hg0HMbRYDrtjL1q+90ImnNGDYF++OCMbtAjOInZEnlr&#10;IPc93Dft8jXZwXuMPEjyYpCQyxKLgn4yCurDmcM563i7nx5BW3OmOne6cSsCoDjpahd0bDrmnSSb&#10;ChzXXAGactBDClMyZQKkU1qtKVS0/pp5QOB0q6kl5cGTpK2ifsGjPABzFH5T09DsoJyTZJBMho4u&#10;ePVCT2v7YlNoXSPtarYtaw2aeVteLGuPqMHghwDJ29NfBTA6umtez/2uw+W6+AUAAP//AwBQSwME&#10;CgAAAAAAAAAhAFNcx4+/DQAAvw0AABQAAABkcnMvbWVkaWEvaW1hZ2UxLnBuZ4lQTkcNChoKAAAA&#10;DUlIRFIAAADAAAAAwAgGAAAAUtxsBwAAAAFzUkdCAK7OHOkAAAAEZ0FNQQAAsY8L/GEFAAAACXBI&#10;WXMAAB2HAAAdhwGP5fFlAAANVElEQVR4Xu2dT+glRxHHC91gDkEEc1glB+PfVRPIIYccBPfgIUiE&#10;HHPcQ/QUwUCEVRM3sOAeFokoorCHTRRd3QgehASz2e1eV1AwIBKDhwVF9iAYMIccokRrpHr7Zd+v&#10;fvPe66qZN9Mz8/1AsfDb6Z55PdXd1VXV00QAAAAAAAAAAAAAAAAAAACgN5pA7+NI5zjSDY70Okf6&#10;ZRPomL4OgNnRBLqDI11vIjXrwpHe4kAP6OsBmBUc6YxW/rVO8Dt9PQCzggO9pBV/rQO8wb+lD+oy&#10;AMwGjvQ3rfgHJNCHdBkAZgM6AFg06ABg0aADgEWDDgAWDToAWDToAGDRoAOARYMOABYNOgBYNOgA&#10;YNGgA4BFgw4AFg06AFg0SIcGi4YjndWKv9YBsCEGzJu8H/hGi/K/3QT6jL4egNnRBLqTI51f3xTP&#10;ge7X1wEAwHLhQI9wpFeziXCdAz3ZBLpdXwfqIpl5gR5oAh3V/wcK4UBf0XZy7gjX5NMi+nowPvmT&#10;L2fTeubW+7oE166RvFB8Uys/OkG9iJLLuka/q/S+Ar3AV+luXQZsgAM9qBtRCzpBPeSR/5p+R6oT&#10;PKrLgQ1wpC/oBmwTjvQLjnSvLg+Go0T587v6ni4LNpBNoDd0I7YJZoLx2Gb2aOEr9A1dHmyhCXRC&#10;N+ImmWInkE4uCiT/6v+bAqUjf34/b3Oge3QdYAcc6RQHYt2gG+QiX6ZP6zrGICv3fU2gh5tAT6dA&#10;V6Q/SiLctpkt5QLdvEaufyZ5wgIdr62TWJQ//67Tug5QCEf6Jkf6n27UDXKRX6ZP6Tr2TVZ4UVRR&#10;dlH0jUruldwxzqeZccQOYTF78nOfQeymIxzoKY70X924bcKBfs6RPqnr6JuV0qeReg8Kv0s4UpAO&#10;N6SPHco/IqkThOJO8LN9HTixNtJvz+sfUPIBGyf0s/YJlL8CJBViPcq4TTjQc80rdJuuw0se7cU2&#10;H3y0L5X0bHvoCE2gI0ab/xldB+iJTSkSbSIBNV3eSlb8oOuuXfpUQo70dV3/JsHIPwDFnSDQSV22&#10;lByLKJ7ya5Q+ZoTmFL2LA72m624TKP+AcKCvcaR/65dw4IUEekKX20VW/FEWtvsS8Ux5F8uyd0HX&#10;1yZ9zjigkG0zgSf4Ir77pCwt9c1CAj2tf/Mu+AV6D185fKjfumDkHxEO9Fjrwtho/kjQak6j/iaR&#10;9Yz+7buQQJauZ60+KP/YyOYLjvR8DkI9LwtXfc02kj+95eXOVbJJdJ9uh02Igqd2PViHzLBP6mvB&#10;hBhqoZtTHKRz3kxxyGkOK8lxBfm77BMOQ8xEeYFsHSgkBnIyP/Ne4ixgIPZp72eFD1lRJCfIlbqw&#10;lku0t6CbPKO+L5g52bff6yiblT5FZL0Kv430zDJj7KHTynPr+4GZkpWoN+XPOTnuUd5D3nQuv6O3&#10;mUE6lr4PmBnZ7OlF+VeKr+8xNNtcwVbxeIjARMjJXJ2VPyv+w7r+selrMY+A1gzJ3p5O+TzJxr+5&#10;qB3M1LGSZ7juHaFj+gSojLQ41S/ZIHnUr1bxNcld2fI7TFKBeQd6QKb0Qy/XIKn8hJR/RZ4N3Ivk&#10;HCdw5Q+BSuiyQOwjk3Jsupp+0oF0nWAidPH4ZOWvbqHrpcssCM/QBMkjnytg1CV1uGY65TvNaDBY&#10;BN6XPXe71+shyu0yuXXQIvH6+z3JYVPE6xFDusRE8L7gqS94LXjNQ7hGKydlT+qXViBLi37mNZJn&#10;lkS+UM14XH5iF+t6lkBK4Gtpj52CWaBOPKN/ChQteHFn+QDxWpthFqgRz+i/JLt/E65oMWaBuvBM&#10;5wjw3MQ5c8IjVBMuv/8CXJ6luLxCM46XTIrs0TBN4xjBDpIO6mhpp22CvcSVYJ3Cc8ALNqzCGiWW&#10;dtR1gBGwBr6W6vbchcykuq12CsygcXEFdGD7b8TqSYMZNDIe80fXAW5hjQtgLTUyVu/P0lIerDjN&#10;oMUGEkfHOmUjr303Vo8agokjYR2tkNNehtUM8nxyHfSANfoL86cMx8CCdcAYOEYqmD+FWMwgOBZG&#10;wrzRGz7rYhxtC9NyaCwBMIxSNsyfk0FsZXiM0zQyPw2Y4yvGgBgHuivlH9nlqK6rCuQHcaQLHOl1&#10;3TilwpFucKQfS126/jaMHQDpDwbMC+GCDpAP2z5tjtzre4mOSfwn0BF9j1HIyu9WfC2lnybR5bYJ&#10;PEA2rB2gxBXKkb57qFwH4UA/1PcYBRn59cN1FalT32edNB22lNsoBS8IHMQyUu8aYOQQQ12mF6kh&#10;q7f0FHGLcKQ/6/us4+gAiFYaMXaArbEA86K6UOSIXH2vwRFl1Q/WVQo6gCkIhhiAHcsusYIO8EVd&#10;pg+RevW9BkefH9uHFJhA6AB7pucO8NHWw8w7SKqvYK24d+QhONKb+gG9InVJg+n7rGNdpJV4KcBB&#10;+vayyfnCulwnqWldlzuBnNTu9gZlN+iFXcovWDtAVY01EQ614RbZtQhewYEeyoeFX5cO5pC/JD0L&#10;9KCue3H0uUgDB3GYmHAyDI3RRsXXzAyYzxjDGmt4LF8xQC6QDUem7fiL0aVhzVjU5cFmzH57dIDh&#10;se4HxksqB7PrBNh3xuKSMbpAsb4aA6unAp6gMhztilTzsTC6QjFVF+AwLRFjGQuLrZpfFnYu7cDx&#10;qZnxMzKXitVdVxKyXzLWCDvs/5FxvDCYQVswOxYKUyDAHrF4LJJgyt6I5UMDuS0RAR4ba0AM3qB2&#10;rOkP+NJeJVjddkkwCxzCOvpjIKkIizsUL+8w1tE/Cdyf9WB2h958gZgFMo7Rv+jLHWAgrN6g/BIx&#10;CzhHf7iTK8Q5Cyzai5GPmCreVyGSR3/MnrXhnAUW/TKtHrTcZhj9a8UzC0gcQdezBMw5/ytZ8IBR&#10;PZ5ZQGRp6wFRYqvnbIntNEk8s0CShawHst1vS3i71UYY/WunwyywCNeex+7P7YPRfyp47du5rwes&#10;2bPr7YK0h4nhnebn6uXIHy/z2P0yMy7CPJwV2da1ZYquZGYvvKPdj5SHqeKJcorMbT1g3uZ4qx0C&#10;TJ+J02HRN4vN3tZNLmu/H+nOc8E7/U/9Uypeuz/JzMzARZNtYK8iTHYjvTXLcyXY6jhDXBtnsimg&#10;65oCHVzB52H6zBSvPTw1T4h3xkuZoVD+eeMxC6bmFfJ4fZaeGbsYvPGBqQTIvAvfXQv+lGIS6Ol8&#10;wssPprw2mh1NoM9xpF/lY3SucaBH9DXreOMDUxghnTPc1jyfJtCxtuOvONIZfS0YGI50Vr+Y/HJO&#10;62vX8WSN1v4lNM8ap8T0kUFFl1srD4/RWGwLcuVjNI/pMiu8plCt/nF3usOOBT5HupcD/edQuTVJ&#10;7wGL52EpWehxoMd1uXW8I6aupwY8bs+SLM9S9zFmggHZNvIfkEAndVmNx2beNWoOjdftWbKQbQLd&#10;zpHeOlS2RdAJBqBY+UXKXrB7A01Nop9vl1i8WhzoKV1+k8Ac2iMW5edI53T5TXgWxFOW1GEMcY0m&#10;0BE5oFrXs0kwE+yBEpv/HQn0rPEFu2aByYrDhGsCHU3+f13XBsFM0CMm5Y/0LF+lu3Udu/AsIqco&#10;efR3KSY6wQhYlJ8DPddcog/rOkpxuUUnJrsivrtAJxgQk/JH+lFzza/8gnfT+FSkxO1ZgmNNgIix&#10;FQ70mG7ITZIilYHu0HV4mPUsEOiE/r1erJ2gxCMHMhzoLoPvuTflFzzBsSnIPtI4LOYQB/q2Lg82&#10;0ET6km7ANuFAP+FIH9PluzLLWaDH0X+d0pnAEndYPBzoy7oBtXCkn/Il+rgu2wfubNFKZd8b/Es6&#10;QdfF96LgQPfrBlQvtFezp425LIiH2uW1zRziQC/zZfqILgO2wJEu6IbML3Tvyr9CZgIZuWT6nqCI&#10;+/H4EMq/QmYCyb9aX7+lDTSB7tLXgh3kafXsKs+FI/1DGlf+rq8F9SGR+KEGqtnTBLpT/w0AAAAA&#10;AAAAAAAAgP3Cge6Rbw+lYFkFwoEegqcM7JXmFbpNUjQ40Gs6OFeLSPCQf0Of1c8OQGc2hflrE470&#10;pqSS6OcHwA0HejR9aKtF4WoUDvTrrpuDAHiHlFDWomg1i3Ra/TsAMMMv0gc40L+0gtUufJW+o38L&#10;AGZSUleLgtUuHOlF/VsAMMO/p/dypBtawWoXjvQt/VsAcMGRLmkFq10kNqB/BwAuONLnOdLftZLV&#10;KrIhRj5qq38HAG5SxLXwSxVjSt4CeVQ/PwCdyUcFyVFMh44LGls40qvpQ2LYMQeGQEbZvO2vBsHW&#10;QwAAAAAAAAAAAAAAAABgz8iuMfm0+j5FgnH6vgBUAV+hUzpC26dwoH/yJXq/vi8AVZC+ztCiuH0J&#10;R/qDvicA1ZC/kf8nrbh9CQf6qr4nAFUhn3TXituHpExUfPsH1A5fpk+krzK0KHEXwRFDYDLIWoAD&#10;/VUrsVc40Pebi/RufR8AqoUDPa4V2SMc6CW4PsEkkRPStUJbBH5/MHnk4O3VOWcWkcPlhjzgDoC9&#10;IYos2xXTQX8tyr6m9G+nL1AEOq7rAGAWyIdrOdATcoxpPs70XOocNz+3jhEfAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAB4+T9ILmEXIdhdzgAAAABJRU5ErkJgglBLAwQKAAAAAAAAACEAXw88Ae4MAADuDAAA&#10;FAAAAGRycy9tZWRpYS9pbWFnZTIuc3ZnPHN2ZyB2aWV3Qm94PSIwIDAgOTYgOTYiIHhtbG5zPSJo&#10;dHRwOi8vd3d3LnczLm9yZy8yMDAwL3N2ZyIgeG1sbnM6eGxpbms9Imh0dHA6Ly93d3cudzMub3Jn&#10;LzE5OTkveGxpbmsiIGlkPSJJY29uc19MaWdodHNPbiIgb3ZlcmZsb3c9ImhpZGRlbiI+PHBhdGgg&#10;ZD0iTTU2LjQ3MSA3NC43OTIgMzkuMjYgNzQuNzkyQzM3LjY2ODMgNzQuNzkyIDM2LjM3OCA3Ni4w&#10;ODIzIDM2LjM3OCA3Ny42NzQgMzYuMzc4IDc5LjI2NTcgMzcuNjY4MyA4MC41NTYgMzkuMjYgODAu&#10;NTU2TDU2LjQ3MSA4MC41NTZDNTguMDYyNyA4MC41NTYgNTkuMzUzIDc5LjI2NTcgNTkuMzUzIDc3&#10;LjY3NCA1OS4zNTMgNzYuMDgyMyA1OC4wNjI3IDc0Ljc5MiA1Ni40NzEgNzQuNzkyWiIgZmlsbD0i&#10;I0ZGQzAwMCIvPjxwYXRoIGQ9Ik00Ny44NjYgOTAuMzI4QzUxLjEzNDMgOTAuMzI3NiA1My44NTI4&#10;IDg3LjgxNDIgNTQuMTA5IDg0LjU1Nkw0MS42MjIgODQuNTU2QzQxLjg3ODMgODcuODE0NiA0NC41&#10;OTc0IDkwLjMyODEgNDcuODY2IDkwLjMyOFoiIGZpbGw9IiNGRkMwMDAiLz48cGF0aCBkPSJNNzIu&#10;ODM5IDQ0LjQ3NCA3Mi44MzkgNDMuNjFDNzIuNTg5NyAyOS45NjkyIDYxLjUwODcgMTkuMDE1NiA0&#10;Ny44NjYgMTguOTI0TDQ3Ljg2NiAxOC45MjRDMzQuMjIyMyAxOS4wMTQ1IDIzLjEzOTggMjkuOTY4&#10;MyAyMi44OSA0My42MUwyMi44OSA0NC40NzRDMjIuOTgzMiA0Ny40MzI1IDIzLjU3MSA1MC4zNTQ2&#10;IDI0LjYyOSA1My4xMTkgMjUuNjQxNCA1NS43Mjc4IDI3LjExMTUgNTguMTM0OSAyOC45NyA2MC4y&#10;MjcgMzEuMjU2IDYyLjcyNyAzMy43NjMgNjcuNTc1IDM0LjgyIDY5LjcyNyAzNS4xNDQgNzAuMzgg&#10;MzUuODEgNzAuNzkzIDM2LjUzOSA3MC43OTNMNTkuMTkgNzAuNzkzQzU5LjkxOTEgNzAuNzkyNyA2&#10;MC41ODUzIDcwLjM3OTggNjAuOTEgNjkuNzI3IDYxLjk2NiA2Ny41NzYgNjQuNDczIDYyLjcyNyA2&#10;Ni43NTkgNjAuMjI3IDY4LjYxNzUgNTguMTM0OSA3MC4wODc2IDU1LjcyNzggNzEuMSA1My4xMTkg&#10;NzIuMTU3NiA1MC4zNTQ0IDcyLjc0NTMgNDcuNDMyNSA3Mi44MzkgNDQuNDc0Wk02Ny4wNzYgNDQu&#10;Mzc0QzY2Ljk4OTEgNDYuNjc2MyA2Ni41MjQzIDQ4Ljk0ODYgNjUuNyA1MS4xIDY0LjkzOCA1My4w&#10;Mzg5IDYzLjgzODcgNTQuODI3NSA2Mi40NTMgNTYuMzgzIDYwLjI1MTQgNTkuMDM2OSA1OC4zNjU4&#10;IDYxLjkzNzcgNTYuODM0IDY1LjAyN0wzOC44OTIgNjUuMDI3QzM3LjM2MDYgNjEuOTM3NSAzNS40&#10;NzQ5IDU5LjAzNjcgMzMuMjczIDU2LjM4MyAzMS44ODcyIDU0LjgyNzcgMzAuNzg4MiA1My4wMzkg&#10;MzAuMDI3IDUxLjEgMjkuMjAzMiA0OC45NDkyIDI4LjczOSA0Ni42Nzc1IDI4LjY1MyA0NC4zNzZM&#10;MjguNjUzIDQzLjY1NkMyOC44NDcxIDMzLjE2NyAzNy4zNzM0IDI0Ljc0ODIgNDcuODY0IDI0LjY4&#10;N0w0Ny44NjQgMjQuNjg3QzU4LjM1NTQgMjQuNzQ3NyA2Ni44ODIgMzMuMTY4MiA2Ny4wNzQgNDMu&#10;NjU4WiIgZmlsbD0iI0ZGQzAwMCIvPjxwYXRoIGQ9Ik00OC4wNjIgMTVDNDkuMTY2NiAxNSA1MC4w&#10;NjIgMTQuMTA0NiA1MC4wNjIgMTNMNTAuMDYyIDZDNTAuMDYyIDQuODk1NDMgNDkuMTY2NiA0IDQ4&#10;LjA2MiA0IDQ2Ljk1NzQgNCA0Ni4wNjIgNC44OTU0MyA0Ni4wNjIgNkw0Ni4wNjIgMTNDNDYuMDYy&#10;IDE0LjEwNDYgNDYuOTU3NCAxNSA0OC4wNjIgMTVaIiBmaWxsPSIjRkZDMDAwIi8+PHBhdGggZD0i&#10;TTI0LjMyNiAyMy44QzI1LjA5MzQgMjQuNTk0NSAyNi4zNTk1IDI0LjYxNjUgMjcuMTU0IDIzLjg0&#10;OTIgMjcuOTQ4NSAyMy4wODE4IDI3Ljk3MDUgMjEuODE1NyAyNy4yMDMyIDIxLjAyMTIgMjcuMTg3&#10;MSAyMS4wMDQ1IDI3LjE3MDcgMjAuOTg4MSAyNy4xNTQgMjAuOTcyTDIyLjIgMTYuMDE4QzIxLjQw&#10;NTUgMTUuMjUwNiAyMC4xMzk0IDE1LjI3MjYgMTkuMzcyIDE2LjA2NzIgMTguNjIzNCAxNi44NDIy&#10;IDE4LjYyMzQgMTguMDcxIDE5LjM3MiAxOC44NDZaIiBmaWxsPSIjRkZDMDAwIi8+PHBhdGggZD0i&#10;TTcwLjQxMSAyNC43NjFDNzAuOTQxNCAyNC43NjA5IDcxLjQ1IDI0LjU1MDEgNzEuODI1IDI0LjE3&#10;NUw3Ni43NzQgMTkuMjI1Qzc3LjUyNTMgMTguNDE1MyA3Ny40Nzc5IDE3LjE0OTggNzYuNjY4MSAx&#10;Ni4zOTg2IDc1LjkwMDMgMTUuNjg2MiA3NC43MTMgMTUuNjg2OCA3My45NDYgMTYuNEw2OSAyMS4z&#10;NDdDNjguMjE5MSAyMi4xMjgyIDY4LjIxOTMgMjMuMzk0NSA2OS4wMDA0IDI0LjE3NTQgNjkuMzc1&#10;NCAyNC41NTAzIDY5Ljg4MzggMjQuNzYwOSA3MC40MTQgMjQuNzYxWiIgZmlsbD0iI0ZGQzAwMCIv&#10;PjxwYXRoIGQ9Ik0xNyA0MS41IDEwIDQxLjVDOC44OTU0MyA0MS41IDggNDIuMzk1NCA4IDQzLjUg&#10;OCA0NC42MDQ2IDguODk1NDMgNDUuNSAxMCA0NS41TDE3IDQ1LjVDMTguMTA0NiA0NS41IDE5IDQ0&#10;LjYwNDYgMTkgNDMuNSAxOSA0Mi4zOTU0IDE4LjEwNDYgNDEuNSAxNyA0MS41WiIgZmlsbD0iI0ZG&#10;QzAwMCIvPjxwYXRoIGQ9Ik0yNC4zMjYgNjMuMTM2IDE5LjM3NiA2OC4wODZDMTguNTYyNyA2OC44&#10;MzM1IDE4LjUwOTQgNzAuMDk4NyAxOS4yNTY5IDcwLjkxMTkgMjAuMDA0MyA3MS43MjUyIDIxLjI2&#10;OTUgNzEuNzc4NSAyMi4wODI4IDcxLjAzMTEgMjIuMTIzNSA3MC45OTM3IDIyLjE2MjYgNzAuOTU0&#10;NiAyMi4yIDcwLjkxNEwyNy4xNSA2NS45NjRDMjcuOTQ0NSA2NS4xOTY2IDI3Ljk2NjUgNjMuOTMw&#10;NSAyNy4xOTkyIDYzLjEzNiAyNi40MzE4IDYyLjM0MTUgMjUuMTY1NyA2Mi4zMTk1IDI0LjM3MTIg&#10;NjMuMDg2OCAyNC4zNTQ1IDYzLjEwMjkgMjQuMzM4MSA2My4xMTkzIDI0LjMyMiA2My4xMzZaIiBm&#10;aWxsPSIjRkZDMDAwIi8+PHBhdGggZD0iTTcxLjgyNSA2Mi43NTdDNzEuMDcyOSA2MS45NDgxIDY5&#10;LjgwNzQgNjEuOTAyIDY4Ljk5ODQgNjIuNjU0MSA2OC4xODk1IDYzLjQwNjIgNjguMTQzNCA2NC42&#10;NzE3IDY4Ljg5NTYgNjUuNDgwNyA2OC45MjkxIDY1LjUxNjcgNjguOTYzOSA2NS41NTE1IDY5IDY1&#10;LjU4NUw3My45NDkgNzAuNTM0Qzc0Ljc0MzUgNzEuMzAxNCA3Ni4wMDk2IDcxLjI3OTQgNzYuNzc3&#10;IDcwLjQ4NDggNzcuNTI1NiA2OS43MDk4IDc3LjUyNTYgNjguNDgxIDc2Ljc3NyA2Ny43MDZaIiBm&#10;aWxsPSIjRkZDMDAwIi8+PHBhdGggZD0iTTg1Ljc1IDQxLjQzMiA3OC43NSA0MS40MzJDNzcuNjQ1&#10;NCA0MS40MzIgNzYuNzUgNDIuMzI3NCA3Ni43NSA0My40MzIgNzYuNzUgNDQuNTM2NiA3Ny42NDU0&#10;IDQ1LjQzMiA3OC43NSA0NS40MzJMODUuNzUgNDUuNDMyQzg2Ljg1NDYgNDUuNDMyIDg3Ljc1IDQ0&#10;LjUzNjYgODcuNzUgNDMuNDMyIDg3Ljc1IDQyLjMyNzQgODYuODU0NiA0MS40MzIgODUuNzUgNDEu&#10;NDMyWiIgZmlsbD0iI0ZGQzAwMCIvPjwvc3ZnPlBLAwQUAAYACAAAACEA/37Kx9sAAAAGAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyOwUrDQBRF94L/MDzBnZ0k4lhjJqUUdVUEW0HcTTOvSWjmTchMk/Tv&#10;fa50ebmHe0+xml0nRhxC60lDukhAIFXetlRr+Ny/3i1BhGjIms4TarhggFV5fVWY3PqJPnDcxVrw&#10;CIXcaGhi7HMpQ9WgM2HheyTujn5wJnIcamkHM/G462SWJEo60xI/NKbHTYPVaXd2Gt4mM63v05dx&#10;ezpuLt/7h/evbYpa397M62cQEef4B8OvPqtDyU4HfyYbRKfhkTkN2ZMCwa3KOB+YUksFsizkf/3y&#10;BwAA//8DAFBLAwQUAAYACAAAACEAIlYO7scAAAClAQAAGQAAAGRycy9fcmVscy9lMm9Eb2MueG1s&#10;LnJlbHO8kLFqAzEMhvdC3sFo7/nuhlJKfFlKIWtIH0DYOp/JWTaWG5q3j2mWBgLdOkri//4PbXff&#10;cVVnKhISGxi6HhSxTS6wN/B5/Hh+BSUV2eGamAxcSGA3bZ62B1qxtpAsIYtqFBYDS635TWuxC0WU&#10;LmXidplTiVjbWLzOaE/oSY99/6LLbwZMd0y1dwbK3o2gjpfcmv9mp3kOlt6T/YrE9UGFDrF1NyAW&#10;T9VAJBfwthw7OXvQjx2G/3EYusw/DvruudMVAAD//wMAUEsBAi0AFAAGAAgAAAAhAKjWx6gTAQAA&#10;SQIAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAABEAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;aBMY9x4DAACkBwAADgAAAAAAAAAAAAAAAABDAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAKAAAAAAAA&#10;ACEAU1zHj78NAAC/DQAAFAAAAAAAAAAAAAAAAACNBQAAZHJzL21lZGlhL2ltYWdlMS5wbmdQSwEC&#10;LQAKAAAAAAAAACEAXw88Ae4MAADuDAAAFAAAAAAAAAAAAAAAAAB+EwAAZHJzL21lZGlhL2ltYWdl&#10;Mi5zdmdQSwECLQAUAAYACAAAACEA/37Kx9sAAAAGAQAADwAAAAAAAAAAAAAAAACeIAAAZHJzL2Rv&#10;d25yZXYueG1sUEsBAi0AFAAGAAgAAAAhACJWDu7HAAAApQEAABkAAAAAAAAAAAAAAAAApiEAAGRy&#10;cy9fcmVscy9lMm9Eb2MueG1sLnJlbHNQSwUGAAAAAAcABwC+AQAApCIAAAAA&#10;">
+                <v:line id="Straight Connector 57" style="position:absolute;visibility:visible;mso-wrap-style:square" o:spid="_x0000_s1027" strokecolor="#001b6c" strokeweight="1.5pt" o:connectortype="straight" from="3934,0" to="3936,8825" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDj0vENyAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fT8Iw&#10;EH838Ts0Z+KbtCKQMSlESUzkDRDh9VjPdbJel7XC9u2piYmP9/t/s0XnanGmNlSeNTwOFAjiwpuK&#10;Sw27j7eHDESIyAZrz6ShpwCL+e3NDHPjL7yh8zaWIoVwyFGDjbHJpQyFJYdh4BvixH351mFMZ1tK&#10;0+IlhbtaDpWaSIcVpwaLDS0tFaftj9Ow7NfTdb86vu4PzerJ1nT6jp87re/vupdnEJG6+C/+c7+b&#10;ND8bjtQkU6Mx/P6UAJDzKwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDj0vENyAAAAOMA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;">
                   <v:stroke joinstyle="miter"/>
                 </v:line>
-                <v:shape id="Graphic 58" o:spid="_x0000_s1028" type="#_x0000_t75" alt="Lights On with solid fill" style="position:absolute;top:2232;width:3937;height:3937;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBZ1oxsxwAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9PS8Mw&#10;FL8L+w7hDbzIlnab0tVlYwwVr25ednskb22xSUrz2sZvbwTB4/v9f7tDtK0YqQ+NdwryZQaCnPam&#10;cZWCz8vrogARGJ3B1jtS8E0BDvvZ3Q5L4yf3QeOZK5FCXChRQc3clVIGXZPFsPQducTdfG+R09lX&#10;0vQ4pXDbylWWPUmLjUsNNXZ0qkl/nQerYM2XF149xLc46us0FFc9mKJQ6n4ej88gmCL/i//c7ybN&#10;zx83mzxbb7fw+1MCQO5/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFnWjGzHAAAA4wAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;">
-                  <v:imagedata r:id="rId15" o:title="Lights On with solid fill"/>
+                <v:shape id="Graphic 58" style="position:absolute;top:2232;width:3937;height:3937;visibility:visible;mso-wrap-style:square" alt="Lights On with solid fill" o:spid="_x0000_s1028" type="#_x0000_t75" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBZ1oxsxwAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9PS8Mw&#10;FL8L+w7hDbzIlnab0tVlYwwVr25ednskb22xSUrz2sZvbwTB4/v9f7tDtK0YqQ+NdwryZQaCnPam&#10;cZWCz8vrogARGJ3B1jtS8E0BDvvZ3Q5L4yf3QeOZK5FCXChRQc3clVIGXZPFsPQducTdfG+R09lX&#10;0vQ4pXDbylWWPUmLjUsNNXZ0qkl/nQerYM2XF149xLc46us0FFc9mKJQ6n4ej88gmCL/i//c7ybN&#10;zx83mzxbb7fw+1MCQO5/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFnWjGzHAAAA4wAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;">
+                  <v:imagedata o:title="Lights On with solid fill" r:id="rId22"/>
                 </v:shape>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6498892F" w14:textId="2D5DAE23" w:rsidR="00A264FF" w:rsidRPr="007F66E8" w:rsidRDefault="005043E5" w:rsidP="005043E5">
+    <w:p w14:paraId="6498892F" w14:textId="2D5DAE23" w:rsidR="00A264FF" w:rsidRPr="007F66E8" w:rsidRDefault="005043E5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="78"/>
+          <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F66E8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Galvenā atziņa</w:t>
       </w:r>
       <w:r w:rsidR="007F66E8" w:rsidRPr="007F66E8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="488FD0C8" w14:textId="4A4DAE18" w:rsidR="007F66E8" w:rsidRPr="007F66E8" w:rsidRDefault="007F66E8" w:rsidP="005043E5">
+    <w:p w14:paraId="488FD0C8" w14:textId="3483CBBB" w:rsidR="007F66E8" w:rsidRPr="007F66E8" w:rsidRDefault="007F66E8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="78"/>
+          <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F66E8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Izdevumu pārskatīšanas kvalitāti nosaka ne tikai normatīvo prasību ievērošana, bet spēja izmantot analītiskās metodes kā instrumentu stratēģisku lēmumu pieņemšanā.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="09AD626E" w14:textId="77777777" w:rsidR="007F66E8" w:rsidRPr="005043E5" w:rsidRDefault="007F66E8" w:rsidP="005043E5">
+        <w:t xml:space="preserve">Izdevumu </w:t>
+      </w:r>
+      <w:r w:rsidR="000D1164">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>izvērtēšanas</w:t>
+      </w:r>
+      <w:r w:rsidR="000D1164" w:rsidRPr="007F66E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F66E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>kvalitāti nosaka ne tikai normatīvo prasību ievērošana, bet spēja izmantot analītiskās metodes kā instrumentu stratēģisku lēmumu pieņemšanā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09AD626E" w14:textId="77777777" w:rsidR="007F66E8" w:rsidRPr="005043E5" w:rsidRDefault="007F66E8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="78"/>
+          <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4A1F59C9" w14:textId="3C7D19E4" w:rsidR="00181D96" w:rsidRPr="00123916" w:rsidRDefault="0027656C" w:rsidP="00E56503">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0027656C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -20383,74 +21438,74 @@
       </w:r>
       <w:r w:rsidR="00E56503" w:rsidRPr="000147E3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="002060"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>!</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BF8E51F" w14:textId="1EEE57E7" w:rsidR="002C3B0A" w:rsidRPr="0045507F" w:rsidRDefault="002C3B0A" w:rsidP="00546067">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="EE0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="002C3B0A" w:rsidRPr="0045507F" w:rsidSect="008E61EE">
-      <w:footerReference w:type="default" r:id="rId20"/>
+      <w:footerReference w:type="default" r:id="rId27"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1701" w:bottom="1134" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7A703C8F" w14:textId="77777777" w:rsidR="00BD7648" w:rsidRPr="00123916" w:rsidRDefault="00BD7648" w:rsidP="00B91DAD">
+    <w:p w14:paraId="1DD73D93" w14:textId="77777777" w:rsidR="001A72E2" w:rsidRPr="00123916" w:rsidRDefault="001A72E2" w:rsidP="00B91DAD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00123916">
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="54E680D4" w14:textId="77777777" w:rsidR="00BD7648" w:rsidRPr="00123916" w:rsidRDefault="00BD7648" w:rsidP="00B91DAD">
+    <w:p w14:paraId="7C104B20" w14:textId="77777777" w:rsidR="001A72E2" w:rsidRPr="00123916" w:rsidRDefault="001A72E2" w:rsidP="00B91DAD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00123916">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -20515,71 +21570,71 @@
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r w:rsidRPr="009B1BD5">
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidRPr="009B1BD5">
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="009B1BD5">
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="04915AD6" w14:textId="77777777" w:rsidR="008E61EE" w:rsidRPr="00123916" w:rsidRDefault="008E61EE">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7A527584" w14:textId="77777777" w:rsidR="00BD7648" w:rsidRPr="00123916" w:rsidRDefault="00BD7648" w:rsidP="00B91DAD">
+    <w:p w14:paraId="26EFA5DB" w14:textId="77777777" w:rsidR="001A72E2" w:rsidRPr="00123916" w:rsidRDefault="001A72E2" w:rsidP="00B91DAD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00123916">
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="088863C4" w14:textId="77777777" w:rsidR="00BD7648" w:rsidRPr="00123916" w:rsidRDefault="00BD7648" w:rsidP="00B91DAD">
+    <w:p w14:paraId="58BBED01" w14:textId="77777777" w:rsidR="001A72E2" w:rsidRPr="00123916" w:rsidRDefault="001A72E2" w:rsidP="00B91DAD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00123916">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="0129119E" w14:textId="5A21C95E" w:rsidR="00457C33" w:rsidRPr="009B1BD5" w:rsidRDefault="00457C33" w:rsidP="009B1BD5">
+    <w:p w14:paraId="0129119E" w14:textId="7ABBCF3D" w:rsidR="00457C33" w:rsidRPr="009B1BD5" w:rsidRDefault="00457C33" w:rsidP="009B1BD5">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00123916">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00123916">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Metodiskais materiāls sniedz papildus analītiskos instrumentus un pieejas, kurus valsts budžeta finansētas institūcijas un pašvaldības </w:t>
@@ -20592,253 +21647,382 @@
         </w:rPr>
         <w:t>var izmantot budžeta izdevumu analīzei un efektivizācijas pasākumu īstenošanai papildus jau noteiktajam saskaņā ar valsts budžeta sagatavošanas grafiku un Finanšu ministrijas vadlīnijām valsts budžeta izdevumu pārskatīšanai. Metodiskais materiāls</w:t>
       </w:r>
       <w:r w:rsidRPr="00123916">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> publicē</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>ts</w:t>
       </w:r>
       <w:r w:rsidRPr="00123916">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Finanšu ministrijas tīmekļa vietnē un paredzēts kā atbalsta instruments ministrijām, citām centrālajām valsts budžeta iestādēm (turpmāk– ministrijas) un pašvaldībām. Tās sniedz organizatorisku un saturisku ietvaru budžeta izdevumu izvērtēšanai un analīzei, ko institūcijas</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004F5F2A">
+        <w:t xml:space="preserve"> Finanšu ministrijas tīmekļa vietnē un paredzēts kā atbalsta instruments ministrijām, citām centrālajām valsts budžeta iestādēm (turpmāk– </w:t>
+      </w:r>
+      <w:r w:rsidR="00C84B08">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> var</w:t>
+        <w:t>budžeta resors</w:t>
       </w:r>
       <w:r w:rsidRPr="00123916">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> izmanto</w:t>
+        <w:t>) un pašvaldībām. Tās sniedz organizatorisku un saturisku ietvaru budžeta izdevumu izvērtēšanai un analīzei, ko institūcijas</w:t>
       </w:r>
       <w:r w:rsidR="004F5F2A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>t</w:t>
+        <w:t xml:space="preserve"> var</w:t>
       </w:r>
       <w:r w:rsidRPr="00123916">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> atbilstoši savām vajadzībām, prioritātēm un administratīvajām iespējām</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A7268A">
+        <w:t xml:space="preserve"> izmanto</w:t>
+      </w:r>
+      <w:r w:rsidR="004F5F2A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>, papildus valsts budžeta izdevumu ik</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000F4C9D">
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00123916">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>gadējai pārskatīšanai</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00123916">
+        <w:t xml:space="preserve"> atbilstoši savām vajadzībām, prioritātēm un administratīvajām iespējām</w:t>
+      </w:r>
+      <w:r w:rsidR="00A7268A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
+        <w:t>, papildus valsts budžeta izdevumu ik</w:t>
+      </w:r>
+      <w:r w:rsidR="000F4C9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>gadējai pārskatīšanai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00123916">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t xml:space="preserve">, veicinot sistemātisku pieeju izdevumu izvērtēšanai un analīzei. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="7F8916D3" w14:textId="77777777" w:rsidR="00812035" w:rsidRDefault="00874DA6" w:rsidP="00874DA6">
+    <w:p w14:paraId="3CD62853" w14:textId="5E94A235" w:rsidR="00D20CC1" w:rsidRPr="00ED46D0" w:rsidRDefault="00D20CC1">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E0298">
+      <w:r w:rsidRPr="00ED46D0">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="001E0298">
+      <w:r w:rsidRPr="00ED46D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ar detalizētajām analīzes vienībām šī dokumenta kontekstā saprot </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF00B0" w:rsidRPr="00ED46D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>noteiktā detalizācijas līmenī identificējamas vienības, kurās tiek veikts resursu patēriņš.</w:t>
+      </w:r>
+      <w:r w:rsidR="001168EC" w:rsidRPr="00ED46D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> T</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF00B0" w:rsidRPr="00ED46D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidR="001168EC" w:rsidRPr="00ED46D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>s var būt budžeta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED46D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> programmas</w:t>
+      </w:r>
+      <w:r w:rsidR="001168EC" w:rsidRPr="00ED46D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (politikas jomas)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED46D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, apakšprogrammas, pakalpojum</w:t>
+      </w:r>
+      <w:r w:rsidR="001168EC" w:rsidRPr="00ED46D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>i,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED46D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> funkcijas, </w:t>
+      </w:r>
+      <w:r w:rsidR="001168EC" w:rsidRPr="00ED46D0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E0298">
-[...17 lines deleted...]
-        <w:t>Projekts — secīgu aktivitāšu kopums ar noteiktu realizācijas grafiku, kurā paredzēti pasākumi materiālu vai nemateriālu vērtību iegādei vai radīšanai un kuram ir noteikta projekta realizācijas organizatoriskā struktūra un realizācijai nepieciešamo resursu pamatojums.</w:t>
+      <w:r w:rsidRPr="00ED46D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>aktivitātes</w:t>
+      </w:r>
+      <w:r w:rsidR="001168EC" w:rsidRPr="00ED46D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, projekti, pasākumi, </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF00B0" w:rsidRPr="00ED46D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">izdevumu ekonomiskas kategorijas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED46D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>vai cit</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF00B0" w:rsidRPr="00ED46D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED46D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vien</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF00B0" w:rsidRPr="00ED46D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>ības.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
+    <w:p w14:paraId="1AF57758" w14:textId="77777777" w:rsidR="00FA7CA1" w:rsidRDefault="00FA7CA1" w:rsidP="00FA7CA1">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E0298">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="001E0298">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Programma - savstarpēji saistītu, uz kopēju mērķi orientētu pasākumu vai pakalpojumu kopums, kurš tiek plānots, izpildīts, uzskaitīts un kontrolēts no budžeta finansētās institūcijās. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55F02869" w14:textId="77777777" w:rsidR="00FA7CA1" w:rsidRPr="001E0298" w:rsidRDefault="00FA7CA1" w:rsidP="00FA7CA1">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E0298">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Projekts — secīgu aktivitāšu kopums ar noteiktu realizācijas grafiku, kurā paredzēti pasākumi materiālu vai nemateriālu vērtību iegādei vai radīšanai un kuram ir noteikta projekta realizācijas organizatoriskā struktūra un realizācijai nepieciešamo resursu pamatojums.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="4">
     <w:p w14:paraId="28952E34" w14:textId="77777777" w:rsidR="00D0045D" w:rsidRPr="009B1BD5" w:rsidRDefault="00D0045D" w:rsidP="00D0045D">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B1BD5">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="009B1BD5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
         <w:r w:rsidRPr="009B1BD5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>https://www.varam.gov.lv/sites/varam/files/data_content/izmaksunoteiksanasvadlinijas.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009B1BD5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">; Eiropas Sociālā fonda projekts Nr. 1DP/1.5.1.2.0/08/IPIA/SIF/002 „Publisko pakalpojumu sistēmas pilnveidošana”, VARAM, 2013. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="4">
+  <w:footnote w:id="5">
     <w:p w14:paraId="4D3D4C9F" w14:textId="77777777" w:rsidR="004214CE" w:rsidRPr="009B1BD5" w:rsidRDefault="004214CE" w:rsidP="004214CE">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B1BD5">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="009B1BD5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:t>“Pakalpojumu vides pilnveides plāns 2024.–2027. gadam”</w:t>
+        <w:t xml:space="preserve"> “Pakalpojumu vides pilnveides plāns 2024.–2027. gadam”</w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
         <w:r w:rsidRPr="009B1BD5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>https://www.varam.gov.lv/lv/media/39069/download?attachment</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="5">
+  <w:footnote w:id="6">
     <w:p w14:paraId="5668071A" w14:textId="272DE991" w:rsidR="00FD2BEF" w:rsidRDefault="00FD2BEF">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00222FE7" w:rsidRPr="002140F3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>iestādes struktūrvienība vai darbības vienība, kurai tiek uzkrātas un analizētas ar tās darbību saistītās izmaksas</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="6">
+  <w:footnote w:id="7">
     <w:p w14:paraId="7147089A" w14:textId="77777777" w:rsidR="00DC5627" w:rsidRPr="00123916" w:rsidRDefault="00DC5627" w:rsidP="00DC5627">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00123916">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00123916">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009B1BD5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Pakalpojumu līmeņa vienošanās </w:t>
       </w:r>
       <w:r w:rsidRPr="009B1BD5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
@@ -20885,51 +22069,51 @@
       <w:r w:rsidRPr="009B1BD5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Agreement</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009B1BD5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="009B1BD5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> – ārpakalpojuma vai informācijas tehnoloģiju pakalpojumu piegādātāja līgums, kurā noteikts pakalpojuma sniegšanas līmenis, ko piegādātājs apņemas nodrošināt pasūtītājam. Vienošanās ietvaros tiek definēti izmērāmi pakalpojuma snieguma rādītāji, tostarp sistēmas pieejamība, pakalpojuma izpildes termiņi, reaģēšanas laiks un problēmu novēršanas termiņi.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="7">
+  <w:footnote w:id="8">
     <w:p w14:paraId="14F36520" w14:textId="15FCFF5F" w:rsidR="005E0698" w:rsidRPr="00123916" w:rsidRDefault="005E0698" w:rsidP="009B1BD5">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00123916">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00123916">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00024A03" w:rsidRPr="00123916">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Function</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00024A03" w:rsidRPr="00123916">
@@ -20974,51 +22158,51 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00024A03" w:rsidRPr="00123916">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Technique</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00024A03" w:rsidRPr="00123916">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> (FAST) – metode grafiska attēlojuma izveidei, kas parāda projekta, produkta, procesa vai pakalpojuma funkciju loģiskās savstarpējās attiecības. Metode balstās uz jautājumiem “Kā?” un “Kāpēc?”, ļaujot strukturēti analizēt funkcijas, to savstarpējo saistību un nozīmi mērķa sasniegšanā.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="8">
+  <w:footnote w:id="9">
     <w:p w14:paraId="659F52CB" w14:textId="4C2D0E31" w:rsidR="00163A0D" w:rsidRPr="00123916" w:rsidRDefault="00163A0D">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="00123916">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00123916">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DA7895" w:rsidRPr="009B1BD5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Išikavas cēloņsakarības diagramma ir analīzes metode, kas palīdz strukturēti identificēt iespējamos problēmas vai novirzes cēloņus, tos grupējot kategorijās un vizuāli attēlojot to savstarpējās sakarības.</w:t>
       </w:r>
       <w:r w:rsidR="00303287" w:rsidRPr="00303287">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
@@ -21397,82 +22581,74 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00303287" w:rsidRPr="00303287">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>diagram</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00303287" w:rsidRPr="00303287">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="9">
+  <w:footnote w:id="10">
     <w:p w14:paraId="6844AEEE" w14:textId="6F14074B" w:rsidR="00771195" w:rsidRPr="009B1BD5" w:rsidRDefault="00771195">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B1BD5">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="009B1BD5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Metode “5 kāpēc” (5 </w:t>
+        <w:t xml:space="preserve"> Metode “5 kāpēc” (5 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009B1BD5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Whys</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009B1BD5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>) ir vienkārša problēmu analīzes metode, kuras pamatā ir secīga jautājuma “kāpēc?” uzdošana, lai soli pa solim nonāktu pie problēmas vai novirzes pamatcēloņa.</w:t>
       </w:r>
       <w:r w:rsidR="00303287" w:rsidRPr="00303287">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00303287" w:rsidRPr="00303287">
         <w:rPr>
@@ -21908,51 +23084,51 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00303287" w:rsidRPr="00303287">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Press</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00303287" w:rsidRPr="00303287">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="10">
+  <w:footnote w:id="11">
     <w:p w14:paraId="309DC097" w14:textId="306A82EB" w:rsidR="00EC6F3D" w:rsidRPr="009B1BD5" w:rsidRDefault="00EC6F3D" w:rsidP="009B1BD5">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B1BD5">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="009B1BD5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00123916">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
@@ -21976,77 +23152,71 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00123916">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>few</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00123916">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>) principu”</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="11">
+  <w:footnote w:id="12">
     <w:p w14:paraId="1961EB4A" w14:textId="10E65521" w:rsidR="00C37995" w:rsidRPr="009B1BD5" w:rsidRDefault="00C37995" w:rsidP="009B1BD5">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B1BD5">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="009B1BD5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:t>OECD, “</w:t>
+        <w:t xml:space="preserve"> OECD, “</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009B1BD5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Recent</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009B1BD5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009B1BD5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Spending</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009B1BD5">
         <w:rPr>
@@ -22178,93 +23348,120 @@
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="009B1BD5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>in</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="009B1BD5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t xml:space="preserve"> OECD countries.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009B1BD5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="12">
+  <w:footnote w:id="13">
     <w:p w14:paraId="2D203064" w14:textId="1665BEEC" w:rsidR="00E412E8" w:rsidRPr="006841FF" w:rsidRDefault="00E412E8">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="00123916">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00123916">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00123916">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Pašvaldību budžeta izdevumu pārskatīšana tiek nodrošināta atbilstoši Likuma par budžetu un finanšu vadību (LBFV) prasībām, ievērojot nosacījumu, ka visu pašvaldības budžeta programmu (vai līdzvērtīga pasākumu/pakalpojumu kopuma) izdevumu pārskatīšana notiek ne retāk kā reizi četros gados</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="13">
+  <w:footnote w:id="14">
     <w:p w14:paraId="43107279" w14:textId="3D62B296" w:rsidR="00B517D2" w:rsidRDefault="00B517D2">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B517D2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>LBFV 41.pants nosaka, ka pašvaldības dome nodrošina, ka tiek īstenota pastāvīga un sistemātiska budžeta izdevumu pārskatīšana, ievērojot nosacījumu, ka pašvaldības budžeta sagatavošanas procesā katras budžeta programmas (vai tai līdzvērtīga pasākumu vai pakalpojumu kopuma) visu izdevumu pārskatīšana notiek ne retāk kā reizi četros gados.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="15">
+    <w:p w14:paraId="3B9641C1" w14:textId="4CF1B44E" w:rsidR="009654CB" w:rsidRDefault="009654CB">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId5" w:history="1">
+        <w:r w:rsidR="00706072" w:rsidRPr="001A0ACE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>https://www.fm.gov.lv/lv/izdevumu-parskatisana#2027-gads</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00706072">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="038C44D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="43A8D4EE"/>
     <w:lvl w:ilvl="0" w:tplc="14403F82">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="FFC000"/>
       </w:rPr>
     </w:lvl>
@@ -22493,66 +23690,68 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06563D28"/>
+    <w:nsid w:val="086F3983"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="B8D425E0"/>
+    <w:tmpl w:val="2026D73C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="FFC000"/>
+        <w:spacing w:val="20"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -22642,181 +23841,560 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07322FD0"/>
+    <w:nsid w:val="0A7C6169"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="E6D4E6DA"/>
+    <w:tmpl w:val="00726D64"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="FFC000"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%2."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%3."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%5."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%6."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%8."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%9."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="086F3983"/>
+    <w:nsid w:val="0B375D91"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="131202F0"/>
+    <w:lvl w:ilvl="0" w:tplc="3DDA2CBC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0CD87C93"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E278D690"/>
+    <w:lvl w:ilvl="0" w:tplc="3D24053E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:color w:val="FFC000"/>
+        <w:spacing w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0D397F62"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C57E2BEC"/>
+    <w:lvl w:ilvl="0" w:tplc="14403F82">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="FFC000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1A711414"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="2026D73C"/>
+    <w:tmpl w:val="2236E78E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="FFC000"/>
-        <w:spacing w:val="20"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -22905,71 +24483,1655 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A7C6169"/>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1BFD6697"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="10AAB030"/>
+    <w:lvl w:ilvl="0" w:tplc="14403F82">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="FFC000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1CA81A0E"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="00726D64"/>
+    <w:tmpl w:val="B6ECF1DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="FFC000"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="001B6C"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="21167311"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5FF25B22"/>
+    <w:lvl w:ilvl="0" w:tplc="3DDA2CBC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="23B500A9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FE8E2EBA"/>
+    <w:lvl w:ilvl="0" w:tplc="3DDA2CBC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2A442776"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2CEEF5BE"/>
+    <w:lvl w:ilvl="0" w:tplc="3DDA2CBC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2B482CC4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="53AC7C66"/>
+    <w:lvl w:ilvl="0" w:tplc="3DDA2CBC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2BED4FE1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="827AE056"/>
+    <w:lvl w:ilvl="0" w:tplc="3DDA2CBC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2E5C4C2D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="085CFD86"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="FFC000"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="786" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="FFC000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2FCC5778"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5B240FB2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="FFC000"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="001B6C"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="30AD23EC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BC823B14"/>
+    <w:lvl w:ilvl="0" w:tplc="3DDA2CBC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="31467F07"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FB6E61D2"/>
+    <w:lvl w:ilvl="0" w:tplc="3DDA2CBC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="353852A0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="12FA573E"/>
+    <w:lvl w:ilvl="0" w:tplc="3DDA2CBC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="38BE0121"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5EC2996A"/>
+    <w:lvl w:ilvl="0" w:tplc="14403F82">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="FFC000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3FCA6961"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2C3C6D8A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="FFC000"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
@@ -23055,54 +26217,168 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B375D91"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="47246D14"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="131202F0"/>
+    <w:tmpl w:val="B6428A42"/>
+    <w:lvl w:ilvl="0" w:tplc="14403F82">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="FFC000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="49D07650"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F4CA8C8A"/>
     <w:lvl w:ilvl="0" w:tplc="3DDA2CBC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -23169,167 +26445,510 @@
     <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B8F0C2B"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4B2F0AAA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="D966ADE0"/>
-    <w:lvl w:ilvl="0" w:tplc="1AB620BC">
+    <w:tmpl w:val="C6A4149C"/>
+    <w:lvl w:ilvl="0" w:tplc="3DDA2CBC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="2CE00FEE">
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04260001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4BFC3A65"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F4BEABEA"/>
+    <w:lvl w:ilvl="0" w:tplc="3DDA2CBC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="72BE4E8A">
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04260001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="527F2471"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8EFC0650"/>
+    <w:lvl w:ilvl="0" w:tplc="3DDA2CBC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="5DD2DBAC">
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04260001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="52CE67F0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2E1EBBCC"/>
+    <w:lvl w:ilvl="0" w:tplc="3DDA2CBC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="0DDE6802">
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04260001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="8392E048">
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04260001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
-[...38 lines deleted...]
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0CD87C93"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="52CF1194"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="E278D690"/>
+    <w:tmpl w:val="2F76208A"/>
     <w:lvl w:ilvl="0" w:tplc="3D24053E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:color w:val="FFC000"/>
         <w:spacing w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -23397,64 +27016,611 @@
     <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0D397F62"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="54337986"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="C57E2BEC"/>
-    <w:lvl w:ilvl="0" w:tplc="14403F82">
+    <w:tmpl w:val="DAA20D10"/>
+    <w:lvl w:ilvl="0" w:tplc="3DDA2CBC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="55212908"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B95C94C0"/>
+    <w:lvl w:ilvl="0" w:tplc="3DDA2CBC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="57360B9A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6EAAD8B6"/>
+    <w:lvl w:ilvl="0" w:tplc="53543934">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="001B6C"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0426000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04260019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0426001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0426000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="58946211"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="73A27E40"/>
+    <w:lvl w:ilvl="0" w:tplc="3DDA2CBC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="591B3326"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C7AA66BE"/>
+    <w:lvl w:ilvl="0" w:tplc="3DDA2CBC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5BE407DB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="48EAA7FE"/>
+    <w:lvl w:ilvl="0" w:tplc="80A6EFBA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:color w:val="FFC000"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -23511,67 +27677,68 @@
     <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1518611C"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5DFB2CFA"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="8FC62EBC"/>
+    <w:tmpl w:val="825C7778"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="FFC000"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -23660,342 +27827,282 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="177478B3"/>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5E967769"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="813A2D5E"/>
-    <w:lvl w:ilvl="0" w:tplc="04260001">
+    <w:tmpl w:val="9F483566"/>
+    <w:lvl w:ilvl="0" w:tplc="80A6EFBA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:color w:val="FFC000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="611075CA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3AF4F28C"/>
+    <w:lvl w:ilvl="0" w:tplc="3DDA2CBC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="775" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+    </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="1495" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="2215" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04260001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="2935" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="3655" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="4375" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04260001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="5095" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6840" w:hanging="360"/>
+        <w:ind w:left="5815" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7560" w:hanging="360"/>
+        <w:ind w:left="6535" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="195174A5"/>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="61570820"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="81728E56"/>
-[...174 lines deleted...]
-    <w:tmpl w:val="10AAB030"/>
+    <w:tmpl w:val="AE00BA26"/>
     <w:lvl w:ilvl="0" w:tplc="14403F82">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="FFC000"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -24062,71 +28169,911 @@
     <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1CA81A0E"/>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="61AC4DFD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="AEA2039A"/>
+    <w:lvl w:ilvl="0" w:tplc="14403F82">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="FFC000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="66B21A26"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="B6ECF1DC"/>
+    <w:tmpl w:val="09323262"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="FFC000"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6F7816DC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="425C3226"/>
+    <w:lvl w:ilvl="0" w:tplc="3DDA2CBC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="70460971"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="AA3A15BE"/>
+    <w:lvl w:ilvl="0" w:tplc="3D24053E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:color w:val="FFC000"/>
+        <w:spacing w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="70B10700"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8034E0A0"/>
+    <w:lvl w:ilvl="0" w:tplc="3D24053E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:color w:val="FFC000"/>
+        <w:spacing w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="744C68E5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CDACF74E"/>
+    <w:lvl w:ilvl="0" w:tplc="14403F82">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="FFC000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7678211F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="BDC82888"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="001B6C"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="78285CC5"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2312B104"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="FFC000"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="001B6C"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
@@ -24211,7452 +29158,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-[...3775 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4B2F0AAA"/>
-[...3622 lines deleted...]
-  <w:abstractNum w:abstractNumId="77" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="784D691E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F4700574"/>
     <w:lvl w:ilvl="0" w:tplc="3DDA2CBC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -31726,51 +29272,51 @@
     <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="78" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79755421"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DC4869D0"/>
     <w:lvl w:ilvl="0" w:tplc="14403F82">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="FFC000"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -31840,51 +29386,51 @@
     <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="79" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7B2B7781"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6D5AAFC4"/>
     <w:lvl w:ilvl="0" w:tplc="3DDA2CBC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -31954,566 +29500,208 @@
     <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="80" w15:restartNumberingAfterBreak="0">
-[...261 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1045906365">
-    <w:abstractNumId w:val="59"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="955017911">
+  <w:num w:numId="2" w16cid:durableId="815954399">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="666329995">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="574633712">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1040283876">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="650401839">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1313682323">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1918324763">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="529411921">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1472333341">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1046374218">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1498155697">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="272128278">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="2079740588">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="444466875">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="878206804">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="649021544">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="459038063">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="511381312">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1111894070">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="358820538">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1906722049">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1805853254">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1019548045">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="748236632">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1013384874">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1783770158">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="856969045">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1034159109">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="1673337089">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="1422335860">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="616639691">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="552886980">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="1196230693">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="55856313">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="449714459">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="398796263">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="1200779636">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="1577082294">
     <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1881284527">
-    <w:abstractNumId w:val="33"/>
+  <w:num w:numId="40" w16cid:durableId="1024163556">
+    <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="388380015">
-    <w:abstractNumId w:val="27"/>
+  <w:num w:numId="41" w16cid:durableId="1833332203">
+    <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="342903023">
-    <w:abstractNumId w:val="35"/>
+  <w:num w:numId="42" w16cid:durableId="1295259881">
+    <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="363140687">
-    <w:abstractNumId w:val="13"/>
+  <w:num w:numId="43" w16cid:durableId="1335690223">
+    <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1846633232">
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="44" w16cid:durableId="307708037">
+    <w:abstractNumId w:val="47"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1140462946">
-    <w:abstractNumId w:val="69"/>
+  <w:num w:numId="45" w16cid:durableId="1071348212">
+    <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="815954399">
-    <w:abstractNumId w:val="75"/>
+  <w:num w:numId="46" w16cid:durableId="152568382">
+    <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="666329995">
-[...5 lines deleted...]
-  <w:num w:numId="12" w16cid:durableId="824735946">
+  <w:num w:numId="47" w16cid:durableId="1563717501">
     <w:abstractNumId w:val="39"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="1000818862">
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="48" w16cid:durableId="238905671">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="1693067691">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="49" w16cid:durableId="2016885477">
+    <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="1040283876">
-[...74 lines deleted...]
-  <w:num w:numId="40" w16cid:durableId="785730291">
+  <w:num w:numId="50" w16cid:durableId="1760253914">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="41" w16cid:durableId="590432614">
-[...124 lines deleted...]
-  </w:num>
+  <w:numIdMacAtCleanup w:val="49"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="80"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="120"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F048D8"/>
     <w:rsid w:val="00004A20"/>
     <w:rsid w:val="000075F8"/>
@@ -32533,154 +29721,164 @@
     <w:rsid w:val="000334F7"/>
     <w:rsid w:val="00033666"/>
     <w:rsid w:val="00035FFE"/>
     <w:rsid w:val="00042B0B"/>
     <w:rsid w:val="00042CD6"/>
     <w:rsid w:val="00044557"/>
     <w:rsid w:val="00046FD5"/>
     <w:rsid w:val="00047BFE"/>
     <w:rsid w:val="000524B8"/>
     <w:rsid w:val="00052A11"/>
     <w:rsid w:val="00056A9C"/>
     <w:rsid w:val="00061BAB"/>
     <w:rsid w:val="00061F70"/>
     <w:rsid w:val="0006355A"/>
     <w:rsid w:val="000637AE"/>
     <w:rsid w:val="000653B1"/>
     <w:rsid w:val="00066DF4"/>
     <w:rsid w:val="000670F9"/>
     <w:rsid w:val="00070988"/>
     <w:rsid w:val="00071246"/>
     <w:rsid w:val="00072A45"/>
     <w:rsid w:val="00074EFA"/>
     <w:rsid w:val="000754D7"/>
     <w:rsid w:val="00075D04"/>
     <w:rsid w:val="00075F8F"/>
+    <w:rsid w:val="00077F0A"/>
     <w:rsid w:val="00084CA1"/>
     <w:rsid w:val="00091156"/>
     <w:rsid w:val="00091E50"/>
     <w:rsid w:val="000952A8"/>
     <w:rsid w:val="00097DA0"/>
     <w:rsid w:val="00097F2E"/>
     <w:rsid w:val="000A0F02"/>
     <w:rsid w:val="000A2CF7"/>
     <w:rsid w:val="000A3035"/>
     <w:rsid w:val="000A5F54"/>
     <w:rsid w:val="000A648E"/>
+    <w:rsid w:val="000A745C"/>
     <w:rsid w:val="000B08BC"/>
     <w:rsid w:val="000B14BE"/>
     <w:rsid w:val="000B1683"/>
     <w:rsid w:val="000B2994"/>
     <w:rsid w:val="000B4424"/>
     <w:rsid w:val="000B5658"/>
     <w:rsid w:val="000B5AD7"/>
     <w:rsid w:val="000B5E33"/>
     <w:rsid w:val="000B63DB"/>
     <w:rsid w:val="000C0DA1"/>
     <w:rsid w:val="000C456C"/>
     <w:rsid w:val="000C6728"/>
+    <w:rsid w:val="000D1164"/>
     <w:rsid w:val="000D181E"/>
     <w:rsid w:val="000D2063"/>
+    <w:rsid w:val="000D46FC"/>
     <w:rsid w:val="000E31EE"/>
     <w:rsid w:val="000E4F62"/>
     <w:rsid w:val="000E6C90"/>
     <w:rsid w:val="000F000A"/>
     <w:rsid w:val="000F0F48"/>
     <w:rsid w:val="000F1D90"/>
     <w:rsid w:val="000F4594"/>
     <w:rsid w:val="000F4C9D"/>
+    <w:rsid w:val="000F4FE1"/>
     <w:rsid w:val="000F570E"/>
     <w:rsid w:val="000F58CA"/>
     <w:rsid w:val="00100894"/>
     <w:rsid w:val="00100E1E"/>
     <w:rsid w:val="001013F9"/>
     <w:rsid w:val="00103002"/>
     <w:rsid w:val="00106D5B"/>
     <w:rsid w:val="00107F7B"/>
     <w:rsid w:val="00111991"/>
     <w:rsid w:val="001128BC"/>
     <w:rsid w:val="001139E1"/>
+    <w:rsid w:val="001168EC"/>
     <w:rsid w:val="001213FA"/>
     <w:rsid w:val="00123916"/>
     <w:rsid w:val="001270B6"/>
     <w:rsid w:val="00127B5F"/>
     <w:rsid w:val="0013079F"/>
     <w:rsid w:val="0013099B"/>
     <w:rsid w:val="00131572"/>
     <w:rsid w:val="00133828"/>
     <w:rsid w:val="00134A79"/>
     <w:rsid w:val="00135D40"/>
     <w:rsid w:val="001365B5"/>
     <w:rsid w:val="001379B7"/>
+    <w:rsid w:val="001407BE"/>
     <w:rsid w:val="00141ED5"/>
     <w:rsid w:val="001510CA"/>
     <w:rsid w:val="00152628"/>
     <w:rsid w:val="001539C0"/>
     <w:rsid w:val="00156D0C"/>
     <w:rsid w:val="0015746A"/>
     <w:rsid w:val="00157C9A"/>
     <w:rsid w:val="00161FB0"/>
     <w:rsid w:val="00163A0D"/>
     <w:rsid w:val="00164F38"/>
     <w:rsid w:val="0016538A"/>
     <w:rsid w:val="001703C8"/>
+    <w:rsid w:val="00170C09"/>
     <w:rsid w:val="00176757"/>
     <w:rsid w:val="00181D84"/>
     <w:rsid w:val="00181D96"/>
     <w:rsid w:val="0018431C"/>
     <w:rsid w:val="00185173"/>
     <w:rsid w:val="001861A8"/>
     <w:rsid w:val="00191861"/>
     <w:rsid w:val="00193BF9"/>
     <w:rsid w:val="00193E66"/>
     <w:rsid w:val="00193FBD"/>
     <w:rsid w:val="00195CA9"/>
     <w:rsid w:val="001A0294"/>
     <w:rsid w:val="001A11E3"/>
     <w:rsid w:val="001A1EF2"/>
     <w:rsid w:val="001A4C6A"/>
     <w:rsid w:val="001A533D"/>
     <w:rsid w:val="001A5B56"/>
     <w:rsid w:val="001A63AD"/>
+    <w:rsid w:val="001A72E2"/>
     <w:rsid w:val="001A7F43"/>
     <w:rsid w:val="001B4D21"/>
     <w:rsid w:val="001B5310"/>
     <w:rsid w:val="001B59CE"/>
     <w:rsid w:val="001B75CC"/>
     <w:rsid w:val="001C070D"/>
     <w:rsid w:val="001C0ABA"/>
     <w:rsid w:val="001C25FC"/>
     <w:rsid w:val="001C435F"/>
     <w:rsid w:val="001D286D"/>
     <w:rsid w:val="001D4825"/>
     <w:rsid w:val="001D685C"/>
     <w:rsid w:val="001D7DC4"/>
     <w:rsid w:val="001E0298"/>
     <w:rsid w:val="001E0F91"/>
     <w:rsid w:val="001E1474"/>
     <w:rsid w:val="001E165D"/>
     <w:rsid w:val="001E33F7"/>
+    <w:rsid w:val="001E3943"/>
     <w:rsid w:val="001E3DE8"/>
     <w:rsid w:val="001E6F0D"/>
     <w:rsid w:val="001E745E"/>
     <w:rsid w:val="001F04C1"/>
     <w:rsid w:val="001F0501"/>
     <w:rsid w:val="001F1CB5"/>
     <w:rsid w:val="001F43B9"/>
     <w:rsid w:val="00200FCE"/>
     <w:rsid w:val="00202058"/>
     <w:rsid w:val="0020313C"/>
     <w:rsid w:val="002033DF"/>
     <w:rsid w:val="00204D7B"/>
     <w:rsid w:val="002059E0"/>
     <w:rsid w:val="00210126"/>
     <w:rsid w:val="002140F3"/>
     <w:rsid w:val="0021692B"/>
     <w:rsid w:val="00221E8D"/>
     <w:rsid w:val="00222109"/>
     <w:rsid w:val="00222FE7"/>
     <w:rsid w:val="00224099"/>
     <w:rsid w:val="002257DC"/>
     <w:rsid w:val="00227E08"/>
     <w:rsid w:val="00230587"/>
     <w:rsid w:val="00232856"/>
     <w:rsid w:val="002350BB"/>
@@ -32781,137 +29979,145 @@
     <w:rsid w:val="00357701"/>
     <w:rsid w:val="00361D10"/>
     <w:rsid w:val="003620D6"/>
     <w:rsid w:val="003634D3"/>
     <w:rsid w:val="00364836"/>
     <w:rsid w:val="00365DC2"/>
     <w:rsid w:val="0036694E"/>
     <w:rsid w:val="00372CD8"/>
     <w:rsid w:val="00374D58"/>
     <w:rsid w:val="00376968"/>
     <w:rsid w:val="0038024C"/>
     <w:rsid w:val="00381014"/>
     <w:rsid w:val="0038257C"/>
     <w:rsid w:val="00383694"/>
     <w:rsid w:val="00384666"/>
     <w:rsid w:val="00386C88"/>
     <w:rsid w:val="00387EDF"/>
     <w:rsid w:val="003909FC"/>
     <w:rsid w:val="00391BE3"/>
     <w:rsid w:val="00391FF8"/>
     <w:rsid w:val="0039374F"/>
     <w:rsid w:val="003942FA"/>
     <w:rsid w:val="003A1A57"/>
     <w:rsid w:val="003A362F"/>
     <w:rsid w:val="003A40AB"/>
+    <w:rsid w:val="003A46B8"/>
     <w:rsid w:val="003A4DAD"/>
     <w:rsid w:val="003A6191"/>
     <w:rsid w:val="003A6923"/>
     <w:rsid w:val="003A7563"/>
     <w:rsid w:val="003A7CFE"/>
     <w:rsid w:val="003B180B"/>
     <w:rsid w:val="003B245B"/>
     <w:rsid w:val="003B4CAC"/>
     <w:rsid w:val="003C2C2E"/>
     <w:rsid w:val="003C6C8C"/>
     <w:rsid w:val="003C799E"/>
     <w:rsid w:val="003C7D10"/>
     <w:rsid w:val="003D02FF"/>
     <w:rsid w:val="003D0499"/>
     <w:rsid w:val="003D2F73"/>
     <w:rsid w:val="003D68D9"/>
     <w:rsid w:val="003D7255"/>
     <w:rsid w:val="003D7363"/>
     <w:rsid w:val="003D7BBB"/>
     <w:rsid w:val="003E045E"/>
+    <w:rsid w:val="003E07E3"/>
     <w:rsid w:val="003E1303"/>
     <w:rsid w:val="003E27B0"/>
     <w:rsid w:val="003E28F0"/>
     <w:rsid w:val="003E3D90"/>
     <w:rsid w:val="003E40D1"/>
     <w:rsid w:val="003E52F8"/>
+    <w:rsid w:val="003E5372"/>
     <w:rsid w:val="003E6B79"/>
     <w:rsid w:val="003F00CA"/>
     <w:rsid w:val="003F45E3"/>
     <w:rsid w:val="003F61EC"/>
     <w:rsid w:val="003F61FA"/>
     <w:rsid w:val="003F6438"/>
     <w:rsid w:val="003F64B4"/>
     <w:rsid w:val="003F68E8"/>
     <w:rsid w:val="003F7D46"/>
     <w:rsid w:val="0040040D"/>
     <w:rsid w:val="004021B3"/>
     <w:rsid w:val="00406465"/>
     <w:rsid w:val="00407892"/>
     <w:rsid w:val="004113C4"/>
     <w:rsid w:val="004119B3"/>
     <w:rsid w:val="00412C2E"/>
     <w:rsid w:val="00415796"/>
     <w:rsid w:val="004163BF"/>
     <w:rsid w:val="004214CE"/>
     <w:rsid w:val="004228E8"/>
+    <w:rsid w:val="00423B5F"/>
     <w:rsid w:val="004249CD"/>
     <w:rsid w:val="004263F1"/>
     <w:rsid w:val="004303BE"/>
     <w:rsid w:val="004334B5"/>
     <w:rsid w:val="00433F1E"/>
     <w:rsid w:val="00435094"/>
     <w:rsid w:val="00435A0B"/>
     <w:rsid w:val="00440B7C"/>
     <w:rsid w:val="00441B43"/>
     <w:rsid w:val="00441FC1"/>
     <w:rsid w:val="004450F2"/>
     <w:rsid w:val="00445102"/>
     <w:rsid w:val="00445247"/>
     <w:rsid w:val="0044543F"/>
     <w:rsid w:val="004464BB"/>
+    <w:rsid w:val="00446FD8"/>
     <w:rsid w:val="00450396"/>
     <w:rsid w:val="00450893"/>
     <w:rsid w:val="004509BC"/>
     <w:rsid w:val="00451C95"/>
     <w:rsid w:val="00451F3F"/>
     <w:rsid w:val="0045270C"/>
     <w:rsid w:val="00452F8A"/>
     <w:rsid w:val="0045350F"/>
     <w:rsid w:val="0045507F"/>
     <w:rsid w:val="00457408"/>
     <w:rsid w:val="00457C33"/>
     <w:rsid w:val="00462A2C"/>
     <w:rsid w:val="00463CEB"/>
     <w:rsid w:val="00464777"/>
+    <w:rsid w:val="00464B3B"/>
     <w:rsid w:val="0046582D"/>
     <w:rsid w:val="00470314"/>
     <w:rsid w:val="00470A3C"/>
     <w:rsid w:val="004739E6"/>
     <w:rsid w:val="00473A44"/>
     <w:rsid w:val="004769FF"/>
     <w:rsid w:val="00480D61"/>
     <w:rsid w:val="004824FE"/>
     <w:rsid w:val="00483E2C"/>
     <w:rsid w:val="00484AB5"/>
+    <w:rsid w:val="004854B5"/>
     <w:rsid w:val="004869B5"/>
     <w:rsid w:val="0048740D"/>
+    <w:rsid w:val="004924BB"/>
     <w:rsid w:val="0049362E"/>
     <w:rsid w:val="0049491A"/>
     <w:rsid w:val="00495D8C"/>
     <w:rsid w:val="00495FDD"/>
     <w:rsid w:val="00497919"/>
     <w:rsid w:val="004A1918"/>
     <w:rsid w:val="004A208C"/>
     <w:rsid w:val="004A3838"/>
     <w:rsid w:val="004A3AB7"/>
     <w:rsid w:val="004A50AD"/>
     <w:rsid w:val="004B05F2"/>
     <w:rsid w:val="004B2589"/>
     <w:rsid w:val="004B3EA3"/>
     <w:rsid w:val="004B4CE2"/>
     <w:rsid w:val="004C0AC4"/>
     <w:rsid w:val="004C23EA"/>
     <w:rsid w:val="004C42CA"/>
     <w:rsid w:val="004C524F"/>
     <w:rsid w:val="004D011B"/>
     <w:rsid w:val="004D03A3"/>
     <w:rsid w:val="004D4632"/>
     <w:rsid w:val="004E0693"/>
     <w:rsid w:val="004E077F"/>
     <w:rsid w:val="004E1886"/>
     <w:rsid w:val="004E2D58"/>
@@ -32920,58 +30126,61 @@
     <w:rsid w:val="004E6DDF"/>
     <w:rsid w:val="004F1121"/>
     <w:rsid w:val="004F1734"/>
     <w:rsid w:val="004F1CFB"/>
     <w:rsid w:val="004F23FE"/>
     <w:rsid w:val="004F27E9"/>
     <w:rsid w:val="004F2BDD"/>
     <w:rsid w:val="004F3C44"/>
     <w:rsid w:val="004F5F2A"/>
     <w:rsid w:val="004F677C"/>
     <w:rsid w:val="004F7104"/>
     <w:rsid w:val="004F7E23"/>
     <w:rsid w:val="0050125A"/>
     <w:rsid w:val="0050153D"/>
     <w:rsid w:val="00501FC1"/>
     <w:rsid w:val="005043E5"/>
     <w:rsid w:val="00505EB7"/>
     <w:rsid w:val="005071CE"/>
     <w:rsid w:val="00510C19"/>
     <w:rsid w:val="00512090"/>
     <w:rsid w:val="00513117"/>
     <w:rsid w:val="00514361"/>
     <w:rsid w:val="00515EDC"/>
     <w:rsid w:val="005165CC"/>
     <w:rsid w:val="0051730E"/>
+    <w:rsid w:val="00517451"/>
+    <w:rsid w:val="00523C50"/>
     <w:rsid w:val="005247FF"/>
     <w:rsid w:val="005266BF"/>
     <w:rsid w:val="00531068"/>
     <w:rsid w:val="00531728"/>
     <w:rsid w:val="00533416"/>
     <w:rsid w:val="00535338"/>
     <w:rsid w:val="00535BA6"/>
     <w:rsid w:val="00536D93"/>
+    <w:rsid w:val="00537ADE"/>
     <w:rsid w:val="00546067"/>
     <w:rsid w:val="005527EA"/>
     <w:rsid w:val="00552886"/>
     <w:rsid w:val="00552BEE"/>
     <w:rsid w:val="00553FCF"/>
     <w:rsid w:val="00554EBD"/>
     <w:rsid w:val="00557842"/>
     <w:rsid w:val="005612CF"/>
     <w:rsid w:val="00562C2B"/>
     <w:rsid w:val="005634B7"/>
     <w:rsid w:val="00566C07"/>
     <w:rsid w:val="00577BAA"/>
     <w:rsid w:val="00580394"/>
     <w:rsid w:val="0058199C"/>
     <w:rsid w:val="00584B60"/>
     <w:rsid w:val="00585DC6"/>
     <w:rsid w:val="00591211"/>
     <w:rsid w:val="00596869"/>
     <w:rsid w:val="00596C21"/>
     <w:rsid w:val="00597150"/>
     <w:rsid w:val="005A12DF"/>
     <w:rsid w:val="005A17B9"/>
     <w:rsid w:val="005A25A9"/>
     <w:rsid w:val="005A34EC"/>
     <w:rsid w:val="005A3737"/>
@@ -33056,288 +30265,303 @@
     <w:rsid w:val="00683904"/>
     <w:rsid w:val="006841FF"/>
     <w:rsid w:val="00684CF8"/>
     <w:rsid w:val="00687221"/>
     <w:rsid w:val="006915D4"/>
     <w:rsid w:val="00692771"/>
     <w:rsid w:val="00693DBD"/>
     <w:rsid w:val="006950E3"/>
     <w:rsid w:val="00696692"/>
     <w:rsid w:val="006A0374"/>
     <w:rsid w:val="006A4A18"/>
     <w:rsid w:val="006A6713"/>
     <w:rsid w:val="006A705A"/>
     <w:rsid w:val="006B37D7"/>
     <w:rsid w:val="006B39FD"/>
     <w:rsid w:val="006B578E"/>
     <w:rsid w:val="006B7E29"/>
     <w:rsid w:val="006C03FC"/>
     <w:rsid w:val="006C0F48"/>
     <w:rsid w:val="006C3904"/>
     <w:rsid w:val="006C5A98"/>
     <w:rsid w:val="006C71F2"/>
     <w:rsid w:val="006C7F14"/>
     <w:rsid w:val="006D1896"/>
     <w:rsid w:val="006D29E5"/>
+    <w:rsid w:val="006D2A7F"/>
     <w:rsid w:val="006D4FF2"/>
     <w:rsid w:val="006D5708"/>
     <w:rsid w:val="006D70FC"/>
     <w:rsid w:val="006E0859"/>
     <w:rsid w:val="006E1289"/>
     <w:rsid w:val="006E3F5D"/>
     <w:rsid w:val="006E443F"/>
     <w:rsid w:val="006E747C"/>
     <w:rsid w:val="006F5ADF"/>
     <w:rsid w:val="006F747A"/>
     <w:rsid w:val="006F78EC"/>
     <w:rsid w:val="0070278D"/>
     <w:rsid w:val="00702BCC"/>
+    <w:rsid w:val="00706072"/>
     <w:rsid w:val="00716AB9"/>
     <w:rsid w:val="00716CED"/>
     <w:rsid w:val="00716DF6"/>
     <w:rsid w:val="00717049"/>
     <w:rsid w:val="007233CE"/>
     <w:rsid w:val="007238EA"/>
     <w:rsid w:val="0072493F"/>
     <w:rsid w:val="00727A68"/>
     <w:rsid w:val="0073067D"/>
     <w:rsid w:val="007308FB"/>
     <w:rsid w:val="0073199E"/>
     <w:rsid w:val="0073202B"/>
     <w:rsid w:val="007325B6"/>
     <w:rsid w:val="00733510"/>
     <w:rsid w:val="00733975"/>
     <w:rsid w:val="007341A6"/>
+    <w:rsid w:val="00735C13"/>
     <w:rsid w:val="00735E98"/>
     <w:rsid w:val="00736090"/>
     <w:rsid w:val="007414A6"/>
     <w:rsid w:val="00744CB8"/>
     <w:rsid w:val="00745145"/>
     <w:rsid w:val="00746818"/>
     <w:rsid w:val="007477E6"/>
     <w:rsid w:val="00750447"/>
     <w:rsid w:val="0075232F"/>
     <w:rsid w:val="00757069"/>
     <w:rsid w:val="0076297E"/>
     <w:rsid w:val="007634AE"/>
     <w:rsid w:val="00771195"/>
     <w:rsid w:val="007728CF"/>
     <w:rsid w:val="007775C6"/>
     <w:rsid w:val="00780C7B"/>
     <w:rsid w:val="00781037"/>
     <w:rsid w:val="00783C3E"/>
     <w:rsid w:val="00783E91"/>
     <w:rsid w:val="00793297"/>
     <w:rsid w:val="00795F7A"/>
     <w:rsid w:val="00796D98"/>
+    <w:rsid w:val="007974F3"/>
     <w:rsid w:val="007A0D67"/>
     <w:rsid w:val="007A0FAF"/>
     <w:rsid w:val="007A0FC0"/>
     <w:rsid w:val="007A1616"/>
     <w:rsid w:val="007A244D"/>
     <w:rsid w:val="007A4109"/>
     <w:rsid w:val="007A5BC8"/>
     <w:rsid w:val="007A7451"/>
     <w:rsid w:val="007B09E9"/>
     <w:rsid w:val="007B0A26"/>
     <w:rsid w:val="007B13B8"/>
+    <w:rsid w:val="007B212E"/>
     <w:rsid w:val="007B4307"/>
     <w:rsid w:val="007B4B5B"/>
     <w:rsid w:val="007C2A19"/>
     <w:rsid w:val="007C318D"/>
+    <w:rsid w:val="007C32C9"/>
     <w:rsid w:val="007C6023"/>
     <w:rsid w:val="007C6207"/>
     <w:rsid w:val="007C6A89"/>
     <w:rsid w:val="007C7DA1"/>
     <w:rsid w:val="007C7E8E"/>
     <w:rsid w:val="007D01BF"/>
     <w:rsid w:val="007D1515"/>
     <w:rsid w:val="007D4D4A"/>
     <w:rsid w:val="007D5806"/>
     <w:rsid w:val="007D7E0C"/>
     <w:rsid w:val="007E7215"/>
     <w:rsid w:val="007F135E"/>
     <w:rsid w:val="007F1D97"/>
     <w:rsid w:val="007F2A5B"/>
     <w:rsid w:val="007F384D"/>
     <w:rsid w:val="007F46B8"/>
     <w:rsid w:val="007F4E07"/>
     <w:rsid w:val="007F66E8"/>
     <w:rsid w:val="00800FEC"/>
     <w:rsid w:val="00802F7D"/>
+    <w:rsid w:val="00803E22"/>
+    <w:rsid w:val="0080781E"/>
     <w:rsid w:val="00812035"/>
     <w:rsid w:val="00813DA4"/>
     <w:rsid w:val="00821C63"/>
     <w:rsid w:val="0082237A"/>
     <w:rsid w:val="00822BA0"/>
     <w:rsid w:val="00823BFD"/>
     <w:rsid w:val="0082438F"/>
     <w:rsid w:val="00824BD9"/>
     <w:rsid w:val="00827F2F"/>
     <w:rsid w:val="008344A4"/>
     <w:rsid w:val="00835999"/>
     <w:rsid w:val="00835C2E"/>
     <w:rsid w:val="00835D8F"/>
     <w:rsid w:val="00836939"/>
     <w:rsid w:val="00840166"/>
     <w:rsid w:val="00840EEC"/>
     <w:rsid w:val="00842D90"/>
+    <w:rsid w:val="00843B5D"/>
     <w:rsid w:val="00845D8F"/>
     <w:rsid w:val="00847FBA"/>
     <w:rsid w:val="008513E6"/>
     <w:rsid w:val="008518E4"/>
     <w:rsid w:val="0085264F"/>
     <w:rsid w:val="00861602"/>
     <w:rsid w:val="00861F88"/>
     <w:rsid w:val="00864569"/>
     <w:rsid w:val="0086527A"/>
     <w:rsid w:val="00865936"/>
     <w:rsid w:val="00866625"/>
     <w:rsid w:val="00871E56"/>
     <w:rsid w:val="0087453A"/>
     <w:rsid w:val="00874DA6"/>
+    <w:rsid w:val="00876085"/>
     <w:rsid w:val="00876237"/>
     <w:rsid w:val="008801CE"/>
     <w:rsid w:val="008811A8"/>
     <w:rsid w:val="00885279"/>
     <w:rsid w:val="008856E2"/>
     <w:rsid w:val="00886469"/>
     <w:rsid w:val="008864D3"/>
     <w:rsid w:val="00886CFA"/>
     <w:rsid w:val="00890CA8"/>
     <w:rsid w:val="0089216E"/>
     <w:rsid w:val="008A0404"/>
     <w:rsid w:val="008A1DFA"/>
     <w:rsid w:val="008A2111"/>
     <w:rsid w:val="008A29D8"/>
     <w:rsid w:val="008A2D5E"/>
     <w:rsid w:val="008A2D9F"/>
     <w:rsid w:val="008A3E15"/>
     <w:rsid w:val="008A47F8"/>
     <w:rsid w:val="008A659F"/>
     <w:rsid w:val="008B0B45"/>
     <w:rsid w:val="008B3263"/>
     <w:rsid w:val="008B38D3"/>
     <w:rsid w:val="008B404F"/>
     <w:rsid w:val="008B5191"/>
     <w:rsid w:val="008B5557"/>
     <w:rsid w:val="008B746D"/>
     <w:rsid w:val="008B79D7"/>
     <w:rsid w:val="008C31E8"/>
     <w:rsid w:val="008C5A99"/>
     <w:rsid w:val="008C6442"/>
     <w:rsid w:val="008C6B63"/>
     <w:rsid w:val="008D028B"/>
     <w:rsid w:val="008D0844"/>
     <w:rsid w:val="008D13DA"/>
     <w:rsid w:val="008D24A3"/>
     <w:rsid w:val="008D7E08"/>
     <w:rsid w:val="008E2ADF"/>
     <w:rsid w:val="008E61EE"/>
+    <w:rsid w:val="008F2FA0"/>
     <w:rsid w:val="008F302F"/>
     <w:rsid w:val="008F3299"/>
     <w:rsid w:val="008F467B"/>
     <w:rsid w:val="008F4859"/>
     <w:rsid w:val="008F632A"/>
     <w:rsid w:val="008F6A73"/>
     <w:rsid w:val="00902289"/>
     <w:rsid w:val="00905921"/>
     <w:rsid w:val="009060EB"/>
     <w:rsid w:val="00907B0E"/>
     <w:rsid w:val="00910052"/>
     <w:rsid w:val="00910F8F"/>
     <w:rsid w:val="009123CD"/>
     <w:rsid w:val="00913B23"/>
     <w:rsid w:val="0091414D"/>
     <w:rsid w:val="00914238"/>
     <w:rsid w:val="0091682C"/>
     <w:rsid w:val="00920464"/>
     <w:rsid w:val="009219A2"/>
     <w:rsid w:val="00921E31"/>
     <w:rsid w:val="00924742"/>
     <w:rsid w:val="0092496E"/>
     <w:rsid w:val="00924E06"/>
     <w:rsid w:val="00927F21"/>
     <w:rsid w:val="00930C3C"/>
     <w:rsid w:val="009315D0"/>
     <w:rsid w:val="00931793"/>
     <w:rsid w:val="00932313"/>
     <w:rsid w:val="009325A9"/>
     <w:rsid w:val="00935D7A"/>
     <w:rsid w:val="009360F2"/>
     <w:rsid w:val="009424FA"/>
     <w:rsid w:val="00943203"/>
     <w:rsid w:val="00943ADE"/>
+    <w:rsid w:val="00946A87"/>
     <w:rsid w:val="00946A90"/>
     <w:rsid w:val="00947616"/>
     <w:rsid w:val="00951191"/>
     <w:rsid w:val="0095151E"/>
     <w:rsid w:val="00952D23"/>
     <w:rsid w:val="0095489F"/>
     <w:rsid w:val="0095496D"/>
     <w:rsid w:val="00955F40"/>
     <w:rsid w:val="00956BD2"/>
     <w:rsid w:val="0095733E"/>
     <w:rsid w:val="00957467"/>
     <w:rsid w:val="00961A62"/>
     <w:rsid w:val="00962245"/>
     <w:rsid w:val="009624EE"/>
+    <w:rsid w:val="00962A9D"/>
     <w:rsid w:val="00964E24"/>
+    <w:rsid w:val="009654CB"/>
     <w:rsid w:val="00965D04"/>
     <w:rsid w:val="00966CBF"/>
     <w:rsid w:val="0096724D"/>
     <w:rsid w:val="00977B9F"/>
     <w:rsid w:val="00980DB0"/>
     <w:rsid w:val="00983758"/>
     <w:rsid w:val="00984DAA"/>
     <w:rsid w:val="00984EEE"/>
     <w:rsid w:val="009945D8"/>
     <w:rsid w:val="0099678F"/>
     <w:rsid w:val="009A330A"/>
     <w:rsid w:val="009A3F91"/>
     <w:rsid w:val="009A40F5"/>
     <w:rsid w:val="009A53B7"/>
     <w:rsid w:val="009B0416"/>
     <w:rsid w:val="009B042C"/>
     <w:rsid w:val="009B04BD"/>
     <w:rsid w:val="009B14FF"/>
     <w:rsid w:val="009B1B05"/>
     <w:rsid w:val="009B1BD5"/>
     <w:rsid w:val="009B3352"/>
     <w:rsid w:val="009B3B04"/>
     <w:rsid w:val="009B489C"/>
     <w:rsid w:val="009B5BF0"/>
     <w:rsid w:val="009B660A"/>
     <w:rsid w:val="009B7A20"/>
     <w:rsid w:val="009C35C4"/>
     <w:rsid w:val="009C698A"/>
     <w:rsid w:val="009C78E9"/>
     <w:rsid w:val="009D207F"/>
     <w:rsid w:val="009D2E5D"/>
     <w:rsid w:val="009D7674"/>
     <w:rsid w:val="009E1D6F"/>
     <w:rsid w:val="009E4B22"/>
+    <w:rsid w:val="009E4FAB"/>
     <w:rsid w:val="009E5927"/>
     <w:rsid w:val="009E6BBC"/>
     <w:rsid w:val="009F2A5D"/>
     <w:rsid w:val="009F54FA"/>
     <w:rsid w:val="009F5F9A"/>
     <w:rsid w:val="009F63D9"/>
     <w:rsid w:val="009F6603"/>
     <w:rsid w:val="009F66D0"/>
     <w:rsid w:val="009F6B53"/>
     <w:rsid w:val="009F7B31"/>
     <w:rsid w:val="00A00BD4"/>
     <w:rsid w:val="00A02E69"/>
     <w:rsid w:val="00A04A73"/>
     <w:rsid w:val="00A07EA4"/>
     <w:rsid w:val="00A15109"/>
     <w:rsid w:val="00A16AAB"/>
     <w:rsid w:val="00A17380"/>
     <w:rsid w:val="00A203B7"/>
     <w:rsid w:val="00A23A62"/>
     <w:rsid w:val="00A251C1"/>
     <w:rsid w:val="00A25B91"/>
     <w:rsid w:val="00A25D51"/>
     <w:rsid w:val="00A264FF"/>
     <w:rsid w:val="00A26852"/>
     <w:rsid w:val="00A268C8"/>
@@ -33372,293 +30596,306 @@
     <w:rsid w:val="00A84C3F"/>
     <w:rsid w:val="00A90AFD"/>
     <w:rsid w:val="00A9130A"/>
     <w:rsid w:val="00A95D39"/>
     <w:rsid w:val="00A96023"/>
     <w:rsid w:val="00AA280F"/>
     <w:rsid w:val="00AA2D74"/>
     <w:rsid w:val="00AA5AB0"/>
     <w:rsid w:val="00AA6185"/>
     <w:rsid w:val="00AA6ADB"/>
     <w:rsid w:val="00AB0A33"/>
     <w:rsid w:val="00AB1429"/>
     <w:rsid w:val="00AB2B20"/>
     <w:rsid w:val="00AB5575"/>
     <w:rsid w:val="00AB5BC3"/>
     <w:rsid w:val="00AB6F6A"/>
     <w:rsid w:val="00AC2A89"/>
     <w:rsid w:val="00AC3AAE"/>
     <w:rsid w:val="00AC436A"/>
     <w:rsid w:val="00AD2BFE"/>
     <w:rsid w:val="00AD3AB6"/>
     <w:rsid w:val="00AE1112"/>
     <w:rsid w:val="00AE45B2"/>
     <w:rsid w:val="00AE5327"/>
     <w:rsid w:val="00AE6E4F"/>
+    <w:rsid w:val="00AF00B0"/>
     <w:rsid w:val="00AF516E"/>
     <w:rsid w:val="00AF5873"/>
     <w:rsid w:val="00B0024C"/>
     <w:rsid w:val="00B00729"/>
     <w:rsid w:val="00B02579"/>
     <w:rsid w:val="00B02719"/>
     <w:rsid w:val="00B0301C"/>
     <w:rsid w:val="00B03269"/>
     <w:rsid w:val="00B04A1F"/>
+    <w:rsid w:val="00B04D55"/>
     <w:rsid w:val="00B05501"/>
     <w:rsid w:val="00B072ED"/>
     <w:rsid w:val="00B07E63"/>
     <w:rsid w:val="00B10C85"/>
     <w:rsid w:val="00B127C2"/>
     <w:rsid w:val="00B13038"/>
     <w:rsid w:val="00B152D2"/>
     <w:rsid w:val="00B15A90"/>
     <w:rsid w:val="00B165D1"/>
     <w:rsid w:val="00B22F63"/>
     <w:rsid w:val="00B25845"/>
     <w:rsid w:val="00B262BB"/>
     <w:rsid w:val="00B30404"/>
     <w:rsid w:val="00B331AC"/>
     <w:rsid w:val="00B337D9"/>
     <w:rsid w:val="00B3431A"/>
     <w:rsid w:val="00B343EE"/>
     <w:rsid w:val="00B34D88"/>
     <w:rsid w:val="00B358E0"/>
     <w:rsid w:val="00B35B54"/>
     <w:rsid w:val="00B366C7"/>
     <w:rsid w:val="00B517D2"/>
     <w:rsid w:val="00B54867"/>
     <w:rsid w:val="00B54AA8"/>
     <w:rsid w:val="00B60AB0"/>
     <w:rsid w:val="00B61445"/>
     <w:rsid w:val="00B64A73"/>
     <w:rsid w:val="00B65368"/>
     <w:rsid w:val="00B67951"/>
     <w:rsid w:val="00B74E9D"/>
     <w:rsid w:val="00B75008"/>
     <w:rsid w:val="00B75D16"/>
     <w:rsid w:val="00B80672"/>
+    <w:rsid w:val="00B807B7"/>
     <w:rsid w:val="00B810BD"/>
     <w:rsid w:val="00B83368"/>
     <w:rsid w:val="00B84083"/>
     <w:rsid w:val="00B9136D"/>
     <w:rsid w:val="00B9199D"/>
     <w:rsid w:val="00B91DAD"/>
     <w:rsid w:val="00B95503"/>
     <w:rsid w:val="00B9709B"/>
     <w:rsid w:val="00B976F7"/>
     <w:rsid w:val="00B97996"/>
     <w:rsid w:val="00B97C3D"/>
     <w:rsid w:val="00BA42DB"/>
     <w:rsid w:val="00BA4B41"/>
     <w:rsid w:val="00BA6857"/>
     <w:rsid w:val="00BA7BB9"/>
     <w:rsid w:val="00BB0688"/>
     <w:rsid w:val="00BB16C8"/>
     <w:rsid w:val="00BB2483"/>
     <w:rsid w:val="00BB371A"/>
     <w:rsid w:val="00BB4616"/>
     <w:rsid w:val="00BB5E1D"/>
     <w:rsid w:val="00BB612F"/>
     <w:rsid w:val="00BB61C4"/>
+    <w:rsid w:val="00BC07F2"/>
     <w:rsid w:val="00BC0A8A"/>
     <w:rsid w:val="00BC2A6C"/>
     <w:rsid w:val="00BC3840"/>
     <w:rsid w:val="00BC470A"/>
     <w:rsid w:val="00BC6504"/>
     <w:rsid w:val="00BD1C97"/>
     <w:rsid w:val="00BD2685"/>
     <w:rsid w:val="00BD304B"/>
     <w:rsid w:val="00BD6108"/>
     <w:rsid w:val="00BD6149"/>
     <w:rsid w:val="00BD6712"/>
     <w:rsid w:val="00BD7648"/>
     <w:rsid w:val="00BE0D52"/>
     <w:rsid w:val="00BE165E"/>
     <w:rsid w:val="00BE5738"/>
     <w:rsid w:val="00BE7418"/>
     <w:rsid w:val="00BE78CB"/>
     <w:rsid w:val="00BF0796"/>
     <w:rsid w:val="00BF1E95"/>
     <w:rsid w:val="00BF2839"/>
     <w:rsid w:val="00BF2C59"/>
     <w:rsid w:val="00BF2CD7"/>
     <w:rsid w:val="00BF6D7C"/>
     <w:rsid w:val="00C006AE"/>
     <w:rsid w:val="00C0507C"/>
     <w:rsid w:val="00C069BD"/>
     <w:rsid w:val="00C104E8"/>
     <w:rsid w:val="00C11E67"/>
     <w:rsid w:val="00C13A12"/>
     <w:rsid w:val="00C13DFA"/>
     <w:rsid w:val="00C20739"/>
     <w:rsid w:val="00C20CC6"/>
     <w:rsid w:val="00C253DB"/>
+    <w:rsid w:val="00C2748B"/>
     <w:rsid w:val="00C27F75"/>
     <w:rsid w:val="00C32A37"/>
     <w:rsid w:val="00C346B9"/>
     <w:rsid w:val="00C356C5"/>
     <w:rsid w:val="00C362A6"/>
     <w:rsid w:val="00C36AA9"/>
     <w:rsid w:val="00C371C1"/>
     <w:rsid w:val="00C37995"/>
     <w:rsid w:val="00C42390"/>
     <w:rsid w:val="00C42540"/>
     <w:rsid w:val="00C43DE1"/>
     <w:rsid w:val="00C44C73"/>
     <w:rsid w:val="00C45BF3"/>
     <w:rsid w:val="00C46B78"/>
     <w:rsid w:val="00C4726C"/>
     <w:rsid w:val="00C50D2F"/>
     <w:rsid w:val="00C51408"/>
     <w:rsid w:val="00C5179C"/>
     <w:rsid w:val="00C53240"/>
     <w:rsid w:val="00C56C61"/>
     <w:rsid w:val="00C56D31"/>
     <w:rsid w:val="00C6009E"/>
     <w:rsid w:val="00C6224E"/>
     <w:rsid w:val="00C62CDE"/>
     <w:rsid w:val="00C6353B"/>
     <w:rsid w:val="00C65780"/>
+    <w:rsid w:val="00C726D1"/>
     <w:rsid w:val="00C72EB1"/>
     <w:rsid w:val="00C80BAD"/>
     <w:rsid w:val="00C816CC"/>
     <w:rsid w:val="00C81FC9"/>
     <w:rsid w:val="00C82773"/>
+    <w:rsid w:val="00C82A2A"/>
     <w:rsid w:val="00C839ED"/>
+    <w:rsid w:val="00C84B08"/>
     <w:rsid w:val="00C91591"/>
     <w:rsid w:val="00C93D3D"/>
     <w:rsid w:val="00CA0B18"/>
     <w:rsid w:val="00CA2C7A"/>
     <w:rsid w:val="00CA68F7"/>
     <w:rsid w:val="00CA6A7A"/>
     <w:rsid w:val="00CB157F"/>
     <w:rsid w:val="00CB25F2"/>
     <w:rsid w:val="00CB40B6"/>
     <w:rsid w:val="00CB4293"/>
     <w:rsid w:val="00CB52B4"/>
     <w:rsid w:val="00CB60C3"/>
     <w:rsid w:val="00CB6D3B"/>
     <w:rsid w:val="00CC0FEE"/>
     <w:rsid w:val="00CC3B7B"/>
     <w:rsid w:val="00CC6B18"/>
     <w:rsid w:val="00CC731E"/>
     <w:rsid w:val="00CD281D"/>
     <w:rsid w:val="00CD35B1"/>
     <w:rsid w:val="00CE1B96"/>
     <w:rsid w:val="00CE1EA6"/>
     <w:rsid w:val="00CE41B7"/>
     <w:rsid w:val="00CE55A7"/>
     <w:rsid w:val="00CE6708"/>
     <w:rsid w:val="00CE7759"/>
     <w:rsid w:val="00CE7FA9"/>
     <w:rsid w:val="00CF3F8E"/>
     <w:rsid w:val="00CF4CDB"/>
     <w:rsid w:val="00CF5135"/>
     <w:rsid w:val="00CF56FE"/>
     <w:rsid w:val="00CF5F10"/>
     <w:rsid w:val="00D0045D"/>
     <w:rsid w:val="00D0228A"/>
     <w:rsid w:val="00D03BF4"/>
     <w:rsid w:val="00D03F08"/>
     <w:rsid w:val="00D05783"/>
     <w:rsid w:val="00D078CD"/>
     <w:rsid w:val="00D10D06"/>
     <w:rsid w:val="00D11109"/>
     <w:rsid w:val="00D1458B"/>
     <w:rsid w:val="00D15BAF"/>
     <w:rsid w:val="00D17E5A"/>
+    <w:rsid w:val="00D20CC1"/>
     <w:rsid w:val="00D23410"/>
     <w:rsid w:val="00D23BAD"/>
     <w:rsid w:val="00D242C1"/>
     <w:rsid w:val="00D250F9"/>
     <w:rsid w:val="00D254F2"/>
     <w:rsid w:val="00D2558B"/>
     <w:rsid w:val="00D25BA5"/>
     <w:rsid w:val="00D25D34"/>
     <w:rsid w:val="00D26F63"/>
+    <w:rsid w:val="00D27934"/>
     <w:rsid w:val="00D32615"/>
     <w:rsid w:val="00D3320A"/>
     <w:rsid w:val="00D348CD"/>
     <w:rsid w:val="00D4011F"/>
     <w:rsid w:val="00D40420"/>
     <w:rsid w:val="00D41FD9"/>
     <w:rsid w:val="00D449D5"/>
     <w:rsid w:val="00D4508F"/>
     <w:rsid w:val="00D50A69"/>
     <w:rsid w:val="00D53812"/>
     <w:rsid w:val="00D563A9"/>
     <w:rsid w:val="00D60B4C"/>
     <w:rsid w:val="00D615A9"/>
     <w:rsid w:val="00D627DC"/>
     <w:rsid w:val="00D63FB4"/>
     <w:rsid w:val="00D6413D"/>
     <w:rsid w:val="00D66F8B"/>
     <w:rsid w:val="00D70858"/>
     <w:rsid w:val="00D71FAB"/>
     <w:rsid w:val="00D751D3"/>
     <w:rsid w:val="00D75650"/>
     <w:rsid w:val="00D76235"/>
     <w:rsid w:val="00D777E3"/>
     <w:rsid w:val="00D77C78"/>
     <w:rsid w:val="00D802BD"/>
+    <w:rsid w:val="00D823C5"/>
     <w:rsid w:val="00D832AC"/>
     <w:rsid w:val="00D84D92"/>
     <w:rsid w:val="00D87E5E"/>
     <w:rsid w:val="00D906D0"/>
     <w:rsid w:val="00D906D4"/>
     <w:rsid w:val="00D90A62"/>
     <w:rsid w:val="00D90C1E"/>
     <w:rsid w:val="00D92823"/>
     <w:rsid w:val="00D9284E"/>
     <w:rsid w:val="00D9290C"/>
     <w:rsid w:val="00D9308C"/>
     <w:rsid w:val="00D9395F"/>
     <w:rsid w:val="00D93D74"/>
     <w:rsid w:val="00D96512"/>
     <w:rsid w:val="00DA3C90"/>
     <w:rsid w:val="00DA7895"/>
     <w:rsid w:val="00DA7E2C"/>
     <w:rsid w:val="00DC0F86"/>
     <w:rsid w:val="00DC118F"/>
     <w:rsid w:val="00DC26EB"/>
     <w:rsid w:val="00DC4D9D"/>
     <w:rsid w:val="00DC5627"/>
+    <w:rsid w:val="00DC6FB5"/>
     <w:rsid w:val="00DD1D9E"/>
     <w:rsid w:val="00DD35F9"/>
     <w:rsid w:val="00DD52E5"/>
     <w:rsid w:val="00DD530A"/>
     <w:rsid w:val="00DD566F"/>
     <w:rsid w:val="00DD5DDB"/>
     <w:rsid w:val="00DD7D06"/>
     <w:rsid w:val="00DE09DE"/>
     <w:rsid w:val="00DE521F"/>
     <w:rsid w:val="00DE732D"/>
     <w:rsid w:val="00DE753B"/>
     <w:rsid w:val="00DF30CE"/>
     <w:rsid w:val="00DF4B70"/>
     <w:rsid w:val="00DF6760"/>
     <w:rsid w:val="00DF7121"/>
+    <w:rsid w:val="00E03AAD"/>
     <w:rsid w:val="00E05811"/>
     <w:rsid w:val="00E070B7"/>
     <w:rsid w:val="00E076ED"/>
     <w:rsid w:val="00E07DE1"/>
     <w:rsid w:val="00E10EF3"/>
     <w:rsid w:val="00E110EF"/>
     <w:rsid w:val="00E112E0"/>
     <w:rsid w:val="00E129AD"/>
     <w:rsid w:val="00E1499C"/>
     <w:rsid w:val="00E175B4"/>
     <w:rsid w:val="00E177B2"/>
     <w:rsid w:val="00E17EFA"/>
     <w:rsid w:val="00E21067"/>
     <w:rsid w:val="00E210FD"/>
     <w:rsid w:val="00E23A5C"/>
     <w:rsid w:val="00E249E8"/>
     <w:rsid w:val="00E26CE7"/>
     <w:rsid w:val="00E275BF"/>
     <w:rsid w:val="00E27C5F"/>
     <w:rsid w:val="00E304BE"/>
     <w:rsid w:val="00E30881"/>
     <w:rsid w:val="00E35DCC"/>
     <w:rsid w:val="00E371F4"/>
     <w:rsid w:val="00E37B98"/>
     <w:rsid w:val="00E37CFA"/>
@@ -33679,140 +30916,203 @@
     <w:rsid w:val="00E60200"/>
     <w:rsid w:val="00E62A18"/>
     <w:rsid w:val="00E641FE"/>
     <w:rsid w:val="00E656AD"/>
     <w:rsid w:val="00E6770B"/>
     <w:rsid w:val="00E7328E"/>
     <w:rsid w:val="00E806C4"/>
     <w:rsid w:val="00E831EA"/>
     <w:rsid w:val="00E90387"/>
     <w:rsid w:val="00E93E19"/>
     <w:rsid w:val="00E94EEC"/>
     <w:rsid w:val="00E95A24"/>
     <w:rsid w:val="00EA0F41"/>
     <w:rsid w:val="00EA1EF8"/>
     <w:rsid w:val="00EA39B5"/>
     <w:rsid w:val="00EA3A4C"/>
     <w:rsid w:val="00EA6BAE"/>
     <w:rsid w:val="00EB3726"/>
     <w:rsid w:val="00EB43E9"/>
     <w:rsid w:val="00EB6274"/>
     <w:rsid w:val="00EB6B11"/>
     <w:rsid w:val="00EB74D2"/>
     <w:rsid w:val="00EC09FA"/>
     <w:rsid w:val="00EC0A5D"/>
     <w:rsid w:val="00EC2115"/>
+    <w:rsid w:val="00EC2212"/>
     <w:rsid w:val="00EC2E41"/>
     <w:rsid w:val="00EC4113"/>
     <w:rsid w:val="00EC6C64"/>
     <w:rsid w:val="00EC6F3D"/>
     <w:rsid w:val="00EC7230"/>
     <w:rsid w:val="00EC72CA"/>
     <w:rsid w:val="00EC7377"/>
     <w:rsid w:val="00ED2E21"/>
+    <w:rsid w:val="00ED46D0"/>
     <w:rsid w:val="00EE0DC1"/>
     <w:rsid w:val="00EE1ADE"/>
     <w:rsid w:val="00EE27E3"/>
     <w:rsid w:val="00EE3DF7"/>
     <w:rsid w:val="00EF32B0"/>
     <w:rsid w:val="00EF3E7F"/>
+    <w:rsid w:val="00EF522E"/>
     <w:rsid w:val="00EF6B80"/>
     <w:rsid w:val="00EF761A"/>
     <w:rsid w:val="00EF76A6"/>
     <w:rsid w:val="00EF7CCB"/>
     <w:rsid w:val="00F00AD6"/>
     <w:rsid w:val="00F03D24"/>
     <w:rsid w:val="00F048D8"/>
     <w:rsid w:val="00F04951"/>
     <w:rsid w:val="00F107CB"/>
     <w:rsid w:val="00F10FA8"/>
     <w:rsid w:val="00F126F5"/>
     <w:rsid w:val="00F15A82"/>
     <w:rsid w:val="00F15E40"/>
     <w:rsid w:val="00F161C0"/>
     <w:rsid w:val="00F1791D"/>
     <w:rsid w:val="00F17E4E"/>
     <w:rsid w:val="00F2301E"/>
     <w:rsid w:val="00F2443D"/>
     <w:rsid w:val="00F26017"/>
     <w:rsid w:val="00F304FC"/>
     <w:rsid w:val="00F31650"/>
     <w:rsid w:val="00F33AC2"/>
     <w:rsid w:val="00F34DEC"/>
     <w:rsid w:val="00F35B92"/>
     <w:rsid w:val="00F50048"/>
     <w:rsid w:val="00F558B5"/>
     <w:rsid w:val="00F56840"/>
     <w:rsid w:val="00F57A2C"/>
     <w:rsid w:val="00F57F77"/>
     <w:rsid w:val="00F602E6"/>
     <w:rsid w:val="00F6038C"/>
     <w:rsid w:val="00F60BA5"/>
     <w:rsid w:val="00F61D25"/>
     <w:rsid w:val="00F621EA"/>
     <w:rsid w:val="00F646CF"/>
     <w:rsid w:val="00F65A95"/>
     <w:rsid w:val="00F65E9F"/>
     <w:rsid w:val="00F7013A"/>
+    <w:rsid w:val="00F76D27"/>
     <w:rsid w:val="00F77B7B"/>
     <w:rsid w:val="00F8081E"/>
     <w:rsid w:val="00F81FC6"/>
     <w:rsid w:val="00F830F6"/>
     <w:rsid w:val="00F8316C"/>
     <w:rsid w:val="00F84675"/>
+    <w:rsid w:val="00F86DE3"/>
     <w:rsid w:val="00F873D0"/>
     <w:rsid w:val="00F875E7"/>
     <w:rsid w:val="00F878D3"/>
+    <w:rsid w:val="00F905BD"/>
     <w:rsid w:val="00F92CEE"/>
     <w:rsid w:val="00F938A0"/>
     <w:rsid w:val="00FA074C"/>
     <w:rsid w:val="00FA0C91"/>
     <w:rsid w:val="00FA12A6"/>
     <w:rsid w:val="00FA3A35"/>
     <w:rsid w:val="00FA4544"/>
     <w:rsid w:val="00FA6D2E"/>
+    <w:rsid w:val="00FA7CA1"/>
     <w:rsid w:val="00FB34B6"/>
     <w:rsid w:val="00FB374B"/>
     <w:rsid w:val="00FB7237"/>
     <w:rsid w:val="00FC53DD"/>
     <w:rsid w:val="00FC53EE"/>
     <w:rsid w:val="00FC61C4"/>
     <w:rsid w:val="00FD0E99"/>
+    <w:rsid w:val="00FD140B"/>
     <w:rsid w:val="00FD2050"/>
     <w:rsid w:val="00FD2BEF"/>
     <w:rsid w:val="00FD2EC0"/>
     <w:rsid w:val="00FD3B81"/>
     <w:rsid w:val="00FD504D"/>
     <w:rsid w:val="00FE03EE"/>
     <w:rsid w:val="00FE086C"/>
     <w:rsid w:val="00FE5B63"/>
     <w:rsid w:val="00FE67DA"/>
     <w:rsid w:val="00FE70AA"/>
     <w:rsid w:val="00FF0D19"/>
     <w:rsid w:val="00FF23FA"/>
     <w:rsid w:val="00FF4A89"/>
     <w:rsid w:val="00FF7F70"/>
+    <w:rsid w:val="026E4633"/>
+    <w:rsid w:val="0412D4EE"/>
+    <w:rsid w:val="0B51CA78"/>
+    <w:rsid w:val="0BBD961F"/>
+    <w:rsid w:val="0EAA22B2"/>
+    <w:rsid w:val="0ED38319"/>
+    <w:rsid w:val="1103E51F"/>
+    <w:rsid w:val="1412E2FD"/>
+    <w:rsid w:val="148BC049"/>
+    <w:rsid w:val="15E1D6A2"/>
+    <w:rsid w:val="19F05BD5"/>
+    <w:rsid w:val="1EDE62A6"/>
+    <w:rsid w:val="249AE141"/>
+    <w:rsid w:val="256B4D33"/>
+    <w:rsid w:val="261A28E6"/>
+    <w:rsid w:val="2B618185"/>
+    <w:rsid w:val="2C41E8E8"/>
+    <w:rsid w:val="2CB6B194"/>
+    <w:rsid w:val="2DDA9D27"/>
+    <w:rsid w:val="2E9CE065"/>
+    <w:rsid w:val="3021AF6D"/>
+    <w:rsid w:val="33F4E6A3"/>
+    <w:rsid w:val="385A655B"/>
+    <w:rsid w:val="398B8B1E"/>
+    <w:rsid w:val="3DEF06ED"/>
+    <w:rsid w:val="3EDD9899"/>
+    <w:rsid w:val="3F7ABF98"/>
+    <w:rsid w:val="403AD038"/>
+    <w:rsid w:val="463FCC3B"/>
+    <w:rsid w:val="4A422A84"/>
+    <w:rsid w:val="5080F082"/>
+    <w:rsid w:val="549E7799"/>
+    <w:rsid w:val="55202F31"/>
+    <w:rsid w:val="55286245"/>
+    <w:rsid w:val="579E89A3"/>
+    <w:rsid w:val="5A8F8704"/>
+    <w:rsid w:val="5BF1EF90"/>
+    <w:rsid w:val="5E058EBE"/>
+    <w:rsid w:val="5F873C01"/>
+    <w:rsid w:val="60B06A5A"/>
+    <w:rsid w:val="63D01583"/>
+    <w:rsid w:val="66409487"/>
+    <w:rsid w:val="66666E3C"/>
+    <w:rsid w:val="71B28545"/>
+    <w:rsid w:val="71F3CD88"/>
+    <w:rsid w:val="734EC25F"/>
+    <w:rsid w:val="75933412"/>
+    <w:rsid w:val="7679C8EE"/>
+    <w:rsid w:val="77C11CDD"/>
+    <w:rsid w:val="79EF31D7"/>
+    <w:rsid w:val="7AF942C0"/>
+    <w:rsid w:val="7C82F7F3"/>
+    <w:rsid w:val="7DEE8337"/>
+    <w:rsid w:val="7EF9B8F6"/>
+    <w:rsid w:val="7F550998"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="6D148682"/>
@@ -34405,51 +31705,50 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00F048D8"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
@@ -35060,55 +32359,55 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C37995"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfin.ru/management/controlling/fsa/stages.shtml" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.svg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.svg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfin.ru/management/controlling/fsa/stages.shtml" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.12776/qip.v27i1.1771" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.varam.gov.lv/lv/media/39069/download?attachment" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.varam.gov.lv/sites/varam/files/data_content/izmaksunoteiksanasvadlinijas.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\bd-cingl\AppData\Local\Microsoft\Windows\INetCache\Content.Outlook\CZ1GJ4C5\Session%203%20-%20Recent%20spending%20reviews%20in%20OECD%20countries.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.12776/qip.v27i1.1771" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.varam.gov.lv/lv/media/39069/download?attachment" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.varam.gov.lv/sites/varam/files/data_content/izmaksunoteiksanasvadlinijas.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fm.gov.lv/lv/izdevumu-parskatisana#2027-gads" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\bd-cingl\AppData\Local\Microsoft\Windows\INetCache\Content.Outlook\CZ1GJ4C5\Session%203%20-%20Recent%20spending%20reviews%20in%20OECD%20countries.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -35383,71 +32682,72 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokuments" ma:contentTypeID="0x01010096F278214D94C945B28C7527D455F4BD" ma:contentTypeVersion="12" ma:contentTypeDescription="Izveidot jaunu dokumentu." ma:contentTypeScope="" ma:versionID="18b7ef6c62a87ae0b4fd1937e6c23290">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="fc3ddd8f-1c4d-4493-9a53-f58b660345a3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="eb8fa790f4b2bb8012c0a164fdddd260" ns1:_="" ns2:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokuments" ma:contentTypeID="0x01010096F278214D94C945B28C7527D455F4BD" ma:contentTypeVersion="13" ma:contentTypeDescription="Izveidot jaunu dokumentu." ma:contentTypeScope="" ma:versionID="37a4465014f9b14c2c2a368e6fd9813c">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="fc3ddd8f-1c4d-4493-9a53-f58b660345a3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2ced634fbc0b0523ebca63dea70675d2" ns1:_="" ns2:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="fc3ddd8f-1c4d-4493-9a53-f58b660345a3"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="11" nillable="true" ma:displayName="Vienotās atbilstības politikas rekvizīti" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="12" nillable="true" ma:displayName="Vienotās atbilstības politikas UI darbība" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="fc3ddd8f-1c4d-4493-9a53-f58b660345a3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
@@ -35475,50 +32775,55 @@
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="19" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Satura tips"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Virsraksts"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
@@ -35578,132 +32883,146 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="fc3ddd8f-1c4d-4493-9a53-f58b660345a3">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{34684F45-5DA7-47A0-A4A9-8EAE55098308}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B8991626-7104-4BDC-BB08-4D6200C10042}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3ACF7007-EAB1-497E-B5EC-9C58103E4F68}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="fc3ddd8f-1c4d-4493-9a53-f58b660345a3"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6018F360-DDEC-4955-9B87-AD98DD6A36D4}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{65D92813-08E1-433A-ADFB-5BD054E19BFF}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="fc3ddd8f-1c4d-4493-9a53-f58b660345a3"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{63F3383D-0DAF-4680-9498-CA3E7FDF1677}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6018F360-DDEC-4955-9B87-AD98DD6A36D4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{1b8a7570-3ec8-4c4e-9532-5dbb2f157b31}" enabled="1" method="Standard" siteId="{fd50a0e4-c289-4266-b7ff-7d9cf5066e91}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>25</Pages>
-  <Words>6278</Words>
-  <Characters>46962</Characters>
+  <Words>33837</Words>
+  <Characters>19288</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>958</Lines>
-  <Paragraphs>432</Paragraphs>
+  <Lines>160</Lines>
+  <Paragraphs>106</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>52808</CharactersWithSpaces>
+  <CharactersWithSpaces>53019</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Marta Cinglere</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>22f23872-f5d7-4702-b783-7415706d53ec</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
     <vt:lpwstr>0x01010096F278214D94C945B28C7527D455F4BD</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>