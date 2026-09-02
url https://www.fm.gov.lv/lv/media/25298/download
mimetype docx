--- v0 (2026-05-11)
+++ v1 (2026-09-02)
@@ -32,413 +32,390 @@
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="465B6F1E" w14:textId="77777777" w:rsidR="00285B3B" w:rsidRPr="00012621" w:rsidRDefault="007C6B73" w:rsidP="00285B3B">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00012621">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve">Pārskats par Finanšu ministrijas darba plāna izpildi </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="474C8C17" w14:textId="3B40716B" w:rsidR="007C6B73" w:rsidRPr="00012621" w:rsidRDefault="007C6B73" w:rsidP="00285B3B">
+    <w:p w14:paraId="474C8C17" w14:textId="16DD66E4" w:rsidR="007C6B73" w:rsidRPr="00012621" w:rsidRDefault="007C6B73" w:rsidP="00285B3B">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00012621">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="00563E21">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00012621">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">.gada </w:t>
       </w:r>
-      <w:r w:rsidR="00271E89" w:rsidRPr="00012621">
+      <w:r w:rsidR="00137FD7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>1.ceturk</w:t>
-[...21 lines deleted...]
-        <w:t>nī</w:t>
+        <w:t xml:space="preserve">pirmajā pusgadā </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B4090E9" w14:textId="77777777" w:rsidR="00285B3B" w:rsidRPr="00012621" w:rsidRDefault="00285B3B" w:rsidP="007D2688">
       <w:pPr>
         <w:pStyle w:val="naisf"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="21181517" w14:textId="77777777" w:rsidR="00B83B3E" w:rsidRPr="00012621" w:rsidRDefault="00B83B3E" w:rsidP="00B83B3E">
       <w:pPr>
         <w:pStyle w:val="naisf"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7508"/>
         <w:gridCol w:w="1008"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BC4735" w:rsidRPr="00BC4735" w14:paraId="116935F3" w14:textId="77777777" w:rsidTr="00D36663">
+      <w:tr w:rsidR="00BC4735" w:rsidRPr="003B35AB" w14:paraId="116935F3" w14:textId="77777777" w:rsidTr="00D36663">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7508" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4D1F00D5" w14:textId="0F787330" w:rsidR="00285B3B" w:rsidRPr="00BC4735" w:rsidRDefault="00B83B3E" w:rsidP="00B83B3E">
+          <w:p w14:paraId="4D1F00D5" w14:textId="0F787330" w:rsidR="00285B3B" w:rsidRPr="003B35AB" w:rsidRDefault="00B83B3E" w:rsidP="00B83B3E">
             <w:pPr>
               <w:pStyle w:val="naisf"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:ind w:left="-105"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BC4735">
+            <w:r w:rsidRPr="003B35AB">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Satura rādītājs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1008" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="396FCF1C" w14:textId="4DD9ACB6" w:rsidR="00285B3B" w:rsidRPr="00BC4735" w:rsidRDefault="00B83B3E" w:rsidP="00285B3B">
+          <w:p w14:paraId="396FCF1C" w14:textId="4DD9ACB6" w:rsidR="00285B3B" w:rsidRPr="003B35AB" w:rsidRDefault="00B83B3E" w:rsidP="00285B3B">
             <w:pPr>
               <w:pStyle w:val="naisf"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BC4735">
+            <w:r w:rsidRPr="003B35AB">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>l</w:t>
             </w:r>
-            <w:r w:rsidR="00285B3B" w:rsidRPr="00BC4735">
+            <w:r w:rsidR="00285B3B" w:rsidRPr="003B35AB">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>pp</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BC4735">
+            <w:r w:rsidRPr="003B35AB">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC4735" w:rsidRPr="00BC4735" w14:paraId="6ADCE61F" w14:textId="77777777" w:rsidTr="00D36663">
+      <w:tr w:rsidR="00BC4735" w:rsidRPr="003B35AB" w14:paraId="6ADCE61F" w14:textId="77777777" w:rsidTr="00D36663">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7508" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0C47576A" w14:textId="43C713D5" w:rsidR="00285B3B" w:rsidRPr="00BC4735" w:rsidRDefault="00285B3B" w:rsidP="00955A01">
+          <w:p w14:paraId="0C47576A" w14:textId="43C713D5" w:rsidR="00285B3B" w:rsidRPr="003B35AB" w:rsidRDefault="00285B3B" w:rsidP="00955A01">
             <w:pPr>
               <w:pStyle w:val="naisf"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:ind w:left="-120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:anchor="_Būtiskākās_reformas_un" w:history="1">
-              <w:r w:rsidRPr="00BC4735">
+              <w:r w:rsidRPr="003B35AB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:bCs/>
                   <w:i/>
                   <w:iCs/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                 </w:rPr>
                 <w:t>Būtiskākās reformas un īstenotās iniciatīvas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1008" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="27F13076" w14:textId="742A1C1E" w:rsidR="00285B3B" w:rsidRPr="00BC4735" w:rsidRDefault="00B267CE" w:rsidP="00285B3B">
+          <w:p w14:paraId="27F13076" w14:textId="742A1C1E" w:rsidR="00285B3B" w:rsidRPr="003B35AB" w:rsidRDefault="00B267CE" w:rsidP="00285B3B">
             <w:pPr>
               <w:pStyle w:val="naisf"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BC4735">
+            <w:r w:rsidRPr="003B35AB">
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BC4735" w:rsidRPr="00BC4735" w14:paraId="1E6A6501" w14:textId="77777777" w:rsidTr="00D36663">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7508" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5A4FA314" w14:textId="06E2E6C7" w:rsidR="00CE41D2" w:rsidRPr="00BC4735" w:rsidRDefault="00CE41D2" w:rsidP="00CE41D2">
+          <w:p w14:paraId="5A4FA314" w14:textId="75429E35" w:rsidR="00CE41D2" w:rsidRPr="003B35AB" w:rsidRDefault="00CE41D2" w:rsidP="00CE41D2">
             <w:pPr>
               <w:pStyle w:val="naisf"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:ind w:left="-120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:anchor="_Ministrija_ir_sagatavojusi" w:history="1">
-              <w:r w:rsidRPr="00BC4735">
+              <w:r w:rsidRPr="003B35AB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:bCs/>
                   <w:i/>
                   <w:iCs/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                 </w:rPr>
-                <w:t>Ministrijas sagatavotie tiesību aktu proj</w:t>
+                <w:t>Ministrijas sagatavotie tiesību aktu projekti 202</w:t>
               </w:r>
-              <w:r w:rsidRPr="00BC4735">
-[...19 lines deleted...]
-              <w:r w:rsidR="00304C1E">
+              <w:r w:rsidR="00304C1E" w:rsidRPr="003B35AB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:bCs/>
                   <w:i/>
                   <w:iCs/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                 </w:rPr>
                 <w:t>6</w:t>
               </w:r>
-              <w:r w:rsidRPr="00BC4735">
+              <w:r w:rsidRPr="003B35AB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:bCs/>
                   <w:i/>
                   <w:iCs/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                 </w:rPr>
-                <w:t>.gada 1</w:t>
+                <w:t xml:space="preserve">.gada </w:t>
               </w:r>
-              <w:r w:rsidRPr="00BC4735">
+              <w:r w:rsidR="00137FD7" w:rsidRPr="003B35AB">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:bCs/>
+                  <w:i/>
+                  <w:iCs/>
+                  <w:color w:val="000000" w:themeColor="text1"/>
+                </w:rPr>
+                <w:t>p</w:t>
+              </w:r>
+              <w:r w:rsidR="00137FD7" w:rsidRPr="003B35AB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:i/>
                   <w:iCs/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                 </w:rPr>
-                <w:t>.ceturksnī</w:t>
+                <w:t>irmajā pusgadā</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1008" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C30278F" w14:textId="118F1B5A" w:rsidR="00CE41D2" w:rsidRPr="00BC4735" w:rsidRDefault="00E26710" w:rsidP="00CE41D2">
+          <w:p w14:paraId="3C30278F" w14:textId="492BB32C" w:rsidR="00CE41D2" w:rsidRPr="00BC4735" w:rsidRDefault="00684DD9" w:rsidP="00CE41D2">
             <w:pPr>
               <w:pStyle w:val="naisf"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>7</w:t>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="004A4A07">
+              <w:rPr>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="47E4189E" w14:textId="77777777" w:rsidR="00A16E87" w:rsidRPr="00012621" w:rsidRDefault="00A16E87" w:rsidP="00B83B3E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="17C9B4FF" w14:textId="47F2341C" w:rsidR="00955A01" w:rsidRPr="00012621" w:rsidRDefault="00955A01" w:rsidP="00B83B3E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
@@ -1469,152 +1446,3365 @@
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Būtiskākās_reformas_un"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00012621">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Būtiskākās reformas un īstenotās iniciatīvas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AABC0A4" w14:textId="5F11A2FC" w:rsidR="007C6B73" w:rsidRPr="00012621" w:rsidRDefault="007C6B73" w:rsidP="002C5FF6">
+    <w:p w14:paraId="4F46E198" w14:textId="0430A7B4" w:rsidR="00137FD7" w:rsidRPr="00506F7A" w:rsidRDefault="00137FD7" w:rsidP="00137FD7">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00012621">
+      <w:r w:rsidRPr="00506F7A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>202</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00304C1E">
+        <w:t>2026.gada I</w:t>
+      </w:r>
+      <w:r w:rsidR="000C2A14" w:rsidRPr="00506F7A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>6</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00012621">
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00506F7A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>.gada I</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002C5FF6" w:rsidRPr="00012621">
+        <w:t xml:space="preserve"> ceturksnis</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D496121" w14:textId="77777777" w:rsidR="00137FD7" w:rsidRPr="00506F7A" w:rsidRDefault="00137FD7" w:rsidP="00137FD7"/>
+    <w:p w14:paraId="332011D2" w14:textId="77777777" w:rsidR="00137FD7" w:rsidRPr="00F73AAF" w:rsidRDefault="00137FD7" w:rsidP="00F73AAF">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ekonomiskajā ciklā līdzsvarots vispārējās valdības budžets valsts attīstībai. Valsts finanšu efektīva pārvaldība, nodrošinot valsts parāda ilgtspējīgu attīstību.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="230BF253" w14:textId="13D83A53" w:rsidR="00506F7A" w:rsidRPr="00F73AAF" w:rsidRDefault="00506F7A" w:rsidP="00F73AAF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lai nodrošinātu ES un nacionālo fiskālo noteikumu izpildi, FM sadarbībā ar EM sagatavoja Latvijas Fiskāli strukturālā plāna 2025. - 2028. gadam (FSP) 2026. gada </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Progresa ziņojumu (protokols Nr.20/30.§)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, tas izskatīts </w:t>
+      </w:r>
+      <w:r w:rsidR="005846B9" w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>MK</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (14.04.2026), atbilstoši regulējumam iesniegts Saeimā un arī savlaicīgi iesniegts </w:t>
+      </w:r>
+      <w:r w:rsidR="005846B9" w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>EK</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (30.04.2026.). Progresa ziņojums izstrādāts atbilstoši nacionālajiem un ES fiskālajiem noteikumiem un tajā tika izklāstītas makroekonomiskās un fiskālās prognozes un, balstoties uz tām, pēc spēkā esošajiem fiskālajiem nosacījumiem tika noteikta indikatīvā fiskālā telpa, kalpojot par pamatu lēmumiem par iespējamajiem valsts budžeta prioritārajiem attīstības virzieniem. Finanšu ministrs ziņoja par šo dokumentu Saeimas plenārsēdē š.g. 7. maijā, tādējādi iesaistot diskusijā par valsts finanšu stāvokli un budžeta prioritātēm nākamajiem gadiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58A45282" w14:textId="35FBFE90" w:rsidR="00506F7A" w:rsidRPr="00F73AAF" w:rsidRDefault="00506F7A" w:rsidP="00F73AAF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lai nodrošinātu </w:t>
+      </w:r>
+      <w:r w:rsidR="00A156EE" w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>MK</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ar aktuālāko informāciju par makroekonomisko un fiskālo rādītāju attīstību, ņemot vērā ģeopolitiskos notikumus, īpaši situāciju Tuvajos Austrumos, ārpus likumprojekta </w:t>
+      </w:r>
+      <w:r w:rsidR="00A156EE" w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Par valsts budžetu 2027. gadam un budžeta ietvaru 2027., 2028., 2029. un 2030. gadam</w:t>
+      </w:r>
+      <w:r w:rsidR="00A156EE" w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sagatavošanas grafika, atbilstoši </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A.Kulberga</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> valdības deklarācijas 14.punktam, 2026. gada 30. jūnijā </w:t>
+      </w:r>
+      <w:r w:rsidR="00A156EE" w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>FM</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sagatavoja indikatīvās makroekonomisko rādītāju, ieņēmumu un vispārējās valdības budžeta bilances prognozes 2027., 2028., 2029. un 2030. gadam, kas iekļauj fiskālajiem noteikumiem atbilstošu fiskālās telpas aprēķinu.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Fiskālās telpas apjoms ir negatīvs visā periodā, kas norāda uz to, ka papildu finansējums turpmākajiem gadiem bez kompensējošiem pasākumiem, kas, lai nodrošinātu atbilstību fiskālajiem nosacījumiem, primāri sedz negatīvo fiskālo telpu, nebūs pieejams. Informācija publicēta Finanšu ministrijas tīmekļa vietnē.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="443FD400" w14:textId="77777777" w:rsidR="00137FD7" w:rsidRPr="00F73AAF" w:rsidRDefault="00137FD7" w:rsidP="00F73AAF">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Latvijas interesēm atbilstoša ES fondu, Eiropas Ekonomikas zonas (EEZ) un Norvēģijas </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>grantu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un Šveices-Latvijas sadarbības programmas finanšu resursu piesaiste un investīciju progresa uzraudzība.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="733F5B45" w14:textId="5BFDB79D" w:rsidR="00C611DA" w:rsidRPr="00F73AAF" w:rsidRDefault="00EE13E5" w:rsidP="00F73AAF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Š.g. 8. maijā </w:t>
+      </w:r>
+      <w:r w:rsidR="00C611DA" w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Latvija valsts budžetā saņēma AF ceturto jeb pirmspēdējo maksājumu 371,2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C611DA" w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">milj. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C611DA" w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>euro</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C611DA" w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pēc EK apstiprinājuma par Latvijas AF plānā noteikto reformu un investīciju kopā 41 rādītāja sekmīgu izpildi.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C611DA" w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Līdz ar ceturto maksājumu Latvija kopā budžetā ir saņēmusi jau gandrīz 1,5 miljardus </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C611DA" w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>euro</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C611DA" w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> jeb 75% no kopējā AF piešķīruma. Pēdējo Latvijas maksājuma pieprasījumu 503,7 miljonu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C611DA" w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>euro</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C611DA" w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> saņemšanai valsts budžeta ieņēmumos </w:t>
+      </w:r>
+      <w:r w:rsidR="007F3909" w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>FM</w:t>
+      </w:r>
+      <w:r w:rsidR="00C611DA" w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> EK plāno iesniegt līdz 2026. gada septembra beigām (EK regulā noteiktais gala termiņš), nodrošinot AF plāna izpildi pilnā apmērā. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FA30B40" w14:textId="4D9C94E9" w:rsidR="00C611DA" w:rsidRPr="00F73AAF" w:rsidRDefault="00C611DA" w:rsidP="00F73AAF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2026.</w:t>
+      </w:r>
+      <w:r w:rsidR="009A5BEC" w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gada 5. jūnijā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> saņemts pozitīvs </w:t>
+      </w:r>
+      <w:r w:rsidR="009A5BEC" w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>EK</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lēmums par ES kohēzijas politikas programmas 2021-2027 grozījumu apstiprināšanu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Minēto grozījumu ietvaros tika atbalstītas finansējuma pārdales RAKUS Latvijas Onkoloģijas centra stacionāra telpu pilnai rekonstrukcijai 48,3 milj. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D43833" w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>euro</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> apmērā, t.sk. ES fondu finansējums 41,1 milj. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D43833" w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>euro</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D320CCE" w14:textId="32ECE8CE" w:rsidR="00C611DA" w:rsidRPr="00F73AAF" w:rsidRDefault="00C611DA" w:rsidP="00F73AAF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2026. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D43833" w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>gada 28.aprīlī MK</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un 2026. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D43833" w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gada 13. maijā </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Saeimā ir apstiprināta FM izstrādātā nacionālā pozīcija par ES kohēzijas politikas regulējumu 2028.–2034. gadam. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pozīcija ir instruments Latvijas interešu aizstāvībai ES līmeņa sarunās par nākamā ES fondu perioda finansējumu un tā izmantošanas nosacījumiem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03F9D077" w14:textId="7FBD433F" w:rsidR="00137FD7" w:rsidRPr="00F73AAF" w:rsidRDefault="00414BBC" w:rsidP="00F73AAF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00C611DA" w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">026. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gada 5. jūnijā </w:t>
+      </w:r>
+      <w:r w:rsidR="00C611DA" w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>stājies spēkā Eiropas Ekonomikas zonas finanšu instrumenta un Norvēģijas finanšu instrumenta 2021.–2028. gada perioda vadības likums,</w:t>
+      </w:r>
+      <w:r w:rsidR="00C611DA" w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kas veicinās instrumenta atbalsta pieejamība Latvijai.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21BF1C3B" w14:textId="77777777" w:rsidR="00137FD7" w:rsidRPr="00F73AAF" w:rsidRDefault="00137FD7" w:rsidP="00F73AAF">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Latvija bez pārtraukumiem turpina saņemt investīcijas no ES fondiem – ES fondu revīzija.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EDC84A7" w14:textId="77777777" w:rsidR="004F70C9" w:rsidRPr="00F73AAF" w:rsidRDefault="004D2F7F" w:rsidP="00F73AAF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">FM, pildot AFCOS funkcijas, sagatavoja informatīvo ziņojumu “Par veiktajiem krāpšanas apkarošanas un </w:t>
+      </w:r>
+      <w:r w:rsidR="00255A1F" w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ES</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> finanšu interešu aizsardzības pasākumiem 2025. gadā”,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kurā apkopota informācija par īstenotajiem pasākumiem ES finanšu interešu aizsardzības un krāpšanas apkarošanas jomā 2025.gadā. Ziņojums 12.05.2026. tika izskatīts un apstiprināts </w:t>
+      </w:r>
+      <w:r w:rsidR="00255A1F" w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>MK</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="004F70C9" w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F42B00F" w14:textId="77777777" w:rsidR="004F70C9" w:rsidRPr="00F73AAF" w:rsidRDefault="00255A1F" w:rsidP="00F73AAF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>EK</w:t>
+      </w:r>
+      <w:r w:rsidR="004D2F7F" w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="004D2F7F" w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>donorvalstis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="004D2F7F" w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, balstoties uz </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>FM</w:t>
+      </w:r>
+      <w:r w:rsidR="004D2F7F" w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kā Revīzijas iestādes sniegtajiem neatkarīgajiem atzinumiem par izdevumu likumību un pareizību, apstiprināja Latvijai deklarētos izdevumus Kohēzijas politikas fondiem un Šveices–Latvijas sadarbības programmas ietvaros,</w:t>
+      </w:r>
+      <w:r w:rsidR="004D2F7F" w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tādējādi apliecinot atbilstošu finanšu pārvaldību un ES un ārvalstu finanšu palīdzības līdzekļu izmantošanu.</w:t>
+      </w:r>
+      <w:r w:rsidR="004F70C9" w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E67D8AA" w14:textId="63A7966D" w:rsidR="00137FD7" w:rsidRPr="00F73AAF" w:rsidRDefault="004D2F7F" w:rsidP="00F73AAF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>FM kā AFCOS (Krāpšanas apkarošanas koordinācijas dienests) ir uzsākusi dalību starptautiskajā GINGER (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Governance</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="004F70C9" w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>novation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Generating</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Education</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Regularity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> EU Agricultural </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Funds</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) projektā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, kura mērķis ir stiprināt krāpšanas novēršanu un pārvaldību ES fondu un Kopējās lauksaimniecības politikas finansējuma administrēšanā, veicinot inovatīvu, digitālu un datos balstītu pieeju izmantošanu, kā arī sadarbību un pieredzes apmaiņu starp dalībvalstu AFCOS, valsts iestādēm, akadēmisko vidi un privāto sektoru.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30EFD7D0" w14:textId="77777777" w:rsidR="00137FD7" w:rsidRPr="00F73AAF" w:rsidRDefault="00137FD7" w:rsidP="00F73AAF">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Atbildīga, efektīva, prognozējama un konkurētspējīga nodokļu politika, kas nodrošina stabilus ieņēmumus valsts budžetā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E343E02" w14:textId="1E844869" w:rsidR="003A7D70" w:rsidRPr="00F73AAF" w:rsidRDefault="003A7D70" w:rsidP="00F73AAF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lai stiprinātu Latvijas starptautiskās pozīcijas, mazinot šķēršļus ekonomiskai sadarbībai, kā arī lai radītu pievilcīgu un stabilu investīciju vidi</w:t>
+      </w:r>
+      <w:r w:rsidR="00B82255" w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nodrošinātu valstu sadarbību atbilstoši Ekonomiskās sadarbības un attīstības organizācijas (OECD) izstrādātajiem starptautiskajiem standartiem, no 2026. gada 12. līdz 14. maijam notika sarunas, un </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2026. gada 14. maijā tika parafēta </w:t>
+      </w:r>
+      <w:r w:rsidR="00B82255" w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>LR</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> valdības un Sanmarīno Republikas valdības konvencija par nodokļu dubultās uzlikšanas attiecībā uz ienākuma un kapitāla nodokļiem, ļaunprātīgas izvairīšanās no nodokļu maksāšanas un nodokļu nemaksāšanas novēršanu un tās protokols</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="553B9D95" w14:textId="3D4A70CC" w:rsidR="003A7D70" w:rsidRPr="00F73AAF" w:rsidRDefault="003A7D70" w:rsidP="00F73AAF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lai nodrošinātu, ka ar nekustamā īpašuma nodokli neapliek biedrībām un nodibinājumiem piederošas ēkas un inženierbūves, kuras atbilst </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA60EB" w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>MK</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> noteiktajiem kritērijiem, izstrādāti un </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA60EB" w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>MK</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026. gada 2. jūlijā pieņemti grozījumi </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA60EB" w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>MK</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2025. gada 5.</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA60EB" w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>septembra rīkojumā Nr. 539</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> “Par biedrībai un nodibinājumam piederošajām ēkām vai inženierbūvēm, kas netiek apliktas ar nekustamā īpašuma nodokli”, kas paredz aktualizēt informāciju par minētajā rīkojumā jau iekļautajām biedrībām un nodibinājumiem, kā arī iekļaut tajā jaunas biedrības un nodibinājumus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="595D935D" w14:textId="515755D2" w:rsidR="00137FD7" w:rsidRPr="00F73AAF" w:rsidRDefault="003A7D70" w:rsidP="00F73AAF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lai pilnveidotu un vienkāršotu muitas regulējumu, kā arī mazinātu administratīvo slogu komersantiem un nodrošinātu efektīvāku procesu piemērošanu, Saeima 2026.gada 11. jūnijā pieņēma likumu “Grozījumi Muitas likumā”.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ar minētiem grozījumiem ir precizēta dokumentu un informācijas iesniegšanas kārtība, kas nosaka elektronisku lēmumu pieņemšanu par muitas deklarāciju grozījumiem, kā arī stiprina VID pilnvaras muitas uzraudzības un piespiedu izpildes jautājumos. Vienlaikus ir ieviesti skaidrāki nosacījumi muitas pārstāvju darbībai un noteikti ierobežojumi personām ar neizpildītiem naudas sodiem muitas vai sankciju jomā. Tāpat, lai veicinātu efektīvāku sankciju ievērošanu, VID ir piešķirtas plašākas tiesības informācijas apmaiņai par sankciju pārkāpumiem</w:t>
+      </w:r>
+      <w:r w:rsidR="00B72F24" w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75EB326B" w14:textId="77777777" w:rsidR="00137FD7" w:rsidRPr="00F73AAF" w:rsidRDefault="00137FD7" w:rsidP="00F73AAF">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Uzņēmējdarbības vides stiprināšana, pilnveidojot informācijas apmaiņu un nodrošinot datu caurskatāmību, kā arī atbalstot uzņēmumu attīstību un ilgtspējās mērķu sasniegšanu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44CF7355" w14:textId="01681A48" w:rsidR="00137FD7" w:rsidRPr="00F73AAF" w:rsidRDefault="00D55D12" w:rsidP="00F73AAF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lai nodrošinātu vienotu, caurspīdīgu un samērīgu pieeju pārkāpumu izvērtēšanai revīzijas un ilgtspējas ziņojumu apliecinājuma pakalpojumu jomā, sagatavotas un </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB764D" w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>FM</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tīmekļvietnē publicētas vadlīnijas par sankciju un administratīvo pasākumu piemērošanu zvērinātiem revidentiem un zvērinātu revidentu komercsabiedrībām.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Vadlīnijas nosaka vienotus principus </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB764D" w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>FM</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kā kompetentās iestādes īstenotajai uzraudzībai un sankciju piemērošanai par Revīzijas pakalpojumu likuma, ES Regulas Nr. 537/2014 un citu revīzijas un apliecinājuma pakalpojumu jomu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">regulējošo normatīvo aktu un profesionālo standartu prasību pārkāpumiem, veicinot principa “konsultē vispirms” piemērošanu un stiprinot sabiedrības uzticēšanos objektīvai un samērīgai uzraudzības īstenošanai. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Saite uz vadlīnijām: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="00F73AAF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="467886"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>https://www.fm.gov.lv/lv/media/25713/download?attachment</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="658865F5" w14:textId="53ABCC62" w:rsidR="00137FD7" w:rsidRPr="00F73AAF" w:rsidRDefault="00B70BEC" w:rsidP="00F73AAF">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nodokļu administrēšanas procesu pilnveidošana, iegūstot un analizējot papildu informāciju, nodokļu nomaksas disciplīnas veicināšanai. Efektīva nodokļu administrēšanas politika, kas nodrošina prognozēto ieņēmumu  iekasēšanu valsts budžetā</w:t>
+      </w:r>
+      <w:r w:rsidR="00137FD7" w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D8099C" w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sabiedriskā labuma organizāciju darbības caurskatāmība un administratīvā sloga mazināšana.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D882E1C" w14:textId="622F1591" w:rsidR="006248AC" w:rsidRPr="00F73AAF" w:rsidRDefault="006248AC" w:rsidP="00F73AAF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">atbalstītu Ukrainas sabiedrību Krievijas Federācijas un tās atbalstītājas Baltkrievijas Republikas izraisītā bruņotā konflikta laikā, </w:t>
+      </w:r>
+      <w:r w:rsidR="004A56AC" w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>FM</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B06D47" w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">iesaistījās </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ukrainas civiliedzīvotāju atbalsta likuma grozījumu izstrādē, kas nosaka pienākumu Centrālajai statistikas pārvaldei publicēt datus par Latvijā reģistrētajām komercsabiedrībām, kas veic preču eksportu uz Krievijas Federāciju vai Baltkrievijas Republiku vai importu no Krievijas Federācijas vai Baltkrievijas Republikas.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Minētais grozījums </w:t>
+      </w:r>
+      <w:r w:rsidR="0038693B" w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ir </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>stājies spēkā 2026.gada 27.jūnijā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C799E58" w14:textId="367FB7FC" w:rsidR="00B97589" w:rsidRPr="00F73AAF" w:rsidRDefault="00B97589" w:rsidP="00F73AAF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lai nodrošinātu Sabiedriskā labuma komisijas darbības nepārtrauktību pēc tās pilnvaru termiņa beigām 2026. gada 9. maijā, tika izstrādāts MK rīkojuma projekts “Par Sabiedriskā labuma komisiju”, kas tika pieņemts </w:t>
+      </w:r>
+      <w:r w:rsidR="0038693B" w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>MK</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026. gada 13. maija sēdē.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Komisijas uzdevums ir sniegt VID motivētu atzinumu par organizāciju darbības atbilstību sabiedriskā labuma organizācijas būtībai, kā arī par šo organizāciju līdzekļu izlietojuma atbilstību likuma prasībām.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50BC5A87" w14:textId="6C39D91B" w:rsidR="00B97589" w:rsidRPr="00F73AAF" w:rsidRDefault="00B97589" w:rsidP="00F73AAF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lai mazinātu birokrātisko un administratīvo slogu, vienkāršotu Sabiedriskā labuma komisijas personālsastāva apstiprināšanas kārtību, kā arī pilnveidot saziņu ar sabiedriskā labuma organizācijām, paredzot plašāku elektroniskās paziņošanas iespējas </w:t>
+      </w:r>
+      <w:r w:rsidR="00B06D47" w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>VID</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B06D47" w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>lektroniskās deklarēšanas sistēmā, ir izstrādāts likumprojekts “Grozījumi Sabiedriskā labuma organizāciju likumā” (25-TA-2976).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Pašlaik turpinās darbs pie likumprojekta pilnveides, ņemot vērā ārējā saskaņošanas procesā saņemtos iebildumus un priekšlikumus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15386871" w14:textId="77777777" w:rsidR="005E3AD9" w:rsidRPr="00F73AAF" w:rsidRDefault="005E3AD9" w:rsidP="00F73AAF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lai nodrošinātu ilglaicīgu, prognozējamu nozares regulējumu, nosakot izmantojamo gada atšķirības zīmi LR izgatavojamajiem dārgmetālu izstrādājumiem laika</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>posmā no 2027. gada līdz 2036. gadam, izstrādāts un MK 2026. gada 30. jūnijā sēdē pieņemts MK noteikumu projekts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> “Grozījums Ministru kabineta 2006. gada 12. septembra noteikumos Nr. 759 “Noteikumi par gada atšķirības zīmi dārgmetālu izstrādājumiem””. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62BA0400" w14:textId="77777777" w:rsidR="005E3AD9" w:rsidRPr="00F73AAF" w:rsidRDefault="005E3AD9" w:rsidP="00F73AAF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C18D328" w14:textId="4BD14E53" w:rsidR="00F72926" w:rsidRPr="00F73AAF" w:rsidRDefault="00CF3FE1" w:rsidP="00F73AAF">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ēnu ekonomikas mazināšana</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62B3A60C" w14:textId="21BB5DD7" w:rsidR="00F72926" w:rsidRPr="00F73AAF" w:rsidRDefault="00F72926" w:rsidP="00F73AAF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Piedaloties šī gada 9. jūnija FICIL publiskajā diskusijā “Ēnu ekonomikas mazināšana būvniecībā: kā veicināt caurskatāmību un godīgu konkurenci?”, </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF3FE1" w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>FM</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pauda savu redzējumu par aktuālajiem jautājumiem būvniecības nozarē ēnu ekonomikas kontekstā, uzsverot preventīvu, datos balstītu un efektīvi uzraudzītu pasākumu nozīmi ēnu ekonomikas mazināšanā.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Vienlaikus tika atzīmēti Ēnu ekonomikas ierobežošanas plāna ietvaros ieviestie instrumenti un apspriesta to efektivitāte ēnu ekonomikas risku mazināšanā būvniecības nozarē. Tāpat tika diskutēts par turpmākajiem risinājumiem, kas varētu stiprināt caurskatāmību, godīgu konkurenci un preventīvu pieeju ēnu ekonomikas ierobežošanai.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24814680" w14:textId="77777777" w:rsidR="00137FD7" w:rsidRPr="00F73AAF" w:rsidRDefault="00137FD7" w:rsidP="00F73AAF">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Caurskatāmas, legālas azartspēles un izlozes Latvijā, nodrošinot sabiedrības interešu un tiesību aizsardzību.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D99EDCF" w14:textId="10ACCD9B" w:rsidR="00B723D6" w:rsidRPr="00F73AAF" w:rsidRDefault="00B723D6" w:rsidP="00F73AAF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>2026. gada 4. jūnijā noslēgts līgums Nr. FM2026/3(ESF+) ar Valsts SIA Nacionālais psihiskās veselības centrs par Pētījuma par riskantas spēlēšanas uzvedības definēšanu un efektīviem riska mazināšanas mehānismiem azartspēlēs un izlozēs īstenošanu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="086E9810" w14:textId="5157A1B9" w:rsidR="00137FD7" w:rsidRPr="00F73AAF" w:rsidRDefault="00137FD7" w:rsidP="00F73AAF">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Mūsdienīgs, pieejams un tautsaimniecības attīstību atbalstošs finanšu sektors.</w:t>
+      </w:r>
+      <w:r w:rsidR="007310DA" w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3646C4D8" w14:textId="29E41D03" w:rsidR="002610C7" w:rsidRPr="00F73AAF" w:rsidRDefault="00F10F71" w:rsidP="00F73AAF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>MK</w:t>
+      </w:r>
+      <w:r w:rsidR="002610C7" w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007310DA" w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2026. gada 26. maijā </w:t>
+      </w:r>
+      <w:r w:rsidR="002610C7" w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sēdē (protokola Nr. 29 51. § ) tika atbalstīta izskatīšanai Saeimā sadarbībā ar Latvijas Banku sagatavotā 13 likumprojektu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002610C7" w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pakotne</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002610C7" w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> patērētāju kreditētāju uzraudzības reformas īstenošanai.</w:t>
+      </w:r>
+      <w:r w:rsidR="007310DA" w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002610C7" w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Saeimā </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002610C7" w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pakotne</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002610C7" w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> iesniegta 28.05.2026.  Likumprojektu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002610C7" w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pakotnes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002610C7" w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pamatā ir likumprojekts “Grozījumi Patērētāju tiesību aizsardzības likumā” (Nr. 1381/Lp14), kas paredz nodot Latvijas Bankai </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002610C7" w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nebanku</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002610C7" w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> patērētāju kreditētāju licencēšanas un uzraudzības funkciju, kā arī patērētāju tiesību un interešu aizsardzību finanšu pakalpojumu jomā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F38943E" w14:textId="77777777" w:rsidR="002755B7" w:rsidRPr="00F73AAF" w:rsidRDefault="00C203F0" w:rsidP="00F73AAF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Š</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.g. </w:t>
+      </w:r>
+      <w:r w:rsidR="002610C7" w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.–7. jūnijā Rīgā veiksmīgi nodrošināta Eiropas Rekonstrukcijas un attīstības bankas (EBRD) pilnvarnieku valdes gada sanāksmes un biznesa foruma norise, pulcējot vairāk nekā 2100 dalībnieku no vairāk nekā 70 valstīm. </w:t>
+      </w:r>
+      <w:r w:rsidR="002610C7" w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pasākuma ietvaros organizētas divpusējās tikšanās ar EBRD prezidenti </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002610C7" w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Odile</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002610C7" w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002610C7" w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Renaud-Basso</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002610C7" w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Eiropas Investīciju bankas, ASV, Apvienotās Karalistes, Šveices, Norvēģijas, Moldovas un citu valstu pārstāvjiem, kā arī sekmīgi īstenota Baltijas valstu investīciju sesija. Sanāksmes laikā Baltijas valstu finanšu ministri parakstīja saprašanās memorandu par Baltijas kapitāla tirgus paplašināšanu. Pasākums būtiski stiprināja Latvijas starptautisko atpazīstamību, investīciju piesaistes potenciālu un sadarbību ar starptautiskajiem finanšu partneriem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15CC4035" w14:textId="5B03289B" w:rsidR="00137FD7" w:rsidRPr="00F73AAF" w:rsidRDefault="00423FF2" w:rsidP="00F73AAF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>MK</w:t>
+      </w:r>
+      <w:r w:rsidR="002610C7" w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002755B7" w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2026. gada 7. jūlijā </w:t>
+      </w:r>
+      <w:r w:rsidR="002610C7" w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sēdē (protokola Nr. 36, 11. un 12. §) tika atbalstīta izskatīšanai Saeimā sadarbībā ar Latvijas Banku sagatavotā 2 likumprojektu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002610C7" w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pakotne</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002610C7" w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – “Grozījumi Alternatīvo ieguldījumu fondu un to pārvaldnieku likumā” (25-TA-2104) un “Grozījumi Ieguldījumu pārvaldes sabiedrību likumā” (25-TA-2105).</w:t>
+      </w:r>
+      <w:r w:rsidR="002610C7" w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Likumprojekta “Grozījumi Alternatīvo ieguldījumu fondu un to pārvaldnieku likumā” (25-TA-2104) mērķis ir precizēt noteikumus alternatīvo ieguldījumu fondu pārvaldniekiem (turpmāk - AIFP), kas pārvalda alternatīvo ieguldījumu fondus, kuri izsniedz aizdevumus, precizēt prasības, kas piemērojamas AIFP, kuri deleģē savas funkcijas, harmonizēt regulējumu turētājbanku pakalpojumu sniedzējiem, paplašināt piekļuvi turētājbanku pakalpojumiem citā dalībvalstī, optimizēt uzraudzības datu vākšanu un veicināt likviditātes pārvaldības instrumentu lietošanu </w:t>
+      </w:r>
+      <w:r w:rsidR="00A35FDF" w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ES</w:t>
+      </w:r>
+      <w:r w:rsidR="002610C7" w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Likumprojekta  “Grozījumi Ieguldījumu pārvaldes sabiedrību likumā (25-TA- 2105) mērķis ir precizēt noteikumus attiecībā uz ieguldījumu fondu un ieguldījumu pārvaldes sabiedrību darbības atļaušanu, darbības deleģēšanu, aktīvu glabāšanu, uzraudzības pārskatu sniegšanu un likviditātes riska pārvaldību. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57C7F30A" w14:textId="77777777" w:rsidR="00137FD7" w:rsidRPr="00F73AAF" w:rsidRDefault="00137FD7" w:rsidP="00F73AAF">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Noziedzīgi iegūtu līdzekļu legalizācijas un terorisma un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>proliferācijas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> finansēšanas novēršanas sistēmas stiprināšana finanšu un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nefinanšu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sektorā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="401040EA" w14:textId="199A19DE" w:rsidR="007539E5" w:rsidRPr="00F73AAF" w:rsidRDefault="00A7586B" w:rsidP="00F73AAF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uzraudzības un kontroles institūciju (UKI) </w:t>
+      </w:r>
+      <w:r w:rsidR="007539E5" w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>savstarpējās sadarbības un informācijas platforma.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B442C9" w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007539E5" w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2026. gada 2. ceturksnī </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>FM</w:t>
+      </w:r>
+      <w:r w:rsidR="007539E5" w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ir organizējusi </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">divas </w:t>
+      </w:r>
+      <w:r w:rsidR="007539E5" w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UKI sadarbības platformas sanāksmes, kuru ietvaros uzraudzības un kontroles institūcijas prezentēja savu pieeju un labās prakses piemērus par to uzraugāmajiem NILLTPFN likuma subjektiem, kā arī Latvijas Banka ir sniegusi informāciju par būtiskākām aktualitātēm AMLA tiesību aktu izstrādē un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="007539E5" w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nefinanšu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="007539E5" w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sektora UKI iesaisti šo tiesību aktu izstrādē.</w:t>
+      </w:r>
+      <w:r w:rsidR="007539E5" w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Platformas mērķis ir veicināt </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD012C" w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>UKI</w:t>
+      </w:r>
+      <w:r w:rsidR="007539E5" w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> savstarpējo sadarbību un informācijas apmaiņu, vienotu praksi uzraudzības un kontroles pasākumu īstenošanā, normatīvajos aktos noteikto uzdevumu efektīvu izpildi un vienotu izpratni par NILLTPF riskiem un tendencēm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22738E1A" w14:textId="4BDF6983" w:rsidR="007539E5" w:rsidRPr="00F73AAF" w:rsidRDefault="007539E5" w:rsidP="00F73AAF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">FM pārstāvība AMLA tiesību aktu izstrādē. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>FM 2026. gada 2. ceturksnī turpināja pārstāvēt Latviju AMLA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tiesību aktu izstrādes procesā attiecībā uz </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nefinanšu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sektora jautājumiem par AMLA izstrādātājiem dokumentiem, tai skaitā, regulatīvo tehnisko standartu projektiem un īstenošanas tehnisko standartu projektiem, tostarp koordinējot šo darbu ar UKI, kas uzrauga NILLTPFNL subjektus </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nefinanšu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sektora jautājumos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="266DF7D9" w14:textId="77777777" w:rsidR="00137FD7" w:rsidRPr="00F73AAF" w:rsidRDefault="00137FD7" w:rsidP="00F73AAF">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Stiprināt mūsdienīgu iekšējā audita funkciju valsts pārvaldes institūcijās un veicināt iekšējā audita funkcijas attīstību pašvaldībās, kas sekmē likumīgas, efektīvas, produktīvas, ētiskas un atbildīgas pārvaldības attīstību publiskajā sektorā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57B1622E" w14:textId="430CF3CD" w:rsidR="008007F1" w:rsidRPr="00F73AAF" w:rsidRDefault="008007F1" w:rsidP="00F73AAF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lai veicinātu valsts pārvaldes iekšējā audita kvalitātes paaugstināšanu, kā arī iekšējā audita politikas un metodikas ieviešanu un attīstību ministrijās un iestādēs, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>organizētas Iekšējā audita padomes sēdes ar ministriju un iestāžu iekšējā audita struktūrvienību vadītājiem, lai izvērtētu iekšējā audita darbības rezultātus, plānus un attīstības virzienus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B1066B6" w14:textId="77777777" w:rsidR="008007F1" w:rsidRPr="00F73AAF" w:rsidRDefault="008007F1" w:rsidP="00F73AAF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lai nodrošinātu ministru prezidenta uzdoto ārkārtas iekšējā audita veikšanu informācijas sistēmu un IT projektu pārvaldības jomā un  nodrošinātu vienotu un koordinētu pieeju, gūstot pārliecību par to atbilstošu darbību ministrijās un iestādēs, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sagatavots materiāls “IKT projektu ieviešanas, vadības un kontroles sistēmu efektivitātes ārkārtas audita veikšanas principi un iekšējā audita programma”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63C9F567" w14:textId="1E8FA9D4" w:rsidR="00137FD7" w:rsidRPr="00F73AAF" w:rsidRDefault="008007F1" w:rsidP="00F73AAF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lai nodrošinātu metodisko atbalstu atbilstoši labākajai starptautiskajai praksei un celtu valsts pārvaldes un pašvaldību iekšējo auditoru kompetenci, kā arī nodrošinātu uzticamību iekšējo auditoru viedoklim, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sadarbībā ar Valsts administrācijas skolu ir organizētas un turpinātas mācības digitālo kompetenču pilnveidei, kā arī īstenots valsts pārvaldes iekšējo auditoru sertifikācijas pārbaudījums</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76E6DA79" w14:textId="4AB27DBE" w:rsidR="00D9318D" w:rsidRPr="00F73AAF" w:rsidRDefault="00F44EE2" w:rsidP="00F73AAF">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Publiskā iepirkuma efektivitāte, veicot kopīgu iepirkumu tālāko attīstību.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3093E75C" w14:textId="0C48EB2C" w:rsidR="00984839" w:rsidRPr="00F73AAF" w:rsidRDefault="00984839" w:rsidP="00F73AAF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Saeimā 2026.gada 14.maijā tika pieņemti grozījumi Publisko iepirkumu likumā un ar tiem saskaņotie grozījumi Sabiedrisko pakalpojumu sniedzēju iepirkumu likumā. Grozījumi paredz pakāpenisku publisko iepirkumu sistēmas reformas ieviešanu, virzoties uz efektīvāku, caurskatāmāku un uz rezultātu vērstu iepirkumu sistēmu,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vienlaikus saglabājot atklātības un godīgas konkurences principus, kā arī sekmējot efektīvāku publisko līdzekļu izmantošanas principu. Šobrīd tiek izstrādāti tiem pakārtotie grozījumi MK noteikumos, kā arī grozījumi Aizsardzības un drošības jomas iepirkumu likumā un Publiskās un privātās partnerības likumā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="494B9028" w14:textId="184694F1" w:rsidR="00F44EE2" w:rsidRPr="00F73AAF" w:rsidRDefault="00984839" w:rsidP="00F73AAF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>MK 2026. gada 26. maija sēdē pieņemti grozījumi MK 2004. gada 26. oktobra noteikumos Nr. 893 “Iepirkumu uzraudzības biroja nolikums</w:t>
+      </w:r>
+      <w:r w:rsidR="00463DB0" w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un grozījumi </w:t>
+      </w:r>
+      <w:r w:rsidR="00B53634" w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>MK</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2022. gada 20. decembra noteikumos Nr. 816 “Publisko elektronisko iepirkumu noteikumi</w:t>
+      </w:r>
+      <w:r w:rsidR="00E957D5" w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Atbilstoši regulējuma izmaiņām turpmāk Elektronisko iepirkumu sistēmas (EIS) uzturēšanas un attīstīšanas funkciju nodrošinās Iepirkumu uzraudzības birojs, savukārt Valsts digitālās attīstības aģentūra turpinās nodrošināt EIS tehnisko uzturēšanu un darbības nepārtrauktību.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55D86BC0" w14:textId="77777777" w:rsidR="00137FD7" w:rsidRPr="00F73AAF" w:rsidRDefault="00137FD7" w:rsidP="00F73AAF">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nodrošināt iesaistošu darba vidi, lai noturētu un motivētu darbiniekus iestādes funkciju izpildē un mērķu sasniegšanā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22EE05B6" w14:textId="4EBB742A" w:rsidR="008B62B4" w:rsidRPr="00F73AAF" w:rsidRDefault="008B62B4" w:rsidP="00F73AAF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lai turpinātu darbinieku profesionālo pilnveidi, nodrošināta dalība mācībās, akcentējot digitālo prasmju nostiprināšanu, piedaloties mācībās par datu analīzi un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>vizualizāciju</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> publiskajā pārvaldē, kā arī iekšējo auditoru digitālo kompetenču pilnveidē. Pārskata periodā darbinieki piedalījās mācībās, lai nostiprinātu vadības prasmes, papildinātu zināšanas par interešu konflikta novēršanu un valsts amatpersonu profesionālā ētiku.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42E06790" w14:textId="73DA90B3" w:rsidR="00137FD7" w:rsidRPr="00F73AAF" w:rsidRDefault="00137FD7" w:rsidP="00F73AAF">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Uzlabot iestādes struktūrvienību neformālu komunikāciju. Stratēģiskās komunikācijas plānošana un īstenošana.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F55ECD3" w14:textId="77777777" w:rsidR="00506458" w:rsidRPr="00F73AAF" w:rsidRDefault="00506458" w:rsidP="00F73AAF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Īstenota plaša #Budžets2026 komunikācijas kampaņa, skaidrojot valsts budžeta prioritātes, nozaru finansējumu un budžeta plānošanas rīkus, tostarp atvērtos datus, interaktīvo budžetu un strukturētos budžeta paskaidrojumus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36BE9D2E" w14:textId="77777777" w:rsidR="00E957D5" w:rsidRPr="00F73AAF" w:rsidRDefault="00506458" w:rsidP="00F73AAF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nodrošināta plaša komunikācija par Eiropas Rekonstrukcijas un attīstības bankas (ERAB) valdes gada sanāksmi Rīgā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="126F34BD" w14:textId="0176699F" w:rsidR="00137FD7" w:rsidRPr="00F73AAF" w:rsidRDefault="00506458" w:rsidP="00F73AAF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nodrošināta Simtgades stipendijas projekta īstenošana, koordinējot sadarbību ar atbildīgajām iestādēm, pašvaldībām un izglītības iestādēm, organizējot pretendentu izvērtēšanu un nodrošinot stipendiju piešķiršanu 355 Latvijas skolu absolventiem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AABC0A4" w14:textId="1C0BF97F" w:rsidR="007C6B73" w:rsidRPr="00506458" w:rsidRDefault="007C6B73" w:rsidP="002C5FF6">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00012621">
+      </w:pPr>
+      <w:r w:rsidRPr="00506458">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00304C1E" w:rsidRPr="00506458">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00506458">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>.gada I</w:t>
+      </w:r>
+      <w:r w:rsidR="002C5FF6" w:rsidRPr="00506458">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00506458">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:t>ceturksnis</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54E98A6C" w14:textId="77777777" w:rsidR="002C5FF6" w:rsidRPr="00012621" w:rsidRDefault="002C5FF6" w:rsidP="002C5FF6"/>
+    <w:p w14:paraId="54E98A6C" w14:textId="77777777" w:rsidR="002C5FF6" w:rsidRPr="00506458" w:rsidRDefault="002C5FF6" w:rsidP="002C5FF6"/>
     <w:p w14:paraId="40E16E20" w14:textId="5D2052E5" w:rsidR="002C5FF6" w:rsidRPr="00012621" w:rsidRDefault="002C5FF6" w:rsidP="002C5FF6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00012621">
+      <w:r w:rsidRPr="00506458">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ekonomiskajā ciklā līdzsvarots vispārējās valdības budžets</w:t>
       </w:r>
-      <w:r w:rsidR="00056889">
+      <w:r w:rsidR="00056889" w:rsidRPr="00506458">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> valsts attīstībai</w:t>
       </w:r>
-      <w:r w:rsidRPr="00012621">
+      <w:r w:rsidRPr="00506458">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. Valsts finanšu efektīva pārvaldība, nodrošinot valsts parāda ilgtspējīgu attīstību.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F57EC16" w14:textId="5BFF882A" w:rsidR="00430A44" w:rsidRPr="00F27B57" w:rsidRDefault="00430A44" w:rsidP="00430A44">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004224D3">
@@ -1623,62 +4813,51 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Izstrādāts makroekonomiskās attīstības scenārijs līdz 2030. gadam, kas </w:t>
       </w:r>
       <w:r w:rsidR="002347FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ir</w:t>
       </w:r>
       <w:r w:rsidRPr="004224D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> pamatā Latvijas Fiskāli strukturālā plāna 2025. - 2028. gadam (FSP) 2026. gada Progresa </w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">ziņojumam, </w:t>
+        <w:t xml:space="preserve"> pamatā Latvijas Fiskāli strukturālā plāna 2025. - 2028. gadam (FSP) 2026. gada Progresa ziņojumam, </w:t>
       </w:r>
       <w:r w:rsidRPr="00F27B57">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>apstiprināt</w:t>
       </w:r>
       <w:r w:rsidR="005B0C02">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00F27B57">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Fiskālās disciplīnas padomē 2026.gada 12. februārī, 18. martā apstiprinātas tehniskas korekcijas. Notik</w:t>
       </w:r>
@@ -1708,81 +4887,91 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="18724254" w14:textId="63DC735A" w:rsidR="00F27B57" w:rsidRPr="00F27B57" w:rsidRDefault="00F27B57" w:rsidP="00F27B57">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F27B57">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Lai nodrošinātu Fiskālo risku deklarācijas savlaicīgu sagatavošanu, nosūtīti pieprasījumi ministrijām un citām centrālajām valsts iestādēm par Fiskālo risku vadības ziņojumu sagatavošanu un atbilstoši saņemtajai informācijai tiek aktualizēts fiskālo risku reģistrs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0ACD7329" w14:textId="35C57A47" w:rsidR="002C5FF6" w:rsidRPr="00012621" w:rsidRDefault="00F27B57" w:rsidP="00F27B57">
+    <w:p w14:paraId="0ACD7329" w14:textId="1C7E2435" w:rsidR="002C5FF6" w:rsidRPr="00012621" w:rsidRDefault="00F27B57" w:rsidP="00F27B57">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F27B57">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Lai mazinātu pašvaldību ieņēmumu atšķirības pašvaldību autonomo funkciju nodrošināšanai, kā arī veicinātu pašvaldību iniciatīvu un patstāvību savu finanšu resursu veidošanā, tika izstrādāts un iesniegts </w:t>
       </w:r>
+      <w:r w:rsidR="00B53634">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>MK</w:t>
+      </w:r>
       <w:r w:rsidRPr="00CF0C24">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Ministru kabinetā jauns Pašvaldību finanšu izlīdzināšanas (PFI) likumprojekts. PFI sistēma paredz jaunu pieeju finanšu resursu sadalē starp pašvaldībām, nodrošinot reģionāli sabalansētus finanšu resursus, kā arī būtiska mazina administratīvo slogu.</w:t>
+        <w:t xml:space="preserve"> jauns Pašvaldību finanšu izlīdzināšanas (PFI) likumprojekts. PFI sistēma paredz jaunu pieeju finanšu resursu sadalē starp pašvaldībām, nodrošinot reģionāli sabalansētus finanšu resursus, kā arī būtiska mazina administratīvo slogu.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="793E4527" w14:textId="2F12735A" w:rsidR="002C5FF6" w:rsidRPr="00012621" w:rsidRDefault="002C5FF6" w:rsidP="002C5FF6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00012621">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Latvijas interesēm atbilstoša ES fondu, Eiropas Ekonomikas zonas (EEZ) un Norvēģijas </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00012621">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -2049,50 +5238,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AE7858C" w14:textId="32A9F26F" w:rsidR="007B78EB" w:rsidRPr="00012621" w:rsidRDefault="002C5FF6" w:rsidP="003C6F3E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00012621">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Latvija bez pārtraukumiem turpina saņemt investīcijas no </w:t>
       </w:r>
       <w:r w:rsidR="00F96CBE" w:rsidRPr="00012621">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ES</w:t>
       </w:r>
       <w:r w:rsidRPr="00012621">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> fondiem</w:t>
       </w:r>
       <w:r w:rsidR="008B0F60" w:rsidRPr="00012621">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -2323,51 +5513,50 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Dalība darba grupā nodrošina iespēju savlaicīgi iesaistīties jaunā normatīvā regulējuma un metodisko pieeju veidošanā, kā arī apmainīties ar pieredzi ar citu dalībvalstu revīzijas iestāžu pārstāvjiem.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EA4975C" w14:textId="77777777" w:rsidR="001D6458" w:rsidRPr="00012621" w:rsidRDefault="001D6458" w:rsidP="001D6458">
       <w:pPr>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00012621">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Atbildīga, efektīva, prognozējama un konkurētspējīga nodokļu politika, kas nodrošina stabilus ieņēmumus valsts budžetā.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13BF0D11" w14:textId="28B0DE34" w:rsidR="00AD5EC4" w:rsidRPr="00AD5EC4" w:rsidRDefault="00AD5EC4" w:rsidP="00AD5EC4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD5EC4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -2461,51 +5650,60 @@
       </w:pPr>
       <w:r w:rsidRPr="00AD5EC4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ar mērķi pilnveidot un vienkāršot muitas regulējumu, mazinot administratīvo slogu komersantiem un nodrošināt efektīvāku procesu piemērošanu </w:t>
       </w:r>
       <w:r w:rsidRPr="002D33A6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2026. gada 27. janvārī MK izskatīja likumprojektu “Grozījumi Muitas likumā”. Likumprojekts precizē dokumentu iesniegšanas sistēmas un paredz, ka lēmumi par muitas deklarāciju grozīšanu turpmāk tiks izdoti Elektroniskajā muitas datu apstrādes sistēmā.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD5EC4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Tāpat tiek nostiprinātas VID tiesības piemērot piespiedu izpildes līdzekļus un nodrošināt muitas uzraudzību precēm un transportlīdzekļiem, par kuriem ir aizdomas par noziedzīgu nodarījumu. Grozījumi precizē tranzīta procedūras piemērošanu, noteiktos gadījumos nosakot atzītā saņēmēja statusa izmantošanu. Likumprojekts definē vienotus nosacījumus muitas pārstāvības pakalpojumu sniegšanai, kā arī paredz, ka personām ar nesamaksātu naudas sodu būs liegts veikt darbības, kurām nepieciešams EORI numurs, un ka sankciju ievērošanas nodrošināšanai VID varēs deklarācijās iesaistītajām personām izpaust informāciju par citiem dalībniekiem, ja tie pārkāpuši sankciju regulējumu.</w:t>
+        <w:t xml:space="preserve"> Tāpat tiek nostiprinātas VID tiesības piemērot piespiedu izpildes līdzekļus un nodrošināt muitas uzraudzību precēm un transportlīdzekļiem, par kuriem ir aizdomas par noziedzīgu nodarījumu. Grozījumi precizē tranzīta procedūras piemērošanu, noteiktos gadījumos nosakot atzītā saņēmēja statusa izmantošanu. Likumprojekts definē vienotus nosacījumus muitas pārstāvības pakalpojumu sniegšanai, kā arī paredz, ka personām ar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD5EC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>nesamaksātu naudas sodu būs liegts veikt darbības, kurām nepieciešams EORI numurs, un ka sankciju ievērošanas nodrošināšanai VID varēs deklarācijās iesaistītajām personām izpaust informāciju par citiem dalībniekiem, ja tie pārkāpuši sankciju regulējumu.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7122F4B7" w14:textId="4AAE303B" w:rsidR="00AD5EC4" w:rsidRPr="00AD5EC4" w:rsidRDefault="00AD5EC4" w:rsidP="00AD5EC4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A0537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Eiropas semestra misijas ietvaros </w:t>
@@ -2676,62 +5874,51 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD5EC4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Lai stiprinātu Latvijas starptautiskās pozīcijas, mazinot šķēršļus ekonomiskai sadarbībai, kā arī lai radītu pievilcīgu un stabilu investīciju vidi, </w:t>
       </w:r>
       <w:r w:rsidRPr="008E1369">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">ar 2026. gada 1. </w:t>
-[...10 lines deleted...]
-        <w:t>janvāri ir uzsākta Latvijas Republikas un Andoras Firstistes konvencijas par nodokļu dubultās uzlikšanas attiecībā uz ienākuma un kapitāla nodokļiem, ļaunprātīgas izvairīšanās no nodokļu maksāšanas un nodokļu nemaksāšanas novēršanu un tās protokola piemērošana.</w:t>
+        <w:t>ar 2026. gada 1. janvāri ir uzsākta Latvijas Republikas un Andoras Firstistes konvencijas par nodokļu dubultās uzlikšanas attiecībā uz ienākuma un kapitāla nodokļiem, ļaunprātīgas izvairīšanās no nodokļu maksāšanas un nodokļu nemaksāšanas novēršanu un tās protokola piemērošana.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F788CB3" w14:textId="1E1FC129" w:rsidR="00F96CBE" w:rsidRPr="00012621" w:rsidRDefault="001D6458" w:rsidP="001D6458">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00012621">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Uzņēmējdarbības vides stiprināšana, pilnveidojot informācijas apmaiņu un nodrošinot datu caurskatāmību, kā arī atbalstot uzņēmumu attīstību un ilgtspējās mērķu sasniegšanu.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7160482C" w14:textId="1AB07305" w:rsidR="006E1DE9" w:rsidRPr="006E1DE9" w:rsidRDefault="006E1DE9" w:rsidP="006E1DE9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
@@ -2763,51 +5950,51 @@
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>FM</w:t>
       </w:r>
       <w:r w:rsidRPr="00C12F30">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> resora pārstāvniecība 4. fāzes klātienes novērtēšanas vizītē (2026. gada 26.–30. janvāris)</w:t>
       </w:r>
       <w:r w:rsidRPr="006E1DE9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, kā arī nodrošināta dalība vizītes panelī, kurā sniegtas atbildes uz OECD novērtētāju jautājumiem par zvērinātu revidentu lomu kukuļošanas risku mazināšanā.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15BDA43E" w14:textId="0AA973B2" w:rsidR="006E1DE9" w:rsidRPr="006E1DE9" w:rsidRDefault="006E1DE9" w:rsidP="006E1DE9">
+    <w:p w14:paraId="15BDA43E" w14:textId="71FD0618" w:rsidR="006E1DE9" w:rsidRPr="006E1DE9" w:rsidRDefault="006E1DE9" w:rsidP="006E1DE9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C12F30">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Veikts FM izvērtējums par zvērinātu revidentu piesaistes iespējām un kapacitāti, kas iesniegts iekļaušanai Finanšu izlūkošanas dienesta gatavotā </w:t>
       </w:r>
       <w:r w:rsidR="00C12F30" w:rsidRPr="00C12F30">
         <w:rPr>
@@ -2825,51 +6012,71 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Nacionālā riska novērtējuma 2026</w:t>
       </w:r>
       <w:r w:rsidR="00C12F30">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="00C12F30">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> projekta sadaļā "Neatkarīga audita pieejamība</w:t>
+        <w:t xml:space="preserve"> projekta sadaļā </w:t>
+      </w:r>
+      <w:r w:rsidR="00742F0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C12F30">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Neatkarīga audita pieejamība</w:t>
       </w:r>
       <w:r w:rsidR="00C12F30" w:rsidRPr="00C12F30">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="006E1DE9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006E1DE9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2932,51 +6139,60 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>FM</w:t>
       </w:r>
       <w:r w:rsidRPr="00570833">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> izstrādātie Grāmatvedības likuma grozījumi.</w:t>
       </w:r>
       <w:r w:rsidRPr="006E1DE9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Tādējādi, sākot ar 2028. gadu, tiks nodrošināta tādu uzņēmumu, kuru pienākums ir sagatavot ilgtspējas ziņojumu saskaņā ar Ilgtspējas informācijas atklāšanas likumu (t.i., neto apgrozījums pārsniedz 450 miljonus eiro un kuros nodarbināti vairāk nekā 1000 darbinieki), vadības ziņojumu un konsolidēto vadības ziņojumu, finanšu pārskatu un konsolidēto finanšu pārskatu, revīzijas ziņojumu, ilgtspējas ziņojumu un to apliecinājumu (tostarp par trešo valstu uzņēmumiem) pieejamība sabiedrībai ESAP.</w:t>
+        <w:t xml:space="preserve"> Tādējādi, sākot ar 2028. gadu, tiks nodrošināta tādu uzņēmumu, kuru pienākums ir sagatavot ilgtspējas ziņojumu saskaņā ar Ilgtspējas informācijas atklāšanas likumu (t.i., neto </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E1DE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>apgrozījums pārsniedz 450 miljonus eiro un kuros nodarbināti vairāk nekā 1000 darbinieki), vadības ziņojumu un konsolidēto vadības ziņojumu, finanšu pārskatu un konsolidēto finanšu pārskatu, revīzijas ziņojumu, ilgtspējas ziņojumu un to apliecinājumu (tostarp par trešo valstu uzņēmumiem) pieejamība sabiedrībai ESAP.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3057B3C9" w14:textId="6D469890" w:rsidR="00F96CBE" w:rsidRPr="000C00D5" w:rsidRDefault="00457194" w:rsidP="000C00D5">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C00D5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Ēnu ekonomikas mazināšana.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="162FCA9E" w14:textId="55E95FC1" w:rsidR="002C253D" w:rsidRPr="002C253D" w:rsidRDefault="002C253D" w:rsidP="002C253D">
@@ -3067,62 +6283,51 @@
         <w:t>Caurskatāmas, legālas azartspēles un izlozes Latvijā, nodrošinot sabiedrības interešu un tiesību aizsardzību.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5581BBD2" w14:textId="7AF286A5" w:rsidR="00401449" w:rsidRPr="00012621" w:rsidRDefault="0026522B" w:rsidP="00833BD6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00032082">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pabeigts darbs pie normatīvā regulējuma sakārtošanas, lai pilnveidotu valsts pārvaldes institucionālo sistēmu un nodrošinātu tās darbības efektivitāti, </w:t>
-[...10 lines deleted...]
-        <w:t>optimizāciju un birokrātijas mazināšanu, ar 2026. gada 1. aprīli Izložu un azartspēļu uzraudzības inspekciju pievienojot V</w:t>
+        <w:t>Pabeigts darbs pie normatīvā regulējuma sakārtošanas, lai pilnveidotu valsts pārvaldes institucionālo sistēmu un nodrošinātu tās darbības efektivitāti, optimizāciju un birokrātijas mazināšanu, ar 2026. gada 1. aprīli Izložu un azartspēļu uzraudzības inspekciju pievienojot V</w:t>
       </w:r>
       <w:r w:rsidR="00032082">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ID</w:t>
       </w:r>
       <w:r w:rsidR="00401449" w:rsidRPr="00012621">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F509C31" w14:textId="52850739" w:rsidR="00833BD6" w:rsidRPr="00012621" w:rsidRDefault="00833BD6" w:rsidP="00833BD6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -3434,51 +6639,60 @@
         <w:t>nefinanšu</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002E0397">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> sektora UKI iesaisti šo tiesību aktu izstrādē.</w:t>
       </w:r>
       <w:r w:rsidR="002E0397" w:rsidRPr="002E0397">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002E0397">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Platformas mērķis ir veicināt uzraudzības un kontroles institūciju savstarpējo sadarbību un informācijas apmaiņu, vienotu praksi uzraudzības un kontroles pasākumu īstenošanā, normatīvajos aktos noteikto uzdevumu efektīvu izpildi un vienotu izpratni par NILLTPF riskiem un tendencēm.</w:t>
+        <w:t xml:space="preserve">Platformas mērķis ir veicināt uzraudzības un kontroles </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E0397">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>institūciju savstarpējo sadarbību un informācijas apmaiņu, vienotu praksi uzraudzības un kontroles pasākumu īstenošanā, normatīvajos aktos noteikto uzdevumu efektīvu izpildi un vienotu izpratni par NILLTPF riskiem un tendencēm.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C4C087F" w14:textId="7C5146FE" w:rsidR="009C30F4" w:rsidRPr="00012621" w:rsidRDefault="00AB6A84" w:rsidP="00AB6A84">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F6EB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">FM 2026. gada 1. ceturksnī turpināja pārstāvēt Latviju AMLA tiesību aktu izstrādes procesā attiecībā uz </w:t>
@@ -3676,51 +6890,50 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="37C8989F" w14:textId="60650514" w:rsidR="0090664B" w:rsidRPr="00BE52A0" w:rsidRDefault="00BE52A0" w:rsidP="00BE52A0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:ind w:left="426" w:firstLine="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE52A0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidR="00122F92" w:rsidRPr="00BE52A0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ācībās</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE52A0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11565722" w14:textId="77777777" w:rsidR="0090664B" w:rsidRDefault="00122F92" w:rsidP="00BE52A0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
@@ -4090,9423 +7303,23295 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BE783A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Awards</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BE783A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2026” ieņemot 2.vietu trīs kategorijās.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4690EAB5" w14:textId="474CA9CA" w:rsidR="00340B58" w:rsidRPr="00012621" w:rsidRDefault="00BE783A" w:rsidP="00BE783A">
+    <w:p w14:paraId="7C62A26C" w14:textId="4F282D9E" w:rsidR="00290CD0" w:rsidRPr="004A4A07" w:rsidRDefault="00BE783A" w:rsidP="0051490E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A4A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lai skaidrotu sabiedrībai valsts budžeta 2026. gadam veidošanos, sadalījumu un  virzienus, īstenota plaša komunikācija FM sociālās saziņas platformās, tai skaitā </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A4A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Facebook</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A4A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A4A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Youtube</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A4A07">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (video skatījumi sasniedza vairāk kā 2 milj.) u.c., kā arī plašsaziņas līdzekļos u.c. medijos.</w:t>
+      </w:r>
+      <w:r w:rsidR="00340B58" w:rsidRPr="004A4A07">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-[...51 lines deleted...]
-        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
+      <w:bookmarkStart w:id="1" w:name="_Pārmaiņu_vadības_projekti_1"/>
+      <w:bookmarkStart w:id="2" w:name="_Riski_un_kavējošie_3"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="16DB95C1" w14:textId="2864C036" w:rsidR="00E25F4A" w:rsidRPr="00012621" w:rsidRDefault="00E25F4A" w:rsidP="00E25F4A">
+    <w:p w14:paraId="3FD19580" w14:textId="5EC340DD" w:rsidR="00A72C38" w:rsidRDefault="00A72C38" w:rsidP="00A72C38">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Pārmaiņu_vadības_projekti_1"/>
-      <w:bookmarkStart w:id="2" w:name="_Riski_un_kavējošie_3"/>
       <w:bookmarkStart w:id="3" w:name="_Ministrija_ir_sagatavojusi"/>
-      <w:bookmarkEnd w:id="1"/>
-      <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
-      <w:r w:rsidRPr="00012621">
+      <w:r w:rsidRPr="0086761B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Ministrija ir sagatavojusi šādus tiesību aktu</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E353B1" w:rsidRPr="00012621">
+        <w:t>Ministrija ir sagatavojusi šādus tiesību aktus un tiesību aktu projektus 202</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">s un tiesību aktu projektus </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00012621">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0086761B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>202</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003A4543">
+        <w:t>.gad</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>6</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00012621">
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidR="00684DD9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">.gada </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005D7298" w:rsidRPr="00012621">
+        <w:t>pirmajā pusgadā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0086761B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>I ceturksnī</w:t>
-[...9 lines deleted...]
-        </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="324B97DF" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="00677FAA" w:rsidRDefault="003A4543" w:rsidP="003A4543"/>
-    <w:p w14:paraId="190E167D" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="00762FB5" w:rsidRDefault="003A4543" w:rsidP="003A4543">
+    <w:p w14:paraId="66613134" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00677FAA" w:rsidRDefault="00A72C38" w:rsidP="00A72C38"/>
+    <w:p w14:paraId="39A992B3" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00762FB5" w:rsidRDefault="00A72C38" w:rsidP="00A72C38">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00762FB5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Ministru kabinetā iesniegtie/ Saeimā apstiprinātie likumi</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="5554" w:type="pct"/>
+        <w:tblW w:w="5632" w:type="pct"/>
         <w:tblInd w:w="-431" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1532"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="3700"/>
+        <w:gridCol w:w="1530"/>
+        <w:gridCol w:w="1508"/>
+        <w:gridCol w:w="1574"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="3837"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003A4543" w:rsidRPr="00762FB5" w14:paraId="4335713A" w14:textId="77777777" w:rsidTr="003A4543">
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="1F985779" w14:textId="77777777" w:rsidTr="00A72C38">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="761" w:type="pct"/>
+            <w:tcW w:w="749" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4C817008" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="00762FB5" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
+          <w:p w14:paraId="396DABB4" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00762FB5">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Tiesību akta Nr.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="742" w:type="pct"/>
+            <w:tcW w:w="739" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1CB3CCB5" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="00762FB5" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
+          <w:p w14:paraId="3F60E797" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00762FB5">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>MK iesniegšanas datums</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="784" w:type="pct"/>
+            <w:tcW w:w="771" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="38C10183" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="00762FB5" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
+          <w:p w14:paraId="03A16579" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00762FB5">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>MK pieņemšanas datums</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="875" w:type="pct"/>
+            <w:tcW w:w="861" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5F63DC8C" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="00762FB5" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
+          <w:p w14:paraId="61BE8FB9" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00762FB5">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Saeimā pieņemšanas datums</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1881" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="669C91F5" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00684DD9">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00762FB5">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...28 lines deleted...]
-                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Likuma nosaukums</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A4543" w:rsidRPr="00762FB5" w14:paraId="7D3EB0E3" w14:textId="77777777" w:rsidTr="003A4543">
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="22E1472A" w14:textId="77777777" w:rsidTr="00A72C38">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="761" w:type="pct"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="7445A0E6" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="005F6808" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
+            <w:tcW w:w="749" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="32606CEA" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-              </w:rPr>
-[...53 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>25-TA-2104</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="739" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="383F0A13" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>16.06.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="771" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6572562A" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>07.07.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="861" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E606C3C" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="875" w:type="pct"/>
-[...32 lines deleted...]
-          <w:p w14:paraId="4ED5DAFB" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="00762FB5" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
+            <w:tcW w:w="1881" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="042537FB" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-              </w:rPr>
-[...5 lines deleted...]
-              <w:t>Grozījumi Tabakas izstrādājumu, tabakas aizstājējproduktu, augu smēķēšanas produktu, elektronisko smēķēšanas ierīču un to šķidrumu aprites likumā</w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Grozījumi Alternatīvo ieguldījumu fondu un to pārvaldnieku likumā</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A4543" w:rsidRPr="00762FB5" w14:paraId="6A88116B" w14:textId="77777777" w:rsidTr="003A4543">
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="433CB27B" w14:textId="77777777" w:rsidTr="00A72C38">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="761" w:type="pct"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="6914EF45" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="005F6808" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
+            <w:tcW w:w="749" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3773EBD4" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-              </w:rPr>
-[...94 lines deleted...]
-          <w:p w14:paraId="71D098F0" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="00762FB5" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>25-TA-2105</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="739" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="752AE81F" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>09.06.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="771" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0A17F1BD" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>07.07.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="861" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="53A19888" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1881" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="79656E12" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-              </w:rPr>
-[...5 lines deleted...]
-              <w:t>Degvielas cenu pieauguma ierobežošanas likums</w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Grozījumi Ieguldījumu pārvaldes sabiedrību likumā</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A4543" w:rsidRPr="00762FB5" w14:paraId="1FC5FC6B" w14:textId="77777777" w:rsidTr="003A4543">
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="617FB9C9" w14:textId="77777777" w:rsidTr="00A72C38">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="761" w:type="pct"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="011114CF" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="005F6808" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
+            <w:tcW w:w="749" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0A9801F6" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-              </w:rPr>
-[...78 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>25-TA-2604</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="739" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="048FF5B7" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>02.06.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="771" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="21D21B90" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>30.06.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="861" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="147831FD" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1838" w:type="pct"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="02C6CD7E" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="00762FB5" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
+            <w:tcW w:w="1881" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6222861C" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-              </w:rPr>
-[...5 lines deleted...]
-              <w:t>Eiropas Ekonomikas zonas finanšu instrumenta un Norvēģijas finanšu instrumenta 2021.–2028. gada perioda vadības likums</w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Grozījumi Ieguldījumu brokeru sabiedrību likumā</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A4543" w:rsidRPr="00762FB5" w14:paraId="1E960E05" w14:textId="77777777" w:rsidTr="003A4543">
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="155DC23A" w14:textId="77777777" w:rsidTr="00A72C38">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="761" w:type="pct"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="09715DB5" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="005F6808" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
+            <w:tcW w:w="749" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7C073725" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-              </w:rPr>
-[...78 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>25-TA-2585</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="739" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3BDB928F" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>02.06.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="771" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="71924533" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>30.06.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="861" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="137599C9" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1838" w:type="pct"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="4F2020C5" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="00762FB5" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
+            <w:tcW w:w="1881" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="219968FF" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-              </w:rPr>
-[...5 lines deleted...]
-              <w:t>Pašvaldību finanšu izlīdzināšanas likums</w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Grozījumi Privāto pensiju fondu likumā</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A4543" w:rsidRPr="00762FB5" w14:paraId="59D3D785" w14:textId="77777777" w:rsidTr="003A4543">
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="662F5E49" w14:textId="77777777" w:rsidTr="00A72C38">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="761" w:type="pct"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="7DA4913B" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="005F6808" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
+            <w:tcW w:w="749" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="48F0D867" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-              </w:rPr>
-[...88 lines deleted...]
-          <w:p w14:paraId="7C5EBF0A" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="00762FB5" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>25-TA-2326</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="739" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5AAABD22" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>02.06.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="771" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6326B9C2" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>30.06.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="861" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5FB143B5" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1881" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2E7F56BD" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-              </w:rPr>
-[...5 lines deleted...]
-              <w:t>Grozījumi Noguldījumu garantiju likumā</w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Grozījumi Akciju atpirkšanas likumā</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A4543" w:rsidRPr="00762FB5" w14:paraId="61C2B7D2" w14:textId="77777777" w:rsidTr="003A4543">
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="234615A5" w14:textId="77777777" w:rsidTr="00A72C38">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="761" w:type="pct"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="2EFFF0F2" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="005F6808" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
+            <w:tcW w:w="749" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4240F741" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>25-TA-2691</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="739" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="515A3F32" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>02.06.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="771" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0E373F0D" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>30.06.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="861" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="787AA00C" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1881" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="135AF3C2" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Grozījumi Kredītiestāžu un ieguldījumu brokeru sabiedrību darbības atjaunošanas un noregulējuma likumā</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="785B9DFD" w14:textId="77777777" w:rsidTr="00A72C38">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="749" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="52B92F4F" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>25-TA-2447</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="739" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2558D7C5" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>02.06.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="771" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5C5A73E3" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>30.06.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="861" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="151CA4B5" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1881" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="06E7740C" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Grozījumi Kredītiestāžu likumā</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="0B0BAC4D" w14:textId="77777777" w:rsidTr="00A72C38">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="749" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6DC8E480" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>25-TA-2538</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="739" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4EF2EA6D" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>02.06.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="771" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="58182F0A" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>30.06.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="861" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="32D16B80" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1881" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2715D150" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Grozījumi Ieguldījumu pārvaldes sabiedrību likumā</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="379F6927" w14:textId="77777777" w:rsidTr="00A72C38">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="749" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="59DDCF54" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>25-TA-2576</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="739" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2D679CB0" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>02.06.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="771" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7AF2D73D" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>30.06.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="861" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="51382E0E" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1881" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="734BA254" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Grozījumi Apdrošināšanas un pārapdrošināšanas izplatīšanas likumā</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="5DC7E0D5" w14:textId="77777777" w:rsidTr="00A72C38">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="749" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7991C1B9" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>25-TA-2547</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="739" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="67C1DE20" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>02.06.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="771" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="13735EA6" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>30.06.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="861" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4C02C4CB" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1881" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="21448C52" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Grozījumi Apdrošināšanas un pārapdrošināšanas likumā</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="42A8B961" w14:textId="77777777" w:rsidTr="00A72C38">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="749" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="58092A50" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>25-TA-2284</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="739" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="72A91E38" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>02.06.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="771" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5CF93E68" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>30.06.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="861" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="60DC038E" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1881" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="73814E60" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Grozījumi Finanšu konglomerātu likumā</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="7F13E87B" w14:textId="77777777" w:rsidTr="00A72C38">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="749" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5DDC857E" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>25-TA-2563</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="739" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6FFA2902" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>02.06.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="771" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6B0423B1" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>30.06.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="861" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="18DA21C8" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1881" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="034EBF77" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Grozījumi Segto obligāciju likumā</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="3BB71C90" w14:textId="77777777" w:rsidTr="00A72C38">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="749" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="39CAB5FD" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>25-TA-2713</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="739" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="30B48CB1" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>02.06.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="771" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="19863DB7" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>30.06.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="861" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4DFA6009" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1881" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="194308D9" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Grozījumi Finanšu instrumentu tirgus likumā</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="013F2872" w14:textId="77777777" w:rsidTr="00A72C38">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="749" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7ACF8ED6" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>26-TA-462</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="739" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="07A78F5F" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>26.05.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="771" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4233EB14" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="861" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5CCE479D" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1881" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="709E3AB5" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Pašvaldību finanšu izlīdzināšanas likums</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="407BE4DB" w14:textId="77777777" w:rsidTr="00A72C38">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="749" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6EFF4619" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>25-TA-1424</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="739" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="52311F20" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>20.05.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="771" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4183DF2C" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>09.06.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="861" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7B157EEF" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1881" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="02B3A2DF" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Grozījums Valsts ieņēmumu dienesta likumā</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="57498490" w14:textId="77777777" w:rsidTr="00A72C38">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="749" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6C0786F7" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>26-TA-744</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="739" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="77D1A7AA" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>20.05.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="771" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="411A215D" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>26.05.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="861" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="227EC953" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1881" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="74FE3523" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Grozījumi Patērētāju tiesību aizsardzības likumā</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="3A7342AE" w14:textId="77777777" w:rsidTr="00A72C38">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="749" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3A6F641A" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>24-TA-480</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="739" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5E60007A" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>14.05.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="771" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="23FF29A7" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>16.06.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="861" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0EEDC3A3" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1881" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="52770121" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Grozījumi Apdrošināšanas un pārapdrošināšanas izplatīšanas likumā</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="6C3B2467" w14:textId="77777777" w:rsidTr="00A72C38">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="749" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="72D1D211" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>26-TA-752</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="739" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7674D39A" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>13.05.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="771" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7AE6BDD7" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>26.05.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="861" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="010DEDE6" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1881" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0E6C4FB9" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Grozījumi Kolektīvās finansēšanas pakalpojumu likumā</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="6E9FFB68" w14:textId="77777777" w:rsidTr="00A72C38">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="749" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="33F0719A" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>26-TA-750</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="739" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2A42EBA7" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>13.05.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="771" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="64571CD0" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>26.05.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="861" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7CF94BC6" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1881" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="02DCE092" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Grozījumi Privāto pensiju fondu likumā</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="5DA954FF" w14:textId="77777777" w:rsidTr="00A72C38">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="749" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0A7CB1BC" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>26-TA-719</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="739" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6CBB2188" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>13.05.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="771" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="62024D00" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>26.05.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="861" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0D50D6BD" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1881" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="714ACD0D" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Grozījumi Alternatīvo ieguldījumu fondu un to pārvaldnieku likumā</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="10C8B609" w14:textId="77777777" w:rsidTr="00A72C38">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="749" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="442E9C6B" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>26-TA-736</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="739" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4B339049" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>13.05.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="771" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="14330B14" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>26.05.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="861" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="053CA77B" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1881" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="02F1C96B" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grozījumi Negodīgas </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>komercprakses</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> aizlieguma likumā</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="28B4791A" w14:textId="77777777" w:rsidTr="00A72C38">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="749" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7EFC3888" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>26-TA-734</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="739" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2D11B244" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>13.05.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="771" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1AF0B418" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>26.05.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="861" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1F39CAF2" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1881" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="072B71AC" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Grozījumi Ieguldījumu pārvaldes sabiedrību likumā</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="06EB39B3" w14:textId="77777777" w:rsidTr="00A72C38">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="749" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2E9694F7" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>26-TA-728</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="739" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="61DD9C3F" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>13.05.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="771" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0DC018E5" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>26.05.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="861" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D87D446" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1881" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7EE7350D" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Grozījumi Finanšu instrumentu tirgus likumā</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="3CA0E02D" w14:textId="77777777" w:rsidTr="00A72C38">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="749" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="091132D1" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>26-TA-749</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="739" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="73D72489" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>13.05.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="771" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1FA186D8" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>26.05.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="861" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="12BED5AD" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1881" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3E181315" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Grozījumi Starptautisko un Latvijas Republikas nacionālo sankciju likumā</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="0AC4F981" w14:textId="77777777" w:rsidTr="00A72C38">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="886"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="749" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="02C4E622" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>26-TA-745</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="739" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="56BD5A47" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>13.05.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="771" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="393D2AEA" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>26.05.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="861" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7AA42AAC" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1881" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0705F642" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grozījumi Noziedzīgi iegūtu līdzekļu legalizācijas un terorisma un </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>proliferācijas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> finansēšanas novēršanas likumā</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="2C21C8EA" w14:textId="77777777" w:rsidTr="00A72C38">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="749" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="41A46DD4" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>26-TA-747</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="739" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5C163F0C" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>13.05.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="771" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5C7D91D0" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>26.05.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="861" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="584FCC53" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1881" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="085E7E59" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Grozījumi Maksājumu pakalpojumu un elektroniskās naudas likumā</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="230E7541" w14:textId="77777777" w:rsidTr="00A72C38">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="749" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="272595C5" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>26-TA-748</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="739" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="67EF7B75" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>13.05.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="771" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="69602FFD" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>26.05.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="861" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2A1DD9BF" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1881" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5637503F" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Grozījumi Reklāmas likumā</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="52910B4A" w14:textId="77777777" w:rsidTr="00A72C38">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="749" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7CB4F575" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>26-TA-751</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="739" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="45398835" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>13.05.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="771" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4B2B3916" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>26.05.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="861" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5439E70B" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1881" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4C6179F8" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Grozījumi Civilprocesa likumā </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="19446D6E" w14:textId="77777777" w:rsidTr="00A72C38">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="749" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="216AFAD0" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>26-TA-746</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="739" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2024CABE" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>13.05.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="771" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3E8291F2" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>26.05.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="861" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3225D039" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1881" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6FB1F657" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grozījumi Preču un pakalpojumu </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>piekļūstamības</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> likumā</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="2F243728" w14:textId="77777777" w:rsidTr="00A72C38">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="749" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7126D852" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>23-TA-3125</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="739" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7A45A6F0" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>12.05.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="771" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5D224DC8" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>12.05.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="861" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="080ED098" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1881" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3B651004" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Grozījumi Tabakas izstrādājumu, tabakas aizstājējproduktu, augu smēķēšanas produktu, elektronisko smēķēšanas ierīču un to šķidrumu aprites likumā</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="175269D9" w14:textId="77777777" w:rsidTr="00A72C38">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="749" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1B64BADF" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>25-TA-2661</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="739" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0261BF7A" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>23.04.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="771" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7AFB6337" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>19.05.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="861" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="191A2228" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1881" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1A9D159A" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Grozījumi Finanšu instrumentu tirgus likumā</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="5A5D3DBA" w14:textId="77777777" w:rsidTr="00A72C38">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="749" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4FB36673" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>25-TA-2911</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="739" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="306E2198" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>23.04.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="771" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0C0B9991" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>28.04.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="861" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="340EFEE2" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1881" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3E54E836" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Grozījumi Kredītiestāžu likumā</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="3B04947B" w14:textId="77777777" w:rsidTr="00A72C38">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="749" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4615E7CE" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>23-TA-3125</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="739" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="516A9E81" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>31.03.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="771" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="024F9E72" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="861" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="437E3E40" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1881" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5D26F7FD" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Grozījumi Tabakas izstrādājumu, tabakas aizstājējproduktu, augu smēķēšanas produktu, elektronisko smēķēšanas ierīču un to šķidrumu aprites likumā</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="5D8115C9" w14:textId="77777777" w:rsidTr="00A72C38">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="749" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="39C0F7EB" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>26-TA-675</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="739" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3AF3C5EB" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>24.03.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="771" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="34FC9027" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>24.03.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="861" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="58330275" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>26.03.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1881" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="37F217A0" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Degvielas cenu pieauguma ierobežošanas likums</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="72B01A77" w14:textId="77777777" w:rsidTr="00A72C38">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="749" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3C2DB6DB" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>25-TA-2906</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="739" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="40CCCC8B" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>20.03.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="771" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0BCFDA4C" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>31.03.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="861" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3FF65B5E" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>14.05.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1881" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="691C031B" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Eiropas Ekonomikas zonas finanšu instrumenta un Norvēģijas finanšu instrumenta 2021.–2028. gada perioda vadības likums</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="1D5725B7" w14:textId="77777777" w:rsidTr="00A72C38">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="749" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="68F44A81" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>25-TA-3103</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="739" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7EDB19B1" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>25.02.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="771" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="36758B8B" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>17.03.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="861" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5677313B" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>04.06.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1881" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="35A88731" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Grozījumi Noguldījumu garantiju likumā</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="7D0384FE" w14:textId="77777777" w:rsidTr="00A72C38">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="749" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="334E98D3" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>24-TA-2344</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="742" w:type="pct"/>
-[...16 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:tcW w:w="739" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6949AB18" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>29.12.2025.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="784" w:type="pct"/>
-[...16 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:tcW w:w="771" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4A35ACC2" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>27.01.2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="875" w:type="pct"/>
-[...32 lines deleted...]
-          <w:p w14:paraId="703CA63F" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="00762FB5" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
+            <w:tcW w:w="861" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="08315DAE" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>11.06.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1881" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="68E38F76" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Grozījumi Muitas likumā</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0612D3BA" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="00762FB5" w:rsidRDefault="003A4543" w:rsidP="003A4543">
+    <w:p w14:paraId="0B121065" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00A72C38">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1B513148" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="00762FB5" w:rsidRDefault="003A4543" w:rsidP="003A4543">
+    <w:p w14:paraId="4F0B9994" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00A72C38">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00762FB5">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00684DD9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Ministru kabineta noteikumi</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10070" w:type="dxa"/>
         <w:tblInd w:w="-431" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1560"/>
         <w:gridCol w:w="1541"/>
         <w:gridCol w:w="1529"/>
         <w:gridCol w:w="1356"/>
         <w:gridCol w:w="4084"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003A4543" w:rsidRPr="003A4543" w14:paraId="4C5C7C42" w14:textId="77777777" w:rsidTr="003E1D6C">
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="246298EE" w14:textId="77777777" w:rsidTr="00EF2DE8">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="14DC5F2A" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
+          <w:p w14:paraId="0B0FA706" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="003A4543">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Tiesību akta Nr.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1541" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="653B9716" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
+          <w:p w14:paraId="72874600" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="003A4543">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>MK iesniegšanas</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3A20161D" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
+          <w:p w14:paraId="4A957060" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="003A4543">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>datums</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7BFD1852" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
+          <w:p w14:paraId="6204EECF" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="003A4543">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>MK pieņemšanas datums</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1356" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="379AEE10" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
+          <w:p w14:paraId="724A7687" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="003A4543">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Nr.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4084" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4DABA16C" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
-[...1 lines deleted...]
-              <w:jc w:val="both"/>
+          <w:p w14:paraId="2DB2187F" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00684DD9">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="003A4543">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Tiesību akta nosaukums</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A4543" w:rsidRPr="003A4543" w14:paraId="1E0C3BDF" w14:textId="77777777" w:rsidTr="003E1D6C">
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="43E16997" w14:textId="77777777" w:rsidTr="00EF2DE8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1317C985" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="75919F4D" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>25-TA-916</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E9939B1" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>01.07.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1529" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="07472AB9" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1356" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="503EB294" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4084" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1055BA86" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Grozījumi Ministru kabineta 2017. gada 22. augusta noteikumos Nr. 499 "Muitas atļauju noteikumi"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="278FF5F9" w14:textId="77777777" w:rsidTr="00EF2DE8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="399CA790" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>26-TA-833</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="49D513C2" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>29.06.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1529" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0E63C828" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1356" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="25024F5F" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4084" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="64ABA2C3" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Grozījums Ministru kabineta 2023. gada 13. jūlija noteikumos Nr. 408 "Kārtība, kādā Eiropas Savienības fondu vadībā iesaistītās institūcijas nodrošina šo fondu ieviešanu 2021.–2027. gada plānošanas periodā"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="35A19864" w14:textId="77777777" w:rsidTr="00EF2DE8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="58DC10D8" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>26-TA-557</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0D7F21F0" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>26.06.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1529" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6145A424" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>30.06.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1356" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="47B6DC82" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>381</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4084" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4D36427D" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Grozījumi Ministru kabineta 2023. gada 17. janvāra noteikumos Nr. 15 "Maksimāli pieļaujamā valsts budžeta izdevumu kopapjoma un  katrai ministrijai un citai centrālajai valsts iestādei paredzētā izdevumu kopējā apjoma noteikšanas kārtība vidējam termiņam"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="41219857" w14:textId="77777777" w:rsidTr="00EF2DE8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="13600C26" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>25-TA-1246</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="66BEBCC8" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>25.06.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1529" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3E5D4097" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1356" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1A83A4F8" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4084" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="475C75D7" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Valsts ieņēmumu dienesta valsts informāciju sistēmu noteikumi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="1D0F0D00" w14:textId="77777777" w:rsidTr="00EF2DE8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="40DE1646" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>26-TA-658</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="23095F03" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>15.06.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1529" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="398EB8ED" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>30.06.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1356" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="335936D6" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>366</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4084" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="00998850" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Grozījumi Ministru kabineta 2005. gada 22. marta noteikumos Nr. 195 "Sauszemes transportlīdzekļu īpašnieku civiltiesiskās atbildības obligātās apdrošināšanas garantijas fonda izveidošanas, uzkrāšanas un administrēšanas kārtība"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="0B1714F6" w14:textId="77777777" w:rsidTr="00EF2DE8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="65728BB8" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>26-TA-762</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="76670B90" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>11.06.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1529" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6A338341" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>30.06.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1356" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="553F3CD6" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>365</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4084" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="760DD0FB" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Grozījums Ministru kabineta 2006. gada 12. septembra noteikumos Nr. 759 "Noteikumi par gada atšķirības zīmi dārgmetālu izstrādājumiem"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="1A653736" w14:textId="77777777" w:rsidTr="00EF2DE8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0F8BEAE0" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>26-TA-638</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="05BE4E1F" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>11.06.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1529" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="70C7BE52" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1356" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="39DD3F6F" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4084" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="77D751AC" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Grozījumi Ministru kabineta 2014. gada 8. jūlija noteikumos Nr. 391 "Kārtība, kādā gadskārtējā valsts budžeta likumprojektā iekļauj pieprasījumus valsts vārdā sniedzamajiem galvojumiem, un galvojumu sniegšanas un uzraudzības kārtība"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="3DBFE195" w14:textId="77777777" w:rsidTr="00EF2DE8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3803D2AF" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>26-TA-52</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="05B642AB" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>09.06.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1529" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3C284B59" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1356" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="70DF7C22" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4084" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="48AA0648" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Grozījumi Ministru kabineta 2018. gada 13. februāra noteikumos Nr. 87 "Grāmatvedības uzskaites kārtība budžeta iestādēs"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="5C84DA46" w14:textId="77777777" w:rsidTr="00EF2DE8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="053DDA6A" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>25-TA-3083</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="30F0BA59" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>02.06.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1529" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1E29B7C2" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>30.06.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1356" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="417B55A2" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>364</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4084" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3390FE9F" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Grozījumi Ministru kabineta 2025. gada 1. jūlija noteikumos Nr. 400 "Gada pārskata sagatavošanas kārtība"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="03A48E49" w14:textId="77777777" w:rsidTr="00EF2DE8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6FB69854" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>25-TA-3077</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4AFEB3BE" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>26.05.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1529" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="28426926" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>09.06.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1356" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="16C8AA94" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>310</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4084" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2B44A617" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Grozījumi Ministru kabineta 2011. gada 3. maija noteikumos Nr. 333 "Kārtība, kādā plānojami un uzskaitāmi ieņēmumi no maksas pakalpojumiem un ar šo pakalpojumu sniegšanu saistītie izdevumi, kā arī maksas pakalpojumu izcenojumu noteikšanas metodika un izcenojumu apstiprināšanas kārtība"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="46455E92" w14:textId="77777777" w:rsidTr="00EF2DE8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5AF33666" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>25-TA-2451</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3F7AC384" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>22.05.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1529" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="63AB7E56" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>26.05.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1356" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="451A8BD9" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>294</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4084" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2673DF2C" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Grozījumi Ministru kabineta 2022. gada 20. decembra noteikumos Nr. 816 "Publisko elektronisko iepirkumu noteikumi"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="0212F2FB" w14:textId="77777777" w:rsidTr="00EF2DE8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E49DABB" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>25-TA-2660</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="22593404" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>23.04.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1529" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="532D4F80" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>26.05.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1356" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0C4FB75F" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>293</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4084" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="693A7121" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Grozījumi Ministru kabineta 2004. gada 26. oktobra noteikumos Nr. 893 "Iepirkumu uzraudzības biroja nolikums"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="05C8991B" w14:textId="77777777" w:rsidTr="00EF2DE8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2C00418E" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>25-TA-2361</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="20DFAB2C" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>13.04.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1529" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3FB68582" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>28.04.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1356" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="582CB3DA" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>225</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4084" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="45FC940D" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Grozījumi Ministru kabineta 2017. gada 28. februāra noteikumos Nr. 104 "Noteikumi par iepirkuma procedūru un tās piemērošanas kārtību pasūtītāja finansētiem projektiem"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="5F381F1F" w14:textId="77777777" w:rsidTr="00EF2DE8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7BA6673D" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>26-TA-126</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="39D38579" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>08.04.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1529" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="02B4459B" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>28.04.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1356" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="58DF0C32" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>224</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4084" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7FE3BF8A" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Grozījumi Ministru kabineta 2014. gada 16. decembra noteikumos Nr. 769 "Eiropas Savienības finanšu interešu aizsardzības koordinācijas padomes nolikums"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="4F60F8F8" w14:textId="77777777" w:rsidTr="00EF2DE8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="070ECA32" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>26-TA-302</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1541" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="129AA91E" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="5D6FA326" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>31.03.2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5256A768" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="1ED2D17B" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>14.04.2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1356" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="616133DF" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="18BB2C02" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>192</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4084" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="690FCBD9" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
+          <w:p w14:paraId="5F9417C6" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Par Ministru kabineta 2005. gada 5. jūlija noteikumu Nr. 497 "Noteikumi par valsts parāda un pašvaldību parādu uzskaites klasifikāciju" atzīšanu par spēku zaudējušiem</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A4543" w:rsidRPr="003A4543" w14:paraId="1D6A962F" w14:textId="77777777" w:rsidTr="003E1D6C">
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="30707D60" w14:textId="77777777" w:rsidTr="00EF2DE8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="56618D09" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="563C2D77" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>25-TA-2430</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1541" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="776C86DB" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="5DA9133B" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>20.03.2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="197E71AD" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="3A53B8F1" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>07.04.2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1356" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="22DBC5E7" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="38EACEB7" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>187</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4084" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6443F067" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
+          <w:p w14:paraId="2309222A" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Grozījumi Ministru kabineta 2025. gada 25. jūnija noteikumos Nr. 378 "Valsts ieņēmumu dienesta nolikums"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A4543" w:rsidRPr="003A4543" w14:paraId="3A523B50" w14:textId="77777777" w:rsidTr="003E1D6C">
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="33337E23" w14:textId="77777777" w:rsidTr="00EF2DE8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1D1038BB" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="668696BA" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>25-TA-2998</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1541" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="125D257E" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="54514904" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>25.02.2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1A741829" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="4D6B0A6D" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>17.03.2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1356" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="72CF9803" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="1E7BC7A0" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>138</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4084" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="210790FF" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
+          <w:p w14:paraId="0DA5F84E" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Grozījumi Ministru kabineta 2006. gada 19. septembra noteikumos Nr. 771 "Kazino apmeklētāju reģistrācijas un kazino apmeklētāju reģistrā iekļaujamās informācijas apstrādes kārtība"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A4543" w:rsidRPr="003A4543" w14:paraId="2EBB97C1" w14:textId="77777777" w:rsidTr="003E1D6C">
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="7B066458" w14:textId="77777777" w:rsidTr="00EF2DE8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7FBA3A22" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="597AC839" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>25-TA-3075</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1541" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="265534E5" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="566025CC" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>25.02.2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2DDB097D" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="4196DCF3" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>17.03.2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1356" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4707C126" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="53A727F3" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>137</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4084" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0F89A640" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
+          <w:p w14:paraId="4EB46EAB" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Grozījumi Ministru kabineta 2007. gada 10. aprīļa noteikumos Nr. 252 "Azartspēļu automāta, iekārtas un spēļu automāta spēles programmas reģistrācijas kārtība"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A4543" w:rsidRPr="003A4543" w14:paraId="7C42C8B2" w14:textId="77777777" w:rsidTr="003E1D6C">
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="1E4A56B3" w14:textId="77777777" w:rsidTr="00EF2DE8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6DB98AEC" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="3F447616" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>25-TA-1382</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1541" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="02136857" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="4072F60B" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>20.02.2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3D967499" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="1555EBDA" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>17.03.2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1356" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5003E4C1" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="1C45B43C" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>136</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4084" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="406BA26B" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
+          <w:p w14:paraId="39201174" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Grozījumi Ministru kabineta 2005. gada 30. augusta noteikumos Nr. 662 "Akcīzes preču aprites kārtība"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A4543" w:rsidRPr="003A4543" w14:paraId="70FFF166" w14:textId="77777777" w:rsidTr="003E1D6C">
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="55031312" w14:textId="77777777" w:rsidTr="00EF2DE8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="291A4F19" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="24ECD66A" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>25-TA-3082</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1541" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7159446D" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="2CEA5BA1" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>20.02.2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="08A2FB58" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="35C9EF07" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>10.03.2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1356" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6F910840" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="1EE3BA95" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>114</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4084" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="29F682AD" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
+          <w:p w14:paraId="2179B435" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-              </w:rPr>
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Kārtība, kādā Valsts ieņēmumu dienests sagatavo un paziņo augstākā līmeņa domēna ".lv" reģistra turētājam un elektronisko sakaru komersantam lēmumu par piekļuves ierobežošanu Latvijas Republikā nelicencēta interaktīvo azartspēļu vai interaktīvo izložu organizētāja domēna vārdam vai interneta protokola (IP) adresei</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="482021EA" w14:textId="77777777" w:rsidTr="00EF2DE8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="71FF6DC1" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>25-TA-3112</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6F228B9B" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>20.02.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1529" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1B52BB50" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>10.03.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1356" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4FE8A53B" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>115</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4084" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2B17B8FA" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Preču un pakalpojumu loteriju organizēšanas uzraudzības un kontroles kārtība</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="5E81C2D9" w14:textId="77777777" w:rsidTr="00EF2DE8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="13C1F8B5" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>nelicencēta interaktīvo azartspēļu vai interaktīvo izložu organizētāja domēna vārdam vai interneta protokola (IP) adresei</w:t>
+              <w:t>25-TA-3044</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="136F0469" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>13.02.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1529" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2508DCA7" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>03.03.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1356" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6005C876" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>93</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4084" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="58E82FE1" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Grozījumi Ministru kabineta 2017. gada 13. jūnija noteikumos Nr. 337 "Kārtība, kādā interaktīvo azartspēļu un interaktīvo izložu organizētājs iesniedz paziņojumu par pārskata ceturksni"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A4543" w:rsidRPr="003A4543" w14:paraId="498AA8A9" w14:textId="77777777" w:rsidTr="003E1D6C">
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="69D79919" w14:textId="77777777" w:rsidTr="00EF2DE8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="25DCCBFE" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
-[...10 lines deleted...]
-              <w:t>25-TA-3112</w:t>
+          <w:p w14:paraId="331CDF31" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>25-TA-3072</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1541" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="228AA585" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
-[...10 lines deleted...]
-              <w:t>20.02.2026.</w:t>
+          <w:p w14:paraId="75AB24E7" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>13.02.2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3BFC956A" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
-[...10 lines deleted...]
-              <w:t>10.03.2026.</w:t>
+          <w:p w14:paraId="41B3A469" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>03.03.2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1356" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="63FCE2E4" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
-[...10 lines deleted...]
-              <w:t>115</w:t>
+          <w:p w14:paraId="23B7189A" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>92</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4084" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7799276E" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
+          <w:p w14:paraId="42379839" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-              </w:rPr>
-[...5 lines deleted...]
-              <w:t>Preču un pakalpojumu loteriju organizēšanas uzraudzības un kontroles kārtība</w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Grozījumi Ministru kabineta 2015. gada 6. janvāra noteikumos Nr. 7 "Kārtība, kādā iesniedzams ziņojums par azartspēļu un izložu organizēšanu"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A4543" w:rsidRPr="003A4543" w14:paraId="3906C158" w14:textId="77777777" w:rsidTr="003E1D6C">
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="78148ACF" w14:textId="77777777" w:rsidTr="00EF2DE8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6775456A" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
-[...10 lines deleted...]
-              <w:t>25-TA-3044</w:t>
+          <w:p w14:paraId="0F193E7C" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>25-TA-3109</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1541" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="18F4F489" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="567ECBD3" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>13.02.2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0855FD5F" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="595E4102" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>03.03.2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1356" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="65E5D191" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
-[...10 lines deleted...]
-              <w:t>93</w:t>
+          <w:p w14:paraId="0FF0BE06" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>91</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4084" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3CA5A063" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
+          <w:p w14:paraId="21B6ACEB" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-              </w:rPr>
-[...5 lines deleted...]
-              <w:t>Grozījumi Ministru kabineta 2017. gada 13. jūnija noteikumos Nr. 337 "Kārtība, kādā interaktīvo azartspēļu un interaktīvo izložu organizētājs iesniedz paziņojumu par pārskata ceturksni"</w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Grozījumi Ministru kabineta 2003. gada 16. decembra noteikumos Nr. 701 "Ziņojuma par preču vai pakalpojumu loterijas organizēšanu iesniegšanas kārtība"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A4543" w:rsidRPr="003A4543" w14:paraId="19B5D58E" w14:textId="77777777" w:rsidTr="003E1D6C">
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="28485C51" w14:textId="77777777" w:rsidTr="00EF2DE8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="53341C78" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
-[...10 lines deleted...]
-              <w:t>25-TA-3072</w:t>
+          <w:p w14:paraId="471E266D" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>25-TA-3078</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1541" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1134F6B9" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="6AB50DEB" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>13.02.2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="37E9C37E" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="3EE3E6E8" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>03.03.2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1356" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1DFD79AA" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
-[...10 lines deleted...]
-              <w:t>92</w:t>
+          <w:p w14:paraId="481E39C2" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>94</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4084" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="20312DC6" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
+          <w:p w14:paraId="4A9A9B65" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-              </w:rPr>
-[...5 lines deleted...]
-              <w:t>Grozījumi Ministru kabineta 2015. gada 6. janvāra noteikumos Nr. 7 "Kārtība, kādā iesniedzams ziņojums par azartspēļu un izložu organizēšanu"</w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Grozījumi Ministru kabineta 2016. gada 20. decembra noteikumos Nr. 821 "Noteikumi par vienotās azartspēļu automātu kontroles un uzraudzības sistēmas ieviešanas un uzturēšanas kārtību, sistēmā iekļaujamiem datiem un to apmaiņas kārtību"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A4543" w:rsidRPr="003A4543" w14:paraId="0F8F26E5" w14:textId="77777777" w:rsidTr="003E1D6C">
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="2B5D5B54" w14:textId="77777777" w:rsidTr="00EF2DE8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6FCE6D25" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
-[...10 lines deleted...]
-              <w:t>25-TA-3109</w:t>
+          <w:p w14:paraId="7B0A551B" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>25-TA-3110</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1541" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5D3E05FF" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="566FEA2A" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>13.02.2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2F78F4A9" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="1E7722C1" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>03.03.2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1356" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4E4EB5E2" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
-[...10 lines deleted...]
-              <w:t>91</w:t>
+          <w:p w14:paraId="5B7D0341" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>95</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4084" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3CA48BAC" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
+          <w:p w14:paraId="65F2B6D8" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-              </w:rPr>
-[...5 lines deleted...]
-              <w:t>Grozījumi Ministru kabineta 2003. gada 16. decembra noteikumos Nr. 701 "Ziņojuma par preču vai pakalpojumu loterijas organizēšanu iesniegšanas kārtība"</w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Grozījumi Ministru kabineta 2006. gada 5. septembra noteikumos Nr. 741 "Kārtība, kādā biedrības, arodbiedrības un reliģiskās organizācijas saņem licenci vietēja mēroga vienreizējo izložu organizēšanai"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A4543" w:rsidRPr="003A4543" w14:paraId="32033342" w14:textId="77777777" w:rsidTr="003E1D6C">
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="3F89F04F" w14:textId="77777777" w:rsidTr="00EF2DE8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="01D3D7C4" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
-[...10 lines deleted...]
-              <w:t>25-TA-3078</w:t>
+          <w:p w14:paraId="37857DB5" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>25-TA-3088</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1541" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="37093300" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="17345A94" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>13.02.2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="76F654B3" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="4E83A0BA" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>03.03.2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1356" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="631C55BB" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
-[...10 lines deleted...]
-              <w:t>94</w:t>
+          <w:p w14:paraId="2AB9EBEB" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>89</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4084" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5111C6C4" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
+          <w:p w14:paraId="399C62E0" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-              </w:rPr>
-[...5 lines deleted...]
-              <w:t>Grozījumi Ministru kabineta 2016. gada 20. decembra noteikumos Nr. 821 "Noteikumi par vienotās azartspēļu automātu kontroles un uzraudzības sistēmas ieviešanas un uzturēšanas kārtību, sistēmā iekļaujamiem datiem un to apmaiņas kārtību"</w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grozījums Ministru kabineta 2024. gada 13. augusta noteikumos Nr. 540 "Eiropas Savienības kohēzijas politikas programmas 2021.–2027. gadam 4.1.2. specifiskā atbalsta mērķa "Uzlabot vienlīdzīgu un savlaicīgu piekļuvi kvalitatīviem, ilgtspējīgiem un izmaksu ziņā pieejamiem veselības aprūpes, veselības veicināšanas un slimību profilakses pakalpojumiem, uzlabojot veselības aprūpes sistēmu efektivitāti un </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>izturētspēju</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">" 4.1.2.3. pasākuma "Pasākumi atkarīgo personu </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>resocializācijai</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> un atgriešanai darba tirgū, kā arī preventīvie pasākumi jauniešiem" īstenošanas noteikumi"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A4543" w:rsidRPr="003A4543" w14:paraId="770E8B62" w14:textId="77777777" w:rsidTr="003E1D6C">
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="6A7FCF85" w14:textId="77777777" w:rsidTr="00EF2DE8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3FD22D97" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
-[...10 lines deleted...]
-              <w:t>25-TA-3110</w:t>
+          <w:p w14:paraId="29D4E4BC" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>25-TA-3097</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1541" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7D2BBFAF" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="6757D88F" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>13.02.2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1265A7DE" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="301BE51B" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>03.03.2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1356" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="60E5BCE6" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
-[...10 lines deleted...]
-              <w:t>95</w:t>
+          <w:p w14:paraId="3930F9A7" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>98</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4084" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="688CA7CE" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
+          <w:p w14:paraId="26E64207" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-              </w:rPr>
-[...5 lines deleted...]
-              <w:t>Grozījumi Ministru kabineta 2006. gada 5. septembra noteikumos Nr. 741 "Kārtība, kādā biedrības, arodbiedrības un reliģiskās organizācijas saņem licenci vietēja mēroga vienreizējo izložu organizēšanai"</w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Grozījumi Ministru kabineta 2022. gada 4. oktobra noteikumos Nr. 616 "Elektronisko sakaru komersantam pieprasīto noslodzes datu nodošanas kārtība"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A4543" w:rsidRPr="003A4543" w14:paraId="4F9DD9A7" w14:textId="77777777" w:rsidTr="003E1D6C">
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="76526ECD" w14:textId="77777777" w:rsidTr="00EF2DE8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="040630FB" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
-[...10 lines deleted...]
-              <w:t>25-TA-3088</w:t>
+          <w:p w14:paraId="44491E5F" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>25-TA-3048</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1541" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7C91C2C1" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="441F026C" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>13.02.2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7EE96171" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="74ACAFE4" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>03.03.2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1356" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5A4C2BA7" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
-[...10 lines deleted...]
-              <w:t>89</w:t>
+          <w:p w14:paraId="1FE4A2AF" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4084" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="37338C65" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
+          <w:p w14:paraId="2141D9EF" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-              </w:rPr>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Grozījums Ministru kabineta 2024. gada 13. augusta noteikumos Nr. 540 "Eiropas Savienības kohēzijas politikas programmas 2021.–2027. gadam 4.1.2. specifiskā atbalsta mērķa "Uzlabot vienlīdzīgu un savlaicīgu piekļuvi kvalitatīviem, ilgtspējīgiem un izmaksu ziņā pieejamiem veselības aprūpes, veselības veicināšanas un slimību profilakses pakalpojumiem, uzlabojot veselības aprūpes sistēmu efektivitāti un </w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grozījumi Ministru kabineta 2019. gada 16. jūlija noteikumos Nr. 333 "No azartspēlēm un interaktīvajām izlozēm </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="003A4543">
-[...3 lines deleted...]
-              <w:t>izturētspēju</w:t>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>pašatteikušos</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="003A4543">
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> un atgriešanai darba tirgū, kā arī preventīvie pasākumi jauniešiem" īstenošanas noteikumi"</w:t>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> personu reģistra noteikumi"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A4543" w:rsidRPr="003A4543" w14:paraId="470AEFD8" w14:textId="77777777" w:rsidTr="003E1D6C">
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="66519476" w14:textId="77777777" w:rsidTr="00EF2DE8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="75B3C923" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
-[...10 lines deleted...]
-              <w:t>25-TA-3097</w:t>
+          <w:p w14:paraId="5371AB87" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>25-TA-3042</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1541" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0D382C05" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="4ACE3A07" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>13.02.2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3EFD694C" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="6494EC2B" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>03.03.2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1356" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1ABD6C44" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
-[...10 lines deleted...]
-              <w:t>98</w:t>
+          <w:p w14:paraId="40350E5B" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>96</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4084" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6FEF3681" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
+          <w:p w14:paraId="4E747FA4" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-              </w:rPr>
-[...5 lines deleted...]
-              <w:t>Grozījumi Ministru kabineta 2022. gada 4. oktobra noteikumos Nr. 616 "Elektronisko sakaru komersantam pieprasīto noslodzes datu nodošanas kārtība"</w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Grozījumi Ministru kabineta 2018. gada 27. marta noteikumos Nr. 189 "Interaktīvo azartspēļu, interaktīvo izložu un izložu biļešu pārdošanas un dalības maksājumu pieņemšanas organizēšanas sistēmu noteikumi"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A4543" w:rsidRPr="003A4543" w14:paraId="28BB4E57" w14:textId="77777777" w:rsidTr="003E1D6C">
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="0DA56ED2" w14:textId="77777777" w:rsidTr="00EF2DE8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="09A00A6A" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
-[...10 lines deleted...]
-              <w:t>25-TA-3048</w:t>
+          <w:p w14:paraId="62B9638F" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>25-TA-3084</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1541" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5BBC28EC" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="7D2D45FA" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>13.02.2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5C7ACA36" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="4CE290A4" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>03.03.2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1356" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6DAC69B5" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
-[...10 lines deleted...]
-              <w:t>97</w:t>
+          <w:p w14:paraId="2AD3B121" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4084" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0A603AC5" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
+          <w:p w14:paraId="163F18C1" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-              </w:rPr>
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Grozījumi Ministru kabineta 2006. gada 19. decembra noteikumos Nr. 1043 "Azartspēļu un izložu organizācijas vienotā grāmatvedības uzskaites kārtība"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="1543C9A8" w14:textId="77777777" w:rsidTr="00EF2DE8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1E992570" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>25-TA-2696</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="743E0789" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>26.01.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1529" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0AB40869" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>10.02.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1356" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="37B35E84" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>53</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4084" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="773DB488" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grozījums Ministru kabineta 2021. gada 21. decembra noteikumos Nr. 888 "Kārtība, kādā ministrijas un citas centrālās valsts iestādes iekļauj gadskārtējā valsts budžeta likumprojektā </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">un interaktīvajām izlozēm </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> personu reģistra noteikumi"</w:t>
+              <w:t>valsts aizdevumu pieprasījumus, un valsts aizdevumu izsniegšanas un apkalpošanas kārtība"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A4543" w:rsidRPr="003A4543" w14:paraId="3B5E531E" w14:textId="77777777" w:rsidTr="003E1D6C">
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="08D2F6BC" w14:textId="77777777" w:rsidTr="00EF2DE8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="34B930FB" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
-[...10 lines deleted...]
-              <w:t>25-TA-3042</w:t>
+          <w:p w14:paraId="649BFC6F" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>25-TA-2455</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1541" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3F98CAB3" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
-[...10 lines deleted...]
-              <w:t>13.02.2026.</w:t>
+          <w:p w14:paraId="4F301653" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>26.01.2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="63A513BC" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
-[...10 lines deleted...]
-              <w:t>03.03.2026.</w:t>
+          <w:p w14:paraId="02D54C7E" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>10.02.2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1356" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4EF303EA" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
-[...10 lines deleted...]
-              <w:t>96</w:t>
+          <w:p w14:paraId="4BE4252F" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>51</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4084" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5BEA0212" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
+          <w:p w14:paraId="0A736AC0" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-              </w:rPr>
-[...5 lines deleted...]
-              <w:t>Grozījumi Ministru kabineta 2018. gada 27. marta noteikumos Nr. 189 "Interaktīvo azartspēļu, interaktīvo izložu un izložu biļešu pārdošanas un dalības maksājumu pieņemšanas organizēšanas sistēmu noteikumi"</w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Grozījumi Ministru kabineta 2011. gada 27. decembra noteikumos Nr. 1025 "Noteikumi par rīcību ar lietiskajiem pierādījumiem un arestēto mantu"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A4543" w:rsidRPr="003A4543" w14:paraId="296351FB" w14:textId="77777777" w:rsidTr="003E1D6C">
-[...380 lines deleted...]
-      <w:tr w:rsidR="003A4543" w:rsidRPr="003A4543" w14:paraId="250FF540" w14:textId="77777777" w:rsidTr="003E1D6C">
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="58D1A7A4" w14:textId="77777777" w:rsidTr="00EF2DE8">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0B1FB4C5" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="20503981" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>25-TA-3008</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1541" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5A66922D" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="40BACDF9" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>26.01.2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C02B36C" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="597CA791" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>10.02.2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1356" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7EA9FF5C" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="1E3544E9" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>52</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4084" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5AB6776A" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
+          <w:p w14:paraId="7CA1734F" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Grozījums Ministru kabineta 2019. gada 9. jūlija noteikumos Nr. 328 "Sankciju koordinācijas padomes nolikums"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A4543" w:rsidRPr="003A4543" w14:paraId="2BE535B5" w14:textId="77777777" w:rsidTr="003E1D6C">
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="0E89FACB" w14:textId="77777777" w:rsidTr="00EF2DE8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7040669F" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="7E1927D9" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>25-TA-2496</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1541" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="71ADE1D0" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="261AB7E7" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>29.12.2025.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="36BCD2BD" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="6A0DED5C" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>13.01.2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1356" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="04ED5EFA" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="3357D776" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4084" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="216146C8" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
+          <w:p w14:paraId="4BF19911" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Grozījums Ministru kabineta 2020. gada 21. janvāra noteikumos Nr. 41 "Noteikumi par integrētajā </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="003A4543">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>iekšlietu</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="003A4543">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> informācijas sistēmā iekļaujamām ziņām personas, mantas vai dokumenta atrašanās vietas vai cilvēka personības noskaidrošanai vai neatpazīta cilvēka līķa identificēšanai"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="134A2C6F" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003A4543">
+    <w:p w14:paraId="5E66FA83" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00A72C38">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1F976356" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003A4543">
+    <w:p w14:paraId="2FA55958" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00A72C38">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="003A4543">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00684DD9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Ministru kabineta rīkojumi</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10065" w:type="dxa"/>
         <w:tblInd w:w="-431" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1560"/>
         <w:gridCol w:w="1560"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="4110"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003A4543" w:rsidRPr="003A4543" w14:paraId="7B6C363A" w14:textId="77777777" w:rsidTr="003E1D6C">
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="15ADB3FD" w14:textId="77777777" w:rsidTr="00EF2DE8">
         <w:trPr>
+          <w:trHeight w:val="916"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0DCA98E3" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
+          <w:p w14:paraId="75615211" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="003A4543">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Tiesību akta Nr.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3057EA3F" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
+          <w:p w14:paraId="319652DC" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="003A4543">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>MK iesniegšanas</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="37C24C0D" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
+          <w:p w14:paraId="6EF57EFC" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="003A4543">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>datums</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="33EC6E68" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
+          <w:p w14:paraId="5B158B2C" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="003A4543">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>MK pieņemšanas datums</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="105463E6" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
+          <w:p w14:paraId="6488FA1D" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="003A4543">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Nr.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4110" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="10893969" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
-[...1 lines deleted...]
-              <w:jc w:val="both"/>
+          <w:p w14:paraId="75F01049" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00684DD9">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="003A4543">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Tiesību akta nosaukums</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A4543" w:rsidRPr="003A4543" w14:paraId="3C8150B6" w14:textId="77777777" w:rsidTr="003E1D6C">
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="0F1CD2F7" w14:textId="77777777" w:rsidTr="00EF2DE8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="01693B0C" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
-[...10 lines deleted...]
-              <w:t>26-TA-508</w:t>
+          <w:p w14:paraId="43DEA0F0" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>26-TA-1333</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3D0AE518" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
-[...10 lines deleted...]
-              <w:t>31.03.2026.</w:t>
+          <w:p w14:paraId="4ED10196" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>06.07.2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6603AA3A" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="4336AEA2" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="35A65693" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="23D66035" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4110" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="495427A2" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
+          <w:p w14:paraId="7235A58C" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1035"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Par valsts nekustamā īpašuma “Mežiņi”, Ģibuļu pagastā, Talsu novadā pārdošanu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="799BA223" w14:textId="77777777" w:rsidTr="00EF2DE8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5FD5FECF" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>26-TA-1044</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2F9D2411" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>29.06.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3A7D63FD" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7771A325" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5D8CB228" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1035"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Par valsts nekustamā īpašuma "Sermuļi" </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Jeru</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pagastā, Valmieras novadā, pārdošanu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="3CEAE3C0" w14:textId="77777777" w:rsidTr="00EF2DE8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="62A81159" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>26-TA-1051</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="64AE6E41" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>26.06.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="12C8952C" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="340F7F7E" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="519ADBB1" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1035"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Par nekustamā īpašuma Lietuvas ielā 38, Elejā, Elejas pagastā, Jelgavas novadā, pārņemšanu valsts īpašumā Finanšu ministrijas valdījumā un pārdošanu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="5A738B48" w14:textId="77777777" w:rsidTr="00EF2DE8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1A301D69" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>26-TA-1133</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="42E504C2" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>19.06.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="66F4687B" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="49592700" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7C3A0F8D" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1035"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Par valsts nekustamo īpašumu pārdošanu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="711F30D7" w14:textId="77777777" w:rsidTr="00EF2DE8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1DB33B20" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>26-TA-1066</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7FEFF8A9" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>08.06.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="34237AE2" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>02.07.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="502E03F2" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>376</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="105A3E92" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1035"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Par valsts nekustamā īpašuma "</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Mežtekas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>" Jaunannas pagastā, Alūksnes novadā, pārdošanu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="3A238D2A" w14:textId="77777777" w:rsidTr="00EF2DE8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="54A1A516" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>26-TA-1341</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="584715EE" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>08.06.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3A213C9A" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>09.06.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="281EC46D" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>338</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3F625354" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1035"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Par apropriācijas palielināšanu budžeta resora "74. Gadskārtējā valsts budžeta izpildes procesā pārdalāmais finansējums" programmā 01.00.00 "Apropriācijas rezerve"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="6F9CF465" w14:textId="77777777" w:rsidTr="00EF2DE8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="00EB6153" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>26-TA-1239</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="61015131" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>04.06.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0A94ACCE" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>09.06.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="04B61E46" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>343</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="59B42930" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1035"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Par Ministru kabineta piekrišanu balsojumam Eiropas Stabilitātes mehānisma Valdes sēdē</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="79A59F3E" w14:textId="77777777" w:rsidTr="00EF2DE8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7358BE59" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>26-TA-1148</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2E8B5FAF" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>26.05.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="33E28016" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>26.05.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="135898B9" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>305</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="48E7A4AF" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1035"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Par finanšu līdzekļu piešķiršanu no valsts budžeta programmas "Līdzekļi neparedzētiem gadījumiem"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="35E38822" w14:textId="77777777" w:rsidTr="00EF2DE8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="61DB0D46" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>26-TA-993</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2B992B18" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>26.05.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2E170A71" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>16.06.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="44F858E8" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>348</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="06779D8B" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1035"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Par valsts nekustamā īpašuma Lazdu ielā 14, Ventspilī, pārdošanu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="59EF3E8A" w14:textId="77777777" w:rsidTr="00EF2DE8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="74EA4163" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>26-TA-927</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="59DB6647" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>22.05.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="50EFA09C" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>09.06.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="13F17351" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>323</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="30E19A75" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1035"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Par valsts nekustamā īpašuma Aucē, Dobeles novadā, pārdošanu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="6024A1A7" w14:textId="77777777" w:rsidTr="00EF2DE8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4A3F0B46" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>26-TA-1128</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6FA05FC8" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>20.05.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="76877650" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>26.05.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="45D2C23D" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>295</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="41727CA5" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1035"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Par apropriācijas palielināšanu budžeta resora "74. Gadskārtējā valsts budžeta izpildes procesā pārdalāmais finansējums" programmā 01.00.00 "Apropriācijas rezerve"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="3FC0870B" w14:textId="77777777" w:rsidTr="00EF2DE8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="785A6A18" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>26-TA-1132</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3FA5002C" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>20.05.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="38046FBA" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>26.05.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D3F00F3" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>294</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="15141D9B" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1035"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Par apropriācijas palielināšanu budžeta resora "74. Gadskārtējā valsts budžeta izpildes procesā pārdalāmais finansējums" programmā 18.00.00 "Finansējums valsts drošības stiprināšanas pasākumiem"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="00984BB1" w14:textId="77777777" w:rsidTr="00EF2DE8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="580992A0" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>26-TA-937</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="024AF7F8" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>13.05.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="11179188" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>09.06.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5036B6DF" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>337</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5E1256C9" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1035"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Par atļauju Normundam Līcim savienot amatus</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="5F4C5E2C" w14:textId="77777777" w:rsidTr="00EF2DE8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6D9C83A3" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>25-TA-2857</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="28730937" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>13.05.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="603551E1" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>09.06.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="789308D7" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>334</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3BC713B8" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1035"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Par atļauju Aivaram Osītim savienot amatus</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="3B897A1C" w14:textId="77777777" w:rsidTr="00EF2DE8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0FC5A025" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>25-TA-2854</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2B9D5CF8" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>13.05.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4F047268" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>09.06.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="78A5D13A" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>336</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0C5888EC" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1035"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Par atļauju Guntim Blumbergam savienot amatus</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="74C5A03E" w14:textId="77777777" w:rsidTr="00EF2DE8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="241E5CBD" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>25-TA-2856</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3BD88CF6" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>13.05.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7DA48C16" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>09.06.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2C9F1637" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>333</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E23F6F2" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1035"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Par atļauju Ventam Armandam Krauklim savienot amatus</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="5AD4D67F" w14:textId="77777777" w:rsidTr="00EF2DE8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5CA14DF4" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>25-TA-2855</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="333864FB" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>13.05.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1586B4C6" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>09.06.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6BD1BD42" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>335</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6856890E" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1035"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Par atļauju Viesturam </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Kleinbergam</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> savienot amatus</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="733CCD68" w14:textId="77777777" w:rsidTr="00EF2DE8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="32359C01" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>25-TA-2830</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4DAEB259" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>13.05.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="41FCCDF5" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>09.06.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1A7610BD" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>322</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3E6CE93E" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1035"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Par Pašvaldību finanšu izlīdzināšanas fonda padomi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="05155706" w14:textId="77777777" w:rsidTr="00EF2DE8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7EA0FF78" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>26-TA-309</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0175A5FE" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>13.05.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="196DBD72" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>15.05.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="22096C6C" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>275</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5E913E71" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1035"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Par likumprojekta "Par valsts budžetu 2027. gadam un budžeta ietvaru 2027., 2028., 2029. un 2030. gadam" sagatavošanas grafiku</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="2D8D4BD1" w14:textId="77777777" w:rsidTr="00EF2DE8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1EB8346F" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>26-TA-844</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1BC04318" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>12.05.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="39DAAF1C" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>26.05.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="157C9247" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>291</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="67045DBF" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1035"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Par valsts nekustamā īpašuma Upes ielā 2, Rīgā, nodošanu Rīgas </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>valstspilsētas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pašvaldības īpašumā</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="0EEFB3AF" w14:textId="77777777" w:rsidTr="00EF2DE8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="20A26C31" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>26-TA-674</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="121D506C" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>05.05.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="09A2F0B1" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>13.05.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4AF86548" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>266</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="365250BA" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1035"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Par Sabiedriskā labuma komisiju</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="337B2A7D" w14:textId="77777777" w:rsidTr="00EF2DE8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1CCCF853" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>26-TA-666</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7E5F4105" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>23.04.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="274E57DA" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>13.05.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="038D0391" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>265</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="53CE7C16" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1035"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Par valsts nekustamā īpašuma Ģimnāzijas ielā 12, Daugavpilī, pārdošanu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="4D0F66E9" w14:textId="77777777" w:rsidTr="00EF2DE8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1719D6BA" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>26-TA-742</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="554F64D3" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>23.04.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="61DBE8E3" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>13.05.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4C823E6E" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>264</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3BA1E65E" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1035"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Par valsts nekustamo īpašumu pārdošanu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="442DB661" w14:textId="77777777" w:rsidTr="00EF2DE8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="62EBCC6A" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>26-TA-741</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0B0DDB33" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>23.04.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2D9EDB17" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>13.05.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4247D799" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>263</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5926E50B" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1035"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Par nekustamā īpašuma Lauku ielā 3A, Jaunjelgavā, Aizkraukles novadā, pārņemšanu valsts īpašumā Finanšu ministrijas valdījumā un pārdošanu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="6F24B892" w14:textId="77777777" w:rsidTr="00EF2DE8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="28BA89D8" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>26-TA-649</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1746FECF" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>20.04.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="19AA0ECA" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>05.05.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2C0608B7" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>255</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7E892A32" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1035"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Par valsts nekustamā īpašuma Kroņu ielā 9, Rīgā, pārņemšanu Finanšu ministrijas valdījumā un pārdošanu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="0D718BEB" w14:textId="77777777" w:rsidTr="00EF2DE8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6EC9B558" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>26-TA-712</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4B3ED7FF" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>20.04.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="44F1222F" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>05.05.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="71B94907" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>256</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6C337738" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1035"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Par valsts nekustamo īpašumu pārdošanu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="1278B71A" w14:textId="77777777" w:rsidTr="00EF2DE8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5811717D" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>26-TA-614</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="303BAE50" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>14.04.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7C9B0E19" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>05.05.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6378C985" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>254</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2BD7D7A6" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1035"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Par valsts nekustamā īpašuma "</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Skujnieku</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> mednieku pirts" Mednieku pirtī, Ģibuļu pagastā, Talsu novadā, pārdošanu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="1385EAED" w14:textId="77777777" w:rsidTr="00EF2DE8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3C1511F9" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>26-TA-681</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0F5F59C6" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>13.04.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5803AC03" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>21.04.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1FEAD9F1" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>222</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0FB7A6C7" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1035"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Par finanšu līdzekļu piešķiršanu no valsts budžeta programmas "Līdzekļi neparedzētiem gadījumiem"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="4FA0201A" w14:textId="77777777" w:rsidTr="00EF2DE8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="13923648" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>26-TA-563</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6B3913C3" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>08.04.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="07B8151B" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>30.04.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3C0E6AA0" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>234</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="101D5059" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1035"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Par valsts nekustamā īpašuma Vēsmas ielā 13, Jūrmalā, pārdošanu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="46C7CA6F" w14:textId="77777777" w:rsidTr="00EF2DE8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4CFC6102" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>26-TA-623</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="09226238" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>08.04.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="071EC5AE" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>21.04.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="429254B1" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>221</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="02C7D1C9" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1035"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Par nekustamā īpašuma Bruņinieku ielā 92–602, Rīgā, valstij piederošo 113/3080 domājamo daļu pārdošanu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="3D3D28A1" w14:textId="77777777" w:rsidTr="00EF2DE8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="79ADE9ED" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>26-TA-756</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1FF425A1" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>02.04.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="74546721" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>09.04.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="65054E6E" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>203</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="179EAC1A" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1035"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Par Latvijas Republikas delegāciju dalībai Starptautiskā Valūtas fonda un Pasaules Bankas grupas pilnvarnieku pavasara sanāksmēs 2026. gada 13.–18. aprīlī</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="28BCFBA8" w14:textId="77777777" w:rsidTr="00EF2DE8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E4C7164" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>26-TA-508</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="05A6FF6B" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>31.03.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="72A16989" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>21.04.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="355A996B" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>220</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6FBC6008" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1035"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Par zemes vienību piederību vai piekritību valstij Rīgas </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="003A4543">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>valstspilsētā</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="003A4543">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> un to nostiprināšanu zemesgrāmatā uz valsts vārda Finanšu ministrijas personā</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A4543" w:rsidRPr="003A4543" w14:paraId="375686E1" w14:textId="77777777" w:rsidTr="003E1D6C">
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="1E62DBEE" w14:textId="77777777" w:rsidTr="00EF2DE8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="48022E4F" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="750F3378" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>25-TA-2729</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="16B75E86" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="633681D2" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>20.03.2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="13B1FBA5" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="3D1F3F9D" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>09.04.2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2E0FAEED" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="72D83A35" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>193</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4110" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2AB6869A" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
+          <w:p w14:paraId="6C3DEABA" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Par apropriācijas pārdali</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A4543" w:rsidRPr="003A4543" w14:paraId="69AB23C7" w14:textId="77777777" w:rsidTr="003E1D6C">
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="56E36B2E" w14:textId="77777777" w:rsidTr="00EF2DE8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0D8143C7" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="519C04C3" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>26-TA-605</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3311DB32" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="696F9BBB" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>20.03.2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4F12E5F4" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="79B64E8A" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>25.03.2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="230CA4D9" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="61EFFCC4" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>161</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4110" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="371CDF31" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
+          <w:p w14:paraId="4EC0D620" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Par Latvijas Republikas delegāciju sarunās par Aizsardzības, drošības un noturības bankas izveidi</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A4543" w:rsidRPr="003A4543" w14:paraId="74478981" w14:textId="77777777" w:rsidTr="003E1D6C">
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="6F04BEC6" w14:textId="77777777" w:rsidTr="00EF2DE8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="65888659" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="6D93B094" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>26-TA-309</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4196E43E" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="55EA1B0B" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>13.03.2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="54BEE52E" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="111C69D0" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3A6AFA91" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="0A140ADC" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4110" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="351B52E2" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
+          <w:p w14:paraId="3DF15989" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Par likumprojekta "Par valsts budžetu 2027. gadam un budžeta ietvaru 2027., 2028., 2029. un 2030. gadam" sagatavošanas grafiku</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A4543" w:rsidRPr="003A4543" w14:paraId="47B47FF4" w14:textId="77777777" w:rsidTr="003E1D6C">
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="752A45AF" w14:textId="77777777" w:rsidTr="00EF2DE8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="77731F28" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="2417A240" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>26-TA-600</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="167F4722" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="39B82F84" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>13.03.2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2BD891BC" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="6A03B29E" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>31.03.2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2E5B9D7C" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="2AE8452C" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>177</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4110" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0BB55CC4" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
+          <w:p w14:paraId="2BB2606F" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Par Signes </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="003A4543">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Birnes</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="003A4543">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> pārcelšanu</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A4543" w:rsidRPr="003A4543" w14:paraId="7EC02A44" w14:textId="77777777" w:rsidTr="003E1D6C">
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="242D62FE" w14:textId="77777777" w:rsidTr="00EF2DE8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="729D88AE" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="71C02FBA" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>26-TA-423</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="209181A2" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="74F3D4CC" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>13.03.2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0926F899" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="49379B68" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>31.03.2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="371BC9C5" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="7551C403" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>182</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4110" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="40184948" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
+          <w:p w14:paraId="5CD9A21F" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Par nekustamā īpašuma "</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="003A4543">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Krastkalni</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="003A4543">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>" Brenguļos, Brenguļu pagastā, Valmieras novadā, valstij piederošās 1/2 domājamās daļas pārdošanu</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A4543" w:rsidRPr="003A4543" w14:paraId="6162D324" w14:textId="77777777" w:rsidTr="003E1D6C">
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="09274074" w14:textId="77777777" w:rsidTr="00EF2DE8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2D226E1D" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="7C3B7B0B" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>26-TA-581</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1CE7084F" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="10EC4DDC" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>13.03.2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="663673E5" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="5473A3F2" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>31.03.2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5209170B" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="73656F80" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>183</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4110" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="41C5EEB1" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
+          <w:p w14:paraId="1573739E" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Par apropriācijas palielināšanu</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A4543" w:rsidRPr="003A4543" w14:paraId="355FA3E1" w14:textId="77777777" w:rsidTr="003E1D6C">
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="4B021FC8" w14:textId="77777777" w:rsidTr="00EF2DE8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="274AF9ED" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="41E063A1" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>26-TA-163</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0262B784" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="585AE7E3" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>09.03.2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="20270232" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="327EC57C" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>17.03.2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="138BF756" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="446AED9A" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>130</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4110" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7B9C4713" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
+          <w:p w14:paraId="552A18B1" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Par Eiropas Savienības kohēzijas politikas programmas 2021.–2027. gadam 1.3.1. specifiskā atbalsta mērķa "Izmantot </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="003A4543">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>digitalizācijas</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="003A4543">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> priekšrocības iedzīvotājiem, uzņēmumiem, pētniecības organizācijām un publiskajām iestādēm" 1.3.1.1. pasākuma "IKT risinājumu un pakalpojumu attīstība un iespēju radīšana privātajam sektoram" projekta "Iepirkumu elektroniskās platformas (IEP) attīstība – 1. kārta" pases apstiprināšanu</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A4543" w:rsidRPr="003A4543" w14:paraId="6C48BE6B" w14:textId="77777777" w:rsidTr="003E1D6C">
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="542A074C" w14:textId="77777777" w:rsidTr="00EF2DE8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="311ED1DF" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="2B8A218F" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>26-TA-238</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="06661768" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="6D3645FC" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>06.03.2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="159C9786" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="5627C8FC" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>31.03.2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="336D9FA3" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="4F564FE0" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>165</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4110" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0F91ED49" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
+          <w:p w14:paraId="3D432688" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Par valsts nekustamā īpašuma "Atpūtas" </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="003A4543">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ziemera</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="003A4543">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> pagastā, Alūksnes novadā, pārdošanu</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A4543" w:rsidRPr="003A4543" w14:paraId="6622C773" w14:textId="77777777" w:rsidTr="003E1D6C">
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="105CEB97" w14:textId="77777777" w:rsidTr="00EF2DE8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3DBDF1DA" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="6B66CAEB" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>26-TA-424</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3AF41016" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="6183912E" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>05.03.2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4019F84E" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="0F657CA3" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>31.03.2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3F5799C9" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="436B3469" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>166</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4110" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1EB37882" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
+          <w:p w14:paraId="02C666A8" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Par valsts dzīvokļa īpašuma Baltajā ielā 16–601, Rīgā, pārdošanu</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A4543" w:rsidRPr="003A4543" w14:paraId="60FE315E" w14:textId="77777777" w:rsidTr="003E1D6C">
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="7AF5D311" w14:textId="77777777" w:rsidTr="00EF2DE8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5F4A77C5" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="57C6A7F1" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>25-TA-2157</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="46E1971C" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="7B25C035" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>05.03.2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="576EDF24" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="724BB487" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>20.03.2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="53735D57" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="5D5981DF" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>154</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4110" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0BD0B6B7" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
+          <w:p w14:paraId="4DD83854" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Par Eiropas Savienības kohēzijas politikas programmas 2021.–2027. gadam 1.3.1. specifiskā atbalsta mērķa "Izmantot </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="003A4543">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>digitalizācijas</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="003A4543">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> priekšrocības iedzīvotājiem, uzņēmumiem, pētniecības organizācijām un publiskajām iestādēm" 1.3.1.1. pasākuma "IKT risinājumu un pakalpojumu attīstība un iespēju radīšana privātajam sektoram" projekta "E-muita (3. kārta)" pases apstiprināšanu</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A369CB" w:rsidRPr="003A4543" w14:paraId="32448F4E" w14:textId="77777777" w:rsidTr="003E1D6C">
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="431CC4FA" w14:textId="77777777" w:rsidTr="00EF2DE8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="77A04537" w14:textId="318363ED" w:rsidR="00A369CB" w:rsidRPr="00A369CB" w:rsidRDefault="00A369CB" w:rsidP="00A369CB">
-[...10 lines deleted...]
-              <w:t>26-TA-72</w:t>
+          <w:p w14:paraId="43AF2A3D" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>26-TA-174</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5A8C4477" w14:textId="189D58B0" w:rsidR="00A369CB" w:rsidRPr="00A369CB" w:rsidRDefault="00A369CB" w:rsidP="00A369CB">
-[...10 lines deleted...]
-              <w:t>05.03.2026.</w:t>
+          <w:p w14:paraId="31F431C4" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>03.03.2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="522B823D" w14:textId="67600664" w:rsidR="00A369CB" w:rsidRPr="00A369CB" w:rsidRDefault="00A369CB" w:rsidP="00A369CB">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="0025EA3F" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>20.03.2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6A304569" w14:textId="69E21BD8" w:rsidR="00A369CB" w:rsidRPr="00A369CB" w:rsidRDefault="00A369CB" w:rsidP="00A369CB">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">143 </w:t>
+          <w:p w14:paraId="499835A6" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>141</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4110" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="58E3B285" w14:textId="22530E6E" w:rsidR="00A369CB" w:rsidRPr="00A369CB" w:rsidRDefault="00A369CB" w:rsidP="00A369CB">
+          <w:p w14:paraId="6F4EF513" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-              </w:rPr>
-[...5 lines deleted...]
-              <w:t>Grozījumi Ministru kabineta 2001. gada 8. augusta rīkojumā Nr. 385 "Par biedrībām, nodibinājumiem un starptautiskajām izglītības un sadarbības programmām"</w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Par valsts nekustamā īpašuma Upes ielā 6, Rīgā, nodošanu Rīgas </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>valstspilsētas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pašvaldības īpašumā privatizācijas procesa pabeigšanai</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A369CB" w:rsidRPr="003A4543" w14:paraId="5DA90B5F" w14:textId="77777777" w:rsidTr="003E1D6C">
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="326BDC3C" w14:textId="77777777" w:rsidTr="00EF2DE8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="12B8C768" w14:textId="77777777" w:rsidR="00A369CB" w:rsidRPr="003A4543" w:rsidRDefault="00A369CB" w:rsidP="00A369CB">
-[...10 lines deleted...]
-              <w:t>26-TA-174</w:t>
+          <w:p w14:paraId="41BD7407" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>26-TA-344</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="55C6959B" w14:textId="77777777" w:rsidR="00A369CB" w:rsidRPr="003A4543" w:rsidRDefault="00A369CB" w:rsidP="00A369CB">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="1C18F5C7" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>03.03.2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3E663752" w14:textId="77777777" w:rsidR="00A369CB" w:rsidRPr="003A4543" w:rsidRDefault="00A369CB" w:rsidP="00A369CB">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="0499A6D8" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>20.03.2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="726520B9" w14:textId="77777777" w:rsidR="00A369CB" w:rsidRPr="003A4543" w:rsidRDefault="00A369CB" w:rsidP="00A369CB">
-[...10 lines deleted...]
-              <w:t>141</w:t>
+          <w:p w14:paraId="15A24DE4" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>142</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4110" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2CA5548A" w14:textId="77777777" w:rsidR="00A369CB" w:rsidRPr="003A4543" w:rsidRDefault="00A369CB" w:rsidP="00A369CB">
+          <w:p w14:paraId="0E92D7C2" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-              </w:rPr>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Par valsts nekustamā īpašuma Upes ielā 6, Rīgā, nodošanu Rīgas </w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Par valsts nekustamā īpašuma Grants ielā 23, Rīgā, pārdošanu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="4A6396C0" w14:textId="77777777" w:rsidTr="00EF2DE8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6EECAA75" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>26-TA-221</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="08544158" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>26.02.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="235B83BE" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>20.03.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="08D9E166" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>140</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="29A8C393" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Par valsts nekustamā īpašuma "Lāčauzas" Kalkūnes pagastā, Augšdaugavas novadā, pārdošanu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="1A834B27" w14:textId="77777777" w:rsidTr="00EF2DE8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="699B0E00" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>25-TA-3127</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7C75166C" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>24.02.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="32EA3A2D" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>17.03.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5EC69D73" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>129</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="04931B19" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Par Eiropas Savienības kohēzijas politikas programmas 2021.–2027. gadam 1.3.1. specifiskā atbalsta mērķa "Izmantot </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="003A4543">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>digitalizācijas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> priekšrocības iedzīvotājiem, uzņēmumiem, pētniecības organizācijām un publiskajām iestādēm" 1.3.1.1. pasākuma "IKT risinājumu un pakalpojumu attīstība un iespēju radīšana privātajam sektoram" projekta "IT rīka izstrāde MVU, GNU, VVU statusa noteikšanai" pases apstiprināšanu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="7593B2FA" w14:textId="77777777" w:rsidTr="00EF2DE8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="39E6CC11" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>25-TA-2546</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="662F8B27" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>13.02.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="48FA5559" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>03.03.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="46A90CAD" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>101</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5E581E6A" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Par mācību kuģa M-03 "Namejs" pārņemšanu valsts īpašumā Finanšu ministrijas valdījumā un nodošanu Liepājas </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>valstspilsētas</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="003A4543">
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> pašvaldības īpašumā privatizācijas procesa pabeigšanai</w:t>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pašvaldības īpašumā</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A369CB" w:rsidRPr="003A4543" w14:paraId="76C68253" w14:textId="77777777" w:rsidTr="003E1D6C">
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="1B61D53B" w14:textId="77777777" w:rsidTr="00EF2DE8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3926222A" w14:textId="77777777" w:rsidR="00A369CB" w:rsidRPr="003A4543" w:rsidRDefault="00A369CB" w:rsidP="00A369CB">
-[...10 lines deleted...]
-              <w:t>26-TA-344</w:t>
+          <w:p w14:paraId="3E46254B" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>26-TA-115</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="06F97942" w14:textId="77777777" w:rsidR="00A369CB" w:rsidRPr="003A4543" w:rsidRDefault="00A369CB" w:rsidP="00A369CB">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="24118D7B" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>13.02.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="506D7C5A" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>03.03.2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="13486C47" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>108</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5C6EA2A1" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Par valsts budžeta dotācijas piešķiršanu Eiropas Savienības ārējās robežas pašvaldībām</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="5982064D" w14:textId="77777777" w:rsidTr="00EF2DE8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="133DEAA3" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>26-TA-61</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="495F3D84" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>13.02.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2BAD7DD8" w14:textId="77777777" w:rsidR="00A369CB" w:rsidRPr="003A4543" w:rsidRDefault="00A369CB" w:rsidP="00A369CB">
-[...10 lines deleted...]
-              <w:t>20.03.2026.</w:t>
+          <w:p w14:paraId="65C7C3AC" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>03.03.2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="39C18908" w14:textId="77777777" w:rsidR="00A369CB" w:rsidRPr="003A4543" w:rsidRDefault="00A369CB" w:rsidP="00A369CB">
-[...10 lines deleted...]
-              <w:t>142</w:t>
+          <w:p w14:paraId="3BAA8BB4" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>99</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4110" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="50B2CF46" w14:textId="77777777" w:rsidR="00A369CB" w:rsidRPr="003A4543" w:rsidRDefault="00A369CB" w:rsidP="00A369CB">
+          <w:p w14:paraId="18BE59A6" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-              </w:rPr>
-[...5 lines deleted...]
-              <w:t>Par valsts nekustamā īpašuma Grants ielā 23, Rīgā, pārdošanu</w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Par valsts nekustamā īpašuma A. Puškina ielā 4A, Ventspilī, pārdošanu</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A369CB" w:rsidRPr="003A4543" w14:paraId="70D0089C" w14:textId="77777777" w:rsidTr="003E1D6C">
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="37C950D6" w14:textId="77777777" w:rsidTr="00EF2DE8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="38829873" w14:textId="77777777" w:rsidR="00A369CB" w:rsidRPr="003A4543" w:rsidRDefault="00A369CB" w:rsidP="00A369CB">
-[...10 lines deleted...]
-              <w:t>26-TA-221</w:t>
+          <w:p w14:paraId="6C389F5F" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>25-TA-2955</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="051F35A5" w14:textId="77777777" w:rsidR="00A369CB" w:rsidRPr="003A4543" w:rsidRDefault="00A369CB" w:rsidP="00A369CB">
-[...10 lines deleted...]
-              <w:t>26.02.2026.</w:t>
+          <w:p w14:paraId="5346F2D3" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>13.02.2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1959A175" w14:textId="77777777" w:rsidR="00A369CB" w:rsidRPr="003A4543" w:rsidRDefault="00A369CB" w:rsidP="00A369CB">
-[...10 lines deleted...]
-              <w:t>20.03.2026.</w:t>
+          <w:p w14:paraId="63DE7778" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>03.03.2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1E93C6EB" w14:textId="77777777" w:rsidR="00A369CB" w:rsidRPr="003A4543" w:rsidRDefault="00A369CB" w:rsidP="00A369CB">
-[...10 lines deleted...]
-              <w:t>140</w:t>
+          <w:p w14:paraId="689A293B" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>95</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4110" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2642EECD" w14:textId="77777777" w:rsidR="00A369CB" w:rsidRPr="003A4543" w:rsidRDefault="00A369CB" w:rsidP="00A369CB">
+          <w:p w14:paraId="7D2CB930" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-              </w:rPr>
-[...5 lines deleted...]
-              <w:t>Par valsts nekustamā īpašuma "Lāčauzas" Kalkūnes pagastā, Augšdaugavas novadā, pārdošanu</w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Par valsts nekustamā īpašuma Meža ielā 2, Skrundā, Kuldīgas novadā, pārdošanu</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A369CB" w:rsidRPr="003A4543" w14:paraId="339C4182" w14:textId="77777777" w:rsidTr="003E1D6C">
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="5C80E150" w14:textId="77777777" w:rsidTr="00EF2DE8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="77E73637" w14:textId="77777777" w:rsidR="00A369CB" w:rsidRPr="003A4543" w:rsidRDefault="00A369CB" w:rsidP="00A369CB">
-[...10 lines deleted...]
-              <w:t>25-TA-3127</w:t>
+          <w:p w14:paraId="412EF8E2" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>25-TA-3132</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7C17CB65" w14:textId="77777777" w:rsidR="00A369CB" w:rsidRPr="003A4543" w:rsidRDefault="00A369CB" w:rsidP="00A369CB">
-[...10 lines deleted...]
-              <w:t>24.02.2026.</w:t>
+          <w:p w14:paraId="420ED975" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>13.02.2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="37E2E5CA" w14:textId="77777777" w:rsidR="00A369CB" w:rsidRPr="003A4543" w:rsidRDefault="00A369CB" w:rsidP="00A369CB">
-[...10 lines deleted...]
-              <w:t>17.03.2026.</w:t>
+          <w:p w14:paraId="4EB931CC" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>03.03.2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="16965937" w14:textId="77777777" w:rsidR="00A369CB" w:rsidRPr="003A4543" w:rsidRDefault="00A369CB" w:rsidP="00A369CB">
-[...10 lines deleted...]
-              <w:t>129</w:t>
+          <w:p w14:paraId="31B84636" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4110" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="20E95CDD" w14:textId="77777777" w:rsidR="00A369CB" w:rsidRPr="003A4543" w:rsidRDefault="00A369CB" w:rsidP="00A369CB">
+          <w:p w14:paraId="056A5D10" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-              </w:rPr>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Par Eiropas Savienības kohēzijas politikas programmas 2021.–2027. gadam 1.3.1. specifiskā atbalsta mērķa "Izmantot </w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Par zemes vienību piederību vai piekritību valstij un to nostiprināšanu zemesgrāmatā uz valsts vārda Finanšu ministrijas personā</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="34A97F77" w14:textId="77777777" w:rsidTr="00EF2DE8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5750A43C" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>25-TA-2965</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4BB97A65" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>13.02.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="25996469" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>03.03.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="08ADE352" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>96</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="11F665BB" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Par valsts nekustamo īpašumu nodošanu Zemkopības ministrijas valdījumā</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="0527A7E8" w14:textId="77777777" w:rsidTr="00EF2DE8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="658BCB79" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>26-TA-80</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3F09D998" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>13.02.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="77ED60A0" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>03.03.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="68A0D41B" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>98</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7CF604EB" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Par nekustamā īpašuma Saules ielā 17, Grobiņā, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="003A4543">
-[...3 lines deleted...]
-              <w:t>digitalizācijas</w:t>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Dienvidkurzemes</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="003A4543">
-[...10 lines deleted...]
-              <w:t>projekta "IT rīka izstrāde MVU, GNU, VVU statusa noteikšanai" pases apstiprināšanu</w:t>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> novadā, valstij piederošo 2/3 domājamo daļu pārdošanu</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD1DEA" w:rsidRPr="00FD1DEA" w14:paraId="62911A54" w14:textId="77777777" w:rsidTr="003E1D6C">
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="1F96419C" w14:textId="77777777" w:rsidTr="00EF2DE8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="60D1C11B" w14:textId="35100DC5" w:rsidR="00FD1DEA" w:rsidRPr="00FD1DEA" w:rsidRDefault="00FD1DEA" w:rsidP="00FD1DEA">
-[...10 lines deleted...]
-              <w:t>25-TA-2999</w:t>
+          <w:p w14:paraId="5D611E8F" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>26-TA-50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="69EA10E2" w14:textId="43ED11A9" w:rsidR="00FD1DEA" w:rsidRPr="00FD1DEA" w:rsidRDefault="00FD1DEA" w:rsidP="00FD1DEA">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="71DE4563" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>13.02.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7718E750" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>03.03.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="116EEE1D" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>97</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="67B1805C" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Par valsts nekustamo īpašumu pārdošanu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="2BC5E858" w14:textId="77777777" w:rsidTr="00EF2DE8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="625FBEA2" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>25-TA-2860</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0E213934" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>26.01.2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="53969367" w14:textId="78CB6B17" w:rsidR="00FD1DEA" w:rsidRPr="00FD1DEA" w:rsidRDefault="00FD1DEA" w:rsidP="00FD1DEA">
-[...10 lines deleted...]
-              <w:t>17.03.2026.</w:t>
+          <w:p w14:paraId="2B9C2608" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>11.02.2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="52A1C66F" w14:textId="1E097218" w:rsidR="00FD1DEA" w:rsidRPr="00FD1DEA" w:rsidRDefault="00963186" w:rsidP="00FD1DEA">
-[...10 lines deleted...]
-              <w:t>114</w:t>
+          <w:p w14:paraId="206BC5D8" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>49</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4110" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="23467F5F" w14:textId="2ED8445F" w:rsidR="00FD1DEA" w:rsidRPr="00FD1DEA" w:rsidRDefault="00FD1DEA" w:rsidP="00FD1DEA">
+          <w:p w14:paraId="6191A724" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-              </w:rPr>
-[...5 lines deleted...]
-              <w:t>Grozījums Ministru kabineta 2016. gada 8. novembra rīkojumā Nr. 665 "Par atļauju Finanšu ministrijai uzņemties valsts budžeta ilgtermiņa saistības, lai nodrošinātu Izložu un azartspēļu uzraudzības inspekcijas dalības maksu starptautiskajā organizācijā "Eiropas azartspēļu uzraudzības iestāžu forums""</w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Par nekustamā īpašuma Vidus ielā 24, Jelgavā, valstij piederošo 2/5 domājamo daļu pārdošanu</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD1DEA" w:rsidRPr="003A4543" w14:paraId="2CA00803" w14:textId="77777777" w:rsidTr="003E1D6C">
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="72990CF3" w14:textId="77777777" w:rsidTr="00EF2DE8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0C89ED0D" w14:textId="77777777" w:rsidR="00FD1DEA" w:rsidRPr="003A4543" w:rsidRDefault="00FD1DEA" w:rsidP="00FD1DEA">
-[...10 lines deleted...]
-              <w:t>25-TA-2546</w:t>
+          <w:p w14:paraId="626F50C2" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>25-TA-2866</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2257B084" w14:textId="77777777" w:rsidR="00FD1DEA" w:rsidRPr="003A4543" w:rsidRDefault="00FD1DEA" w:rsidP="00FD1DEA">
-[...10 lines deleted...]
-              <w:t>13.02.2026.</w:t>
+          <w:p w14:paraId="637A05AE" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>26.01.2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="191B728D" w14:textId="77777777" w:rsidR="00FD1DEA" w:rsidRPr="003A4543" w:rsidRDefault="00FD1DEA" w:rsidP="00FD1DEA">
-[...10 lines deleted...]
-              <w:t>03.03.2026.</w:t>
+          <w:p w14:paraId="5B38D0EE" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>11.02.2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4D064059" w14:textId="77777777" w:rsidR="00FD1DEA" w:rsidRPr="003A4543" w:rsidRDefault="00FD1DEA" w:rsidP="00FD1DEA">
-[...10 lines deleted...]
-              <w:t>101</w:t>
+          <w:p w14:paraId="2DB429CE" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4110" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="03DF67DC" w14:textId="77777777" w:rsidR="00FD1DEA" w:rsidRPr="003A4543" w:rsidRDefault="00FD1DEA" w:rsidP="00FD1DEA">
+          <w:p w14:paraId="73B49A86" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-              </w:rPr>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Par mācību kuģa M-03 "Namejs" pārņemšanu valsts īpašumā Finanšu ministrijas valdījumā un nodošanu Liepājas </w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Par valsts nekustamā īpašuma "Siliņi" Jaunsvirlaukas pagastā, Jelgavas novadā, pārdošanu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="594A0824" w14:textId="77777777" w:rsidTr="00EF2DE8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7492B34C" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>25-TA-3000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3AF54F8A" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>26.01.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6FF92E62" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>11.02.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="457549DB" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>51</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3F9F31E6" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Par valsts nekustamā īpašuma "Briežrags" Vaiņodes pagastā, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="003A4543">
-[...3 lines deleted...]
-              <w:t>valstspilsētas</w:t>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Dienvidkurzemes</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="003A4543">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> novadā, pārdošanu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="182DE1FB" w14:textId="77777777" w:rsidTr="00EF2DE8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="082720C7" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>25-TA-2956</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="602121A5" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>26.01.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7214AF59" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>11.02.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1E97E591" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>48</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="444EA572" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Par valsts nekustamā īpašuma "Liepiņas" Gulbenē, Gulbenes novadā, pārdošanu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="2B250226" w14:textId="77777777" w:rsidTr="00EF2DE8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="33430C50" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>25-TA-2905</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2E3C2065" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>29.12.2025.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="53B39988" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>26.01.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2C15E441" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5EE25007" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Par valsts nekustamā īpašuma Hospitāļu ielā 40, Rīgā, nodošanu Rīgas </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>valstpilsētas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> pašvaldības īpašumā</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD1DEA" w:rsidRPr="003A4543" w14:paraId="3515FA8D" w14:textId="77777777" w:rsidTr="003E1D6C">
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="7F429023" w14:textId="77777777" w:rsidTr="00EF2DE8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1260318F" w14:textId="77777777" w:rsidR="00FD1DEA" w:rsidRPr="003A4543" w:rsidRDefault="00FD1DEA" w:rsidP="00FD1DEA">
-[...10 lines deleted...]
-              <w:t>26-TA-115</w:t>
+          <w:p w14:paraId="45D02AF8" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>25-TA-2863</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0F5A05F5" w14:textId="77777777" w:rsidR="00FD1DEA" w:rsidRPr="003A4543" w:rsidRDefault="00FD1DEA" w:rsidP="00FD1DEA">
-[...10 lines deleted...]
-              <w:t>13.02.2026.</w:t>
+          <w:p w14:paraId="5E0D4AA7" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>29.12.2025.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0BA334AA" w14:textId="77777777" w:rsidR="00FD1DEA" w:rsidRPr="003A4543" w:rsidRDefault="00FD1DEA" w:rsidP="00FD1DEA">
-[...10 lines deleted...]
-              <w:t>03.03.2026.</w:t>
+          <w:p w14:paraId="3EF5CB59" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>26.01.2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0F281B21" w14:textId="77777777" w:rsidR="00FD1DEA" w:rsidRPr="003A4543" w:rsidRDefault="00FD1DEA" w:rsidP="00FD1DEA">
-[...10 lines deleted...]
-              <w:t>108</w:t>
+          <w:p w14:paraId="7686F7A3" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4110" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="10A56B67" w14:textId="77777777" w:rsidR="00FD1DEA" w:rsidRPr="003A4543" w:rsidRDefault="00FD1DEA" w:rsidP="00FD1DEA">
+          <w:p w14:paraId="32D70E0B" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-              </w:rPr>
-[...1569 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Par valsts nekustamā īpašuma Baseina ielā 6D, Rīgā, pārdošanu</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6C92ABA9" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003A4543">
+    <w:p w14:paraId="37A08E3E" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00A72C38">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="51D05885" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003A4543">
+    <w:p w14:paraId="257DC05C" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00A72C38">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="003A4543">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00684DD9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>MK informatīvie ziņojumi</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5554" w:type="pct"/>
         <w:tblInd w:w="-431" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1860"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1683"/>
+        <w:gridCol w:w="1861"/>
+        <w:gridCol w:w="1549"/>
+        <w:gridCol w:w="1681"/>
         <w:gridCol w:w="4974"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003A4543" w:rsidRPr="003A4543" w14:paraId="73F89657" w14:textId="77777777" w:rsidTr="003A4543">
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="6152D7AF" w14:textId="77777777" w:rsidTr="00684DD9">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="924" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="40E0D656" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
+          <w:p w14:paraId="6449491C" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="003A4543">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-              <w:lastRenderedPageBreak/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Tiesību akta Nr.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="769" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0C8B69ED" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
+          <w:p w14:paraId="6A86A025" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="003A4543">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>MK iesniegšanas</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5B6B63EA" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
+          <w:p w14:paraId="49BA97A3" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="003A4543">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>datums</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="836" w:type="pct"/>
+            <w:tcW w:w="835" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="41E4F867" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
+          <w:p w14:paraId="16582D25" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="003A4543">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>MK pieņemšanas datums</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2471" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="081A4C95" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
-[...1 lines deleted...]
-              <w:jc w:val="both"/>
+          <w:p w14:paraId="4FC8B19E" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00684DD9">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="003A4543">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Nosaukums</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A4543" w:rsidRPr="003A4543" w14:paraId="55A34D43" w14:textId="77777777" w:rsidTr="003A4543">
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="0BBD432D" w14:textId="77777777" w:rsidTr="00684DD9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="924" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="22AC79E0" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="422933E2" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="769" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="41B840BD" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5498721E" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2471" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="775ED278" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="6E1110EB" w14:textId="77777777" w:rsidTr="00684DD9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="924" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="76C6D94E" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>26-TA-1557</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="769" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="458B7BDF" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>03.07.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="131C01A4" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2471" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3477AC12" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Par Eiropas Savienības Atveseļošanas un noturības mehānisma plāna 6. komponentes "Likuma vara" reformu un investīciju virziena 6.4. "Atklātības palielināšana,  konkurences veicināšana, pasūtītāju </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>profesionalizācija</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> un uz riskiem balstīti uzraudzības pasākumi publiskajos iepirkumos" reformas 6.4.4.r. "IUB IT un analītiskās kapacitātes stiprināšana" īstenošanu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="55BFBE23" w14:textId="77777777" w:rsidTr="00684DD9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="924" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1FC2F42B" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>26-TA-1474</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="769" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="151DE593" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>29.06.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="36FCE49C" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2471" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1EDB14F5" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Par investīcijas "Jaunas infrastruktūras izveide kontroles dienestu funkciju īstenošanai Kundziņsalā" īstenošanas progresu un turpmāko rīcību</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="72097052" w14:textId="77777777" w:rsidTr="00684DD9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="924" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="37EE3B54" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>26-TA-1490 (IP)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="769" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4966CD99" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>20.06.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="07EA3662" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2471" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3F35123C" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Par Finanšu ministrijas nozares noturības un darbības nepārtrauktības plānu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="76B350DD" w14:textId="77777777" w:rsidTr="00684DD9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="924" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6F26E289" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>26-TA-1136</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="769" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="41CD9F93" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>02.06.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="086FA359" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2471" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3DDA31BF" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Par valstiskas nozīmes IT sistēmu iepirkumu uzraudzību un interešu konflikta novēršanu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="070BAD6B" w14:textId="77777777" w:rsidTr="00684DD9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="924" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="58321E60" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>26-TA-1237</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="769" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="15C43EE4" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>02.06.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="24AD6787" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2471" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2B697073" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Par atļauju Finanšu ministrijai uzņemties papildu saistības un īstenot projektu, piesaistot finansējumu no ārvalstu finanšu instrumenta</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="1EC2655F" w14:textId="77777777" w:rsidTr="00684DD9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="924" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="660899D7" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>26-TA-1156 (IP)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="769" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7302C13E" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>26.05.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4BBC5631" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2471" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="13437A95" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Par valsts galvojumu portfeļa kvalitāti 2025. gadā</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="3A2AA5AF" w14:textId="77777777" w:rsidTr="00684DD9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="924" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="22B7ACAE" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>26-TA-710</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="769" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7B684767" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>20.05.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6A884376" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>26.05.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2471" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0890E840" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Par Latvijas pievienošanos </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Bruegel</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>domnīcai</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="7C028287" w14:textId="77777777" w:rsidTr="00684DD9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="924" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1122FA87" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>26-TA-963</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="769" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="05F1B941" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>14.05.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="255CAC89" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>05.05.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2471" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6F53C6E7" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Par Ministru kabineta 2026. gada 10. marta rīkojuma Nr. 136 "Par dienesta pārbaudes komisijas izveidi" 5. punktā dotā uzdevuma izpildi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="7D7C2553" w14:textId="77777777" w:rsidTr="00684DD9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="924" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="07566391" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>26-TA-684</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="769" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="18366228" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>23.04.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="79606002" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>19.05.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2471" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="015037DF" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Par Valkas novada pašvaldības finanšu situāciju un risinājumiem turpmākajām darbībām</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="66F2E42B" w14:textId="77777777" w:rsidTr="00684DD9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="924" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1EB0CDA7" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>26-TA-320</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="769" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7FCE3F47" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>23.04.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="265E8F2A" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>12.05.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2471" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="14A70837" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Finanšu ministrijas Eiropas Savienības finanšu interešu aizsardzības koordinācijas dienesta (AFCOS) informatīvais </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ziņojums par veiktajiem krāpšanas apkarošanas un Eiropas Savienības finanšu interešu aizsardzības pasākumiem 2025. gadā</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="778691F0" w14:textId="77777777" w:rsidTr="00684DD9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="924" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0F283CAF" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>26-TA-787</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="769" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="15ACD11B" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>13.04.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="835" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="21DEAFE2" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>14.04.2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2471" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="770E37FB" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Latvijas Fiskāli strukturālā plāna 2025.-2028. gadam 2026. gada Progresa ziņojums</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="4C75A676" w14:textId="77777777" w:rsidTr="00684DD9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="924" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0099AAD6" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>26-TA-369</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="769" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4DCC3A00" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="223B96F4" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>31.03.2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="836" w:type="pct"/>
-[...16 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:tcW w:w="835" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="631AE5DB" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>14.04.2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2471" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7A16BED1" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
+          <w:p w14:paraId="19F0F863" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Par Kohēzijas politikas ES fondu, Atveseļošanas fonda, EEZ, Norvēģijas un Šveices </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="003A4543">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>grantu</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="003A4543">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> investīciju ieviešanu Latvijā</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A4543" w:rsidRPr="003A4543" w14:paraId="499D64A4" w14:textId="77777777" w:rsidTr="003A4543">
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="6762E97F" w14:textId="77777777" w:rsidTr="00684DD9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="924" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="74D7EE8F" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="587FD50E" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>26-TA-544 (IP)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="769" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1AE7E162" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="3B1D7246" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>09.03.2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="836" w:type="pct"/>
-[...16 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:tcW w:w="835" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="73B5A864" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>10.03.2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2471" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3548EC48" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
+          <w:p w14:paraId="1B09F0AD" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Par pilnvarojumu finanšu ministram piedalīties sarunās par Aizsardzības, drošības un noturības bankas dibināšanu</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A4543" w:rsidRPr="003A4543" w14:paraId="1DA34C48" w14:textId="77777777" w:rsidTr="003A4543">
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="5675967C" w14:textId="77777777" w:rsidTr="00684DD9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="924" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="362AC34B" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="58A4A65F" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>25-TA-3014</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="769" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2192D450" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="3F8F604E" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>25.02.2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="836" w:type="pct"/>
-[...16 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:tcW w:w="835" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7A6E6959" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>17.03.2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2471" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0DC36FC3" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
+          <w:p w14:paraId="78CC7370" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Par vienotas patērētāju kreditētāju licencēšanas un uzraudzības institūcijas noteikšanu</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A4543" w:rsidRPr="003A4543" w14:paraId="372925AE" w14:textId="77777777" w:rsidTr="003A4543">
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="352A4600" w14:textId="77777777" w:rsidTr="00684DD9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="924" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1CB221BA" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="781AE431" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>25-TA-1521</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="769" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="78C49F8E" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="3AB12124" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>25.02.2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="836" w:type="pct"/>
-[...16 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:tcW w:w="835" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="385126F0" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>24.03.2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2471" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="266621BD" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
+          <w:p w14:paraId="1C4F9C42" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Par priekšlikumiem kapitāla tirgus attīstībai un valsts un pašvaldību kapitālsabiedrībām, kas virzāmas sākotnējam publiskam piedāvājumam</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A4543" w:rsidRPr="003A4543" w14:paraId="71920C46" w14:textId="77777777" w:rsidTr="003A4543">
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="09727A38" w14:textId="77777777" w:rsidTr="00684DD9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="924" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="40974BC5" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="31CC466B" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>26-TA-463</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="769" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="074289F4" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="04B6373D" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>24.02.2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="836" w:type="pct"/>
-[...16 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:tcW w:w="835" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5D71D3C2" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>10.03.2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2471" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5696C861" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
+          <w:p w14:paraId="72D5A6F2" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Par Eiropas Savienības fondu un Atveseļošanas fonda plāna ieviešanu 2026. gada janvārī-februārī</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A4543" w:rsidRPr="003A4543" w14:paraId="6A47B580" w14:textId="77777777" w:rsidTr="003A4543">
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="76B1E39F" w14:textId="77777777" w:rsidTr="00684DD9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="924" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0AEDCDDF" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="07C763D4" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>26-TA-382</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="769" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5FFFA1FA" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="074D7950" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>20.02.2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="836" w:type="pct"/>
-[...16 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:tcW w:w="835" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="42339581" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>10.03.2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2471" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2E1EAFB6" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
+          <w:p w14:paraId="4FFB4C7B" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Pārskats Ministru kabinetam par noslēgto publiskās un privātās partnerības līgumu izpildi 2025. gadā</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A4543" w:rsidRPr="003A4543" w14:paraId="5E4370A3" w14:textId="77777777" w:rsidTr="003A4543">
+      <w:tr w:rsidR="00A72C38" w:rsidRPr="00684DD9" w14:paraId="5EC06A96" w14:textId="77777777" w:rsidTr="00684DD9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="924" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5C0AEE47" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="21763BE8" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>26-TA-301</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="769" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2A640085" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="4FE4F18C" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>13.02.2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="836" w:type="pct"/>
-[...15 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:tcW w:w="835" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D135F87" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>03.03.2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2471" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="705A9643" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="003A4543" w:rsidRDefault="003A4543" w:rsidP="003E1D6C">
+          <w:p w14:paraId="0B448574" w14:textId="77777777" w:rsidR="00A72C38" w:rsidRPr="00684DD9" w:rsidRDefault="00A72C38" w:rsidP="00EF2DE8">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00684DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Par 2025. gada valsts pamatbudžeta ieņēmumiem un valsts pamatbudžeta izpildi, ilgtermiņa stabilizācijas rezerves ienākumiem, finanšu darījumiem un ar tiem saistītajiem maksājumiem un no ilgtermiņa stabilizācijas rezerves finansētajiem pasākumiem</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5C45176C" w14:textId="77777777" w:rsidR="003A4543" w:rsidRPr="00762FB5" w:rsidRDefault="003A4543" w:rsidP="003A4543">
-[...21 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId11"/>
+    <w:p w14:paraId="324B97DF" w14:textId="77777777" w:rsidR="003A4543" w:rsidRDefault="003A4543" w:rsidP="003A4543"/>
+    <w:sectPr w:rsidR="003A4543" w:rsidSect="00B267CE">
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1134" w:bottom="1134" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="375D7942" w14:textId="77777777" w:rsidR="000F5532" w:rsidRDefault="000F5532" w:rsidP="007C6B73">
+    <w:p w14:paraId="544257AF" w14:textId="77777777" w:rsidR="00AB0D9C" w:rsidRDefault="00AB0D9C" w:rsidP="007C6B73">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="139A9496" w14:textId="77777777" w:rsidR="000F5532" w:rsidRDefault="000F5532" w:rsidP="007C6B73">
+    <w:p w14:paraId="5420BFC3" w14:textId="77777777" w:rsidR="00AB0D9C" w:rsidRDefault="00AB0D9C" w:rsidP="007C6B73">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -13520,54 +30605,61 @@
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="BA"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1260257050"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="63F895AC" w14:textId="63123EB1" w:rsidR="00674BB6" w:rsidRDefault="00674BB6">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="center"/>
         </w:pPr>
@@ -13584,61 +30676,61 @@
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="34B1484D" w14:textId="77777777" w:rsidR="00674BB6" w:rsidRDefault="00674BB6">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="32E0A2B9" w14:textId="77777777" w:rsidR="000F5532" w:rsidRDefault="000F5532" w:rsidP="007C6B73">
+    <w:p w14:paraId="595EC56C" w14:textId="77777777" w:rsidR="00AB0D9C" w:rsidRDefault="00AB0D9C" w:rsidP="007C6B73">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="22DCE1F8" w14:textId="77777777" w:rsidR="000F5532" w:rsidRDefault="000F5532" w:rsidP="007C6B73">
+    <w:p w14:paraId="66520874" w14:textId="77777777" w:rsidR="00AB0D9C" w:rsidRDefault="00AB0D9C" w:rsidP="007C6B73">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0335427A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DCE85CC2"/>
     <w:lvl w:ilvl="0" w:tplc="04260001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -14041,56 +31133,567 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="16EA128F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C908D1A8"/>
+    <w:lvl w:ilvl="0" w:tplc="A634CA38">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="569C31A0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="584CC07E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="1208099C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0F3232E6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FC1683F2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="5F4EA01A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="966082CA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="DD104D68">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="18151FFD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9B7C8706"/>
     <w:numStyleLink w:val="Style1"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1A9AB7F6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A2320B72"/>
+    <w:lvl w:ilvl="0" w:tplc="716E27BC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="·"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="D6504494">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="49827346">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="A23C62AE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="3F2CE480">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="81BC6AEE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="B64E7636">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="6414A9FC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="A5846138">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1D77E024"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B418A228"/>
+    <w:lvl w:ilvl="0" w:tplc="8528CB9E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FF96E77A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="BA1E9824">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="44E20AC4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="65B0876C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="D4787D42">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="D3526F0C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="AEF6ADB6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="A06E3F62">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1EE040CD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3ABEF342"/>
+    <w:lvl w:ilvl="0" w:tplc="04260001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="307D5F45"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3724CCC2"/>
+    <w:lvl w:ilvl="0" w:tplc="04260001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="31152FD6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="620A877A"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -14132,51 +31735,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="34BB27C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="068ED2EA"/>
     <w:lvl w:ilvl="0" w:tplc="1BF626E2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="1F7E900C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
@@ -14245,51 +31848,51 @@
     <w:lvl w:ilvl="7" w:tplc="2C52AC90">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="AD2E4838">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="351949DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="17961F24"/>
     <w:lvl w:ilvl="0" w:tplc="F2F4F9EE">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="ED4C0F58">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -14356,51 +31959,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38BFD2D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="51CA2E44"/>
     <w:lvl w:ilvl="0" w:tplc="4B0C700E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="5748F502">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0BAAD138">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -14442,51 +32045,162 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="3A2C323E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="F340771C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3AA760E6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="57C825D8"/>
+    <w:lvl w:ilvl="0" w:tplc="ED4C0F58">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="–"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3BD34104"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F9E8D806"/>
     <w:lvl w:ilvl="0" w:tplc="04260001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -14555,51 +32269,51 @@
     <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3C507908"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2B06045E"/>
     <w:lvl w:ilvl="0" w:tplc="04260001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -14668,51 +32382,51 @@
     <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3F2128EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1A0C8086"/>
     <w:lvl w:ilvl="0" w:tplc="92AEC3FC">
       <w:start w:val="2024"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -14781,51 +32495,164 @@
     <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3FA97714"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="05722C54"/>
+    <w:lvl w:ilvl="0" w:tplc="04260001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="431C4647"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DE200FEE"/>
     <w:lvl w:ilvl="0" w:tplc="04260001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -14894,51 +32721,51 @@
     <w:lvl w:ilvl="7" w:tplc="04260003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="432C426B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="85D016F8"/>
     <w:lvl w:ilvl="0" w:tplc="04260001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -15007,147 +32834,55 @@
     <w:lvl w:ilvl="7" w:tplc="04260003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-[...6 lines deleted...]
-    <w:nsid w:val="4A601441"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4847005D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="5A2A685C"/>
-[...86 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="04260001">
+    <w:tmpl w:val="2BE42AF0"/>
+    <w:lvl w:ilvl="0" w:tplc="62AE2830">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
@@ -15212,55 +32947,61 @@
     <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="51FE3500"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="48D56895"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="9B7C8706"/>
+    <w:numStyleLink w:val="Style1"/>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A601441"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5A2A685C"/>
-    <w:lvl w:ilvl="0" w:tplc="0F6C1906">
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="53A2BEB6">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="DD14F41C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
@@ -15298,164 +33039,535 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="904E946E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="B1964668">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="533A26FE"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4B780B7B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="3304B08A"/>
+    <w:tmpl w:val="E6807B28"/>
     <w:lvl w:ilvl="0" w:tplc="04260001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04260001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04260001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7200" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7920" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4F4B850B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3200AA62"/>
+    <w:lvl w:ilvl="0" w:tplc="014AF38E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="223E0F34">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="A846F428">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="66CE8E60">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="87DEE3C4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="6C0EDE20">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="339E817C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="F8A20234">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="C0DA0DAE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="51A9AC98"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="82821F7A"/>
+    <w:lvl w:ilvl="0" w:tplc="D1FE9AA8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="8B187D10">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="59548124">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="B8341696">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="BD982526">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="AD32C962">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="5D8A0334">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="19D0CA9E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="9760DF02">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="51FE3500"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5A2A685C"/>
+    <w:lvl w:ilvl="0" w:tplc="0F6C1906">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="53A2BEB6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="DD14F41C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="9390988A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="6798B74A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0254CEB4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="493E5878">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="904E946E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="B1964668">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="533A26FE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3304B08A"/>
+    <w:lvl w:ilvl="0" w:tplc="04260001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7920" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C95010E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="494A1D84"/>
     <w:lvl w:ilvl="0" w:tplc="0426000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -15524,51 +33636,51 @@
     <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6076592D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9B7C8706"/>
     <w:styleLink w:val="Style1"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -15639,57 +33751,143 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="624070A8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9B7C8706"/>
     <w:numStyleLink w:val="Style1"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="62F52053"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C4EAFDF2"/>
+    <w:lvl w:ilvl="0" w:tplc="C2142A8E">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="E0BE789C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="8932C164">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="C7E8AFEC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="A4D4DC3E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="DFCC3466">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="B96010EC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="8BEC4ED8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0BA298A4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="637B26E8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="23AAA2E8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
@@ -15757,51 +33955,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="63CB3F63"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D946F734"/>
     <w:lvl w:ilvl="0" w:tplc="04260001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -15870,57 +34068,57 @@
     <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="63FE44D1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9B7C8706"/>
     <w:numStyleLink w:val="Style1"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="640F6A69"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="620A877A"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -15962,51 +34160,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="647D49BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2A545324"/>
     <w:lvl w:ilvl="0" w:tplc="F2F4F9EE">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -16074,51 +34272,51 @@
     <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="654532D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="52227344"/>
     <w:lvl w:ilvl="0" w:tplc="76DA28C8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="EB34B9B0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="2A0EA064">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -16160,51 +34358,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="4DFC2AAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="484027D4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="67963D14"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FADEA1E8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Courier New" w:hint="default"/>
@@ -16274,51 +34472,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="683E4EF0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CD04A2CE"/>
     <w:lvl w:ilvl="0" w:tplc="F2F4F9EE">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -16386,51 +34584,51 @@
     <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="72005C57"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="11E62160">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="A722477E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -16499,57 +34697,57 @@
     <w:lvl w:ilvl="7" w:tplc="ADDEA654">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="92B0E468">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="72197369"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9B7C8706"/>
     <w:numStyleLink w:val="Style1"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="763397F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A3E62668"/>
     <w:lvl w:ilvl="0" w:tplc="EAA2D102">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="F66899A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman" w:hint="default"/>
@@ -16618,51 +34816,51 @@
     <w:lvl w:ilvl="7" w:tplc="5E042C3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="23967C94">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="769511B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2DC6740A"/>
     <w:lvl w:ilvl="0" w:tplc="F2F4F9EE">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -16730,57 +34928,57 @@
     <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7830191F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9B7C8706"/>
     <w:numStyleLink w:val="Style1"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="799EB316"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="BE72D23E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="3FA89CD8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="7A4ACE58">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -16822,51 +35020,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="6762B934">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="AC8ADF66">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7B5F4925"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B5422176"/>
     <w:lvl w:ilvl="0" w:tplc="04260001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0426000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -16935,51 +35133,51 @@
     <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C4A0973"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4392A048"/>
     <w:lvl w:ilvl="0" w:tplc="04260001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17052,890 +35250,1064 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1185945241">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="233856681">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1283923665">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1530795393">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1665938497">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1067337694">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1485003564">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="441800672">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="372926473">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1967812275">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1530795393">
-[...19 lines deleted...]
-  </w:num>
   <w:num w:numId="11" w16cid:durableId="1653868255">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="461995790">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1832715561">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="212622625">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="6950242">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1406952223">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="38"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="133183503">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="23"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1755010918">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="13"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="291055036">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="117527123">
-    <w:abstractNumId w:val="35"/>
+    <w:abstractNumId w:val="46"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1798835521">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="10"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1554468098">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="299578613">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1444497609">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1222910823">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="2079086133">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1478494333">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="220676656">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1123579247">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="1677611686">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="1730221929">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="2141144409">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="835076101">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="1312173945">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="1362391831">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="1670408068">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="2016104155">
     <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="23" w16cid:durableId="299578613">
-[...2 lines deleted...]
-  <w:num w:numId="24" w16cid:durableId="1444497609">
+  <w:num w:numId="38" w16cid:durableId="998115183">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="25" w16cid:durableId="1222910823">
-    <w:abstractNumId w:val="30"/>
+  <w:num w:numId="39" w16cid:durableId="702677708">
+    <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="26" w16cid:durableId="2079086133">
+  <w:num w:numId="40" w16cid:durableId="484007386">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="41" w16cid:durableId="1316834201">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="42" w16cid:durableId="11954294">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="27" w16cid:durableId="1478494333">
-[...8 lines deleted...]
-  <w:num w:numId="30" w16cid:durableId="1677611686">
+  <w:num w:numId="43" w16cid:durableId="1516266440">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="31" w16cid:durableId="1730221929">
-[...2 lines deleted...]
-  <w:num w:numId="32" w16cid:durableId="2141144409">
+  <w:num w:numId="44" w16cid:durableId="1466007198">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="33" w16cid:durableId="835076101">
+  <w:num w:numId="45" w16cid:durableId="1424300488">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="46" w16cid:durableId="1544710394">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="47" w16cid:durableId="548539209">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="48" w16cid:durableId="1752965190">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="49" w16cid:durableId="1972398164">
     <w:abstractNumId w:val="9"/>
-  </w:num>
-[...13 lines deleted...]
-    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="4"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="109"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007C6B73"/>
     <w:rsid w:val="00000835"/>
     <w:rsid w:val="00003592"/>
     <w:rsid w:val="00012621"/>
     <w:rsid w:val="00012D4A"/>
     <w:rsid w:val="00012F5B"/>
     <w:rsid w:val="00014D1A"/>
     <w:rsid w:val="00016391"/>
     <w:rsid w:val="00022A18"/>
+    <w:rsid w:val="0002326F"/>
     <w:rsid w:val="00026694"/>
     <w:rsid w:val="00027BFB"/>
     <w:rsid w:val="00030A30"/>
     <w:rsid w:val="00032082"/>
     <w:rsid w:val="0004178D"/>
     <w:rsid w:val="00041BCD"/>
     <w:rsid w:val="000449E1"/>
     <w:rsid w:val="00050B17"/>
     <w:rsid w:val="0005669C"/>
     <w:rsid w:val="00056889"/>
     <w:rsid w:val="00057CA3"/>
     <w:rsid w:val="00064A36"/>
     <w:rsid w:val="0006557A"/>
     <w:rsid w:val="00066974"/>
+    <w:rsid w:val="00076497"/>
     <w:rsid w:val="0008541A"/>
     <w:rsid w:val="00086430"/>
     <w:rsid w:val="00087275"/>
     <w:rsid w:val="00093814"/>
     <w:rsid w:val="00094E75"/>
     <w:rsid w:val="000A307F"/>
     <w:rsid w:val="000A6A3D"/>
     <w:rsid w:val="000A776C"/>
     <w:rsid w:val="000A799D"/>
     <w:rsid w:val="000B2B30"/>
     <w:rsid w:val="000B678D"/>
     <w:rsid w:val="000B684B"/>
     <w:rsid w:val="000C00D5"/>
     <w:rsid w:val="000C1478"/>
+    <w:rsid w:val="000C2A14"/>
     <w:rsid w:val="000C44B7"/>
     <w:rsid w:val="000D2CB7"/>
     <w:rsid w:val="000D6DD7"/>
     <w:rsid w:val="000E23F5"/>
     <w:rsid w:val="000E3B13"/>
     <w:rsid w:val="000E6A17"/>
     <w:rsid w:val="000E7E55"/>
     <w:rsid w:val="000F5417"/>
-    <w:rsid w:val="000F5532"/>
+    <w:rsid w:val="000F7F5D"/>
     <w:rsid w:val="0010344D"/>
     <w:rsid w:val="001070DC"/>
     <w:rsid w:val="00110979"/>
     <w:rsid w:val="00112BC4"/>
     <w:rsid w:val="00122F92"/>
     <w:rsid w:val="001275ED"/>
     <w:rsid w:val="001303E1"/>
+    <w:rsid w:val="001337C0"/>
+    <w:rsid w:val="00137FD7"/>
     <w:rsid w:val="00140FC4"/>
+    <w:rsid w:val="001452C7"/>
     <w:rsid w:val="00167F39"/>
     <w:rsid w:val="001712FE"/>
     <w:rsid w:val="001725DD"/>
+    <w:rsid w:val="0017729E"/>
     <w:rsid w:val="00177574"/>
     <w:rsid w:val="0018342E"/>
+    <w:rsid w:val="001849EC"/>
     <w:rsid w:val="001908D0"/>
     <w:rsid w:val="001914B5"/>
     <w:rsid w:val="00197FE7"/>
     <w:rsid w:val="001A1143"/>
     <w:rsid w:val="001A2CF0"/>
     <w:rsid w:val="001B1D23"/>
     <w:rsid w:val="001B1F68"/>
     <w:rsid w:val="001B327C"/>
     <w:rsid w:val="001B68A1"/>
     <w:rsid w:val="001B6BB8"/>
     <w:rsid w:val="001C096E"/>
     <w:rsid w:val="001C77F2"/>
     <w:rsid w:val="001D3400"/>
     <w:rsid w:val="001D6458"/>
     <w:rsid w:val="001E3152"/>
     <w:rsid w:val="001F0317"/>
     <w:rsid w:val="00201389"/>
     <w:rsid w:val="0020311E"/>
     <w:rsid w:val="002035BE"/>
     <w:rsid w:val="0021187C"/>
     <w:rsid w:val="0021348E"/>
     <w:rsid w:val="00214236"/>
     <w:rsid w:val="00220E9F"/>
+    <w:rsid w:val="00220F94"/>
     <w:rsid w:val="0022442A"/>
     <w:rsid w:val="0022755D"/>
     <w:rsid w:val="002347FD"/>
     <w:rsid w:val="00237394"/>
     <w:rsid w:val="002442BA"/>
     <w:rsid w:val="00247815"/>
     <w:rsid w:val="00251E89"/>
+    <w:rsid w:val="00253B43"/>
+    <w:rsid w:val="00255A1F"/>
+    <w:rsid w:val="002610C7"/>
     <w:rsid w:val="0026522B"/>
+    <w:rsid w:val="00266833"/>
+    <w:rsid w:val="00270786"/>
     <w:rsid w:val="00271E89"/>
+    <w:rsid w:val="002755B7"/>
     <w:rsid w:val="00280A17"/>
     <w:rsid w:val="00282091"/>
     <w:rsid w:val="0028264D"/>
     <w:rsid w:val="00285B3B"/>
     <w:rsid w:val="002904D4"/>
     <w:rsid w:val="00290CD0"/>
     <w:rsid w:val="00295EF4"/>
     <w:rsid w:val="00296234"/>
     <w:rsid w:val="002A0537"/>
     <w:rsid w:val="002A19AE"/>
     <w:rsid w:val="002A3570"/>
     <w:rsid w:val="002A65A2"/>
     <w:rsid w:val="002B05C5"/>
     <w:rsid w:val="002B0BC7"/>
     <w:rsid w:val="002B3DB6"/>
     <w:rsid w:val="002C09F9"/>
     <w:rsid w:val="002C13F9"/>
     <w:rsid w:val="002C253D"/>
     <w:rsid w:val="002C5FF6"/>
     <w:rsid w:val="002D230B"/>
     <w:rsid w:val="002D33A6"/>
+    <w:rsid w:val="002D7BF3"/>
     <w:rsid w:val="002E0397"/>
+    <w:rsid w:val="002E0582"/>
     <w:rsid w:val="002E59E6"/>
+    <w:rsid w:val="002F1E43"/>
     <w:rsid w:val="002F2794"/>
     <w:rsid w:val="002F3C47"/>
     <w:rsid w:val="002F6652"/>
     <w:rsid w:val="003019C3"/>
     <w:rsid w:val="00304C1E"/>
     <w:rsid w:val="0030665A"/>
     <w:rsid w:val="0031103A"/>
     <w:rsid w:val="003136FC"/>
     <w:rsid w:val="00314EB2"/>
+    <w:rsid w:val="00322728"/>
+    <w:rsid w:val="0033501F"/>
     <w:rsid w:val="00340B58"/>
     <w:rsid w:val="00344D62"/>
     <w:rsid w:val="0034665B"/>
     <w:rsid w:val="00352EB3"/>
+    <w:rsid w:val="00355530"/>
+    <w:rsid w:val="0035653D"/>
+    <w:rsid w:val="003625AF"/>
     <w:rsid w:val="0037285C"/>
     <w:rsid w:val="003847A1"/>
     <w:rsid w:val="00384CF3"/>
     <w:rsid w:val="00385182"/>
     <w:rsid w:val="003854FC"/>
     <w:rsid w:val="00385C61"/>
+    <w:rsid w:val="0038693B"/>
     <w:rsid w:val="00386E7C"/>
     <w:rsid w:val="00387EBB"/>
     <w:rsid w:val="003910F7"/>
     <w:rsid w:val="00395C2F"/>
     <w:rsid w:val="00395DD2"/>
     <w:rsid w:val="003A4543"/>
+    <w:rsid w:val="003A7D70"/>
     <w:rsid w:val="003B01DF"/>
+    <w:rsid w:val="003B24F7"/>
+    <w:rsid w:val="003B35AB"/>
     <w:rsid w:val="003B35BB"/>
     <w:rsid w:val="003B42F0"/>
     <w:rsid w:val="003B4967"/>
     <w:rsid w:val="003B7165"/>
     <w:rsid w:val="003C1D28"/>
     <w:rsid w:val="003C2F7F"/>
     <w:rsid w:val="003C6F3E"/>
     <w:rsid w:val="003D156E"/>
     <w:rsid w:val="003D40E7"/>
     <w:rsid w:val="003D5E6C"/>
     <w:rsid w:val="003D687A"/>
     <w:rsid w:val="003E0C63"/>
+    <w:rsid w:val="003F2B7E"/>
     <w:rsid w:val="003F41C2"/>
     <w:rsid w:val="00401449"/>
     <w:rsid w:val="004022E1"/>
     <w:rsid w:val="0040368D"/>
     <w:rsid w:val="00407A1E"/>
     <w:rsid w:val="004139CB"/>
+    <w:rsid w:val="00414BBC"/>
     <w:rsid w:val="004158F4"/>
     <w:rsid w:val="00416830"/>
     <w:rsid w:val="00416CDE"/>
+    <w:rsid w:val="004171CA"/>
     <w:rsid w:val="004224D3"/>
     <w:rsid w:val="00423292"/>
     <w:rsid w:val="00423498"/>
+    <w:rsid w:val="00423FF2"/>
     <w:rsid w:val="00425C79"/>
     <w:rsid w:val="00426700"/>
     <w:rsid w:val="00430A44"/>
     <w:rsid w:val="00430CA8"/>
+    <w:rsid w:val="00442E4F"/>
     <w:rsid w:val="004433F8"/>
     <w:rsid w:val="00444100"/>
     <w:rsid w:val="00451009"/>
     <w:rsid w:val="00451FF0"/>
+    <w:rsid w:val="004527B5"/>
     <w:rsid w:val="00457194"/>
     <w:rsid w:val="00460B13"/>
+    <w:rsid w:val="00463DB0"/>
     <w:rsid w:val="004672B5"/>
     <w:rsid w:val="004674C6"/>
     <w:rsid w:val="00471B06"/>
     <w:rsid w:val="00473F1D"/>
     <w:rsid w:val="00476F16"/>
     <w:rsid w:val="00481F88"/>
     <w:rsid w:val="00482F16"/>
     <w:rsid w:val="00485180"/>
     <w:rsid w:val="00485FEC"/>
     <w:rsid w:val="00487166"/>
+    <w:rsid w:val="004A4A07"/>
+    <w:rsid w:val="004A56AC"/>
     <w:rsid w:val="004A58F1"/>
     <w:rsid w:val="004B00D4"/>
+    <w:rsid w:val="004C2742"/>
     <w:rsid w:val="004C3076"/>
     <w:rsid w:val="004C3D54"/>
+    <w:rsid w:val="004D2F7F"/>
     <w:rsid w:val="004D36B8"/>
     <w:rsid w:val="004D519D"/>
     <w:rsid w:val="004D744C"/>
     <w:rsid w:val="004D7FFE"/>
     <w:rsid w:val="004E1EF3"/>
     <w:rsid w:val="004E5023"/>
     <w:rsid w:val="004E6671"/>
     <w:rsid w:val="004E6F54"/>
+    <w:rsid w:val="004F260C"/>
+    <w:rsid w:val="004F70C9"/>
+    <w:rsid w:val="00506458"/>
+    <w:rsid w:val="00506F7A"/>
     <w:rsid w:val="00512946"/>
     <w:rsid w:val="005147FB"/>
     <w:rsid w:val="005170B5"/>
     <w:rsid w:val="0052306F"/>
     <w:rsid w:val="00526458"/>
+    <w:rsid w:val="00526B41"/>
     <w:rsid w:val="005308B8"/>
     <w:rsid w:val="0053657C"/>
     <w:rsid w:val="00542343"/>
     <w:rsid w:val="00542598"/>
     <w:rsid w:val="00544FC2"/>
     <w:rsid w:val="00554254"/>
     <w:rsid w:val="0055446A"/>
+    <w:rsid w:val="00560C4F"/>
     <w:rsid w:val="00562B52"/>
     <w:rsid w:val="00563C99"/>
     <w:rsid w:val="00563E21"/>
     <w:rsid w:val="00567B30"/>
     <w:rsid w:val="00570833"/>
+    <w:rsid w:val="005745B7"/>
+    <w:rsid w:val="00575821"/>
     <w:rsid w:val="00582039"/>
     <w:rsid w:val="00584103"/>
+    <w:rsid w:val="005846B9"/>
+    <w:rsid w:val="00585BC4"/>
     <w:rsid w:val="00586BB7"/>
     <w:rsid w:val="00596DEE"/>
     <w:rsid w:val="005A2EF4"/>
     <w:rsid w:val="005A59EF"/>
     <w:rsid w:val="005B0C02"/>
     <w:rsid w:val="005B206F"/>
     <w:rsid w:val="005C177C"/>
     <w:rsid w:val="005C7461"/>
+    <w:rsid w:val="005D1932"/>
     <w:rsid w:val="005D649D"/>
     <w:rsid w:val="005D7298"/>
     <w:rsid w:val="005E366D"/>
+    <w:rsid w:val="005E3AD9"/>
     <w:rsid w:val="005E4ADB"/>
     <w:rsid w:val="005F0A49"/>
     <w:rsid w:val="00600585"/>
     <w:rsid w:val="00604D3E"/>
     <w:rsid w:val="00607583"/>
     <w:rsid w:val="00611597"/>
     <w:rsid w:val="0061311F"/>
     <w:rsid w:val="0061464A"/>
+    <w:rsid w:val="0061638B"/>
     <w:rsid w:val="0062108D"/>
+    <w:rsid w:val="006248AC"/>
     <w:rsid w:val="0062672D"/>
     <w:rsid w:val="00627031"/>
     <w:rsid w:val="0063106E"/>
     <w:rsid w:val="00633D34"/>
     <w:rsid w:val="00637355"/>
     <w:rsid w:val="006407CB"/>
+    <w:rsid w:val="006474C6"/>
     <w:rsid w:val="00650307"/>
     <w:rsid w:val="006519A6"/>
+    <w:rsid w:val="00651CE5"/>
     <w:rsid w:val="006602E6"/>
     <w:rsid w:val="0066734F"/>
     <w:rsid w:val="006749F8"/>
     <w:rsid w:val="00674BB6"/>
     <w:rsid w:val="00674E1D"/>
     <w:rsid w:val="00683779"/>
+    <w:rsid w:val="00684DD9"/>
     <w:rsid w:val="00686334"/>
     <w:rsid w:val="00690D3B"/>
     <w:rsid w:val="00691654"/>
     <w:rsid w:val="00691B02"/>
     <w:rsid w:val="006933A0"/>
     <w:rsid w:val="00695F5E"/>
     <w:rsid w:val="0069679F"/>
     <w:rsid w:val="006A19D9"/>
     <w:rsid w:val="006A53A7"/>
     <w:rsid w:val="006A6A96"/>
     <w:rsid w:val="006B0AB3"/>
     <w:rsid w:val="006B6F42"/>
     <w:rsid w:val="006C2168"/>
     <w:rsid w:val="006C6428"/>
+    <w:rsid w:val="006D389A"/>
     <w:rsid w:val="006D4FF7"/>
     <w:rsid w:val="006E1DE9"/>
     <w:rsid w:val="006E2329"/>
     <w:rsid w:val="006E5249"/>
     <w:rsid w:val="006F233B"/>
     <w:rsid w:val="006F2A70"/>
+    <w:rsid w:val="006F3D05"/>
+    <w:rsid w:val="0071115B"/>
     <w:rsid w:val="00712475"/>
+    <w:rsid w:val="007161AB"/>
     <w:rsid w:val="0072296F"/>
     <w:rsid w:val="00722E69"/>
+    <w:rsid w:val="007310DA"/>
     <w:rsid w:val="007328C1"/>
     <w:rsid w:val="00733A2B"/>
     <w:rsid w:val="00735379"/>
+    <w:rsid w:val="00742F0A"/>
     <w:rsid w:val="007431AA"/>
     <w:rsid w:val="0074357D"/>
     <w:rsid w:val="00745385"/>
     <w:rsid w:val="00745537"/>
     <w:rsid w:val="00752812"/>
+    <w:rsid w:val="007539E5"/>
     <w:rsid w:val="00755B4D"/>
     <w:rsid w:val="00762E1B"/>
     <w:rsid w:val="0076509A"/>
     <w:rsid w:val="007706B2"/>
     <w:rsid w:val="0077254F"/>
     <w:rsid w:val="0078554C"/>
     <w:rsid w:val="007A10E4"/>
     <w:rsid w:val="007A639A"/>
     <w:rsid w:val="007B0789"/>
     <w:rsid w:val="007B4451"/>
     <w:rsid w:val="007B55DD"/>
     <w:rsid w:val="007B78EB"/>
     <w:rsid w:val="007C37D9"/>
     <w:rsid w:val="007C6B73"/>
     <w:rsid w:val="007C7FF8"/>
     <w:rsid w:val="007D2688"/>
     <w:rsid w:val="007D6144"/>
     <w:rsid w:val="007E736F"/>
     <w:rsid w:val="007F2C18"/>
+    <w:rsid w:val="007F3852"/>
+    <w:rsid w:val="007F3909"/>
     <w:rsid w:val="007F6305"/>
+    <w:rsid w:val="008007F1"/>
     <w:rsid w:val="00807CC4"/>
+    <w:rsid w:val="00817546"/>
     <w:rsid w:val="0082541F"/>
     <w:rsid w:val="00833970"/>
     <w:rsid w:val="00833BD6"/>
     <w:rsid w:val="00835B5B"/>
     <w:rsid w:val="00837FF9"/>
     <w:rsid w:val="00842971"/>
     <w:rsid w:val="00845A9D"/>
+    <w:rsid w:val="00845CE0"/>
+    <w:rsid w:val="00846A48"/>
     <w:rsid w:val="00846A78"/>
     <w:rsid w:val="0084727B"/>
+    <w:rsid w:val="00847F4D"/>
     <w:rsid w:val="008500D8"/>
     <w:rsid w:val="008521DD"/>
     <w:rsid w:val="00853091"/>
     <w:rsid w:val="00856FB6"/>
     <w:rsid w:val="00857FD5"/>
     <w:rsid w:val="008600A5"/>
     <w:rsid w:val="008660BE"/>
     <w:rsid w:val="00866575"/>
     <w:rsid w:val="00867657"/>
     <w:rsid w:val="008678C6"/>
+    <w:rsid w:val="008718B1"/>
     <w:rsid w:val="00872460"/>
     <w:rsid w:val="00872E00"/>
     <w:rsid w:val="008740EF"/>
     <w:rsid w:val="0088351A"/>
     <w:rsid w:val="008836F7"/>
     <w:rsid w:val="00885671"/>
     <w:rsid w:val="00894663"/>
     <w:rsid w:val="008A35FD"/>
+    <w:rsid w:val="008A68B6"/>
     <w:rsid w:val="008B0F60"/>
     <w:rsid w:val="008B15F3"/>
     <w:rsid w:val="008B25BF"/>
     <w:rsid w:val="008B30A6"/>
+    <w:rsid w:val="008B62B4"/>
     <w:rsid w:val="008C4C46"/>
     <w:rsid w:val="008C54DA"/>
     <w:rsid w:val="008E02F6"/>
     <w:rsid w:val="008E1369"/>
     <w:rsid w:val="008E7463"/>
     <w:rsid w:val="008F135A"/>
     <w:rsid w:val="008F27CA"/>
     <w:rsid w:val="008F5FDD"/>
     <w:rsid w:val="008F6EB8"/>
     <w:rsid w:val="00902C32"/>
     <w:rsid w:val="00902EF8"/>
     <w:rsid w:val="0090474F"/>
     <w:rsid w:val="009060E2"/>
     <w:rsid w:val="0090664B"/>
     <w:rsid w:val="00910B8B"/>
     <w:rsid w:val="00911848"/>
     <w:rsid w:val="00916723"/>
     <w:rsid w:val="00920A56"/>
     <w:rsid w:val="00943DE5"/>
     <w:rsid w:val="00953E1C"/>
+    <w:rsid w:val="00954010"/>
     <w:rsid w:val="00955A01"/>
     <w:rsid w:val="00957955"/>
     <w:rsid w:val="00962AEB"/>
     <w:rsid w:val="00963186"/>
+    <w:rsid w:val="009635BF"/>
+    <w:rsid w:val="0096394E"/>
     <w:rsid w:val="00967757"/>
     <w:rsid w:val="0097076E"/>
     <w:rsid w:val="009710B1"/>
     <w:rsid w:val="00971A58"/>
     <w:rsid w:val="00975A9F"/>
     <w:rsid w:val="00975F5E"/>
     <w:rsid w:val="00982292"/>
+    <w:rsid w:val="00984839"/>
+    <w:rsid w:val="00986F87"/>
     <w:rsid w:val="009954AD"/>
     <w:rsid w:val="009965D8"/>
     <w:rsid w:val="009970C0"/>
     <w:rsid w:val="00997E49"/>
+    <w:rsid w:val="009A5BEC"/>
     <w:rsid w:val="009A7B42"/>
     <w:rsid w:val="009B70CA"/>
     <w:rsid w:val="009C12CD"/>
     <w:rsid w:val="009C30F4"/>
     <w:rsid w:val="009D3A43"/>
     <w:rsid w:val="009E01D1"/>
     <w:rsid w:val="009E3B88"/>
+    <w:rsid w:val="009F026F"/>
     <w:rsid w:val="009F60E9"/>
     <w:rsid w:val="00A0164D"/>
     <w:rsid w:val="00A061D2"/>
     <w:rsid w:val="00A1004F"/>
     <w:rsid w:val="00A1112E"/>
+    <w:rsid w:val="00A156EE"/>
     <w:rsid w:val="00A16E87"/>
     <w:rsid w:val="00A266C1"/>
+    <w:rsid w:val="00A3014A"/>
+    <w:rsid w:val="00A35FDF"/>
     <w:rsid w:val="00A369CB"/>
     <w:rsid w:val="00A40DC1"/>
     <w:rsid w:val="00A46955"/>
     <w:rsid w:val="00A50024"/>
     <w:rsid w:val="00A559CA"/>
     <w:rsid w:val="00A5697B"/>
+    <w:rsid w:val="00A5766F"/>
     <w:rsid w:val="00A60058"/>
     <w:rsid w:val="00A607BD"/>
+    <w:rsid w:val="00A72C38"/>
     <w:rsid w:val="00A72F45"/>
+    <w:rsid w:val="00A7586B"/>
+    <w:rsid w:val="00A827CE"/>
     <w:rsid w:val="00A84E23"/>
     <w:rsid w:val="00A8670B"/>
     <w:rsid w:val="00A86EB1"/>
     <w:rsid w:val="00A917AE"/>
     <w:rsid w:val="00A9185F"/>
     <w:rsid w:val="00A97E86"/>
     <w:rsid w:val="00AA1AFB"/>
     <w:rsid w:val="00AA220F"/>
     <w:rsid w:val="00AB0728"/>
+    <w:rsid w:val="00AB0D9C"/>
     <w:rsid w:val="00AB4AE5"/>
     <w:rsid w:val="00AB6A84"/>
     <w:rsid w:val="00AC1410"/>
+    <w:rsid w:val="00AC14A7"/>
+    <w:rsid w:val="00AC2280"/>
     <w:rsid w:val="00AC6916"/>
     <w:rsid w:val="00AD1C53"/>
     <w:rsid w:val="00AD353A"/>
     <w:rsid w:val="00AD47C0"/>
     <w:rsid w:val="00AD58D2"/>
     <w:rsid w:val="00AD5EC4"/>
     <w:rsid w:val="00AE24D6"/>
     <w:rsid w:val="00AE3103"/>
     <w:rsid w:val="00AE5F31"/>
     <w:rsid w:val="00AF0D72"/>
     <w:rsid w:val="00AF4CF6"/>
     <w:rsid w:val="00AF765E"/>
     <w:rsid w:val="00B0461A"/>
+    <w:rsid w:val="00B06D47"/>
     <w:rsid w:val="00B104E0"/>
     <w:rsid w:val="00B14708"/>
+    <w:rsid w:val="00B14C29"/>
     <w:rsid w:val="00B219A3"/>
     <w:rsid w:val="00B23EA6"/>
     <w:rsid w:val="00B24F1C"/>
     <w:rsid w:val="00B262A9"/>
     <w:rsid w:val="00B267CE"/>
     <w:rsid w:val="00B324F7"/>
     <w:rsid w:val="00B409A8"/>
+    <w:rsid w:val="00B442C9"/>
     <w:rsid w:val="00B44AC8"/>
+    <w:rsid w:val="00B53634"/>
+    <w:rsid w:val="00B54CF4"/>
     <w:rsid w:val="00B55208"/>
     <w:rsid w:val="00B56C74"/>
     <w:rsid w:val="00B62646"/>
+    <w:rsid w:val="00B70BEC"/>
+    <w:rsid w:val="00B723D6"/>
     <w:rsid w:val="00B72D1E"/>
+    <w:rsid w:val="00B72F24"/>
     <w:rsid w:val="00B73409"/>
     <w:rsid w:val="00B75283"/>
     <w:rsid w:val="00B7582D"/>
     <w:rsid w:val="00B77082"/>
+    <w:rsid w:val="00B82255"/>
     <w:rsid w:val="00B83B3E"/>
+    <w:rsid w:val="00B97589"/>
     <w:rsid w:val="00BA4052"/>
+    <w:rsid w:val="00BA6BDD"/>
     <w:rsid w:val="00BB0B17"/>
     <w:rsid w:val="00BB2D76"/>
+    <w:rsid w:val="00BB472A"/>
+    <w:rsid w:val="00BB5840"/>
     <w:rsid w:val="00BB7016"/>
+    <w:rsid w:val="00BC3269"/>
     <w:rsid w:val="00BC4735"/>
     <w:rsid w:val="00BC613E"/>
     <w:rsid w:val="00BC694C"/>
     <w:rsid w:val="00BC78A1"/>
+    <w:rsid w:val="00BD016B"/>
+    <w:rsid w:val="00BE426B"/>
     <w:rsid w:val="00BE46D2"/>
     <w:rsid w:val="00BE52A0"/>
     <w:rsid w:val="00BE57A9"/>
     <w:rsid w:val="00BE783A"/>
     <w:rsid w:val="00BF02ED"/>
     <w:rsid w:val="00BF0CD1"/>
+    <w:rsid w:val="00BF532E"/>
     <w:rsid w:val="00C01E02"/>
+    <w:rsid w:val="00C037C5"/>
     <w:rsid w:val="00C0509E"/>
     <w:rsid w:val="00C12F30"/>
+    <w:rsid w:val="00C13DA7"/>
     <w:rsid w:val="00C16C08"/>
     <w:rsid w:val="00C1748C"/>
+    <w:rsid w:val="00C203F0"/>
     <w:rsid w:val="00C21513"/>
     <w:rsid w:val="00C27D46"/>
     <w:rsid w:val="00C304D2"/>
     <w:rsid w:val="00C32C8F"/>
     <w:rsid w:val="00C34FDD"/>
     <w:rsid w:val="00C43161"/>
+    <w:rsid w:val="00C611DA"/>
     <w:rsid w:val="00C65607"/>
     <w:rsid w:val="00C702B3"/>
+    <w:rsid w:val="00C7070E"/>
     <w:rsid w:val="00C866AD"/>
     <w:rsid w:val="00C87DFA"/>
+    <w:rsid w:val="00C90451"/>
     <w:rsid w:val="00C96B1B"/>
     <w:rsid w:val="00C97A1C"/>
     <w:rsid w:val="00CA1434"/>
     <w:rsid w:val="00CA5A99"/>
     <w:rsid w:val="00CA6132"/>
     <w:rsid w:val="00CB679C"/>
     <w:rsid w:val="00CC554D"/>
     <w:rsid w:val="00CC5ECE"/>
     <w:rsid w:val="00CD4380"/>
     <w:rsid w:val="00CD47CC"/>
+    <w:rsid w:val="00CE003E"/>
     <w:rsid w:val="00CE1654"/>
+    <w:rsid w:val="00CE1A85"/>
     <w:rsid w:val="00CE248C"/>
     <w:rsid w:val="00CE41D2"/>
     <w:rsid w:val="00CE585B"/>
+    <w:rsid w:val="00CF0748"/>
     <w:rsid w:val="00CF0C24"/>
+    <w:rsid w:val="00CF3FE1"/>
     <w:rsid w:val="00D009B3"/>
     <w:rsid w:val="00D20622"/>
     <w:rsid w:val="00D221CD"/>
-    <w:rsid w:val="00D22FAE"/>
     <w:rsid w:val="00D26037"/>
+    <w:rsid w:val="00D2721E"/>
     <w:rsid w:val="00D30F9A"/>
     <w:rsid w:val="00D36663"/>
     <w:rsid w:val="00D3781D"/>
     <w:rsid w:val="00D40309"/>
+    <w:rsid w:val="00D43833"/>
     <w:rsid w:val="00D543BF"/>
+    <w:rsid w:val="00D55D12"/>
     <w:rsid w:val="00D619DB"/>
+    <w:rsid w:val="00D61B44"/>
     <w:rsid w:val="00D6525E"/>
     <w:rsid w:val="00D72C31"/>
+    <w:rsid w:val="00D8099C"/>
     <w:rsid w:val="00D82FF8"/>
+    <w:rsid w:val="00D9318D"/>
     <w:rsid w:val="00D94435"/>
     <w:rsid w:val="00D97609"/>
+    <w:rsid w:val="00DA1C42"/>
     <w:rsid w:val="00DA279E"/>
     <w:rsid w:val="00DA317B"/>
     <w:rsid w:val="00DA626D"/>
+    <w:rsid w:val="00DA628D"/>
+    <w:rsid w:val="00DB5D1F"/>
+    <w:rsid w:val="00DB764D"/>
     <w:rsid w:val="00DB7C71"/>
     <w:rsid w:val="00DC03C5"/>
     <w:rsid w:val="00DC165C"/>
     <w:rsid w:val="00DC32B3"/>
+    <w:rsid w:val="00DD1636"/>
     <w:rsid w:val="00DD435F"/>
     <w:rsid w:val="00DF4CCB"/>
+    <w:rsid w:val="00E00AB6"/>
     <w:rsid w:val="00E0503F"/>
     <w:rsid w:val="00E07748"/>
     <w:rsid w:val="00E142A8"/>
     <w:rsid w:val="00E148BD"/>
+    <w:rsid w:val="00E16DD4"/>
     <w:rsid w:val="00E2014F"/>
     <w:rsid w:val="00E21E5D"/>
     <w:rsid w:val="00E25F4A"/>
-    <w:rsid w:val="00E26710"/>
     <w:rsid w:val="00E31306"/>
+    <w:rsid w:val="00E337A7"/>
     <w:rsid w:val="00E353B1"/>
     <w:rsid w:val="00E40A67"/>
     <w:rsid w:val="00E41171"/>
     <w:rsid w:val="00E41D12"/>
     <w:rsid w:val="00E435AF"/>
     <w:rsid w:val="00E4561A"/>
     <w:rsid w:val="00E504EC"/>
     <w:rsid w:val="00E53BCE"/>
     <w:rsid w:val="00E70118"/>
     <w:rsid w:val="00E71010"/>
     <w:rsid w:val="00E81C97"/>
     <w:rsid w:val="00E90ED3"/>
     <w:rsid w:val="00E92F50"/>
     <w:rsid w:val="00E94ADA"/>
     <w:rsid w:val="00E94AED"/>
     <w:rsid w:val="00E9500C"/>
+    <w:rsid w:val="00E957D5"/>
     <w:rsid w:val="00EA1C9D"/>
     <w:rsid w:val="00EA3DAC"/>
+    <w:rsid w:val="00EA60EB"/>
     <w:rsid w:val="00EB1862"/>
     <w:rsid w:val="00EB5384"/>
     <w:rsid w:val="00EC0DB0"/>
     <w:rsid w:val="00EC1457"/>
     <w:rsid w:val="00EC782F"/>
     <w:rsid w:val="00ED1C22"/>
+    <w:rsid w:val="00EE0B6C"/>
+    <w:rsid w:val="00EE13E5"/>
     <w:rsid w:val="00EE2627"/>
     <w:rsid w:val="00EF0D24"/>
     <w:rsid w:val="00EF46EC"/>
     <w:rsid w:val="00EF4F7F"/>
     <w:rsid w:val="00EF6141"/>
     <w:rsid w:val="00F0437D"/>
     <w:rsid w:val="00F0508F"/>
     <w:rsid w:val="00F05C0C"/>
+    <w:rsid w:val="00F10F71"/>
     <w:rsid w:val="00F123E5"/>
     <w:rsid w:val="00F164B2"/>
     <w:rsid w:val="00F27B57"/>
     <w:rsid w:val="00F30F5A"/>
+    <w:rsid w:val="00F34189"/>
     <w:rsid w:val="00F344CD"/>
+    <w:rsid w:val="00F44EE2"/>
     <w:rsid w:val="00F52926"/>
     <w:rsid w:val="00F60649"/>
     <w:rsid w:val="00F6322E"/>
     <w:rsid w:val="00F63BFC"/>
     <w:rsid w:val="00F671DA"/>
+    <w:rsid w:val="00F72926"/>
+    <w:rsid w:val="00F73AAF"/>
+    <w:rsid w:val="00F7540E"/>
     <w:rsid w:val="00F75A27"/>
     <w:rsid w:val="00F82E7C"/>
     <w:rsid w:val="00F9197E"/>
     <w:rsid w:val="00F95F18"/>
     <w:rsid w:val="00F96CBE"/>
     <w:rsid w:val="00F97B22"/>
     <w:rsid w:val="00F97D76"/>
     <w:rsid w:val="00FA00E8"/>
+    <w:rsid w:val="00FA109E"/>
     <w:rsid w:val="00FB1A09"/>
     <w:rsid w:val="00FB2FCE"/>
     <w:rsid w:val="00FB5097"/>
     <w:rsid w:val="00FB7311"/>
     <w:rsid w:val="00FC19C3"/>
+    <w:rsid w:val="00FC2382"/>
     <w:rsid w:val="00FC4759"/>
+    <w:rsid w:val="00FD012C"/>
     <w:rsid w:val="00FD1DEA"/>
     <w:rsid w:val="00FD3AD8"/>
     <w:rsid w:val="00FD4F3D"/>
     <w:rsid w:val="00FE167F"/>
     <w:rsid w:val="00FE6319"/>
     <w:rsid w:val="00FF1607"/>
     <w:rsid w:val="00FF5550"/>
     <w:rsid w:val="00FF603F"/>
     <w:rsid w:val="00FF65C3"/>
     <w:rsid w:val="013C54A8"/>
     <w:rsid w:val="03DDEC93"/>
     <w:rsid w:val="054667B1"/>
     <w:rsid w:val="05D668AB"/>
     <w:rsid w:val="05F5B00E"/>
     <w:rsid w:val="05FF3C8B"/>
     <w:rsid w:val="064EDEDA"/>
     <w:rsid w:val="0F217CE3"/>
     <w:rsid w:val="128AAE4E"/>
     <w:rsid w:val="1301ED06"/>
     <w:rsid w:val="17D89C74"/>
     <w:rsid w:val="1A699773"/>
     <w:rsid w:val="1B6A8861"/>
     <w:rsid w:val="1C3E8BB9"/>
     <w:rsid w:val="1DF5C45C"/>
     <w:rsid w:val="1FE7E7A8"/>
@@ -18421,71 +36793,226 @@
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="007C6B73"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A72C38"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="003F41C2"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A72C38"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A72C38"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A72C38"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A72C38"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A72C38"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A72C38"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
@@ -18875,50 +37402,286 @@
   <w:style w:type="numbering" w:customStyle="1" w:styleId="Style1">
     <w:name w:val="Style1"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="004E1EF3"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="3"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000449E1"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="lv-LV"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A72C38"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A72C38"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A72C38"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A72C38"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A72C38"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A72C38"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A72C38"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A72C38"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00A72C38"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A72C38"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00A72C38"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A72C38"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A72C38"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00A72C38"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A72C38"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="22559145">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="2021278315">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
@@ -19600,51 +38363,51 @@
           <w:divsChild>
             <w:div w:id="242376434">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fm.gov.lv/lv/media/25713/download?attachment" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -19881,50 +38644,67 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <TaxCatchAll xmlns="c5f3215d-01f7-4578-859e-d76708405c9e" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="b99bf0c4-4503-4a3c-9d96-19981fcee4fa">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokuments" ma:contentTypeID="0x0101008B5E7D93344A654A8FEA6D64BD09EFA3" ma:contentTypeVersion="15" ma:contentTypeDescription="Izveidot jaunu dokumentu." ma:contentTypeScope="" ma:versionID="7b09ccbec7a3009a67abfd5c1278030d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="b99bf0c4-4503-4a3c-9d96-19981fcee4fa" xmlns:ns3="c5f3215d-01f7-4578-859e-d76708405c9e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8397a1c50763d1ccd8c84230896e5b4a" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="b99bf0c4-4503-4a3c-9d96-19981fcee4fa"/>
     <xsd:import namespace="c5f3215d-01f7-4578-859e-d76708405c9e"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
@@ -20104,145 +38884,128 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...15 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8E659547-C15C-480A-9606-DB6E3F141762}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="c5f3215d-01f7-4578-859e-d76708405c9e"/>
+    <ds:schemaRef ds:uri="b99bf0c4-4503-4a3c-9d96-19981fcee4fa"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F6E79FB7-E2EC-4731-998B-1317ED55499F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{102566FC-FD63-4D0B-B74E-11C498EB6C1E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="b99bf0c4-4503-4a3c-9d96-19981fcee4fa"/>
     <ds:schemaRef ds:uri="c5f3215d-01f7-4578-859e-d76708405c9e"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...18 lines deleted...]
-    <ds:schemaRef ds:uri="b99bf0c4-4503-4a3c-9d96-19981fcee4fa"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9DFAE414-0EE0-49FA-9250-D8EC3CDDA157}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{1b8a7570-3ec8-4c4e-9532-5dbb2f157b31}" enabled="1" method="Standard" siteId="{fd50a0e4-c289-4266-b7ff-7d9cf5066e91}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>12</Pages>
-[...1 lines deleted...]
-  <Characters>10299</Characters>
+  <Pages>20</Pages>
+  <Words>37019</Words>
+  <Characters>21101</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>85</Lines>
-  <Paragraphs>56</Paragraphs>
+  <Lines>175</Lines>
+  <Paragraphs>116</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>28309</CharactersWithSpaces>
+  <CharactersWithSpaces>58004</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Finanšu ministrija</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101008B5E7D93344A654A8FEA6D64BD09EFA3</vt:lpwstr>