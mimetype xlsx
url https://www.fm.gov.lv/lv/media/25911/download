--- v0 (2026-07-22)
+++ v1 (2026-09-14)
@@ -3,58 +3,58 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://fmlv.sharepoint.com/sites/PFD/Koplietojamie dokumenti/Datu bāzes/2026/6_Jūnijs_2026/Mājas lapai/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://fmlv.sharepoint.com/sites/PFD/Koplietojamie dokumenti/Datu bāzes/2026/7_Jūlijs_2026/Mājas lapai/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="87" documentId="8_{869FADB9-A084-4AA5-A072-FA34A7D2A1E5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{6428DCED-A068-4D27-A19D-7FF8EFF9CD1B}"/>
+  <xr:revisionPtr revIDLastSave="89" documentId="8_{869FADB9-A084-4AA5-A072-FA34A7D2A1E5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{28D54A2C-0D15-4349-B116-DB2171DB2BF7}"/>
   <bookViews>
     <workbookView xWindow="-110" yWindow="-110" windowWidth="38620" windowHeight="21100" xr2:uid="{DF36B0B1-32EF-4B7B-A759-BDD683608D38}"/>
   </bookViews>
   <sheets>
     <sheet name="Lapa1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
@@ -214,54 +214,54 @@
   <si>
     <t>Saulkrastu novads</t>
   </si>
   <si>
     <t>Siguldas novads</t>
   </si>
   <si>
     <t>Smiltenes novads</t>
   </si>
   <si>
     <t>Talsu novads</t>
   </si>
   <si>
     <t>Tukuma novads</t>
   </si>
   <si>
     <t>Valkas novads</t>
   </si>
   <si>
     <t>Valmieras novads</t>
   </si>
   <si>
     <t>Ventspils novads</t>
   </si>
   <si>
-    <t>Pašvaldību 2026.gada pamatbudžets (2026.gada plāns un izpilde uz 30.06.2026.), EUR</t>
-[...2 lines deleted...]
-    <t>Naudas līdzekļu atlikums uz 30.06.2026.</t>
+    <t>Pašvaldību 2026.gada pamatbudžets (2026.gada plāns un izpilde uz 31.07.2026.), EUR</t>
+  </si>
+  <si>
+    <t>Naudas līdzekļu atlikums uz 31.07.2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.000%"/>
   </numFmts>
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
@@ -1189,68 +1189,68 @@
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F58246F0-A61D-4295-9484-2BCEC308580B}">
   <dimension ref="A1:Q51"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="S5" sqref="S5"/>
+      <selection activeCell="E14" sqref="E14"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10.453125" defaultRowHeight="14" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="9.90625" defaultRowHeight="14" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="24" style="2" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="19" max="16384" width="10.453125" style="2"/>
+    <col min="1" max="1" width="22.90625" style="2" customWidth="1"/>
+    <col min="2" max="2" width="14" style="2" customWidth="1"/>
+    <col min="3" max="3" width="15.6328125" style="2" customWidth="1"/>
+    <col min="4" max="4" width="14.54296875" style="2" customWidth="1"/>
+    <col min="5" max="5" width="13.453125" style="2" customWidth="1"/>
+    <col min="6" max="10" width="14" style="2" customWidth="1"/>
+    <col min="11" max="13" width="13.1796875" style="2" customWidth="1"/>
+    <col min="14" max="14" width="14" style="2" customWidth="1"/>
+    <col min="15" max="15" width="15.08984375" style="2" customWidth="1"/>
+    <col min="16" max="16" width="13.453125" style="2" customWidth="1"/>
+    <col min="17" max="17" width="9.90625" style="2"/>
+    <col min="18" max="18" width="15.08984375" style="2" customWidth="1"/>
+    <col min="19" max="16384" width="9.90625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" s="1" customFormat="1" ht="18.5" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A1" s="53" t="s">
         <v>58</v>
       </c>
       <c r="B1" s="53"/>
       <c r="C1" s="53"/>
       <c r="D1" s="53"/>
       <c r="E1" s="53"/>
       <c r="F1" s="53"/>
       <c r="G1" s="53"/>
       <c r="H1" s="53"/>
       <c r="I1" s="53"/>
       <c r="J1" s="53"/>
       <c r="K1" s="53"/>
       <c r="L1" s="53"/>
       <c r="M1" s="53"/>
       <c r="N1" s="53"/>
       <c r="O1" s="53"/>
       <c r="P1" s="53"/>
       <c r="Q1" s="53"/>
     </row>
     <row r="2" spans="1:17" ht="30.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A2" s="54" t="s">
@@ -1319,2364 +1319,2386 @@
         <v>12</v>
       </c>
       <c r="K3" s="41" t="s">
         <v>10</v>
       </c>
       <c r="L3" s="42" t="s">
         <v>11</v>
       </c>
       <c r="M3" s="43" t="s">
         <v>12</v>
       </c>
       <c r="N3" s="64"/>
       <c r="O3" s="66"/>
       <c r="P3" s="44" t="s">
         <v>13</v>
       </c>
       <c r="Q3" s="40" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:17" s="8" customFormat="1" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A4" s="33" t="s">
         <v>15</v>
       </c>
       <c r="B4" s="4">
-        <v>4391152695</v>
+        <v>4401082678</v>
       </c>
       <c r="C4" s="6">
-        <v>2231469479</v>
+        <v>2562196679</v>
       </c>
       <c r="D4" s="4">
-        <v>4972900288</v>
+        <v>4988768945</v>
       </c>
       <c r="E4" s="6">
-        <v>2120147023</v>
+        <v>2519015104</v>
       </c>
       <c r="F4" s="4">
-        <v>-581747593</v>
+        <v>-587686267</v>
       </c>
       <c r="G4" s="6">
-        <v>111322456</v>
+        <v>43181575</v>
       </c>
       <c r="H4" s="4">
-        <v>437643939</v>
+        <v>436561659</v>
       </c>
       <c r="I4" s="5">
-        <v>151255018</v>
+        <v>158275972</v>
       </c>
       <c r="J4" s="6">
         <v>-7151364</v>
       </c>
       <c r="K4" s="4">
-        <v>-71071702</v>
+        <v>-30695109</v>
       </c>
       <c r="L4" s="5">
-        <v>-35572022</v>
+        <v>-8553979</v>
       </c>
       <c r="M4" s="6">
-        <v>-4678732</v>
+        <v>-3932487</v>
       </c>
       <c r="N4" s="4">
         <v>471092524</v>
       </c>
       <c r="O4" s="5">
-        <v>542164226</v>
+        <v>501787633</v>
       </c>
       <c r="P4" s="5">
-        <v>71071702</v>
+        <v>30695109</v>
       </c>
       <c r="Q4" s="7">
-        <v>0.15086569703237318</v>
+        <v>6.5157283200698801E-2</v>
       </c>
     </row>
     <row r="5" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A5" s="47" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="9">
         <v>1509359409</v>
       </c>
       <c r="C5" s="12">
-        <v>736347427</v>
+        <v>851893015</v>
       </c>
       <c r="D5" s="9">
         <v>1701795976</v>
       </c>
       <c r="E5" s="12">
-        <v>739636055</v>
+        <v>880047959</v>
       </c>
       <c r="F5" s="11">
         <v>-192436567</v>
       </c>
       <c r="G5" s="28">
-        <v>-3288628</v>
+        <v>-28154944</v>
       </c>
       <c r="H5" s="9">
         <v>126825611</v>
       </c>
       <c r="I5" s="10">
         <v>67060956</v>
       </c>
       <c r="J5" s="12">
         <v>-1450000</v>
       </c>
       <c r="K5" s="11">
-        <v>2598706</v>
+        <v>18932290</v>
       </c>
       <c r="L5" s="10">
-        <v>2139922</v>
+        <v>10672654</v>
       </c>
       <c r="M5" s="13">
         <v>-1450000</v>
       </c>
       <c r="N5" s="9">
         <v>127484918</v>
       </c>
       <c r="O5" s="29">
-        <v>124886212</v>
+        <v>108552628</v>
       </c>
       <c r="P5" s="38">
-        <v>-2598706</v>
+        <v>-18932290</v>
       </c>
       <c r="Q5" s="14">
-        <v>-2.0384419120071939E-2</v>
+        <v>-0.14850611583716911</v>
       </c>
     </row>
     <row r="6" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A6" s="48" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="15">
-        <v>160389875</v>
+        <v>160597216</v>
       </c>
       <c r="C6" s="17">
-        <v>79932088</v>
+        <v>92760595</v>
       </c>
       <c r="D6" s="15">
-        <v>174684307</v>
+        <v>174833757</v>
       </c>
       <c r="E6" s="17">
-        <v>71321336</v>
+        <v>83776067</v>
       </c>
       <c r="F6" s="34">
-        <v>-14294432</v>
+        <v>-14236541</v>
       </c>
       <c r="G6" s="35">
-        <v>8610752</v>
+        <v>8984528</v>
       </c>
       <c r="H6" s="15">
-        <v>14592879</v>
+        <v>14534988</v>
       </c>
       <c r="I6" s="16">
         <v>101553</v>
       </c>
       <c r="J6" s="17">
         <v>-400000</v>
       </c>
       <c r="K6" s="11">
-        <v>-2738083</v>
+        <v>-3994361</v>
       </c>
       <c r="L6" s="16">
-        <v>-5472669</v>
+        <v>-5452487</v>
       </c>
       <c r="M6" s="18">
-        <v>-400000</v>
+        <v>462320</v>
       </c>
       <c r="N6" s="15">
         <v>14592879</v>
       </c>
       <c r="O6" s="30">
-        <v>17330962</v>
+        <v>18587240</v>
       </c>
       <c r="P6" s="32">
-        <v>2738083</v>
+        <v>3994361</v>
       </c>
       <c r="Q6" s="19">
-        <v>0.18763144681731414</v>
+        <v>0.27371987391932739</v>
       </c>
     </row>
     <row r="7" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A7" s="48" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="15">
         <v>132311109</v>
       </c>
       <c r="C7" s="17">
-        <v>65084170</v>
+        <v>73890365</v>
       </c>
       <c r="D7" s="15">
-        <v>139044798</v>
+        <v>140310409</v>
       </c>
       <c r="E7" s="17">
-        <v>60933666</v>
+        <v>69487484</v>
       </c>
       <c r="F7" s="34">
-        <v>-6733689</v>
+        <v>-7999300</v>
       </c>
       <c r="G7" s="35">
-        <v>4150504</v>
+        <v>4402881</v>
       </c>
       <c r="H7" s="15">
-        <v>6843503</v>
+        <v>6947899</v>
       </c>
       <c r="I7" s="16">
-        <v>2310142</v>
+        <v>3471357</v>
       </c>
       <c r="J7" s="17">
         <v>-2419956</v>
       </c>
       <c r="K7" s="11">
-        <v>-2637867</v>
+        <v>-3387661</v>
       </c>
       <c r="L7" s="16">
-        <v>-31835</v>
+        <v>465582</v>
       </c>
       <c r="M7" s="18">
         <v>-1480802</v>
       </c>
       <c r="N7" s="15">
         <v>9384337</v>
       </c>
       <c r="O7" s="30">
-        <v>12022204</v>
+        <v>12771998</v>
       </c>
       <c r="P7" s="32">
-        <v>2637867</v>
+        <v>3387661</v>
       </c>
       <c r="Q7" s="19">
-        <v>0.28109252683487385</v>
+        <v>0.36099097890453002</v>
       </c>
     </row>
     <row r="8" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A8" s="48" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="15">
-        <v>134019960</v>
+        <v>135420818</v>
       </c>
       <c r="C8" s="17">
-        <v>67137486</v>
+        <v>78458948</v>
       </c>
       <c r="D8" s="15">
-        <v>142399276</v>
+        <v>144226724</v>
       </c>
       <c r="E8" s="17">
-        <v>60249888</v>
+        <v>72551926</v>
       </c>
       <c r="F8" s="34">
-        <v>-8379316</v>
+        <v>-8805906</v>
       </c>
       <c r="G8" s="35">
-        <v>6887598</v>
+        <v>5907022</v>
       </c>
       <c r="H8" s="15">
-        <v>4803877</v>
+        <v>5046634</v>
       </c>
       <c r="I8" s="16">
-        <v>3698652</v>
+        <v>3882485</v>
       </c>
       <c r="J8" s="17">
         <v>-123213</v>
       </c>
       <c r="K8" s="11">
-        <v>-1167882</v>
+        <v>-405672</v>
       </c>
       <c r="L8" s="16">
-        <v>-5670290</v>
+        <v>-5451924</v>
       </c>
       <c r="M8" s="18">
         <v>-49426</v>
       </c>
       <c r="N8" s="15">
         <v>8632979</v>
       </c>
       <c r="O8" s="30">
-        <v>9800861</v>
+        <v>9038651</v>
       </c>
       <c r="P8" s="32">
-        <v>1167882</v>
+        <v>405672</v>
       </c>
       <c r="Q8" s="19">
-        <v>0.13528145962129634</v>
+        <v>4.6990963374288208E-2</v>
       </c>
     </row>
     <row r="9" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A9" s="48" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="15">
-        <v>143461342</v>
+        <v>146960900</v>
       </c>
       <c r="C9" s="17">
-        <v>72904858</v>
+        <v>82933681</v>
       </c>
       <c r="D9" s="15">
-        <v>159091771</v>
+        <v>163982187</v>
       </c>
       <c r="E9" s="17">
-        <v>68304067</v>
+        <v>79720912</v>
       </c>
       <c r="F9" s="34">
-        <v>-15630429</v>
+        <v>-17021287</v>
       </c>
       <c r="G9" s="35">
-        <v>4600791</v>
+        <v>3212769</v>
       </c>
       <c r="H9" s="15">
-        <v>18185097</v>
+        <v>18195608</v>
       </c>
       <c r="I9" s="16">
-        <v>-1924379</v>
+        <v>-544032</v>
       </c>
       <c r="J9" s="17">
         <v>-630289</v>
       </c>
       <c r="K9" s="11">
-        <v>-1509805</v>
+        <v>-446743</v>
       </c>
       <c r="L9" s="16">
-        <v>-2575356</v>
+        <v>-2250396</v>
       </c>
       <c r="M9" s="18">
         <v>-515630</v>
       </c>
       <c r="N9" s="15">
         <v>18195608</v>
       </c>
       <c r="O9" s="30">
-        <v>19705413</v>
+        <v>18642351</v>
       </c>
       <c r="P9" s="32">
-        <v>1509805</v>
+        <v>446743</v>
       </c>
       <c r="Q9" s="19">
-        <v>8.29763424228529E-2</v>
+        <v>2.4552243596366763E-2</v>
       </c>
     </row>
     <row r="10" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A10" s="48" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="15">
         <v>56972505</v>
       </c>
       <c r="C10" s="17">
-        <v>29916326</v>
+        <v>34537784</v>
       </c>
       <c r="D10" s="45">
         <v>61121026</v>
       </c>
       <c r="E10" s="17">
-        <v>26158598</v>
+        <v>31078744</v>
       </c>
       <c r="F10" s="34">
         <v>-4148521</v>
       </c>
       <c r="G10" s="35">
-        <v>3757728</v>
+        <v>3459040</v>
       </c>
       <c r="H10" s="15">
         <v>4936378</v>
       </c>
       <c r="I10" s="16">
         <v>-787857</v>
       </c>
       <c r="J10" s="17">
         <v>0</v>
       </c>
       <c r="K10" s="11">
-        <v>-1613060</v>
+        <v>-1314372</v>
       </c>
       <c r="L10" s="16">
         <v>-2144668</v>
       </c>
       <c r="M10" s="18">
         <v>0</v>
       </c>
       <c r="N10" s="15">
         <v>4936383</v>
       </c>
       <c r="O10" s="30">
-        <v>6549443</v>
+        <v>6250755</v>
       </c>
       <c r="P10" s="32">
-        <v>1613060</v>
+        <v>1314372</v>
       </c>
       <c r="Q10" s="19">
-        <v>0.32676962059062276</v>
+        <v>0.2662621599661128</v>
       </c>
     </row>
     <row r="11" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A11" s="48" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="15">
         <v>79075398</v>
       </c>
       <c r="C11" s="17">
-        <v>38444799</v>
+        <v>44151173</v>
       </c>
       <c r="D11" s="15">
         <v>86459757</v>
       </c>
       <c r="E11" s="17">
-        <v>35947530</v>
+        <v>43062289</v>
       </c>
       <c r="F11" s="34">
         <v>-7384359</v>
       </c>
       <c r="G11" s="35">
-        <v>2497269</v>
+        <v>1088884</v>
       </c>
       <c r="H11" s="15">
         <v>7553920</v>
       </c>
       <c r="I11" s="16">
         <v>-169561</v>
       </c>
       <c r="J11" s="17">
         <v>0</v>
       </c>
       <c r="K11" s="11">
-        <v>-200502</v>
+        <v>1163671</v>
       </c>
       <c r="L11" s="16">
-        <v>-2296767</v>
+        <v>-2266609</v>
       </c>
       <c r="M11" s="18">
-        <v>0</v>
+        <v>14054</v>
       </c>
       <c r="N11" s="15">
         <v>11039730</v>
       </c>
       <c r="O11" s="30">
-        <v>11240232</v>
+        <v>9876059</v>
       </c>
       <c r="P11" s="32">
-        <v>200502</v>
+        <v>-1163671</v>
       </c>
       <c r="Q11" s="19">
-        <v>1.8161857219334276E-2</v>
+        <v>-0.10540755978633531</v>
       </c>
     </row>
     <row r="12" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A12" s="48" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="15">
         <v>63153962</v>
       </c>
       <c r="C12" s="17">
-        <v>36447163</v>
+        <v>41997754</v>
       </c>
       <c r="D12" s="15">
         <v>77681376</v>
       </c>
       <c r="E12" s="17">
-        <v>38094938</v>
+        <v>45341294</v>
       </c>
       <c r="F12" s="34">
         <v>-14527414</v>
       </c>
       <c r="G12" s="35">
-        <v>-1647775</v>
+        <v>-3343540</v>
       </c>
       <c r="H12" s="15">
         <v>9908110</v>
       </c>
       <c r="I12" s="16">
         <v>4619304</v>
       </c>
       <c r="J12" s="17">
         <v>0</v>
       </c>
       <c r="K12" s="11">
-        <v>933331</v>
+        <v>1026434</v>
       </c>
       <c r="L12" s="16">
-        <v>714444</v>
+        <v>2317106</v>
       </c>
       <c r="M12" s="18">
         <v>0</v>
       </c>
       <c r="N12" s="15">
         <v>10072655</v>
       </c>
       <c r="O12" s="30">
-        <v>9139324</v>
+        <v>9046221</v>
       </c>
       <c r="P12" s="32">
-        <v>-933331</v>
+        <v>-1026434</v>
       </c>
       <c r="Q12" s="19">
-        <v>-9.2659879644443333E-2</v>
+        <v>-0.10190302358216374</v>
       </c>
     </row>
     <row r="13" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A13" s="48" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="15">
-        <v>32436675</v>
+        <v>32514408</v>
       </c>
       <c r="C13" s="17">
-        <v>17422478</v>
+        <v>19979960</v>
       </c>
       <c r="D13" s="15">
-        <v>36182738</v>
+        <v>36379954</v>
       </c>
       <c r="E13" s="17">
-        <v>13268644</v>
+        <v>16042139</v>
       </c>
       <c r="F13" s="34">
-        <v>-3746063</v>
+        <v>-3865546</v>
       </c>
       <c r="G13" s="35">
-        <v>4153834</v>
+        <v>3937821</v>
       </c>
       <c r="H13" s="15">
         <v>4617108</v>
       </c>
       <c r="I13" s="16">
-        <v>-564124</v>
+        <v>-444641</v>
       </c>
       <c r="J13" s="17">
         <v>-306921</v>
       </c>
       <c r="K13" s="11">
-        <v>-3032999</v>
+        <v>-2871702</v>
       </c>
       <c r="L13" s="16">
-        <v>-1122035</v>
+        <v>-1067319</v>
       </c>
       <c r="M13" s="18">
         <v>1200</v>
       </c>
       <c r="N13" s="15">
         <v>4617108</v>
       </c>
       <c r="O13" s="30">
-        <v>7650107</v>
+        <v>7488810</v>
       </c>
       <c r="P13" s="32">
-        <v>3032999</v>
+        <v>2871702</v>
       </c>
       <c r="Q13" s="19">
-        <v>0.65690449519482752</v>
+        <v>0.62196985645559955</v>
       </c>
     </row>
     <row r="14" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A14" s="48" t="s">
         <v>25</v>
       </c>
       <c r="B14" s="15">
         <v>48111432</v>
       </c>
       <c r="C14" s="17">
-        <v>26599130</v>
+        <v>30157216</v>
       </c>
       <c r="D14" s="15">
         <v>53038852</v>
       </c>
       <c r="E14" s="17">
-        <v>22925656</v>
+        <v>27058499</v>
       </c>
       <c r="F14" s="34">
         <v>-4927420</v>
       </c>
       <c r="G14" s="35">
-        <v>3673474</v>
+        <v>3098717</v>
       </c>
       <c r="H14" s="15">
         <v>4859756</v>
       </c>
       <c r="I14" s="16">
         <v>67664</v>
       </c>
       <c r="J14" s="17">
         <v>0</v>
       </c>
       <c r="K14" s="11">
-        <v>-2014738</v>
+        <v>-1455764</v>
       </c>
       <c r="L14" s="16">
-        <v>-1658736</v>
+        <v>-1642953</v>
       </c>
       <c r="M14" s="18">
         <v>0</v>
       </c>
       <c r="N14" s="15">
         <v>5109772</v>
       </c>
       <c r="O14" s="30">
-        <v>7124510</v>
+        <v>6565536</v>
       </c>
       <c r="P14" s="32">
-        <v>2014738</v>
+        <v>1455764</v>
       </c>
       <c r="Q14" s="19">
-        <v>0.3942911738527668</v>
+        <v>0.28489803458941032</v>
       </c>
     </row>
     <row r="15" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A15" s="48" t="s">
         <v>26</v>
       </c>
       <c r="B15" s="15">
-        <v>67783550</v>
+        <v>68328919</v>
       </c>
       <c r="C15" s="17">
-        <v>34261320</v>
+        <v>39213236</v>
       </c>
       <c r="D15" s="15">
-        <v>82577696</v>
+        <v>82496834</v>
       </c>
       <c r="E15" s="17">
-        <v>29810463</v>
+        <v>38988758</v>
       </c>
       <c r="F15" s="34">
-        <v>-14794146</v>
+        <v>-14167915</v>
       </c>
       <c r="G15" s="35">
-        <v>4450857</v>
+        <v>224478</v>
       </c>
       <c r="H15" s="15">
-        <v>4490145</v>
+        <v>3863914</v>
       </c>
       <c r="I15" s="16">
         <v>10304001</v>
       </c>
       <c r="J15" s="17">
         <v>0</v>
       </c>
       <c r="K15" s="11">
-        <v>-4675706</v>
+        <v>-2856588</v>
       </c>
       <c r="L15" s="16">
-        <v>224849</v>
+        <v>2632110</v>
       </c>
       <c r="M15" s="18">
         <v>0</v>
       </c>
       <c r="N15" s="15">
         <v>8711466</v>
       </c>
       <c r="O15" s="30">
-        <v>13387172</v>
+        <v>11568054</v>
       </c>
       <c r="P15" s="32">
-        <v>4675706</v>
+        <v>2856588</v>
       </c>
       <c r="Q15" s="19">
-        <v>0.53673009801105809</v>
+        <v>0.32791128381836088</v>
       </c>
     </row>
     <row r="16" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A16" s="48" t="s">
         <v>27</v>
       </c>
       <c r="B16" s="15">
-        <v>40531159</v>
+        <v>41142996</v>
       </c>
       <c r="C16" s="17">
-        <v>22441645</v>
+        <v>25026977</v>
       </c>
       <c r="D16" s="15">
-        <v>41957831</v>
+        <v>42638183</v>
       </c>
       <c r="E16" s="17">
-        <v>18839959</v>
+        <v>22266925</v>
       </c>
       <c r="F16" s="34">
-        <v>-1426672</v>
+        <v>-1495187</v>
       </c>
       <c r="G16" s="35">
-        <v>3601686</v>
+        <v>2760052</v>
       </c>
       <c r="H16" s="15">
-        <v>2654914</v>
+        <v>2693534</v>
       </c>
       <c r="I16" s="16">
-        <v>-1228242</v>
+        <v>-1198347</v>
       </c>
       <c r="J16" s="17">
         <v>0</v>
       </c>
       <c r="K16" s="11">
-        <v>-2229117</v>
+        <v>-1562647</v>
       </c>
       <c r="L16" s="16">
-        <v>-1372569</v>
+        <v>-1197405</v>
       </c>
       <c r="M16" s="18">
         <v>0</v>
       </c>
       <c r="N16" s="15">
         <v>2705310</v>
       </c>
       <c r="O16" s="30">
-        <v>4934427</v>
+        <v>4267957</v>
       </c>
       <c r="P16" s="32">
-        <v>2229117</v>
+        <v>1562647</v>
       </c>
       <c r="Q16" s="19">
-        <v>0.82397839803941131</v>
+        <v>0.57762215790426974</v>
       </c>
     </row>
     <row r="17" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A17" s="48" t="s">
         <v>28</v>
       </c>
       <c r="B17" s="15">
         <v>87257627</v>
       </c>
       <c r="C17" s="17">
-        <v>45304322</v>
+        <v>51752154</v>
       </c>
       <c r="D17" s="15">
         <v>106057790</v>
       </c>
       <c r="E17" s="17">
-        <v>45178908</v>
+        <v>54308863</v>
       </c>
       <c r="F17" s="34">
         <v>-18800163</v>
       </c>
       <c r="G17" s="35">
-        <v>125414</v>
+        <v>-2556709</v>
       </c>
       <c r="H17" s="15">
         <v>9201428</v>
       </c>
       <c r="I17" s="16">
         <v>9598735</v>
       </c>
       <c r="J17" s="17">
         <v>0</v>
       </c>
       <c r="K17" s="11">
-        <v>-2357484</v>
+        <v>-1684219</v>
       </c>
       <c r="L17" s="16">
-        <v>2232070</v>
+        <v>4240928</v>
       </c>
       <c r="M17" s="18">
         <v>0</v>
       </c>
       <c r="N17" s="15">
         <v>11521269</v>
       </c>
       <c r="O17" s="30">
-        <v>13878753</v>
+        <v>13205488</v>
       </c>
       <c r="P17" s="32">
-        <v>2357484</v>
+        <v>1684219</v>
       </c>
       <c r="Q17" s="19">
-        <v>0.20462016814293627</v>
+        <v>0.14618346295013152</v>
       </c>
     </row>
     <row r="18" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A18" s="48" t="s">
         <v>29</v>
       </c>
       <c r="B18" s="15">
         <v>96350943</v>
       </c>
       <c r="C18" s="17">
-        <v>49009534</v>
+        <v>55639009</v>
       </c>
       <c r="D18" s="15">
         <v>122673139</v>
       </c>
       <c r="E18" s="17">
-        <v>50463653</v>
+        <v>58800516</v>
       </c>
       <c r="F18" s="34">
         <v>-26322196</v>
       </c>
       <c r="G18" s="35">
-        <v>-1454119</v>
+        <v>-3161507</v>
       </c>
       <c r="H18" s="15">
         <v>16013613</v>
       </c>
       <c r="I18" s="16">
         <v>10458583</v>
       </c>
       <c r="J18" s="17">
         <v>-150000</v>
       </c>
       <c r="K18" s="11">
-        <v>-2282915</v>
+        <v>-1522295</v>
       </c>
       <c r="L18" s="16">
-        <v>3737034</v>
+        <v>4683802</v>
       </c>
       <c r="M18" s="18">
         <v>0</v>
       </c>
       <c r="N18" s="15">
         <v>16887595</v>
       </c>
       <c r="O18" s="30">
-        <v>19170510</v>
+        <v>18409890</v>
       </c>
       <c r="P18" s="32">
-        <v>2282915</v>
+        <v>1522295</v>
       </c>
       <c r="Q18" s="19">
-        <v>0.13518295529943725</v>
+        <v>9.0142794163408091E-2</v>
       </c>
     </row>
     <row r="19" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A19" s="48" t="s">
         <v>30</v>
       </c>
       <c r="B19" s="15">
         <v>70179996</v>
       </c>
       <c r="C19" s="17">
-        <v>36952310</v>
+        <v>41864311</v>
       </c>
       <c r="D19" s="15">
         <v>75714470</v>
       </c>
       <c r="E19" s="17">
-        <v>32103975</v>
+        <v>37820040</v>
       </c>
       <c r="F19" s="34">
         <v>-5534474</v>
       </c>
       <c r="G19" s="35">
-        <v>4848335</v>
+        <v>4044271</v>
       </c>
       <c r="H19" s="15">
         <v>4813113</v>
       </c>
       <c r="I19" s="16">
         <v>774215</v>
       </c>
       <c r="J19" s="17">
         <v>-52854</v>
       </c>
       <c r="K19" s="11">
-        <v>-3695556</v>
+        <v>-3196950</v>
       </c>
       <c r="L19" s="16">
-        <v>-1124925</v>
+        <v>-819467</v>
       </c>
       <c r="M19" s="18">
         <v>-27854</v>
       </c>
       <c r="N19" s="15">
         <v>5247782</v>
       </c>
       <c r="O19" s="30">
-        <v>8943338</v>
+        <v>8444732</v>
       </c>
       <c r="P19" s="32">
-        <v>3695556</v>
+        <v>3196950</v>
       </c>
       <c r="Q19" s="19">
-        <v>0.70421294177235261</v>
+        <v>0.60920022973515287</v>
       </c>
     </row>
     <row r="20" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A20" s="48" t="s">
         <v>31</v>
       </c>
       <c r="B20" s="15">
         <v>61764267</v>
       </c>
       <c r="C20" s="17">
-        <v>31964301</v>
+        <v>36339972</v>
       </c>
       <c r="D20" s="15">
         <v>67942986</v>
       </c>
       <c r="E20" s="17">
-        <v>28226009</v>
+        <v>33328484</v>
       </c>
       <c r="F20" s="34">
         <v>-6178719</v>
       </c>
       <c r="G20" s="35">
-        <v>3738292</v>
+        <v>3011488</v>
       </c>
       <c r="H20" s="15">
         <v>6280450</v>
       </c>
       <c r="I20" s="16">
         <v>395739</v>
       </c>
       <c r="J20" s="17">
         <v>-497470</v>
       </c>
       <c r="K20" s="11">
-        <v>-2248148</v>
+        <v>-1600408</v>
       </c>
       <c r="L20" s="16">
-        <v>-1346894</v>
+        <v>-1267830</v>
       </c>
       <c r="M20" s="18">
         <v>-143250</v>
       </c>
       <c r="N20" s="15">
         <v>6280450</v>
       </c>
       <c r="O20" s="30">
-        <v>8528598</v>
+        <v>7880858</v>
       </c>
       <c r="P20" s="32">
-        <v>2248148</v>
+        <v>1600408</v>
       </c>
       <c r="Q20" s="19">
-        <v>0.35795970033994373</v>
+        <v>0.25482377855089999</v>
       </c>
     </row>
     <row r="21" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A21" s="48" t="s">
         <v>32</v>
       </c>
       <c r="B21" s="15">
-        <v>44077504</v>
+        <v>45201136</v>
       </c>
       <c r="C21" s="17">
-        <v>24507266</v>
+        <v>27502132</v>
       </c>
       <c r="D21" s="15">
-        <v>53907565</v>
+        <v>55031197</v>
       </c>
       <c r="E21" s="17">
-        <v>21321498</v>
+        <v>25866383</v>
       </c>
       <c r="F21" s="34">
         <v>-9830061</v>
       </c>
       <c r="G21" s="35">
-        <v>3185768</v>
+        <v>1635749</v>
       </c>
       <c r="H21" s="15">
         <v>7225516</v>
       </c>
       <c r="I21" s="16">
         <v>2604545</v>
       </c>
       <c r="J21" s="17">
         <v>0</v>
       </c>
       <c r="K21" s="11">
-        <v>-2685099</v>
+        <v>-1491931</v>
       </c>
       <c r="L21" s="16">
-        <v>-500669</v>
+        <v>-143818</v>
       </c>
       <c r="M21" s="18">
         <v>0</v>
       </c>
       <c r="N21" s="15">
         <v>7225515</v>
       </c>
       <c r="O21" s="30">
-        <v>9910614</v>
+        <v>8717446</v>
       </c>
       <c r="P21" s="32">
-        <v>2685099</v>
+        <v>1491931</v>
       </c>
       <c r="Q21" s="19">
-        <v>0.3716135112860468</v>
+        <v>0.20648092212112212</v>
       </c>
     </row>
     <row r="22" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A22" s="48" t="s">
         <v>33</v>
       </c>
       <c r="B22" s="15">
         <v>78512652</v>
       </c>
       <c r="C22" s="17">
-        <v>40278397</v>
+        <v>44897737</v>
       </c>
       <c r="D22" s="15">
         <v>94064423</v>
       </c>
       <c r="E22" s="17">
-        <v>37331947</v>
+        <v>43654229</v>
       </c>
       <c r="F22" s="34">
         <v>-15551771</v>
       </c>
       <c r="G22" s="35">
-        <v>2946450</v>
+        <v>1243508</v>
       </c>
       <c r="H22" s="15">
         <v>8907610</v>
       </c>
       <c r="I22" s="16">
         <v>6644161</v>
       </c>
       <c r="J22" s="17">
         <v>0</v>
       </c>
       <c r="K22" s="11">
-        <v>-2216133</v>
+        <v>-557253</v>
       </c>
       <c r="L22" s="16">
-        <v>-730317</v>
+        <v>-686255</v>
       </c>
       <c r="M22" s="18">
         <v>0</v>
       </c>
       <c r="N22" s="15">
         <v>9963538</v>
       </c>
       <c r="O22" s="30">
-        <v>12179671</v>
+        <v>10520791</v>
       </c>
       <c r="P22" s="32">
-        <v>2216133</v>
+        <v>557253</v>
       </c>
       <c r="Q22" s="19">
-        <v>0.22242430349540498</v>
+        <v>5.592922915534615E-2</v>
       </c>
     </row>
     <row r="23" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A23" s="48" t="s">
         <v>34</v>
       </c>
       <c r="B23" s="15">
         <v>81664335</v>
       </c>
       <c r="C23" s="17">
-        <v>42462539</v>
+        <v>48549661</v>
       </c>
       <c r="D23" s="15">
         <v>88024969</v>
       </c>
       <c r="E23" s="17">
-        <v>39934355</v>
+        <v>47299860</v>
       </c>
       <c r="F23" s="34">
         <v>-6360634</v>
       </c>
       <c r="G23" s="35">
-        <v>2528184</v>
+        <v>1249801</v>
       </c>
       <c r="H23" s="15">
         <v>8587544</v>
       </c>
       <c r="I23" s="16">
         <v>-2226910</v>
       </c>
       <c r="J23" s="17">
         <v>0</v>
       </c>
       <c r="K23" s="11">
-        <v>-69469</v>
+        <v>1105365</v>
       </c>
       <c r="L23" s="16">
-        <v>-2458715</v>
+        <v>-2355166</v>
       </c>
       <c r="M23" s="18">
         <v>0</v>
       </c>
       <c r="N23" s="15">
         <v>9032704</v>
       </c>
       <c r="O23" s="30">
-        <v>9102173</v>
+        <v>7927339</v>
       </c>
       <c r="P23" s="32">
-        <v>69469</v>
+        <v>-1105365</v>
       </c>
       <c r="Q23" s="19">
-        <v>7.6908310069720986E-3</v>
+        <v>-0.12237365466642103</v>
       </c>
     </row>
     <row r="24" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A24" s="48" t="s">
         <v>35</v>
       </c>
       <c r="B24" s="15">
-        <v>38580340</v>
+        <v>40348008</v>
       </c>
       <c r="C24" s="17">
-        <v>21098402</v>
+        <v>23871600</v>
       </c>
       <c r="D24" s="15">
-        <v>43668203</v>
+        <v>43785698</v>
       </c>
       <c r="E24" s="17">
-        <v>16397278</v>
+        <v>19812650</v>
       </c>
       <c r="F24" s="34">
-        <v>-5087863</v>
+        <v>-3437690</v>
       </c>
       <c r="G24" s="35">
-        <v>4701124</v>
+        <v>4058950</v>
       </c>
       <c r="H24" s="15">
-        <v>5835955</v>
+        <v>4898282</v>
       </c>
       <c r="I24" s="16">
-        <v>-598092</v>
+        <v>-1310592</v>
       </c>
       <c r="J24" s="17">
         <v>-150000</v>
       </c>
       <c r="K24" s="11">
-        <v>-3240532</v>
+        <v>-2598358</v>
       </c>
       <c r="L24" s="16">
         <v>-1310592</v>
       </c>
       <c r="M24" s="18">
         <v>-150000</v>
       </c>
       <c r="N24" s="15">
         <v>5914324</v>
       </c>
       <c r="O24" s="30">
-        <v>9154856</v>
+        <v>8512682</v>
       </c>
       <c r="P24" s="32">
-        <v>3240532</v>
+        <v>2598358</v>
       </c>
       <c r="Q24" s="19">
-        <v>0.54791249177420775</v>
+        <v>0.43933304972808385</v>
       </c>
     </row>
     <row r="25" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A25" s="49" t="s">
         <v>36</v>
       </c>
       <c r="B25" s="15">
-        <v>53137327</v>
+        <v>53230120</v>
       </c>
       <c r="C25" s="17">
-        <v>29565563</v>
+        <v>33560689</v>
       </c>
       <c r="D25" s="15">
-        <v>57056858</v>
+        <v>57784617</v>
       </c>
       <c r="E25" s="17">
-        <v>28751359</v>
+        <v>33346960</v>
       </c>
       <c r="F25" s="34">
-        <v>-3919531</v>
+        <v>-4554497</v>
       </c>
       <c r="G25" s="35">
-        <v>814204</v>
+        <v>213729</v>
       </c>
       <c r="H25" s="15">
-        <v>4653822</v>
+        <v>4618938</v>
       </c>
       <c r="I25" s="16">
-        <v>-734291</v>
+        <v>-64441</v>
       </c>
       <c r="J25" s="17">
         <v>0</v>
       </c>
       <c r="K25" s="11">
-        <v>36635</v>
+        <v>551488</v>
       </c>
       <c r="L25" s="16">
-        <v>-850839</v>
+        <v>-765217</v>
       </c>
       <c r="M25" s="18">
         <v>0</v>
       </c>
       <c r="N25" s="15">
         <v>4685441</v>
       </c>
       <c r="O25" s="30">
-        <v>4648806</v>
+        <v>4133953</v>
       </c>
       <c r="P25" s="32">
-        <v>-36635</v>
+        <v>-551488</v>
       </c>
       <c r="Q25" s="19">
-        <v>-7.8189011450576773E-3</v>
+        <v>-0.11770247453761551</v>
       </c>
     </row>
     <row r="26" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A26" s="48" t="s">
         <v>37</v>
       </c>
       <c r="B26" s="15">
         <v>77678666</v>
       </c>
       <c r="C26" s="17">
-        <v>39433824</v>
+        <v>45256908</v>
       </c>
       <c r="D26" s="15">
         <v>91941694</v>
       </c>
       <c r="E26" s="17">
-        <v>36210181</v>
+        <v>42698767</v>
       </c>
       <c r="F26" s="34">
         <v>-14263028</v>
       </c>
       <c r="G26" s="35">
-        <v>3223643</v>
+        <v>2558141</v>
       </c>
       <c r="H26" s="15">
         <v>11295010</v>
       </c>
       <c r="I26" s="16">
         <v>3098148</v>
       </c>
       <c r="J26" s="17">
         <v>-130130</v>
       </c>
       <c r="K26" s="11">
-        <v>-1738899</v>
+        <v>-1048856</v>
       </c>
       <c r="L26" s="16">
-        <v>-1484744</v>
+        <v>-1379156</v>
       </c>
       <c r="M26" s="18">
-        <v>0</v>
+        <v>-130129</v>
       </c>
       <c r="N26" s="15">
         <v>13292250</v>
       </c>
       <c r="O26" s="30">
-        <v>15031149</v>
+        <v>14341106</v>
       </c>
       <c r="P26" s="32">
-        <v>1738899</v>
+        <v>1048856</v>
       </c>
       <c r="Q26" s="19">
-        <v>0.13082051571404385</v>
+        <v>7.8907333220485709E-2</v>
       </c>
     </row>
     <row r="27" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A27" s="48" t="s">
         <v>38</v>
       </c>
       <c r="B27" s="15">
-        <v>49822619</v>
+        <v>50100673</v>
       </c>
       <c r="C27" s="17">
-        <v>28742025</v>
+        <v>32705119</v>
       </c>
       <c r="D27" s="15">
-        <v>53623808</v>
+        <v>53975720</v>
       </c>
       <c r="E27" s="17">
-        <v>25481032</v>
+        <v>29430370</v>
       </c>
       <c r="F27" s="34">
-        <v>-3801189</v>
+        <v>-3875047</v>
       </c>
       <c r="G27" s="35">
-        <v>3260993</v>
+        <v>3274749</v>
       </c>
       <c r="H27" s="15">
-        <v>5220591</v>
+        <v>5215246</v>
       </c>
       <c r="I27" s="16">
-        <v>-1404402</v>
+        <v>-1325199</v>
       </c>
       <c r="J27" s="17">
         <v>-15000</v>
       </c>
       <c r="K27" s="11">
-        <v>-2605531</v>
+        <v>-2389497</v>
       </c>
       <c r="L27" s="16">
-        <v>-640462</v>
+        <v>-870252</v>
       </c>
       <c r="M27" s="18">
         <v>-15000</v>
       </c>
       <c r="N27" s="15">
         <v>5311029</v>
       </c>
       <c r="O27" s="30">
-        <v>7916560</v>
+        <v>7700526</v>
       </c>
       <c r="P27" s="32">
-        <v>2605531</v>
+        <v>2389497</v>
       </c>
       <c r="Q27" s="19">
-        <v>0.49058873525262237</v>
+        <v>0.44991224864334201</v>
       </c>
     </row>
     <row r="28" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A28" s="48" t="s">
         <v>39</v>
       </c>
       <c r="B28" s="15">
         <v>20066205</v>
       </c>
       <c r="C28" s="17">
-        <v>11429506</v>
+        <v>12956570</v>
       </c>
       <c r="D28" s="15">
         <v>23775556</v>
       </c>
       <c r="E28" s="17">
-        <v>10460090</v>
+        <v>12099494</v>
       </c>
       <c r="F28" s="34">
         <v>-3709351</v>
       </c>
       <c r="G28" s="35">
-        <v>969416</v>
+        <v>857076</v>
       </c>
       <c r="H28" s="15">
         <v>2021483</v>
       </c>
       <c r="I28" s="16">
         <v>1687868</v>
       </c>
       <c r="J28" s="17">
         <v>0</v>
       </c>
       <c r="K28" s="11">
-        <v>-691557</v>
+        <v>-481166</v>
       </c>
       <c r="L28" s="16">
-        <v>-277859</v>
+        <v>-375910</v>
       </c>
       <c r="M28" s="18">
         <v>0</v>
       </c>
       <c r="N28" s="15">
         <v>2021483</v>
       </c>
       <c r="O28" s="30">
-        <v>2713040</v>
+        <v>2502649</v>
       </c>
       <c r="P28" s="32">
-        <v>691557</v>
+        <v>481166</v>
       </c>
       <c r="Q28" s="19">
-        <v>0.34210379211697561</v>
+        <v>0.23802624113089244</v>
       </c>
     </row>
     <row r="29" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A29" s="48" t="s">
         <v>40</v>
       </c>
       <c r="B29" s="15">
-        <v>43597902</v>
+        <v>43874323</v>
       </c>
       <c r="C29" s="17">
-        <v>22347365</v>
+        <v>25573599</v>
       </c>
       <c r="D29" s="15">
-        <v>48483548</v>
+        <v>48759969</v>
       </c>
       <c r="E29" s="17">
-        <v>20831131</v>
+        <v>24470082</v>
       </c>
       <c r="F29" s="34">
         <v>-4885646</v>
       </c>
       <c r="G29" s="35">
-        <v>1516234</v>
+        <v>1103517</v>
       </c>
       <c r="H29" s="15">
         <v>4494388</v>
       </c>
       <c r="I29" s="16">
         <v>626411</v>
       </c>
       <c r="J29" s="17">
         <v>-235153</v>
       </c>
       <c r="K29" s="11">
-        <v>-461822</v>
+        <v>-151902</v>
       </c>
       <c r="L29" s="16">
-        <v>-1042905</v>
+        <v>-940108</v>
       </c>
       <c r="M29" s="18">
         <v>-11507</v>
       </c>
       <c r="N29" s="15">
         <v>4554429</v>
       </c>
       <c r="O29" s="30">
-        <v>5016251</v>
+        <v>4706331</v>
       </c>
       <c r="P29" s="32">
-        <v>461822</v>
+        <v>151902</v>
       </c>
       <c r="Q29" s="19">
-        <v>0.10140063661108778</v>
+        <v>3.3352589314708858E-2</v>
       </c>
     </row>
     <row r="30" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A30" s="48" t="s">
         <v>41</v>
       </c>
       <c r="B30" s="15">
         <v>64841078</v>
       </c>
       <c r="C30" s="17">
-        <v>36408500</v>
+        <v>43499367</v>
       </c>
       <c r="D30" s="15">
         <v>78637783</v>
       </c>
       <c r="E30" s="17">
-        <v>34967244</v>
+        <v>42463059</v>
       </c>
       <c r="F30" s="34">
         <v>-13796705</v>
       </c>
       <c r="G30" s="35">
-        <v>1441256</v>
+        <v>1036308</v>
       </c>
       <c r="H30" s="15">
         <v>5862728</v>
       </c>
       <c r="I30" s="16">
         <v>8033977</v>
       </c>
       <c r="J30" s="17">
         <v>-100000</v>
       </c>
       <c r="K30" s="11">
-        <v>-5619631</v>
+        <v>-7450445</v>
       </c>
       <c r="L30" s="16">
-        <v>4278375</v>
+        <v>6514137</v>
       </c>
       <c r="M30" s="18">
         <v>-100000</v>
       </c>
       <c r="N30" s="15">
         <v>7667830</v>
       </c>
       <c r="O30" s="30">
-        <v>13287461</v>
+        <v>15118275</v>
       </c>
       <c r="P30" s="32">
-        <v>5619631</v>
+        <v>7450445</v>
       </c>
       <c r="Q30" s="19">
-        <v>0.7328841406238793</v>
+        <v>0.97164973662692056</v>
       </c>
     </row>
     <row r="31" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A31" s="48" t="s">
         <v>42</v>
       </c>
       <c r="B31" s="15">
         <v>129098299</v>
       </c>
       <c r="C31" s="17">
-        <v>60531720</v>
+        <v>69380946</v>
       </c>
       <c r="D31" s="15">
         <v>142004052</v>
       </c>
       <c r="E31" s="17">
-        <v>56073302</v>
+        <v>66004807</v>
       </c>
       <c r="F31" s="34">
         <v>-12905753</v>
       </c>
       <c r="G31" s="35">
-        <v>4458418</v>
+        <v>3376139</v>
       </c>
       <c r="H31" s="15">
         <v>16775007</v>
       </c>
       <c r="I31" s="16">
         <v>-3869254</v>
       </c>
       <c r="J31" s="17">
         <v>0</v>
       </c>
       <c r="K31" s="11">
-        <v>-2072718</v>
+        <v>-990439</v>
       </c>
       <c r="L31" s="16">
         <v>-2385700</v>
       </c>
       <c r="M31" s="18">
         <v>0</v>
       </c>
       <c r="N31" s="15">
         <v>16775007</v>
       </c>
       <c r="O31" s="30">
-        <v>18847725</v>
+        <v>17765446</v>
       </c>
       <c r="P31" s="32">
-        <v>2072718</v>
+        <v>990439</v>
       </c>
       <c r="Q31" s="19">
-        <v>0.12355988882746805</v>
+        <v>5.9042538700579961E-2</v>
       </c>
     </row>
     <row r="32" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A32" s="48" t="s">
         <v>43</v>
       </c>
       <c r="B32" s="15">
         <v>121136684</v>
       </c>
       <c r="C32" s="17">
-        <v>69320458</v>
+        <v>78740547</v>
       </c>
       <c r="D32" s="15">
         <v>135806793</v>
       </c>
       <c r="E32" s="17">
-        <v>59430200</v>
+        <v>70895876</v>
       </c>
       <c r="F32" s="34">
         <v>-14670109</v>
       </c>
       <c r="G32" s="35">
-        <v>9890258</v>
+        <v>7844671</v>
       </c>
       <c r="H32" s="15">
         <v>13216496</v>
       </c>
       <c r="I32" s="16">
         <v>1453613</v>
       </c>
       <c r="J32" s="17">
         <v>0</v>
       </c>
       <c r="K32" s="11">
-        <v>-6376996</v>
+        <v>-4417007</v>
       </c>
       <c r="L32" s="16">
-        <v>-3513262</v>
+        <v>-3427664</v>
       </c>
       <c r="M32" s="18">
         <v>0</v>
       </c>
       <c r="N32" s="15">
         <v>15047062</v>
       </c>
       <c r="O32" s="30">
-        <v>21424058</v>
+        <v>19464069</v>
       </c>
       <c r="P32" s="32">
-        <v>6376996</v>
+        <v>4417007</v>
       </c>
       <c r="Q32" s="19">
-        <v>0.42380339763337194</v>
+        <v>0.29354614209737417</v>
       </c>
     </row>
     <row r="33" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A33" s="48" t="s">
         <v>44</v>
       </c>
       <c r="B33" s="15">
-        <v>41184686</v>
+        <v>41342948</v>
       </c>
       <c r="C33" s="17">
-        <v>20415354</v>
+        <v>23355829</v>
       </c>
       <c r="D33" s="15">
-        <v>47310319</v>
+        <v>49242808</v>
       </c>
       <c r="E33" s="17">
-        <v>20290497</v>
+        <v>24208673</v>
       </c>
       <c r="F33" s="34">
-        <v>-6125633</v>
+        <v>-7899860</v>
       </c>
       <c r="G33" s="35">
-        <v>124857</v>
+        <v>-852844</v>
       </c>
       <c r="H33" s="15">
         <v>5161932</v>
       </c>
       <c r="I33" s="16">
-        <v>983088</v>
+        <v>2757315</v>
       </c>
       <c r="J33" s="17">
         <v>-19387</v>
       </c>
       <c r="K33" s="11">
-        <v>126423</v>
+        <v>800820</v>
       </c>
       <c r="L33" s="16">
-        <v>-251280</v>
+        <v>52024</v>
       </c>
       <c r="M33" s="18">
         <v>0</v>
       </c>
       <c r="N33" s="15">
         <v>5211932</v>
       </c>
       <c r="O33" s="30">
-        <v>5085509</v>
+        <v>4411112</v>
       </c>
       <c r="P33" s="32">
-        <v>-126423</v>
+        <v>-800820</v>
       </c>
       <c r="Q33" s="19">
-        <v>-2.4256456147163874E-2</v>
+        <v>-0.15365127557305047</v>
       </c>
     </row>
     <row r="34" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A34" s="48" t="s">
         <v>45</v>
       </c>
       <c r="B34" s="15">
         <v>34671859</v>
       </c>
       <c r="C34" s="17">
-        <v>17125527</v>
+        <v>19680074</v>
       </c>
       <c r="D34" s="15">
         <v>41028940</v>
       </c>
       <c r="E34" s="17">
-        <v>16010996</v>
+        <v>18922536</v>
       </c>
       <c r="F34" s="34">
         <v>-6357081</v>
       </c>
       <c r="G34" s="35">
-        <v>1114531</v>
+        <v>757538</v>
       </c>
       <c r="H34" s="15">
         <v>4575957</v>
       </c>
       <c r="I34" s="16">
         <v>1781124</v>
       </c>
       <c r="J34" s="17">
         <v>0</v>
       </c>
       <c r="K34" s="11">
-        <v>-833480</v>
+        <v>-681084</v>
       </c>
       <c r="L34" s="16">
-        <v>-281051</v>
+        <v>-76454</v>
       </c>
       <c r="M34" s="18">
         <v>0</v>
       </c>
       <c r="N34" s="15">
         <v>4575074</v>
       </c>
       <c r="O34" s="30">
-        <v>5408554</v>
+        <v>5256158</v>
       </c>
       <c r="P34" s="32">
-        <v>833480</v>
+        <v>681084</v>
       </c>
       <c r="Q34" s="19">
-        <v>0.18217847405309717</v>
+        <v>0.14886841174590848</v>
       </c>
     </row>
     <row r="35" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A35" s="48" t="s">
         <v>46</v>
       </c>
       <c r="B35" s="15">
         <v>57330810</v>
       </c>
       <c r="C35" s="17">
-        <v>28888985</v>
+        <v>33882465</v>
       </c>
       <c r="D35" s="15">
         <v>73464905</v>
       </c>
       <c r="E35" s="17">
-        <v>28034864</v>
+        <v>33077211</v>
       </c>
       <c r="F35" s="34">
         <v>-16134095</v>
       </c>
       <c r="G35" s="35">
-        <v>854121</v>
+        <v>805254</v>
       </c>
       <c r="H35" s="15">
         <v>12010261</v>
       </c>
       <c r="I35" s="16">
         <v>4123834</v>
       </c>
       <c r="J35" s="17">
         <v>0</v>
       </c>
       <c r="K35" s="11">
-        <v>117420</v>
+        <v>69781</v>
       </c>
       <c r="L35" s="16">
-        <v>-971541</v>
+        <v>-875035</v>
       </c>
       <c r="M35" s="18">
         <v>0</v>
       </c>
       <c r="N35" s="15">
         <v>12010261</v>
       </c>
       <c r="O35" s="30">
-        <v>11892841</v>
+        <v>11940480</v>
       </c>
       <c r="P35" s="32">
-        <v>-117420</v>
+        <v>-69781</v>
       </c>
       <c r="Q35" s="19">
-        <v>-9.7766401579449935E-3</v>
+        <v>-5.8101152006605483E-3</v>
       </c>
     </row>
     <row r="36" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A36" s="48" t="s">
         <v>47</v>
       </c>
       <c r="B36" s="15">
         <v>96565601</v>
       </c>
       <c r="C36" s="17">
-        <v>48182230</v>
+        <v>55454193</v>
       </c>
       <c r="D36" s="15">
         <v>124078111</v>
       </c>
       <c r="E36" s="17">
-        <v>43213663</v>
+        <v>52050419</v>
       </c>
       <c r="F36" s="34">
         <v>-27512510</v>
       </c>
       <c r="G36" s="35">
-        <v>4968567</v>
+        <v>3403774</v>
       </c>
       <c r="H36" s="15">
         <v>21599280</v>
       </c>
       <c r="I36" s="16">
         <v>5913230</v>
       </c>
       <c r="J36" s="17">
         <v>0</v>
       </c>
       <c r="K36" s="11">
-        <v>-4072158</v>
+        <v>-3368009</v>
       </c>
       <c r="L36" s="16">
-        <v>-896409</v>
+        <v>-35765</v>
       </c>
       <c r="M36" s="18">
         <v>0</v>
       </c>
       <c r="N36" s="15">
         <v>22038653</v>
       </c>
       <c r="O36" s="30">
-        <v>26110811</v>
+        <v>25406662</v>
       </c>
       <c r="P36" s="32">
-        <v>4072158</v>
+        <v>3368009</v>
       </c>
       <c r="Q36" s="19">
-        <v>0.18477345235210163</v>
+        <v>0.15282281544157894</v>
       </c>
     </row>
     <row r="37" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A37" s="48" t="s">
         <v>48</v>
       </c>
       <c r="B37" s="15">
-        <v>52815700</v>
+        <v>52874651</v>
       </c>
       <c r="C37" s="17">
-        <v>24886388</v>
+        <v>29191731</v>
       </c>
       <c r="D37" s="15">
-        <v>67234478</v>
+        <v>67293429</v>
       </c>
       <c r="E37" s="17">
-        <v>27186356</v>
+        <v>32264349</v>
       </c>
       <c r="F37" s="34">
         <v>-14418778</v>
       </c>
       <c r="G37" s="35">
-        <v>-2299968</v>
+        <v>-3072618</v>
       </c>
       <c r="H37" s="15">
         <v>4710560</v>
       </c>
       <c r="I37" s="16">
         <v>9708218</v>
       </c>
       <c r="J37" s="17">
         <v>0</v>
       </c>
       <c r="K37" s="11">
-        <v>206224</v>
+        <v>233438</v>
       </c>
       <c r="L37" s="16">
-        <v>2093744</v>
+        <v>2839180</v>
       </c>
       <c r="M37" s="18">
         <v>0</v>
       </c>
       <c r="N37" s="15">
         <v>4710560</v>
       </c>
       <c r="O37" s="30">
-        <v>4504336</v>
+        <v>4477122</v>
       </c>
       <c r="P37" s="32">
-        <v>-206224</v>
+        <v>-233438</v>
       </c>
       <c r="Q37" s="19">
-        <v>-4.377908359091065E-2</v>
+        <v>-4.9556316021874269E-2</v>
       </c>
     </row>
     <row r="38" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A38" s="48" t="s">
         <v>49</v>
       </c>
       <c r="B38" s="15">
         <v>54544121</v>
       </c>
       <c r="C38" s="17">
-        <v>31704712</v>
+        <v>35866653</v>
       </c>
       <c r="D38" s="15">
         <v>58076057</v>
       </c>
       <c r="E38" s="17">
-        <v>31288414</v>
+        <v>36318059</v>
       </c>
       <c r="F38" s="34">
         <v>-3531936</v>
       </c>
       <c r="G38" s="35">
-        <v>416298</v>
+        <v>-451406</v>
       </c>
       <c r="H38" s="15">
         <v>6790008</v>
       </c>
       <c r="I38" s="16">
         <v>-3258072</v>
       </c>
       <c r="J38" s="17">
         <v>0</v>
       </c>
       <c r="K38" s="11">
-        <v>639450</v>
+        <v>1507154</v>
       </c>
       <c r="L38" s="16">
         <v>-1055748</v>
       </c>
       <c r="M38" s="18">
         <v>0</v>
       </c>
       <c r="N38" s="15">
         <v>7907598</v>
       </c>
       <c r="O38" s="30">
-        <v>7268148</v>
+        <v>6400444</v>
       </c>
       <c r="P38" s="32">
-        <v>-639450</v>
+        <v>-1507154</v>
       </c>
       <c r="Q38" s="19">
-        <v>-8.0865264015697269E-2</v>
+        <v>-0.19059567772666242</v>
       </c>
     </row>
     <row r="39" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A39" s="48" t="s">
         <v>50</v>
       </c>
       <c r="B39" s="15">
-        <v>29092182</v>
+        <v>29093502</v>
       </c>
       <c r="C39" s="17">
-        <v>14811373</v>
+        <v>16785778</v>
       </c>
       <c r="D39" s="15">
-        <v>31986056</v>
+        <v>31987376</v>
       </c>
       <c r="E39" s="17">
-        <v>12973827</v>
+        <v>16291006</v>
       </c>
       <c r="F39" s="34">
         <v>-2893874</v>
       </c>
       <c r="G39" s="35">
-        <v>1837546</v>
+        <v>494772</v>
       </c>
       <c r="H39" s="15">
         <v>3316376</v>
       </c>
       <c r="I39" s="16">
         <v>-422502</v>
       </c>
       <c r="J39" s="17">
         <v>0</v>
       </c>
       <c r="K39" s="11">
-        <v>-1291246</v>
+        <v>-444405</v>
       </c>
       <c r="L39" s="16">
-        <v>-546300</v>
+        <v>-50367</v>
       </c>
       <c r="M39" s="18">
         <v>0</v>
       </c>
       <c r="N39" s="15">
         <v>3715827</v>
       </c>
       <c r="O39" s="30">
-        <v>5007073</v>
+        <v>4160232</v>
       </c>
       <c r="P39" s="32">
-        <v>1291246</v>
+        <v>444405</v>
       </c>
       <c r="Q39" s="19">
-        <v>0.34749895514511309</v>
+        <v>0.11959787148325263</v>
       </c>
     </row>
     <row r="40" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A40" s="48" t="s">
         <v>51</v>
       </c>
       <c r="B40" s="15">
         <v>71836305</v>
       </c>
       <c r="C40" s="17">
-        <v>36612759</v>
+        <v>41853092</v>
       </c>
       <c r="D40" s="15">
         <v>78001335</v>
       </c>
       <c r="E40" s="17">
-        <v>34215228</v>
+        <v>40941273</v>
       </c>
       <c r="F40" s="34">
         <v>-6165030</v>
       </c>
       <c r="G40" s="35">
-        <v>2397531</v>
+        <v>911819</v>
       </c>
       <c r="H40" s="15">
         <v>7945987</v>
       </c>
       <c r="I40" s="16">
         <v>-1619747</v>
       </c>
       <c r="J40" s="17">
         <v>-161210</v>
       </c>
       <c r="K40" s="11">
-        <v>-25464</v>
+        <v>1096124</v>
       </c>
       <c r="L40" s="16">
-        <v>-2312067</v>
+        <v>-1947943</v>
       </c>
       <c r="M40" s="18">
         <v>-60000</v>
       </c>
       <c r="N40" s="15">
         <v>7970147</v>
       </c>
       <c r="O40" s="30">
-        <v>7995611</v>
+        <v>6874023</v>
       </c>
       <c r="P40" s="32">
-        <v>25464</v>
+        <v>-1096124</v>
       </c>
       <c r="Q40" s="19">
-        <v>3.1949222517477782E-3</v>
+        <v>-0.13752870555586993</v>
       </c>
     </row>
     <row r="41" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A41" s="48" t="s">
         <v>52</v>
       </c>
       <c r="B41" s="15">
         <v>44047517</v>
       </c>
       <c r="C41" s="17">
-        <v>22370359</v>
+        <v>25868840</v>
       </c>
       <c r="D41" s="15">
         <v>48664017</v>
       </c>
       <c r="E41" s="17">
-        <v>20230966</v>
+        <v>24353422</v>
       </c>
       <c r="F41" s="34">
         <v>-4616500</v>
       </c>
       <c r="G41" s="35">
-        <v>2139393</v>
+        <v>1515418</v>
       </c>
       <c r="H41" s="15">
         <v>3104419</v>
       </c>
       <c r="I41" s="16">
         <v>1512081</v>
       </c>
       <c r="J41" s="17">
         <v>0</v>
       </c>
       <c r="K41" s="11">
-        <v>-659466</v>
+        <v>-760053</v>
       </c>
       <c r="L41" s="16">
-        <v>-1479927</v>
+        <v>-755365</v>
       </c>
       <c r="M41" s="18">
         <v>0</v>
       </c>
       <c r="N41" s="15">
         <v>4958287</v>
       </c>
       <c r="O41" s="30">
-        <v>5617753</v>
+        <v>5718340</v>
       </c>
       <c r="P41" s="32">
-        <v>659466</v>
+        <v>760053</v>
       </c>
       <c r="Q41" s="19">
-        <v>0.13300278906807939</v>
+        <v>0.15328943241889781</v>
       </c>
     </row>
     <row r="42" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A42" s="48" t="s">
         <v>53</v>
       </c>
       <c r="B42" s="15">
         <v>69888855</v>
       </c>
       <c r="C42" s="17">
-        <v>36618857</v>
+        <v>41662900</v>
       </c>
       <c r="D42" s="15">
         <v>82432920</v>
       </c>
       <c r="E42" s="17">
-        <v>34302478</v>
+        <v>40472427</v>
       </c>
       <c r="F42" s="34">
         <v>-12544065</v>
       </c>
       <c r="G42" s="35">
-        <v>2316379</v>
+        <v>1190473</v>
       </c>
       <c r="H42" s="15">
         <v>9578231</v>
       </c>
       <c r="I42" s="16">
         <v>2965834</v>
       </c>
       <c r="J42" s="17">
         <v>0</v>
       </c>
       <c r="K42" s="11">
-        <v>-727818</v>
+        <v>40536</v>
       </c>
       <c r="L42" s="16">
-        <v>-1588561</v>
+        <v>-1231009</v>
       </c>
       <c r="M42" s="18">
         <v>0</v>
       </c>
       <c r="N42" s="15">
         <v>12164895</v>
       </c>
       <c r="O42" s="30">
-        <v>12892713</v>
+        <v>12124359</v>
       </c>
       <c r="P42" s="32">
-        <v>727818</v>
+        <v>-40536</v>
       </c>
       <c r="Q42" s="19">
-        <v>5.982936967396757E-2</v>
+        <v>-3.3322112521316782E-3</v>
       </c>
     </row>
     <row r="43" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A43" s="48" t="s">
         <v>54</v>
       </c>
       <c r="B43" s="15">
-        <v>92897805</v>
+        <v>92727991</v>
       </c>
       <c r="C43" s="17">
-        <v>49309721</v>
+        <v>56195263</v>
       </c>
       <c r="D43" s="15">
-        <v>109851580</v>
+        <v>112200627</v>
       </c>
       <c r="E43" s="17">
-        <v>45098718</v>
+        <v>54566986</v>
       </c>
       <c r="F43" s="34">
-        <v>-16953775</v>
+        <v>-19472636</v>
       </c>
       <c r="G43" s="35">
-        <v>4211003</v>
+        <v>1628277</v>
       </c>
       <c r="H43" s="15">
-        <v>4989128</v>
+        <v>5172588</v>
       </c>
       <c r="I43" s="16">
-        <v>12013047</v>
+        <v>14348448</v>
       </c>
       <c r="J43" s="17">
         <v>-48400</v>
       </c>
       <c r="K43" s="11">
-        <v>-5509623</v>
+        <v>-4098171</v>
       </c>
       <c r="L43" s="16">
-        <v>1298620</v>
+        <v>2469894</v>
       </c>
       <c r="M43" s="18">
         <v>0</v>
       </c>
       <c r="N43" s="15">
         <v>5698387</v>
       </c>
       <c r="O43" s="30">
-        <v>11208010</v>
+        <v>9796558</v>
       </c>
       <c r="P43" s="32">
-        <v>5509623</v>
+        <v>4098171</v>
       </c>
       <c r="Q43" s="19">
-        <v>0.96687413473321482</v>
+        <v>0.71918088399401436</v>
       </c>
     </row>
     <row r="44" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A44" s="48" t="s">
         <v>55</v>
       </c>
       <c r="B44" s="15">
         <v>18553728</v>
       </c>
       <c r="C44" s="17">
-        <v>9325049</v>
+        <v>10521180</v>
       </c>
       <c r="D44" s="15">
         <v>17692045</v>
       </c>
       <c r="E44" s="17">
-        <v>8128938</v>
+        <v>9562141</v>
       </c>
       <c r="F44" s="34">
         <v>861683</v>
       </c>
       <c r="G44" s="35">
-        <v>1196111</v>
+        <v>959039</v>
       </c>
       <c r="H44" s="15">
         <v>210579</v>
       </c>
       <c r="I44" s="16">
         <v>-1072262</v>
       </c>
       <c r="J44" s="17">
         <v>0</v>
       </c>
       <c r="K44" s="11">
-        <v>-463991</v>
+        <v>-224670</v>
       </c>
       <c r="L44" s="16">
-        <v>-732120</v>
+        <v>-734369</v>
       </c>
       <c r="M44" s="18">
         <v>0</v>
       </c>
       <c r="N44" s="15">
         <v>209643</v>
       </c>
       <c r="O44" s="30">
-        <v>673634</v>
+        <v>434313</v>
       </c>
       <c r="P44" s="32">
-        <v>463991</v>
+        <v>224670</v>
       </c>
       <c r="Q44" s="19">
-        <v>2.2132434662736173</v>
+        <v>1.071678997152302</v>
       </c>
     </row>
     <row r="45" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A45" s="48" t="s">
         <v>56</v>
       </c>
       <c r="B45" s="15">
         <v>119219396</v>
       </c>
       <c r="C45" s="17">
-        <v>62663422</v>
+        <v>70911792</v>
       </c>
       <c r="D45" s="15">
         <v>127126823</v>
       </c>
       <c r="E45" s="17">
-        <v>59581156</v>
+        <v>71380273</v>
       </c>
       <c r="F45" s="34">
         <v>-7907427</v>
       </c>
       <c r="G45" s="35">
-        <v>3082266</v>
+        <v>-468481</v>
       </c>
       <c r="H45" s="15">
         <v>8809398</v>
       </c>
       <c r="I45" s="16">
         <v>-640590</v>
       </c>
       <c r="J45" s="17">
         <v>-261381</v>
       </c>
       <c r="K45" s="11">
-        <v>-1387291</v>
+        <v>485737</v>
       </c>
       <c r="L45" s="16">
-        <v>-1418512</v>
+        <v>259207</v>
       </c>
       <c r="M45" s="18">
         <v>-276463</v>
       </c>
       <c r="N45" s="15">
         <v>8844636</v>
       </c>
       <c r="O45" s="30">
-        <v>10231927</v>
+        <v>8358899</v>
       </c>
       <c r="P45" s="32">
-        <v>1387291</v>
+        <v>-485737</v>
       </c>
       <c r="Q45" s="19">
-        <v>0.15685111292313225</v>
+        <v>-5.4918823114936566E-2</v>
       </c>
     </row>
     <row r="46" spans="1:17" ht="14.5" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A46" s="50" t="s">
         <v>57</v>
       </c>
       <c r="B46" s="20">
         <v>23131310</v>
       </c>
       <c r="C46" s="22">
-        <v>12259821</v>
+        <v>13875864</v>
       </c>
       <c r="D46" s="20">
         <v>26533661</v>
       </c>
       <c r="E46" s="22">
-        <v>10937960</v>
+        <v>12882893</v>
       </c>
       <c r="F46" s="36">
         <v>-3402351</v>
       </c>
       <c r="G46" s="37">
-        <v>1321861</v>
+        <v>992971</v>
       </c>
       <c r="H46" s="20">
         <v>4165771</v>
       </c>
       <c r="I46" s="21">
         <v>-763420</v>
       </c>
       <c r="J46" s="22">
         <v>0</v>
       </c>
       <c r="K46" s="36">
-        <v>-577105</v>
+        <v>-255319</v>
       </c>
       <c r="L46" s="21">
-        <v>-744756</v>
+        <v>-737652</v>
       </c>
       <c r="M46" s="23">
         <v>0</v>
       </c>
       <c r="N46" s="20">
         <v>4165771</v>
       </c>
       <c r="O46" s="31">
-        <v>4742876</v>
+        <v>4421090</v>
       </c>
       <c r="P46" s="46">
-        <v>577105</v>
+        <v>255319</v>
       </c>
       <c r="Q46" s="24">
-        <v>0.1385349794791888</v>
+        <v>6.1289734841401433E-2</v>
       </c>
     </row>
     <row r="48" spans="1:17" x14ac:dyDescent="0.3">
       <c r="B48" s="25"/>
     </row>
     <row r="49" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B49" s="26"/>
     </row>
     <row r="51" spans="2:2" x14ac:dyDescent="0.35">
       <c r="B51" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="P2:Q2"/>
     <mergeCell ref="A1:Q1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:C2"/>
     <mergeCell ref="D2:E2"/>
     <mergeCell ref="F2:G2"/>
     <mergeCell ref="H2:J2"/>
     <mergeCell ref="K2:M2"/>
     <mergeCell ref="N2:N3"/>
     <mergeCell ref="O2:O3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="50" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="c5f3215d-01f7-4578-859e-d76708405c9e" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="b99bf0c4-4503-4a3c-9d96-19981fcee4fa">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokuments" ma:contentTypeID="0x0101008B5E7D93344A654A8FEA6D64BD09EFA3" ma:contentTypeVersion="13" ma:contentTypeDescription="Izveidot jaunu dokumentu." ma:contentTypeScope="" ma:versionID="80206128716ea8b810a190f117cee2db">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="b99bf0c4-4503-4a3c-9d96-19981fcee4fa" xmlns:ns3="c5f3215d-01f7-4578-859e-d76708405c9e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="dbc1c5eaca8201006ce1f5a257d026d0" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="b99bf0c4-4503-4a3c-9d96-19981fcee4fa"/>
     <xsd:import namespace="c5f3215d-01f7-4578-859e-d76708405c9e"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -3844,114 +3866,92 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{01A04E2B-50E8-424B-AA69-3E9A7C72DB92}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="c5f3215d-01f7-4578-859e-d76708405c9e"/>
+    <ds:schemaRef ds:uri="b99bf0c4-4503-4a3c-9d96-19981fcee4fa"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{63812FAB-145A-4A82-8142-09487EF2C39A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8D4DB124-FBA0-40C0-BDD6-8F0E99AE51DE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="b99bf0c4-4503-4a3c-9d96-19981fcee4fa"/>
     <ds:schemaRef ds:uri="c5f3215d-01f7-4578-859e-d76708405c9e"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...24 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{1b8a7570-3ec8-4c4e-9532-5dbb2f157b31}" enabled="1" method="Standard" siteId="{fd50a0e4-c289-4266-b7ff-7d9cf5066e91}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>