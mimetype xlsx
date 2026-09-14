--- v0 (2026-07-22)
+++ v1 (2026-09-14)
@@ -3,91 +3,91 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://fmlv.sharepoint.com/sites/PFD/Koplietojamie dokumenti/Datu bāzes/2026/6_Jūnijs_2026/Mājas lapai/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://fmlv.sharepoint.com/sites/PFD/Koplietojamie dokumenti/Datu bāzes/2026/7_Jūlijs_2026/Mājas lapai/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{72A50FCB-5A08-475D-AF93-251ACC288757}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{298D71B3-2530-412E-ADED-5C7B2CA4B3AE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-23148" yWindow="-804" windowWidth="23256" windowHeight="12456" xr2:uid="{A1DAD5FF-6F98-4852-8077-0EF4765886DB}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{C3981932-856E-42BC-BF58-98436E481D63}"/>
   </bookViews>
   <sheets>
     <sheet name="Lapa1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="53">
   <si>
-    <t>Pašvaldību saistību apmērs 2026.gadā (dati uz 30.06.2026.), EUR</t>
+    <t>Pašvaldību saistību apmērs 2026.gadā (dati uz 31.07.2026.), EUR</t>
   </si>
   <si>
     <t xml:space="preserve">Pašvaldība </t>
   </si>
   <si>
     <t>2026.gada plānotie pamatbudžeta ieņēmumi bez mērķdotācijām un iemaksām PFIF</t>
   </si>
   <si>
     <t>Aizņēmumi</t>
   </si>
   <si>
     <t>Galvojumi</t>
   </si>
   <si>
     <t>Ilgtermiņa saistības PPP projektiem</t>
   </si>
   <si>
     <t>Saistības kopā*</t>
   </si>
   <si>
     <t>Saistību apmērs %</t>
   </si>
   <si>
     <t>7=6/2</t>
   </si>
@@ -372,53 +372,53 @@
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="5">
-    <cellStyle name="Normal 10" xfId="4" xr:uid="{4FAB4A18-A1FF-43FE-84E0-6D0B6C4FA7A2}"/>
-[...1 lines deleted...]
-    <cellStyle name="Normal 3" xfId="3" xr:uid="{BC4D9B7C-3E41-4C6D-8FE5-1F7DC802CE67}"/>
+    <cellStyle name="Normal 10" xfId="4" xr:uid="{C85D05D3-61F8-40F6-AF09-044D1EDADFFB}"/>
+    <cellStyle name="Normal 2" xfId="2" xr:uid="{DEA14832-887B-4F9C-BFB7-A2B49D0ED231}"/>
+    <cellStyle name="Normal 3" xfId="3" xr:uid="{0B442385-3B80-448E-82FA-D17C8096C46A}"/>
     <cellStyle name="Parasts" xfId="0" builtinId="0"/>
     <cellStyle name="Procenti" xfId="1" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office dizains">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
@@ -715,55 +715,55 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{05536099-7ABE-43D0-88B1-96714F2E65A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4BE07447-205F-4FF9-9A9C-F4BFC33A72AB}">
   <dimension ref="A1:I123"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A31" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="I46" sqref="I46"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="E53" sqref="E53"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="25.5546875" customWidth="1"/>
     <col min="2" max="3" width="16.109375" customWidth="1"/>
     <col min="4" max="4" width="15.77734375" customWidth="1"/>
     <col min="5" max="5" width="16.33203125" customWidth="1"/>
     <col min="6" max="6" width="16.88671875" customWidth="1"/>
     <col min="7" max="7" width="12.44140625" customWidth="1"/>
     <col min="9" max="9" width="13.5546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="17.399999999999999" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
     </row>
     <row r="2" spans="1:9" ht="103.5" customHeight="1" x14ac:dyDescent="0.3">
@@ -795,643 +795,643 @@
       </c>
       <c r="B3" s="4">
         <v>2</v>
       </c>
       <c r="C3" s="4">
         <v>3</v>
       </c>
       <c r="D3" s="4">
         <v>4</v>
       </c>
       <c r="E3" s="4">
         <v>5</v>
       </c>
       <c r="F3" s="4">
         <v>6</v>
       </c>
       <c r="G3" s="4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:9" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A4" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B4" s="6">
-        <v>2945261322</v>
+        <v>2948057895</v>
       </c>
       <c r="C4" s="6">
-        <v>258562491</v>
+        <v>259212747</v>
       </c>
       <c r="D4" s="6">
-        <v>18205175</v>
+        <v>18215790</v>
       </c>
       <c r="E4" s="6">
-        <v>873323</v>
+        <v>847432</v>
       </c>
       <c r="F4" s="6">
-        <v>277640989</v>
+        <v>278275969</v>
       </c>
       <c r="G4" s="7">
-        <v>9.4267013567225999E-2</v>
+        <v>9.4392979687395184E-2</v>
       </c>
       <c r="I4" s="8"/>
     </row>
     <row r="5" spans="1:9" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A5" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B5" s="10">
         <v>1022178662</v>
       </c>
       <c r="C5" s="10">
-        <v>84207253</v>
+        <v>84294526</v>
       </c>
       <c r="D5" s="10">
         <v>308765</v>
       </c>
       <c r="E5" s="10">
         <v>0</v>
       </c>
       <c r="F5" s="11">
-        <v>84516018</v>
+        <v>84603291</v>
       </c>
       <c r="G5" s="12">
-        <v>8.2682236620587962E-2</v>
+        <v>8.2767616019752133E-2</v>
       </c>
       <c r="I5" s="8"/>
     </row>
     <row r="6" spans="1:9" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A6" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B6" s="10">
         <v>100876466</v>
       </c>
       <c r="C6" s="10">
         <v>8778888</v>
       </c>
       <c r="D6" s="10">
-        <v>3511068</v>
+        <v>3521065</v>
       </c>
       <c r="E6" s="10">
         <v>0</v>
       </c>
       <c r="F6" s="11">
-        <v>12289956</v>
+        <v>12299953</v>
       </c>
       <c r="G6" s="12">
-        <v>0.12183174616763438</v>
+        <v>0.12193084757747163</v>
       </c>
     </row>
     <row r="7" spans="1:9" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A7" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B7" s="10">
         <v>79207545</v>
       </c>
       <c r="C7" s="10">
-        <v>9029383</v>
+        <v>9039763</v>
       </c>
       <c r="D7" s="10">
         <v>666658</v>
       </c>
       <c r="E7" s="10">
         <v>0</v>
       </c>
       <c r="F7" s="11">
-        <v>9696041</v>
+        <v>9706421</v>
       </c>
       <c r="G7" s="12">
-        <v>0.12241309839864371</v>
+        <v>0.12254414652038514</v>
       </c>
     </row>
     <row r="8" spans="1:9" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A8" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="10">
-        <v>97600994</v>
+        <v>97609132</v>
       </c>
       <c r="C8" s="10">
-        <v>7798072</v>
+        <v>7811873</v>
       </c>
       <c r="D8" s="10">
-        <v>1890440</v>
+        <v>1890194</v>
       </c>
       <c r="E8" s="10">
         <v>0</v>
       </c>
       <c r="F8" s="11">
-        <v>9688512</v>
+        <v>9702067</v>
       </c>
       <c r="G8" s="12">
-        <v>9.9266530010954604E-2</v>
+        <v>9.939712403138673E-2</v>
       </c>
     </row>
     <row r="9" spans="1:9" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A9" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="10">
-        <v>95497486</v>
+        <v>97174010</v>
       </c>
       <c r="C9" s="10">
-        <v>7250955</v>
+        <v>7253224</v>
       </c>
       <c r="D9" s="10">
         <v>710368</v>
       </c>
       <c r="E9" s="10">
         <v>0</v>
       </c>
       <c r="F9" s="11">
-        <v>7961323</v>
+        <v>7963592</v>
       </c>
       <c r="G9" s="12">
-        <v>8.3366833342607569E-2</v>
+        <v>8.1951871699027345E-2</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A10" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="10">
         <v>37108986</v>
       </c>
       <c r="C10" s="10">
         <v>5682519</v>
       </c>
       <c r="D10" s="10">
         <v>460566</v>
       </c>
       <c r="E10" s="10">
         <v>0</v>
       </c>
       <c r="F10" s="11">
         <v>6143085</v>
       </c>
       <c r="G10" s="12">
         <v>0.16554171003217388</v>
       </c>
     </row>
     <row r="11" spans="1:9" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A11" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="10">
         <v>52467234</v>
       </c>
       <c r="C11" s="10">
-        <v>2751838</v>
+        <v>2755360</v>
       </c>
       <c r="D11" s="10">
         <v>20884</v>
       </c>
       <c r="E11" s="10">
         <v>0</v>
       </c>
       <c r="F11" s="11">
-        <v>2772722</v>
+        <v>2776244</v>
       </c>
       <c r="G11" s="12">
-        <v>5.2846734783083861E-2</v>
+        <v>5.2913862392669681E-2</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A12" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="10">
         <v>42543108</v>
       </c>
       <c r="C12" s="10">
-        <v>3551643</v>
+        <v>3582476</v>
       </c>
       <c r="D12" s="10">
         <v>175391</v>
       </c>
       <c r="E12" s="10">
         <v>0</v>
       </c>
       <c r="F12" s="11">
-        <v>3727034</v>
+        <v>3757867</v>
       </c>
       <c r="G12" s="12">
-        <v>8.7606058306788498E-2</v>
+        <v>8.8330805544343402E-2</v>
       </c>
     </row>
     <row r="13" spans="1:9" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A13" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B13" s="10">
         <v>19027478</v>
       </c>
       <c r="C13" s="10">
-        <v>2490530</v>
+        <v>2496881</v>
       </c>
       <c r="D13" s="10">
         <v>112538</v>
       </c>
       <c r="E13" s="10">
         <v>0</v>
       </c>
       <c r="F13" s="11">
-        <v>2603068</v>
+        <v>2609419</v>
       </c>
       <c r="G13" s="12">
-        <v>0.13680572906193875</v>
+        <v>0.13713950950304607</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A14" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="10">
         <v>32406121</v>
       </c>
       <c r="C14" s="10">
-        <v>2789402</v>
+        <v>2791683</v>
       </c>
       <c r="D14" s="10">
         <v>50983</v>
       </c>
       <c r="E14" s="10">
         <v>0</v>
       </c>
       <c r="F14" s="11">
-        <v>2840385</v>
+        <v>2842666</v>
       </c>
       <c r="G14" s="12">
-        <v>8.7649644954420805E-2</v>
+        <v>8.7720032891317051E-2</v>
       </c>
     </row>
     <row r="15" spans="1:9" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A15" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="10">
-        <v>40016099</v>
+        <v>40538006</v>
       </c>
       <c r="C15" s="10">
         <v>5189716</v>
       </c>
       <c r="D15" s="10">
         <v>147796</v>
       </c>
       <c r="E15" s="10">
         <v>0</v>
       </c>
       <c r="F15" s="11">
         <v>5337512</v>
       </c>
       <c r="G15" s="12">
-        <v>0.1333841162278212</v>
+        <v>0.13166686096992536</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A16" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="10">
         <v>25962003</v>
       </c>
       <c r="C16" s="10">
         <v>3599516</v>
       </c>
       <c r="D16" s="10">
-        <v>0</v>
+        <v>839</v>
       </c>
       <c r="E16" s="10">
         <v>0</v>
       </c>
       <c r="F16" s="11">
-        <v>3599516</v>
+        <v>3600355</v>
       </c>
       <c r="G16" s="12">
-        <v>0.13864554287278991</v>
+        <v>0.13867785933157778</v>
       </c>
     </row>
     <row r="17" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A17" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="10">
         <v>56764997</v>
       </c>
       <c r="C17" s="10">
-        <v>6481778</v>
+        <v>6475893</v>
       </c>
       <c r="D17" s="10">
         <v>1295026</v>
       </c>
       <c r="E17" s="10">
         <v>0</v>
       </c>
       <c r="F17" s="11">
-        <v>7776804</v>
+        <v>7770919</v>
       </c>
       <c r="G17" s="12">
-        <v>0.1369999896238874</v>
+        <v>0.13689631658044482</v>
       </c>
     </row>
     <row r="18" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A18" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="10">
         <v>63385086</v>
       </c>
       <c r="C18" s="10">
-        <v>6071574</v>
+        <v>6092814</v>
       </c>
       <c r="D18" s="10">
         <v>5369</v>
       </c>
       <c r="E18" s="10">
         <v>0</v>
       </c>
       <c r="F18" s="11">
-        <v>6076943</v>
+        <v>6098183</v>
       </c>
       <c r="G18" s="13">
-        <v>9.5873388891513062E-2</v>
+        <v>9.6208483490895641E-2</v>
       </c>
     </row>
     <row r="19" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A19" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="10">
         <v>45394621</v>
       </c>
       <c r="C19" s="10">
-        <v>2292536</v>
+        <v>2293236</v>
       </c>
       <c r="D19" s="10">
         <v>158180</v>
       </c>
       <c r="E19" s="10">
         <v>0</v>
       </c>
       <c r="F19" s="11">
-        <v>2450716</v>
+        <v>2451416</v>
       </c>
       <c r="G19" s="12">
-        <v>5.3986925014750095E-2</v>
+        <v>5.4002345343956058E-2</v>
       </c>
     </row>
     <row r="20" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A20" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B20" s="10">
         <v>42404836</v>
       </c>
       <c r="C20" s="10">
-        <v>3191225</v>
+        <v>3199219</v>
       </c>
       <c r="D20" s="10">
         <v>93621</v>
       </c>
       <c r="E20" s="10">
         <v>0</v>
       </c>
       <c r="F20" s="11">
-        <v>3284846</v>
+        <v>3292840</v>
       </c>
       <c r="G20" s="12">
-        <v>7.7463947744073336E-2</v>
+        <v>7.7652463978400948E-2</v>
       </c>
     </row>
     <row r="21" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A21" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B21" s="10">
-        <v>28270216</v>
+        <v>29076679</v>
       </c>
       <c r="C21" s="10">
-        <v>2443499</v>
+        <v>2452521</v>
       </c>
       <c r="D21" s="10">
         <v>337304</v>
       </c>
       <c r="E21" s="10">
         <v>0</v>
       </c>
       <c r="F21" s="11">
-        <v>2780803</v>
+        <v>2789825</v>
       </c>
       <c r="G21" s="12">
-        <v>9.8365113305112342E-2</v>
+        <v>9.5947167831649555E-2</v>
       </c>
     </row>
     <row r="22" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A22" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B22" s="10">
         <v>52449320</v>
       </c>
       <c r="C22" s="10">
-        <v>3428907</v>
+        <v>3452302</v>
       </c>
       <c r="D22" s="10">
         <v>927849</v>
       </c>
       <c r="E22" s="10">
         <v>0</v>
       </c>
       <c r="F22" s="11">
-        <v>4356756</v>
+        <v>4380151</v>
       </c>
       <c r="G22" s="12">
-        <v>8.306601496454101E-2</v>
+        <v>8.3512064598740277E-2</v>
       </c>
     </row>
     <row r="23" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A23" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B23" s="10">
         <v>55065040</v>
       </c>
       <c r="C23" s="10">
         <v>6947400</v>
       </c>
       <c r="D23" s="10">
         <v>762028</v>
       </c>
       <c r="E23" s="10">
         <v>0</v>
       </c>
       <c r="F23" s="11">
         <v>7709428</v>
       </c>
       <c r="G23" s="12">
         <v>0.14000585489450293</v>
       </c>
     </row>
     <row r="24" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A24" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B24" s="10">
-        <v>26618814</v>
+        <v>27213420</v>
       </c>
       <c r="C24" s="10">
-        <v>1660493</v>
+        <v>1657493</v>
       </c>
       <c r="D24" s="10">
         <v>121566</v>
       </c>
       <c r="E24" s="10">
         <v>0</v>
       </c>
       <c r="F24" s="11">
-        <v>1782059</v>
+        <v>1779059</v>
       </c>
       <c r="G24" s="12">
-        <v>6.6947347842018806E-2</v>
+        <v>6.5374326343399694E-2</v>
       </c>
     </row>
     <row r="25" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A25" s="14" t="s">
         <v>30</v>
       </c>
       <c r="B25" s="10">
-        <v>37258569</v>
+        <v>37227281</v>
       </c>
       <c r="C25" s="10">
         <v>4731378</v>
       </c>
       <c r="D25" s="10">
         <v>499587</v>
       </c>
       <c r="E25" s="10">
         <v>0</v>
       </c>
       <c r="F25" s="11">
         <v>5230965</v>
       </c>
       <c r="G25" s="12">
-        <v>0.14039629380291013</v>
+        <v>0.14051429111892433</v>
       </c>
     </row>
     <row r="26" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A26" s="9" t="s">
         <v>31</v>
       </c>
       <c r="B26" s="10">
         <v>51665949</v>
       </c>
       <c r="C26" s="10">
-        <v>4251221</v>
+        <v>4277145</v>
       </c>
       <c r="D26" s="10">
         <v>576</v>
       </c>
       <c r="E26" s="10">
-        <v>372116</v>
+        <v>346225</v>
       </c>
       <c r="F26" s="11">
-        <v>4623913</v>
+        <v>4623946</v>
       </c>
       <c r="G26" s="12">
-        <v>8.9496333455522131E-2</v>
+        <v>8.9496972174071557E-2</v>
       </c>
     </row>
     <row r="27" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A27" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B27" s="10">
-        <v>37078324</v>
+        <v>37171432</v>
       </c>
       <c r="C27" s="10">
-        <v>3690351</v>
+        <v>3691108</v>
       </c>
       <c r="D27" s="10">
         <v>393083</v>
       </c>
       <c r="E27" s="10">
         <v>0</v>
       </c>
       <c r="F27" s="11">
-        <v>4083434</v>
+        <v>4084191</v>
       </c>
       <c r="G27" s="12">
-        <v>0.11012995085754146</v>
+        <v>0.10987445950427738</v>
       </c>
     </row>
     <row r="28" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A28" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B28" s="10">
         <v>13949842</v>
       </c>
       <c r="C28" s="10">
-        <v>982103</v>
+        <v>936377</v>
       </c>
       <c r="D28" s="10">
         <v>161184</v>
       </c>
       <c r="E28" s="10">
         <v>0</v>
       </c>
       <c r="F28" s="11">
-        <v>1143287</v>
+        <v>1097561</v>
       </c>
       <c r="G28" s="13">
-        <v>8.1956985606001842E-2</v>
+        <v>7.8679099017752316E-2</v>
       </c>
     </row>
     <row r="29" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A29" s="9" t="s">
         <v>34</v>
       </c>
       <c r="B29" s="10">
-        <v>28910005</v>
+        <v>28910805</v>
       </c>
       <c r="C29" s="10">
-        <v>2480318</v>
+        <v>2479935</v>
       </c>
       <c r="D29" s="10">
         <v>271444</v>
       </c>
       <c r="E29" s="10">
         <v>0</v>
       </c>
       <c r="F29" s="11">
-        <v>2751762</v>
+        <v>2751379</v>
       </c>
       <c r="G29" s="12">
-        <v>9.5183726187525741E-2</v>
+        <v>9.5167844686441627E-2</v>
       </c>
     </row>
     <row r="30" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A30" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B30" s="10">
         <v>42054831</v>
       </c>
       <c r="C30" s="10">
         <v>3386630</v>
       </c>
       <c r="D30" s="10">
         <v>1393574</v>
       </c>
       <c r="E30" s="10">
         <v>0</v>
       </c>
       <c r="F30" s="11">
         <v>4780204</v>
       </c>
       <c r="G30" s="12">
         <v>0.11366599000243277</v>
       </c>
     </row>
@@ -1464,365 +1464,365 @@
       </c>
       <c r="B32" s="10">
         <v>89919804</v>
       </c>
       <c r="C32" s="10">
         <v>10222069</v>
       </c>
       <c r="D32" s="10">
         <v>266310</v>
       </c>
       <c r="E32" s="10">
         <v>0</v>
       </c>
       <c r="F32" s="11">
         <v>10488379</v>
       </c>
       <c r="G32" s="12">
         <v>0.11664147977902621</v>
       </c>
     </row>
     <row r="33" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A33" s="9" t="s">
         <v>38</v>
       </c>
       <c r="B33" s="10">
-        <v>31917974</v>
+        <v>31918974</v>
       </c>
       <c r="C33" s="10">
-        <v>1408411</v>
+        <v>1553913</v>
       </c>
       <c r="D33" s="10">
         <v>0</v>
       </c>
       <c r="E33" s="10">
         <v>0</v>
       </c>
       <c r="F33" s="11">
-        <v>1408411</v>
+        <v>1553913</v>
       </c>
       <c r="G33" s="12">
-        <v>4.4125952355246606E-2</v>
+        <v>4.8683049774720204E-2</v>
       </c>
     </row>
     <row r="34" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A34" s="9" t="s">
         <v>39</v>
       </c>
       <c r="B34" s="10">
         <v>21452253</v>
       </c>
       <c r="C34" s="10">
-        <v>2187424</v>
+        <v>2192045</v>
       </c>
       <c r="D34" s="10">
         <v>8738</v>
       </c>
       <c r="E34" s="10">
         <v>0</v>
       </c>
       <c r="F34" s="11">
-        <v>2196162</v>
+        <v>2200783</v>
       </c>
       <c r="G34" s="12">
-        <v>0.10237442193134678</v>
+        <v>0.10258983054134221</v>
       </c>
     </row>
     <row r="35" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A35" s="9" t="s">
         <v>40</v>
       </c>
       <c r="B35" s="10">
         <v>37193032</v>
       </c>
       <c r="C35" s="10">
-        <v>2102056</v>
+        <v>2156514</v>
       </c>
       <c r="D35" s="10">
         <v>70551</v>
       </c>
       <c r="E35" s="10">
         <v>0</v>
       </c>
       <c r="F35" s="11">
-        <v>2172607</v>
+        <v>2227065</v>
       </c>
       <c r="G35" s="12">
-        <v>5.8414355678235642E-2</v>
+        <v>5.9878554671208305E-2</v>
       </c>
     </row>
     <row r="36" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A36" s="9" t="s">
         <v>41</v>
       </c>
       <c r="B36" s="10">
         <v>65161206</v>
       </c>
       <c r="C36" s="10">
-        <v>3576215</v>
+        <v>3578878</v>
       </c>
       <c r="D36" s="10">
         <v>683858</v>
       </c>
       <c r="E36" s="10">
         <v>0</v>
       </c>
       <c r="F36" s="11">
-        <v>4260073</v>
+        <v>4262736</v>
       </c>
       <c r="G36" s="12">
-        <v>6.5377442523086512E-2</v>
+        <v>6.5418310397754142E-2</v>
       </c>
     </row>
     <row r="37" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A37" s="9" t="s">
         <v>42</v>
       </c>
       <c r="B37" s="10">
-        <v>37059410</v>
+        <v>37075410</v>
       </c>
       <c r="C37" s="10">
-        <v>1644882</v>
+        <v>1757527</v>
       </c>
       <c r="D37" s="10">
         <v>519</v>
       </c>
       <c r="E37" s="10">
         <v>0</v>
       </c>
       <c r="F37" s="11">
-        <v>1645401</v>
+        <v>1758046</v>
       </c>
       <c r="G37" s="12">
-        <v>4.4399006891906803E-2</v>
+        <v>4.7418113515130381E-2</v>
       </c>
     </row>
     <row r="38" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A38" s="9" t="s">
         <v>43</v>
       </c>
       <c r="B38" s="10">
         <v>42530227</v>
       </c>
       <c r="C38" s="10">
         <v>4528314</v>
       </c>
       <c r="D38" s="10">
         <v>116441</v>
       </c>
       <c r="E38" s="10">
         <v>0</v>
       </c>
       <c r="F38" s="11">
         <v>4644755</v>
       </c>
       <c r="G38" s="12">
         <v>0.10921067973608511</v>
       </c>
     </row>
     <row r="39" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A39" s="9" t="s">
         <v>44</v>
       </c>
       <c r="B39" s="10">
         <v>16769262</v>
       </c>
       <c r="C39" s="10">
-        <v>1442203</v>
+        <v>1454084</v>
       </c>
       <c r="D39" s="10">
         <v>0</v>
       </c>
       <c r="E39" s="10">
         <v>0</v>
       </c>
       <c r="F39" s="11">
-        <v>1442203</v>
+        <v>1454084</v>
       </c>
       <c r="G39" s="12">
-        <v>8.6002771022362229E-2</v>
+        <v>8.6711269702864677E-2</v>
       </c>
     </row>
     <row r="40" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A40" s="9" t="s">
         <v>45</v>
       </c>
       <c r="B40" s="10">
         <v>50643647</v>
       </c>
       <c r="C40" s="10">
-        <v>5052269</v>
+        <v>5058685</v>
       </c>
       <c r="D40" s="10">
-        <v>229489</v>
+        <v>229514</v>
       </c>
       <c r="E40" s="10">
         <v>0</v>
       </c>
       <c r="F40" s="11">
-        <v>5281758</v>
+        <v>5288199</v>
       </c>
       <c r="G40" s="12">
-        <v>0.1042926075209394</v>
+        <v>0.10441979030459635</v>
       </c>
     </row>
     <row r="41" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A41" s="9" t="s">
         <v>46</v>
       </c>
       <c r="B41" s="10">
         <v>27590441</v>
       </c>
       <c r="C41" s="10">
-        <v>3016679</v>
+        <v>3034980</v>
       </c>
       <c r="D41" s="10">
         <v>90974</v>
       </c>
       <c r="E41" s="10">
         <v>0</v>
       </c>
       <c r="F41" s="11">
-        <v>3107653</v>
+        <v>3125954</v>
       </c>
       <c r="G41" s="12">
-        <v>0.11263513330577064</v>
+        <v>0.11329844274689194</v>
       </c>
     </row>
     <row r="42" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A42" s="9" t="s">
         <v>47</v>
       </c>
       <c r="B42" s="10">
         <v>50567195</v>
       </c>
       <c r="C42" s="10">
-        <v>4629460</v>
+        <v>4670091</v>
       </c>
       <c r="D42" s="10">
         <v>404717</v>
       </c>
       <c r="E42" s="10">
         <v>0</v>
       </c>
       <c r="F42" s="11">
-        <v>5034177</v>
+        <v>5074808</v>
       </c>
       <c r="G42" s="12">
-        <v>9.9554207030862596E-2</v>
+        <v>0.10035771214915125</v>
       </c>
     </row>
     <row r="43" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A43" s="9" t="s">
         <v>48</v>
       </c>
       <c r="B43" s="10">
-        <v>64638216</v>
+        <v>63980131</v>
       </c>
       <c r="C43" s="10">
-        <v>5509608</v>
+        <v>5564018</v>
       </c>
       <c r="D43" s="10">
         <v>737694</v>
       </c>
       <c r="E43" s="10">
         <v>196032</v>
       </c>
       <c r="F43" s="11">
-        <v>6443334</v>
+        <v>6497744</v>
       </c>
       <c r="G43" s="12">
-        <v>9.9683041994847135E-2</v>
+        <v>0.10155877924038637</v>
       </c>
     </row>
     <row r="44" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A44" s="9" t="s">
         <v>49</v>
       </c>
       <c r="B44" s="10">
-        <v>12432756</v>
+        <v>12200156</v>
       </c>
       <c r="C44" s="10">
         <v>2373776</v>
       </c>
       <c r="D44" s="10">
         <v>1426</v>
       </c>
       <c r="E44" s="10">
         <v>0</v>
       </c>
       <c r="F44" s="11">
         <v>2375202</v>
       </c>
       <c r="G44" s="12">
-        <v>0.1910438843969913</v>
+        <v>0.19468619909450338</v>
       </c>
     </row>
     <row r="45" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A45" s="9" t="s">
         <v>50</v>
       </c>
       <c r="B45" s="10">
         <v>80714561</v>
       </c>
       <c r="C45" s="10">
-        <v>9173847</v>
+        <v>9175436</v>
       </c>
       <c r="D45" s="10">
         <v>282207</v>
       </c>
       <c r="E45" s="10">
         <v>0</v>
       </c>
       <c r="F45" s="11">
-        <v>9456054</v>
+        <v>9457643</v>
       </c>
       <c r="G45" s="12">
-        <v>0.1171542517588617</v>
+        <v>0.11717393841738172</v>
       </c>
     </row>
     <row r="46" spans="1:7" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A46" s="9" t="s">
         <v>51</v>
       </c>
       <c r="B46" s="10">
         <v>16305076</v>
       </c>
       <c r="C46" s="10">
-        <v>1931374</v>
+        <v>1937765</v>
       </c>
       <c r="D46" s="10">
         <v>313565</v>
       </c>
       <c r="E46" s="10">
         <v>0</v>
       </c>
       <c r="F46" s="11">
-        <v>2244939</v>
+        <v>2251330</v>
       </c>
       <c r="G46" s="13">
-        <v>0.13768344287386333</v>
+        <v>0.13807540670156951</v>
       </c>
     </row>
     <row r="47" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A47" s="15" t="s">
         <v>52</v>
       </c>
       <c r="F47" s="8"/>
     </row>
     <row r="62" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="123" spans="1:2" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A123" s="16"/>
       <c r="B123" s="17"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="73" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
@@ -2048,87 +2048,86 @@
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="c5f3215d-01f7-4578-859e-d76708405c9e" xsi:nil="true"/>
     <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="b99bf0c4-4503-4a3c-9d96-19981fcee4fa">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{596842DE-7101-40B0-B9F0-A59C3751EFCA}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{47CA4653-3A9B-46CA-BCD5-0A268724A665}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{13250A09-9960-4427-80C6-406E975EED36}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{67C58B45-D049-4432-A96E-717955858985}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{05726BAE-EA81-4ED3-B1AF-0B1422762C20}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{14DBE2DE-DD04-4A06-8AE0-085790A6E68B}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{1b8a7570-3ec8-4c4e-9532-5dbb2f157b31}" enabled="1" method="Standard" siteId="{fd50a0e4-c289-4266-b7ff-7d9cf5066e91}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Darblapas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Lapa1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Kristīne Kapteine-Miezere</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101008B5E7D93344A654A8FEA6D64BD09EFA3</vt:lpwstr>
   </property>
 </Properties>
 </file>