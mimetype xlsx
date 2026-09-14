--- v0 (2026-07-22)
+++ v1 (2026-09-14)
@@ -3,94 +3,91 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://fmlv.sharepoint.com/sites/PFD/Koplietojamie dokumenti/Datu bāzes/2026/6_Jūnijs_2026/Mājas lapai/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://fmlv.sharepoint.com/sites/PFD/Koplietojamie dokumenti/Datu bāzes/2026/7_Jūlijs_2026/Mājas lapai/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="1" documentId="8_{2C89A9D5-06A9-473A-A6B7-EC541708BA3D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{0242F298-E328-479A-816E-3546D7F6AD5C}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{033D78D9-6C8F-4826-8225-3F0D7FF41FD1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-23148" yWindow="-804" windowWidth="23256" windowHeight="12456" xr2:uid="{FF9BFAAE-E604-4043-9291-A732D1B0980C}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{273CDDDB-7B16-4D62-A0F7-CA3C355947A4}"/>
   </bookViews>
   <sheets>
     <sheet name="Lapa1" sheetId="1" r:id="rId1"/>
   </sheets>
-  <definedNames>
-[...1 lines deleted...]
-  </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="76" uniqueCount="65">
   <si>
-    <t>Pašvaldību saistības (aizņēmumi, galvojumi, ilgtermiņa saistības PPP projektiem). Dati uz 30.06.2026., EUR</t>
+    <t>Pašvaldību saistības (aizņēmumi, galvojumi, ilgtermiņa saistības PPP projektiem). Dati uz 31.07.2026., EUR</t>
   </si>
   <si>
     <t xml:space="preserve">Pašvaldība </t>
   </si>
   <si>
     <t xml:space="preserve">Plānotie 2026.gada pamatbudžeta ieņēmumi bez mērķdotācijām un iemaksām PFIF </t>
   </si>
   <si>
     <t xml:space="preserve">Saistības 2026.gadā </t>
   </si>
   <si>
     <t xml:space="preserve">Saistības 2027.gadā </t>
   </si>
   <si>
     <t xml:space="preserve">Saistības 2028.gadā </t>
   </si>
   <si>
     <t xml:space="preserve">Saistības 2029.gadā </t>
   </si>
   <si>
     <t xml:space="preserve">Saistības 2030.gadā </t>
   </si>
   <si>
     <t xml:space="preserve">Saistības 2031.gadā </t>
   </si>
@@ -321,178 +318,163 @@
       <family val="2"/>
       <charset val="186"/>
     </font>
     <font>
       <i/>
       <sz val="12"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="3">
+  <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...7 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="34">
+  <cellXfs count="30">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="6">
-    <cellStyle name="Normal 10" xfId="3" xr:uid="{9CC6D9F8-3269-4E49-8B75-B4F68866567F}"/>
-[...2 lines deleted...]
-    <cellStyle name="Normal 3" xfId="5" xr:uid="{420BE804-5F3B-462F-94DA-D585AF943A6C}"/>
+    <cellStyle name="Normal 10" xfId="3" xr:uid="{751FE8BB-30FD-4432-B399-1CDA3987CFCF}"/>
+    <cellStyle name="Normal 11 2" xfId="4" xr:uid="{09414293-1D4F-4FFA-85C1-432D80513DBA}"/>
+    <cellStyle name="Normal 2" xfId="2" xr:uid="{F54B6740-04C7-4FC1-B3CA-284682ACE982}"/>
+    <cellStyle name="Normal 3" xfId="5" xr:uid="{5D76686D-8DF3-451D-8887-A924B33ECDBD}"/>
     <cellStyle name="Parasts" xfId="0" builtinId="0"/>
     <cellStyle name="Procenti" xfId="1" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office dizains">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
@@ -789,198 +771,193 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B225B749-DC44-4674-B77F-2FD08E11C2F3}">
-  <dimension ref="A1:T127"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4AF50158-C689-4720-80E8-4C4B33AA931B}">
+  <dimension ref="A1:R127"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="Q20" sqref="Q20"/>
+    <sheetView tabSelected="1" zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
+      <selection activeCell="U22" sqref="U22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.44140625" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="27.77734375" style="29" customWidth="1"/>
+    <col min="1" max="1" width="27.77734375" style="28" customWidth="1"/>
     <col min="2" max="2" width="17.5546875" style="2" customWidth="1"/>
     <col min="3" max="3" width="13.88671875" style="2" customWidth="1"/>
-    <col min="4" max="4" width="10.5546875" style="30" customWidth="1"/>
+    <col min="4" max="4" width="10.5546875" style="29" customWidth="1"/>
     <col min="5" max="5" width="13.88671875" style="2" customWidth="1"/>
-    <col min="6" max="6" width="9.44140625" style="29"/>
+    <col min="6" max="6" width="9.44140625" style="28"/>
     <col min="7" max="7" width="14.109375" style="2" customWidth="1"/>
-    <col min="8" max="8" width="9.44140625" style="29"/>
+    <col min="8" max="8" width="9.44140625" style="28"/>
     <col min="9" max="9" width="13.5546875" style="2" customWidth="1"/>
-    <col min="10" max="10" width="11.33203125" style="29" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="16" max="16" width="10" style="29" customWidth="1"/>
+    <col min="10" max="10" width="11.33203125" style="28" customWidth="1"/>
+    <col min="11" max="11" width="15.21875" style="28" customWidth="1"/>
+    <col min="12" max="12" width="12.44140625" style="28" customWidth="1"/>
+    <col min="13" max="13" width="14.6640625" style="28" customWidth="1"/>
+    <col min="14" max="14" width="11.88671875" style="28" customWidth="1"/>
+    <col min="15" max="15" width="16.109375" style="28" customWidth="1"/>
+    <col min="16" max="16" width="10" style="28" customWidth="1"/>
     <col min="17" max="17" width="18.88671875" style="2" customWidth="1"/>
     <col min="18" max="18" width="19.109375" style="2" customWidth="1"/>
-    <col min="19" max="19" width="13.33203125" style="2" customWidth="1"/>
-    <col min="20" max="16384" width="9.44140625" style="2"/>
+    <col min="19" max="16384" width="9.44140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
     </row>
-    <row r="2" spans="1:20" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:18" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D2" s="4"/>
       <c r="E2" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F2" s="4"/>
       <c r="G2" s="4" t="s">
         <v>5</v>
       </c>
       <c r="H2" s="4"/>
       <c r="I2" s="4" t="s">
         <v>6</v>
       </c>
       <c r="J2" s="4"/>
       <c r="K2" s="4" t="s">
         <v>7</v>
       </c>
       <c r="L2" s="4"/>
       <c r="M2" s="4" t="s">
         <v>8</v>
       </c>
       <c r="N2" s="4"/>
       <c r="O2" s="4" t="s">
         <v>9</v>
       </c>
       <c r="P2" s="4"/>
       <c r="Q2" s="4" t="s">
         <v>10</v>
       </c>
       <c r="R2" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="S2" s="31"/>
-[...2 lines deleted...]
-    <row r="3" spans="1:20" ht="94.5" customHeight="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="3" spans="1:18" ht="94.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="3"/>
       <c r="B3" s="4"/>
       <c r="C3" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D3" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="5" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G3" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H3" s="5" t="s">
         <v>13</v>
       </c>
       <c r="I3" s="5" t="s">
         <v>14</v>
       </c>
       <c r="J3" s="5" t="s">
         <v>13</v>
       </c>
       <c r="K3" s="5" t="s">
         <v>14</v>
       </c>
       <c r="L3" s="5" t="s">
         <v>13</v>
       </c>
       <c r="M3" s="5" t="s">
         <v>14</v>
       </c>
       <c r="N3" s="5" t="s">
         <v>13</v>
       </c>
       <c r="O3" s="5" t="s">
         <v>14</v>
       </c>
       <c r="P3" s="5" t="s">
         <v>13</v>
       </c>
       <c r="Q3" s="4"/>
       <c r="R3" s="4"/>
-      <c r="S3" s="32"/>
-[...2 lines deleted...]
-    <row r="4" spans="1:20" s="10" customFormat="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="4" spans="1:18" s="10" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A4" s="6">
         <v>1</v>
       </c>
       <c r="B4" s="7">
         <v>2</v>
       </c>
       <c r="C4" s="7">
         <v>3</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>15</v>
       </c>
       <c r="E4" s="7">
         <v>5</v>
       </c>
       <c r="F4" s="8" t="s">
         <v>16</v>
       </c>
       <c r="G4" s="7">
         <v>7</v>
       </c>
       <c r="H4" s="8" t="s">
         <v>17</v>
       </c>
       <c r="I4" s="8">
@@ -992,3676 +969,3630 @@
       <c r="K4" s="8">
         <v>11</v>
       </c>
       <c r="L4" s="8" t="s">
         <v>19</v>
       </c>
       <c r="M4" s="8">
         <v>13</v>
       </c>
       <c r="N4" s="8" t="s">
         <v>20</v>
       </c>
       <c r="O4" s="8">
         <v>15</v>
       </c>
       <c r="P4" s="8" t="s">
         <v>21</v>
       </c>
       <c r="Q4" s="8">
         <v>17</v>
       </c>
       <c r="R4" s="9">
         <v>18</v>
       </c>
     </row>
-    <row r="5" spans="1:20" s="10" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:18" s="10" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B5" s="12">
-        <v>2945261322</v>
+        <v>2948057895</v>
       </c>
       <c r="C5" s="12">
-        <v>277640989</v>
+        <v>278275969</v>
       </c>
       <c r="D5" s="13">
-        <v>9.4267013567225999E-2</v>
+        <v>9.4392979687395184E-2</v>
       </c>
       <c r="E5" s="12">
-        <v>272322761</v>
+        <v>276260990</v>
       </c>
       <c r="F5" s="13">
-        <v>9.2461323878411356E-2</v>
+        <v>9.3709485986875438E-2</v>
       </c>
       <c r="G5" s="12">
-        <v>266316825</v>
+        <v>271820448</v>
       </c>
       <c r="H5" s="13">
-        <v>9.0422137760990159E-2</v>
+        <v>9.2203225879999212E-2</v>
       </c>
       <c r="I5" s="12">
-        <v>259085894</v>
+        <v>265443811</v>
       </c>
       <c r="J5" s="13">
-        <v>8.7967030994745801E-2</v>
+        <v>9.0040230027436413E-2</v>
       </c>
       <c r="K5" s="14">
-        <v>244132100</v>
+        <v>250488776</v>
       </c>
       <c r="L5" s="13">
-        <v>8.2889792554713085E-2</v>
+        <v>8.4967386978673967E-2</v>
       </c>
       <c r="M5" s="14">
-        <v>226211741</v>
+        <v>231922587</v>
       </c>
       <c r="N5" s="13">
-        <v>7.6805320909992925E-2</v>
+        <v>7.8669617511022458E-2</v>
       </c>
       <c r="O5" s="14">
-        <v>205712279</v>
+        <v>215388644</v>
       </c>
       <c r="P5" s="13">
-        <v>6.9845170431365886E-2</v>
+        <v>7.306119882018125E-2</v>
       </c>
       <c r="Q5" s="14">
-        <v>1586414407</v>
+        <v>1619999423</v>
       </c>
       <c r="R5" s="14">
-        <v>3337836996</v>
-[...4 lines deleted...]
-      <c r="A6" s="16" t="s">
+        <v>3409600648</v>
+      </c>
+    </row>
+    <row r="6" spans="1:18" x14ac:dyDescent="0.3">
+      <c r="A6" s="15" t="s">
         <v>23</v>
       </c>
-      <c r="B6" s="17">
+      <c r="B6" s="16">
         <v>1022178662</v>
       </c>
-      <c r="C6" s="18">
-[...50 lines deleted...]
-      <c r="A7" s="16" t="s">
+      <c r="C6" s="17">
+        <v>84603291</v>
+      </c>
+      <c r="D6" s="18">
+        <v>8.2767616019752133E-2</v>
+      </c>
+      <c r="E6" s="17">
+        <v>84441283</v>
+      </c>
+      <c r="F6" s="18">
+        <v>8.2609123178898833E-2</v>
+      </c>
+      <c r="G6" s="17">
+        <v>82836071</v>
+      </c>
+      <c r="H6" s="18">
+        <v>8.1038740172801618E-2</v>
+      </c>
+      <c r="I6" s="17">
+        <v>84720166</v>
+      </c>
+      <c r="J6" s="18">
+        <v>8.2881955131244953E-2</v>
+      </c>
+      <c r="K6" s="19">
+        <v>78372843</v>
+      </c>
+      <c r="L6" s="18">
+        <v>7.6672352802449717E-2</v>
+      </c>
+      <c r="M6" s="19">
+        <v>70582243</v>
+      </c>
+      <c r="N6" s="18">
+        <v>6.90507888923238E-2</v>
+      </c>
+      <c r="O6" s="19">
+        <v>64776893</v>
+      </c>
+      <c r="P6" s="18">
+        <v>6.3371400135918701E-2</v>
+      </c>
+      <c r="Q6" s="17">
+        <v>501382953</v>
+      </c>
+      <c r="R6" s="20">
+        <v>1051715743</v>
+      </c>
+    </row>
+    <row r="7" spans="1:18" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="15" t="s">
         <v>24</v>
       </c>
-      <c r="B7" s="17">
+      <c r="B7" s="16">
         <v>100876466</v>
       </c>
-      <c r="C7" s="18">
-[...50 lines deleted...]
-      <c r="A8" s="16" t="s">
+      <c r="C7" s="17">
+        <v>12299953</v>
+      </c>
+      <c r="D7" s="18">
+        <v>0.12193084757747163</v>
+      </c>
+      <c r="E7" s="17">
+        <v>12192109</v>
+      </c>
+      <c r="F7" s="18">
+        <v>0.12086177761223317</v>
+      </c>
+      <c r="G7" s="17">
+        <v>11767218</v>
+      </c>
+      <c r="H7" s="18">
+        <v>0.11664978430152381</v>
+      </c>
+      <c r="I7" s="17">
+        <v>11595378</v>
+      </c>
+      <c r="J7" s="18">
+        <v>0.11494631463398014</v>
+      </c>
+      <c r="K7" s="19">
+        <v>11160508</v>
+      </c>
+      <c r="L7" s="18">
+        <v>0.11063539834950205</v>
+      </c>
+      <c r="M7" s="19">
+        <v>10335627</v>
+      </c>
+      <c r="N7" s="18">
+        <v>0.10245825820266147</v>
+      </c>
+      <c r="O7" s="19">
+        <v>9432721</v>
+      </c>
+      <c r="P7" s="18">
+        <v>9.3507647264328239E-2</v>
+      </c>
+      <c r="Q7" s="17">
+        <v>55707500</v>
+      </c>
+      <c r="R7" s="20">
+        <v>134491014</v>
+      </c>
+    </row>
+    <row r="8" spans="1:18" x14ac:dyDescent="0.3">
+      <c r="A8" s="15" t="s">
         <v>25</v>
       </c>
-      <c r="B8" s="17">
+      <c r="B8" s="16">
         <v>79207545</v>
       </c>
-      <c r="C8" s="18">
-[...50 lines deleted...]
-      <c r="A9" s="16" t="s">
+      <c r="C8" s="17">
+        <v>9706421</v>
+      </c>
+      <c r="D8" s="18">
+        <v>0.12254414652038514</v>
+      </c>
+      <c r="E8" s="17">
+        <v>9337129</v>
+      </c>
+      <c r="F8" s="18">
+        <v>0.11788181290052609</v>
+      </c>
+      <c r="G8" s="17">
+        <v>9412044</v>
+      </c>
+      <c r="H8" s="18">
+        <v>0.11882761926278614</v>
+      </c>
+      <c r="I8" s="17">
+        <v>9556458</v>
+      </c>
+      <c r="J8" s="18">
+        <v>0.12065085466289859</v>
+      </c>
+      <c r="K8" s="19">
+        <v>9541054</v>
+      </c>
+      <c r="L8" s="18">
+        <v>0.12045637824022952</v>
+      </c>
+      <c r="M8" s="19">
+        <v>9161055</v>
+      </c>
+      <c r="N8" s="18">
+        <v>0.11565886810404236</v>
+      </c>
+      <c r="O8" s="19">
+        <v>8893095</v>
+      </c>
+      <c r="P8" s="18">
+        <v>0.11227585705376932</v>
+      </c>
+      <c r="Q8" s="17">
+        <v>94711706</v>
+      </c>
+      <c r="R8" s="20">
+        <v>160318962</v>
+      </c>
+    </row>
+    <row r="9" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="15" t="s">
         <v>26</v>
       </c>
-      <c r="B9" s="17">
-[...53 lines deleted...]
-      <c r="A10" s="16" t="s">
+      <c r="B9" s="16">
+        <v>97609132</v>
+      </c>
+      <c r="C9" s="17">
+        <v>9702067</v>
+      </c>
+      <c r="D9" s="18">
+        <v>9.939712403138673E-2</v>
+      </c>
+      <c r="E9" s="17">
+        <v>9551243</v>
+      </c>
+      <c r="F9" s="18">
+        <v>9.7851940738495652E-2</v>
+      </c>
+      <c r="G9" s="17">
+        <v>9456406</v>
+      </c>
+      <c r="H9" s="18">
+        <v>9.6880341073005347E-2</v>
+      </c>
+      <c r="I9" s="17">
+        <v>9223617</v>
+      </c>
+      <c r="J9" s="18">
+        <v>9.4495431021761361E-2</v>
+      </c>
+      <c r="K9" s="19">
+        <v>8967990</v>
+      </c>
+      <c r="L9" s="18">
+        <v>9.1876546960790506E-2</v>
+      </c>
+      <c r="M9" s="19">
+        <v>8297371</v>
+      </c>
+      <c r="N9" s="18">
+        <v>8.5006093487236423E-2</v>
+      </c>
+      <c r="O9" s="19">
+        <v>7940354</v>
+      </c>
+      <c r="P9" s="18">
+        <v>8.1348474648867894E-2</v>
+      </c>
+      <c r="Q9" s="17">
+        <v>84324530</v>
+      </c>
+      <c r="R9" s="20">
+        <v>147463578</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="15" t="s">
         <v>27</v>
       </c>
-      <c r="B10" s="17">
-[...53 lines deleted...]
-      <c r="A11" s="16" t="s">
+      <c r="B10" s="16">
+        <v>97174010</v>
+      </c>
+      <c r="C10" s="17">
+        <v>7963592</v>
+      </c>
+      <c r="D10" s="18">
+        <v>8.1951871699027345E-2</v>
+      </c>
+      <c r="E10" s="17">
+        <v>7876840</v>
+      </c>
+      <c r="F10" s="18">
+        <v>8.1059122701635969E-2</v>
+      </c>
+      <c r="G10" s="17">
+        <v>8347120</v>
+      </c>
+      <c r="H10" s="18">
+        <v>8.5898688342695748E-2</v>
+      </c>
+      <c r="I10" s="17">
+        <v>8175311</v>
+      </c>
+      <c r="J10" s="18">
+        <v>8.413063328352921E-2</v>
+      </c>
+      <c r="K10" s="19">
+        <v>7916634</v>
+      </c>
+      <c r="L10" s="18">
+        <v>8.1468635492144448E-2</v>
+      </c>
+      <c r="M10" s="19">
+        <v>7547767</v>
+      </c>
+      <c r="N10" s="18">
+        <v>7.7672692523443249E-2</v>
+      </c>
+      <c r="O10" s="19">
+        <v>6896411</v>
+      </c>
+      <c r="P10" s="18">
+        <v>7.0969706817697445E-2</v>
+      </c>
+      <c r="Q10" s="17">
+        <v>15749660</v>
+      </c>
+      <c r="R10" s="20">
+        <v>70473335</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="15" t="s">
         <v>28</v>
       </c>
-      <c r="B11" s="17">
+      <c r="B11" s="16">
         <v>37108986</v>
       </c>
-      <c r="C11" s="18">
+      <c r="C11" s="17">
         <v>6143085</v>
       </c>
-      <c r="D11" s="22">
+      <c r="D11" s="21">
         <v>0.16554171003217388</v>
       </c>
-      <c r="E11" s="18">
-[...44 lines deleted...]
-      <c r="A12" s="16" t="s">
+      <c r="E11" s="17">
+        <v>6828455</v>
+      </c>
+      <c r="F11" s="21">
+        <v>0.18401082152985804</v>
+      </c>
+      <c r="G11" s="17">
+        <v>6843551</v>
+      </c>
+      <c r="H11" s="21">
+        <v>0.18441762326785216</v>
+      </c>
+      <c r="I11" s="17">
+        <v>6677193</v>
+      </c>
+      <c r="J11" s="21">
+        <v>0.17993466595934474</v>
+      </c>
+      <c r="K11" s="19">
+        <v>6517940</v>
+      </c>
+      <c r="L11" s="21">
+        <v>0.17564317171048544</v>
+      </c>
+      <c r="M11" s="19">
+        <v>6358869</v>
+      </c>
+      <c r="N11" s="21">
+        <v>0.17135658193409004</v>
+      </c>
+      <c r="O11" s="19">
+        <v>6205238</v>
+      </c>
+      <c r="P11" s="21">
+        <v>0.16721658737859343</v>
+      </c>
+      <c r="Q11" s="17">
+        <v>59434487</v>
+      </c>
+      <c r="R11" s="20">
+        <v>105008818</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18" x14ac:dyDescent="0.3">
+      <c r="A12" s="15" t="s">
         <v>29</v>
       </c>
-      <c r="B12" s="17">
+      <c r="B12" s="16">
         <v>52467234</v>
       </c>
-      <c r="C12" s="18">
-[...50 lines deleted...]
-      <c r="A13" s="16" t="s">
+      <c r="C12" s="17">
+        <v>2776244</v>
+      </c>
+      <c r="D12" s="18">
+        <v>5.2913862392669681E-2</v>
+      </c>
+      <c r="E12" s="17">
+        <v>2915507</v>
+      </c>
+      <c r="F12" s="18">
+        <v>5.556814754137792E-2</v>
+      </c>
+      <c r="G12" s="17">
+        <v>2852076</v>
+      </c>
+      <c r="H12" s="18">
+        <v>5.4359183485830416E-2</v>
+      </c>
+      <c r="I12" s="17">
+        <v>2717041</v>
+      </c>
+      <c r="J12" s="18">
+        <v>5.1785481963848141E-2</v>
+      </c>
+      <c r="K12" s="19">
+        <v>2591814</v>
+      </c>
+      <c r="L12" s="18">
+        <v>4.9398716158736325E-2</v>
+      </c>
+      <c r="M12" s="19">
+        <v>2228966</v>
+      </c>
+      <c r="N12" s="18">
+        <v>4.2483009491218846E-2</v>
+      </c>
+      <c r="O12" s="19">
+        <v>1994380</v>
+      </c>
+      <c r="P12" s="18">
+        <v>3.8011914254904307E-2</v>
+      </c>
+      <c r="Q12" s="17">
+        <v>7329496</v>
+      </c>
+      <c r="R12" s="20">
+        <v>25405524</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18" x14ac:dyDescent="0.3">
+      <c r="A13" s="15" t="s">
         <v>30</v>
       </c>
-      <c r="B13" s="17">
+      <c r="B13" s="16">
         <v>42543108</v>
       </c>
-      <c r="C13" s="18">
-[...50 lines deleted...]
-      <c r="A14" s="16" t="s">
+      <c r="C13" s="17">
+        <v>3757867</v>
+      </c>
+      <c r="D13" s="18">
+        <v>8.8330805544343402E-2</v>
+      </c>
+      <c r="E13" s="17">
+        <v>3772791</v>
+      </c>
+      <c r="F13" s="18">
+        <v>8.8681602669931872E-2</v>
+      </c>
+      <c r="G13" s="17">
+        <v>3859743</v>
+      </c>
+      <c r="H13" s="18">
+        <v>9.0725458986212287E-2</v>
+      </c>
+      <c r="I13" s="17">
+        <v>3670500</v>
+      </c>
+      <c r="J13" s="18">
+        <v>8.6277194416543329E-2</v>
+      </c>
+      <c r="K13" s="19">
+        <v>3482530</v>
+      </c>
+      <c r="L13" s="18">
+        <v>8.1858852437391272E-2</v>
+      </c>
+      <c r="M13" s="19">
+        <v>3351537</v>
+      </c>
+      <c r="N13" s="18">
+        <v>7.8779787315961969E-2</v>
+      </c>
+      <c r="O13" s="19">
+        <v>3067110</v>
+      </c>
+      <c r="P13" s="18">
+        <v>7.2094168578374668E-2</v>
+      </c>
+      <c r="Q13" s="17">
+        <v>25047466</v>
+      </c>
+      <c r="R13" s="20">
+        <v>50009544</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="15" t="s">
         <v>31</v>
       </c>
-      <c r="B14" s="17">
+      <c r="B14" s="16">
         <v>19027478</v>
       </c>
-      <c r="C14" s="18">
-[...50 lines deleted...]
-      <c r="A15" s="16" t="s">
+      <c r="C14" s="17">
+        <v>2609419</v>
+      </c>
+      <c r="D14" s="18">
+        <v>0.13713950950304607</v>
+      </c>
+      <c r="E14" s="17">
+        <v>2756877</v>
+      </c>
+      <c r="F14" s="18">
+        <v>0.144889249116462</v>
+      </c>
+      <c r="G14" s="17">
+        <v>2598748</v>
+      </c>
+      <c r="H14" s="18">
+        <v>0.13657868898863001</v>
+      </c>
+      <c r="I14" s="17">
+        <v>2248503</v>
+      </c>
+      <c r="J14" s="18">
+        <v>0.11817136248955326</v>
+      </c>
+      <c r="K14" s="19">
+        <v>2081175</v>
+      </c>
+      <c r="L14" s="18">
+        <v>0.1093773436500623</v>
+      </c>
+      <c r="M14" s="19">
+        <v>1979306</v>
+      </c>
+      <c r="N14" s="18">
+        <v>0.10402356003249616</v>
+      </c>
+      <c r="O14" s="19">
+        <v>1876068</v>
+      </c>
+      <c r="P14" s="18">
+        <v>9.859782783614307E-2</v>
+      </c>
+      <c r="Q14" s="17">
+        <v>14938421</v>
+      </c>
+      <c r="R14" s="20">
+        <v>31088517</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18" x14ac:dyDescent="0.3">
+      <c r="A15" s="15" t="s">
         <v>32</v>
       </c>
-      <c r="B15" s="17">
+      <c r="B15" s="16">
         <v>32406121</v>
       </c>
-      <c r="C15" s="18">
-[...50 lines deleted...]
-      <c r="A16" s="16" t="s">
+      <c r="C15" s="17">
+        <v>2842666</v>
+      </c>
+      <c r="D15" s="18">
+        <v>8.7720032891317051E-2</v>
+      </c>
+      <c r="E15" s="17">
+        <v>2940620</v>
+      </c>
+      <c r="F15" s="18">
+        <v>9.074273344841241E-2</v>
+      </c>
+      <c r="G15" s="17">
+        <v>2752133</v>
+      </c>
+      <c r="H15" s="18">
+        <v>8.4926332281484718E-2</v>
+      </c>
+      <c r="I15" s="17">
+        <v>2582693</v>
+      </c>
+      <c r="J15" s="18">
+        <v>7.9697690445579714E-2</v>
+      </c>
+      <c r="K15" s="19">
+        <v>2450618</v>
+      </c>
+      <c r="L15" s="18">
+        <v>7.5622071521611614E-2</v>
+      </c>
+      <c r="M15" s="19">
+        <v>2285287</v>
+      </c>
+      <c r="N15" s="18">
+        <v>7.0520226718896711E-2</v>
+      </c>
+      <c r="O15" s="19">
+        <v>2154927</v>
+      </c>
+      <c r="P15" s="18">
+        <v>6.6497529895663848E-2</v>
+      </c>
+      <c r="Q15" s="17">
+        <v>15697375</v>
+      </c>
+      <c r="R15" s="20">
+        <v>33706319</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18" x14ac:dyDescent="0.3">
+      <c r="A16" s="15" t="s">
         <v>33</v>
       </c>
-      <c r="B16" s="17">
-[...2 lines deleted...]
-      <c r="C16" s="18">
+      <c r="B16" s="16">
+        <v>40538006</v>
+      </c>
+      <c r="C16" s="17">
         <v>5337512</v>
       </c>
-      <c r="D16" s="19">
-[...2 lines deleted...]
-      <c r="E16" s="18">
+      <c r="D16" s="18">
+        <v>0.13166686096992536</v>
+      </c>
+      <c r="E16" s="17">
         <v>4825575</v>
       </c>
-      <c r="F16" s="19">
-[...2 lines deleted...]
-      <c r="G16" s="18">
+      <c r="F16" s="18">
+        <v>0.11903829211530532</v>
+      </c>
+      <c r="G16" s="17">
         <v>4852043</v>
       </c>
-      <c r="H16" s="19">
-[...2 lines deleted...]
-      <c r="I16" s="18">
+      <c r="H16" s="18">
+        <v>0.11969121026821102</v>
+      </c>
+      <c r="I16" s="17">
         <v>4702953</v>
       </c>
-      <c r="J16" s="19">
-[...2 lines deleted...]
-      <c r="K16" s="20">
+      <c r="J16" s="18">
+        <v>0.11601342700477177</v>
+      </c>
+      <c r="K16" s="19">
         <v>4535109</v>
       </c>
-      <c r="L16" s="19">
-[...2 lines deleted...]
-      <c r="M16" s="20">
+      <c r="L16" s="18">
+        <v>0.1118730161518058</v>
+      </c>
+      <c r="M16" s="19">
         <v>4350251</v>
       </c>
-      <c r="N16" s="19">
-[...2 lines deleted...]
-      <c r="O16" s="20">
+      <c r="N16" s="18">
+        <v>0.10731290039278202</v>
+      </c>
+      <c r="O16" s="19">
         <v>3595971</v>
       </c>
-      <c r="P16" s="19">
-[...2 lines deleted...]
-      <c r="Q16" s="18">
+      <c r="P16" s="18">
+        <v>8.8706163791085327E-2</v>
+      </c>
+      <c r="Q16" s="17">
         <v>29652738</v>
       </c>
-      <c r="R16" s="21">
+      <c r="R16" s="20">
         <v>61852152</v>
       </c>
-      <c r="S16" s="15"/>
-[...2 lines deleted...]
-      <c r="A17" s="16" t="s">
+    </row>
+    <row r="17" spans="1:18" x14ac:dyDescent="0.3">
+      <c r="A17" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="B17" s="17">
+      <c r="B17" s="16">
         <v>25962003</v>
       </c>
-      <c r="C17" s="18">
-[...50 lines deleted...]
-      <c r="A18" s="16" t="s">
+      <c r="C17" s="17">
+        <v>3600355</v>
+      </c>
+      <c r="D17" s="18">
+        <v>0.13867785933157778</v>
+      </c>
+      <c r="E17" s="17">
+        <v>2721142</v>
+      </c>
+      <c r="F17" s="18">
+        <v>0.10481248307382138</v>
+      </c>
+      <c r="G17" s="17">
+        <v>2140698</v>
+      </c>
+      <c r="H17" s="18">
+        <v>8.2455040160036963E-2</v>
+      </c>
+      <c r="I17" s="17">
+        <v>1986307</v>
+      </c>
+      <c r="J17" s="18">
+        <v>7.6508233975629697E-2</v>
+      </c>
+      <c r="K17" s="19">
+        <v>1855542</v>
+      </c>
+      <c r="L17" s="18">
+        <v>7.1471450026409755E-2</v>
+      </c>
+      <c r="M17" s="19">
+        <v>1595789</v>
+      </c>
+      <c r="N17" s="18">
+        <v>6.1466328310646912E-2</v>
+      </c>
+      <c r="O17" s="19">
+        <v>1462618</v>
+      </c>
+      <c r="P17" s="18">
+        <v>5.6336870464116347E-2</v>
+      </c>
+      <c r="Q17" s="17">
+        <v>9876090</v>
+      </c>
+      <c r="R17" s="20">
+        <v>25238541</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="15" t="s">
         <v>35</v>
       </c>
-      <c r="B18" s="17">
+      <c r="B18" s="16">
         <v>56764997</v>
       </c>
-      <c r="C18" s="18">
-[...50 lines deleted...]
-      <c r="A19" s="16" t="s">
+      <c r="C18" s="17">
+        <v>7770919</v>
+      </c>
+      <c r="D18" s="18">
+        <v>0.13689631658044482</v>
+      </c>
+      <c r="E18" s="17">
+        <v>8080096</v>
+      </c>
+      <c r="F18" s="18">
+        <v>0.1423429300982787</v>
+      </c>
+      <c r="G18" s="17">
+        <v>7890696</v>
+      </c>
+      <c r="H18" s="18">
+        <v>0.1390063668989536</v>
+      </c>
+      <c r="I18" s="17">
+        <v>7332078</v>
+      </c>
+      <c r="J18" s="18">
+        <v>0.12916547850782059</v>
+      </c>
+      <c r="K18" s="19">
+        <v>7033443</v>
+      </c>
+      <c r="L18" s="18">
+        <v>0.12390457802719518</v>
+      </c>
+      <c r="M18" s="19">
+        <v>6648911</v>
+      </c>
+      <c r="N18" s="18">
+        <v>0.11713047390806697</v>
+      </c>
+      <c r="O18" s="19">
+        <v>6225435</v>
+      </c>
+      <c r="P18" s="18">
+        <v>0.10967031320375124</v>
+      </c>
+      <c r="Q18" s="17">
+        <v>53357146</v>
+      </c>
+      <c r="R18" s="20">
+        <v>104338724</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18" x14ac:dyDescent="0.3">
+      <c r="A19" s="15" t="s">
         <v>36</v>
       </c>
-      <c r="B19" s="17">
+      <c r="B19" s="16">
         <v>63385086</v>
       </c>
-      <c r="C19" s="18">
-[...50 lines deleted...]
-      <c r="A20" s="16" t="s">
+      <c r="C19" s="17">
+        <v>6098183</v>
+      </c>
+      <c r="D19" s="21">
+        <v>9.6208483490895641E-2</v>
+      </c>
+      <c r="E19" s="17">
+        <v>6663754</v>
+      </c>
+      <c r="F19" s="21">
+        <v>0.10513126068804261</v>
+      </c>
+      <c r="G19" s="17">
+        <v>6954084</v>
+      </c>
+      <c r="H19" s="21">
+        <v>0.10971167570869905</v>
+      </c>
+      <c r="I19" s="17">
+        <v>6661785</v>
+      </c>
+      <c r="J19" s="21">
+        <v>0.10510019659829758</v>
+      </c>
+      <c r="K19" s="19">
+        <v>6246009</v>
+      </c>
+      <c r="L19" s="21">
+        <v>9.8540672485638026E-2</v>
+      </c>
+      <c r="M19" s="19">
+        <v>5682917</v>
+      </c>
+      <c r="N19" s="21">
+        <v>8.9657005435000908E-2</v>
+      </c>
+      <c r="O19" s="19">
+        <v>5200865</v>
+      </c>
+      <c r="P19" s="21">
+        <v>8.2051872580878094E-2</v>
+      </c>
+      <c r="Q19" s="17">
+        <v>37676637</v>
+      </c>
+      <c r="R19" s="20">
+        <v>81184234</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18" x14ac:dyDescent="0.3">
+      <c r="A20" s="15" t="s">
         <v>37</v>
       </c>
-      <c r="B20" s="17">
+      <c r="B20" s="16">
         <v>45394621</v>
       </c>
-      <c r="C20" s="18">
-[...50 lines deleted...]
-      <c r="A21" s="16" t="s">
+      <c r="C20" s="17">
+        <v>2451416</v>
+      </c>
+      <c r="D20" s="18">
+        <v>5.4002345343956058E-2</v>
+      </c>
+      <c r="E20" s="17">
+        <v>2452398</v>
+      </c>
+      <c r="F20" s="18">
+        <v>5.4023977862927855E-2</v>
+      </c>
+      <c r="G20" s="17">
+        <v>2220515</v>
+      </c>
+      <c r="H20" s="18">
+        <v>4.8915817581118258E-2</v>
+      </c>
+      <c r="I20" s="17">
+        <v>2060664</v>
+      </c>
+      <c r="J20" s="18">
+        <v>4.5394453232685872E-2</v>
+      </c>
+      <c r="K20" s="19">
+        <v>1911426</v>
+      </c>
+      <c r="L20" s="18">
+        <v>4.2106883104057635E-2</v>
+      </c>
+      <c r="M20" s="19">
+        <v>1682032</v>
+      </c>
+      <c r="N20" s="18">
+        <v>3.7053553107096106E-2</v>
+      </c>
+      <c r="O20" s="19">
+        <v>1533271</v>
+      </c>
+      <c r="P20" s="18">
+        <v>3.3776490831369646E-2</v>
+      </c>
+      <c r="Q20" s="17">
+        <v>8910743</v>
+      </c>
+      <c r="R20" s="20">
+        <v>23222465</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18" x14ac:dyDescent="0.3">
+      <c r="A21" s="15" t="s">
         <v>38</v>
       </c>
-      <c r="B21" s="17">
+      <c r="B21" s="16">
         <v>42404836</v>
       </c>
-      <c r="C21" s="18">
-[...50 lines deleted...]
-      <c r="A22" s="16" t="s">
+      <c r="C21" s="17">
+        <v>3292840</v>
+      </c>
+      <c r="D21" s="18">
+        <v>7.7652463978400948E-2</v>
+      </c>
+      <c r="E21" s="17">
+        <v>3227712</v>
+      </c>
+      <c r="F21" s="18">
+        <v>7.6116601417819424E-2</v>
+      </c>
+      <c r="G21" s="17">
+        <v>3107915</v>
+      </c>
+      <c r="H21" s="18">
+        <v>7.3291522693307909E-2</v>
+      </c>
+      <c r="I21" s="17">
+        <v>2959251</v>
+      </c>
+      <c r="J21" s="18">
+        <v>6.9785696140883549E-2</v>
+      </c>
+      <c r="K21" s="19">
+        <v>2797883</v>
+      </c>
+      <c r="L21" s="18">
+        <v>6.5980281116993361E-2</v>
+      </c>
+      <c r="M21" s="19">
+        <v>2677833</v>
+      </c>
+      <c r="N21" s="18">
+        <v>6.3149236091845751E-2</v>
+      </c>
+      <c r="O21" s="19">
+        <v>2485916</v>
+      </c>
+      <c r="P21" s="18">
+        <v>5.862340795280991E-2</v>
+      </c>
+      <c r="Q21" s="17">
+        <v>15036487</v>
+      </c>
+      <c r="R21" s="20">
+        <v>35585837</v>
+      </c>
+    </row>
+    <row r="22" spans="1:18" x14ac:dyDescent="0.3">
+      <c r="A22" s="15" t="s">
         <v>39</v>
       </c>
-      <c r="B22" s="17">
-[...53 lines deleted...]
-      <c r="A23" s="16" t="s">
+      <c r="B22" s="16">
+        <v>29076679</v>
+      </c>
+      <c r="C22" s="17">
+        <v>2789825</v>
+      </c>
+      <c r="D22" s="18">
+        <v>9.5947167831649555E-2</v>
+      </c>
+      <c r="E22" s="17">
+        <v>2825286</v>
+      </c>
+      <c r="F22" s="18">
+        <v>9.7166736269984622E-2</v>
+      </c>
+      <c r="G22" s="17">
+        <v>2587221</v>
+      </c>
+      <c r="H22" s="18">
+        <v>8.8979246907805398E-2</v>
+      </c>
+      <c r="I22" s="17">
+        <v>2512215</v>
+      </c>
+      <c r="J22" s="18">
+        <v>8.6399653825665584E-2</v>
+      </c>
+      <c r="K22" s="19">
+        <v>2440370</v>
+      </c>
+      <c r="L22" s="18">
+        <v>8.392877329629013E-2</v>
+      </c>
+      <c r="M22" s="19">
+        <v>2346065</v>
+      </c>
+      <c r="N22" s="18">
+        <v>8.0685452420477588E-2</v>
+      </c>
+      <c r="O22" s="19">
+        <v>2232076</v>
+      </c>
+      <c r="P22" s="18">
+        <v>7.6765162899105496E-2</v>
+      </c>
+      <c r="Q22" s="17">
+        <v>18665352</v>
+      </c>
+      <c r="R22" s="20">
+        <v>36398410</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18" x14ac:dyDescent="0.3">
+      <c r="A23" s="15" t="s">
         <v>40</v>
       </c>
-      <c r="B23" s="17">
+      <c r="B23" s="16">
         <v>52449320</v>
       </c>
-      <c r="C23" s="18">
-[...50 lines deleted...]
-      <c r="A24" s="16" t="s">
+      <c r="C23" s="17">
+        <v>4380151</v>
+      </c>
+      <c r="D23" s="18">
+        <v>8.3512064598740277E-2</v>
+      </c>
+      <c r="E23" s="17">
+        <v>3891383</v>
+      </c>
+      <c r="F23" s="18">
+        <v>7.4193202123497504E-2</v>
+      </c>
+      <c r="G23" s="17">
+        <v>3938902</v>
+      </c>
+      <c r="H23" s="18">
+        <v>7.5099200523476753E-2</v>
+      </c>
+      <c r="I23" s="17">
+        <v>4018557</v>
+      </c>
+      <c r="J23" s="18">
+        <v>7.661790467445527E-2</v>
+      </c>
+      <c r="K23" s="19">
+        <v>3859720</v>
+      </c>
+      <c r="L23" s="18">
+        <v>7.3589514601905229E-2</v>
+      </c>
+      <c r="M23" s="19">
+        <v>3520923</v>
+      </c>
+      <c r="N23" s="18">
+        <v>6.7130002829397975E-2</v>
+      </c>
+      <c r="O23" s="19">
+        <v>3278129</v>
+      </c>
+      <c r="P23" s="18">
+        <v>6.25008865701214E-2</v>
+      </c>
+      <c r="Q23" s="17">
+        <v>24037500</v>
+      </c>
+      <c r="R23" s="20">
+        <v>50925265</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18" x14ac:dyDescent="0.3">
+      <c r="A24" s="15" t="s">
         <v>41</v>
       </c>
-      <c r="B24" s="17">
+      <c r="B24" s="16">
         <v>55065040</v>
       </c>
-      <c r="C24" s="18">
+      <c r="C24" s="17">
         <v>7709428</v>
       </c>
-      <c r="D24" s="19">
+      <c r="D24" s="18">
         <v>0.14000585489450293</v>
       </c>
-      <c r="E24" s="18">
-[...44 lines deleted...]
-      <c r="A25" s="16" t="s">
+      <c r="E24" s="17">
+        <v>8046250</v>
+      </c>
+      <c r="F24" s="18">
+        <v>0.14612265786059539</v>
+      </c>
+      <c r="G24" s="17">
+        <v>8209004</v>
+      </c>
+      <c r="H24" s="18">
+        <v>0.14907832628469897</v>
+      </c>
+      <c r="I24" s="17">
+        <v>8075740</v>
+      </c>
+      <c r="J24" s="18">
+        <v>0.14665820636832372</v>
+      </c>
+      <c r="K24" s="19">
+        <v>7546984</v>
+      </c>
+      <c r="L24" s="18">
+        <v>0.13705581617665219</v>
+      </c>
+      <c r="M24" s="19">
+        <v>7010034</v>
+      </c>
+      <c r="N24" s="18">
+        <v>0.12730462013647861</v>
+      </c>
+      <c r="O24" s="19">
+        <v>6304312</v>
+      </c>
+      <c r="P24" s="18">
+        <v>0.11448846672952567</v>
+      </c>
+      <c r="Q24" s="17">
+        <v>61185012</v>
+      </c>
+      <c r="R24" s="20">
+        <v>114086764</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18" x14ac:dyDescent="0.3">
+      <c r="A25" s="15" t="s">
         <v>42</v>
       </c>
-      <c r="B25" s="17">
-[...53 lines deleted...]
-      <c r="A26" s="16" t="s">
+      <c r="B25" s="16">
+        <v>27213420</v>
+      </c>
+      <c r="C25" s="17">
+        <v>1779059</v>
+      </c>
+      <c r="D25" s="18">
+        <v>6.5374326343399694E-2</v>
+      </c>
+      <c r="E25" s="17">
+        <v>1559170</v>
+      </c>
+      <c r="F25" s="18">
+        <v>5.7294158543836092E-2</v>
+      </c>
+      <c r="G25" s="17">
+        <v>1454212</v>
+      </c>
+      <c r="H25" s="18">
+        <v>5.3437311444133079E-2</v>
+      </c>
+      <c r="I25" s="17">
+        <v>1330079</v>
+      </c>
+      <c r="J25" s="18">
+        <v>4.8875848754033856E-2</v>
+      </c>
+      <c r="K25" s="19">
+        <v>1217469</v>
+      </c>
+      <c r="L25" s="18">
+        <v>4.4737816856536224E-2</v>
+      </c>
+      <c r="M25" s="19">
+        <v>1168342</v>
+      </c>
+      <c r="N25" s="18">
+        <v>4.2932567828666883E-2</v>
+      </c>
+      <c r="O25" s="19">
+        <v>996863</v>
+      </c>
+      <c r="P25" s="18">
+        <v>3.6631301762145296E-2</v>
+      </c>
+      <c r="Q25" s="17">
+        <v>5902400</v>
+      </c>
+      <c r="R25" s="20">
+        <v>15407594</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18" x14ac:dyDescent="0.3">
+      <c r="A26" s="15" t="s">
         <v>43</v>
       </c>
-      <c r="B26" s="17">
-[...2 lines deleted...]
-      <c r="C26" s="18">
+      <c r="B26" s="16">
+        <v>37227281</v>
+      </c>
+      <c r="C26" s="17">
         <v>5230965</v>
       </c>
-      <c r="D26" s="19">
-[...38 lines deleted...]
-      <c r="Q26" s="18">
+      <c r="D26" s="18">
+        <v>0.14051429111892433</v>
+      </c>
+      <c r="E26" s="17">
+        <v>4672039</v>
+      </c>
+      <c r="F26" s="18">
+        <v>0.12550040922945729</v>
+      </c>
+      <c r="G26" s="17">
+        <v>5062290</v>
+      </c>
+      <c r="H26" s="18">
+        <v>0.13598333974485002</v>
+      </c>
+      <c r="I26" s="17">
+        <v>4960117</v>
+      </c>
+      <c r="J26" s="18">
+        <v>0.13323876648418131</v>
+      </c>
+      <c r="K26" s="19">
+        <v>4807236</v>
+      </c>
+      <c r="L26" s="18">
+        <v>0.12913207386808614</v>
+      </c>
+      <c r="M26" s="19">
+        <v>4244290</v>
+      </c>
+      <c r="N26" s="18">
+        <v>0.11401020665463051</v>
+      </c>
+      <c r="O26" s="19">
+        <v>3999522</v>
+      </c>
+      <c r="P26" s="18">
+        <v>0.10743524352476884</v>
+      </c>
+      <c r="Q26" s="17">
         <v>26616733</v>
       </c>
-      <c r="R26" s="21">
-[...5 lines deleted...]
-      <c r="A27" s="16" t="s">
+      <c r="R26" s="20">
+        <v>59593192</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18" x14ac:dyDescent="0.3">
+      <c r="A27" s="15" t="s">
         <v>44</v>
       </c>
-      <c r="B27" s="17">
+      <c r="B27" s="16">
         <v>51665949</v>
       </c>
-      <c r="C27" s="18">
-[...50 lines deleted...]
-      <c r="A28" s="16" t="s">
+      <c r="C27" s="17">
+        <v>4623946</v>
+      </c>
+      <c r="D27" s="18">
+        <v>8.9496972174071557E-2</v>
+      </c>
+      <c r="E27" s="17">
+        <v>4670064</v>
+      </c>
+      <c r="F27" s="18">
+        <v>9.0389591024448226E-2</v>
+      </c>
+      <c r="G27" s="17">
+        <v>4413847</v>
+      </c>
+      <c r="H27" s="18">
+        <v>8.5430483431166632E-2</v>
+      </c>
+      <c r="I27" s="17">
+        <v>3921873</v>
+      </c>
+      <c r="J27" s="18">
+        <v>7.590827374524757E-2</v>
+      </c>
+      <c r="K27" s="19">
+        <v>3366363</v>
+      </c>
+      <c r="L27" s="18">
+        <v>6.5156317945500239E-2</v>
+      </c>
+      <c r="M27" s="19">
+        <v>3240098</v>
+      </c>
+      <c r="N27" s="18">
+        <v>6.2712445289643287E-2</v>
+      </c>
+      <c r="O27" s="19">
+        <v>3030744</v>
+      </c>
+      <c r="P27" s="18">
+        <v>5.866037610186934E-2</v>
+      </c>
+      <c r="Q27" s="17">
+        <v>22778974</v>
+      </c>
+      <c r="R27" s="20">
+        <v>50045909</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18" x14ac:dyDescent="0.3">
+      <c r="A28" s="15" t="s">
         <v>45</v>
       </c>
-      <c r="B28" s="17">
-[...53 lines deleted...]
-      <c r="A29" s="16" t="s">
+      <c r="B28" s="16">
+        <v>37171432</v>
+      </c>
+      <c r="C28" s="17">
+        <v>4084191</v>
+      </c>
+      <c r="D28" s="18">
+        <v>0.10987445950427738</v>
+      </c>
+      <c r="E28" s="17">
+        <v>4051699</v>
+      </c>
+      <c r="F28" s="18">
+        <v>0.10900034736353445</v>
+      </c>
+      <c r="G28" s="17">
+        <v>3682819</v>
+      </c>
+      <c r="H28" s="18">
+        <v>9.907659731806942E-2</v>
+      </c>
+      <c r="I28" s="17">
+        <v>2943206</v>
+      </c>
+      <c r="J28" s="18">
+        <v>7.9179247116441462E-2</v>
+      </c>
+      <c r="K28" s="19">
+        <v>2387832</v>
+      </c>
+      <c r="L28" s="18">
+        <v>6.4238364559105504E-2</v>
+      </c>
+      <c r="M28" s="19">
+        <v>2129200</v>
+      </c>
+      <c r="N28" s="18">
+        <v>5.7280548137074727E-2</v>
+      </c>
+      <c r="O28" s="19">
+        <v>1961058</v>
+      </c>
+      <c r="P28" s="18">
+        <v>5.2757128108489336E-2</v>
+      </c>
+      <c r="Q28" s="17">
+        <v>9584731</v>
+      </c>
+      <c r="R28" s="20">
+        <v>30824736</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18" x14ac:dyDescent="0.3">
+      <c r="A29" s="15" t="s">
         <v>46</v>
       </c>
-      <c r="B29" s="17">
+      <c r="B29" s="16">
         <v>13949842</v>
       </c>
-      <c r="C29" s="18">
-[...50 lines deleted...]
-      <c r="A30" s="16" t="s">
+      <c r="C29" s="17">
+        <v>1097561</v>
+      </c>
+      <c r="D29" s="21">
+        <v>7.8679099017752316E-2</v>
+      </c>
+      <c r="E29" s="17">
+        <v>1159214</v>
+      </c>
+      <c r="F29" s="21">
+        <v>8.3098718967569665E-2</v>
+      </c>
+      <c r="G29" s="17">
+        <v>1109526</v>
+      </c>
+      <c r="H29" s="21">
+        <v>7.9536814825572941E-2</v>
+      </c>
+      <c r="I29" s="17">
+        <v>1021556</v>
+      </c>
+      <c r="J29" s="21">
+        <v>7.3230650210948628E-2</v>
+      </c>
+      <c r="K29" s="19">
+        <v>956875</v>
+      </c>
+      <c r="L29" s="21">
+        <v>6.8593966870735879E-2</v>
+      </c>
+      <c r="M29" s="19">
+        <v>916253</v>
+      </c>
+      <c r="N29" s="21">
+        <v>6.5681962562730095E-2</v>
+      </c>
+      <c r="O29" s="19">
+        <v>869497</v>
+      </c>
+      <c r="P29" s="21">
+        <v>6.2330240012754265E-2</v>
+      </c>
+      <c r="Q29" s="17">
+        <v>6335466</v>
+      </c>
+      <c r="R29" s="20">
+        <v>13465948</v>
+      </c>
+    </row>
+    <row r="30" spans="1:18" x14ac:dyDescent="0.3">
+      <c r="A30" s="15" t="s">
         <v>47</v>
       </c>
-      <c r="B30" s="17">
-[...53 lines deleted...]
-      <c r="A31" s="16" t="s">
+      <c r="B30" s="16">
+        <v>28910805</v>
+      </c>
+      <c r="C30" s="17">
+        <v>2751379</v>
+      </c>
+      <c r="D30" s="18">
+        <v>9.5167844686441627E-2</v>
+      </c>
+      <c r="E30" s="17">
+        <v>2936553</v>
+      </c>
+      <c r="F30" s="18">
+        <v>0.10157285485478526</v>
+      </c>
+      <c r="G30" s="17">
+        <v>2959976</v>
+      </c>
+      <c r="H30" s="18">
+        <v>0.10238303637688401</v>
+      </c>
+      <c r="I30" s="17">
+        <v>2834900</v>
+      </c>
+      <c r="J30" s="18">
+        <v>9.8056764590263051E-2</v>
+      </c>
+      <c r="K30" s="19">
+        <v>2591570</v>
+      </c>
+      <c r="L30" s="18">
+        <v>8.9640188158026032E-2</v>
+      </c>
+      <c r="M30" s="19">
+        <v>2251356</v>
+      </c>
+      <c r="N30" s="18">
+        <v>7.7872477089448042E-2</v>
+      </c>
+      <c r="O30" s="19">
+        <v>1943399</v>
+      </c>
+      <c r="P30" s="18">
+        <v>6.7220508041889532E-2</v>
+      </c>
+      <c r="Q30" s="17">
+        <v>11877109</v>
+      </c>
+      <c r="R30" s="20">
+        <v>30146242</v>
+      </c>
+    </row>
+    <row r="31" spans="1:18" x14ac:dyDescent="0.3">
+      <c r="A31" s="15" t="s">
         <v>48</v>
       </c>
-      <c r="B31" s="17">
+      <c r="B31" s="16">
         <v>42054831</v>
       </c>
-      <c r="C31" s="18">
+      <c r="C31" s="17">
         <v>4780204</v>
       </c>
-      <c r="D31" s="19">
+      <c r="D31" s="18">
         <v>0.11366599000243277</v>
       </c>
-      <c r="E31" s="18">
+      <c r="E31" s="17">
         <v>5578049</v>
       </c>
-      <c r="F31" s="19">
+      <c r="F31" s="18">
         <v>0.1326375321779322</v>
       </c>
-      <c r="G31" s="18">
+      <c r="G31" s="17">
         <v>5618256</v>
       </c>
-      <c r="H31" s="19">
+      <c r="H31" s="18">
         <v>0.13359359356360273</v>
       </c>
-      <c r="I31" s="18">
+      <c r="I31" s="17">
         <v>5662407</v>
       </c>
-      <c r="J31" s="19">
+      <c r="J31" s="18">
         <v>0.13464343727834741</v>
       </c>
-      <c r="K31" s="20">
+      <c r="K31" s="19">
         <v>5826925</v>
       </c>
-      <c r="L31" s="19">
+      <c r="L31" s="18">
         <v>0.13855542541592902</v>
       </c>
-      <c r="M31" s="20">
+      <c r="M31" s="19">
         <v>5570584</v>
       </c>
-      <c r="N31" s="19">
+      <c r="N31" s="18">
         <v>0.13246002581724797</v>
       </c>
-      <c r="O31" s="20">
+      <c r="O31" s="19">
         <v>5364353</v>
       </c>
-      <c r="P31" s="19">
+      <c r="P31" s="18">
         <v>0.12755616590160593</v>
       </c>
-      <c r="Q31" s="18">
+      <c r="Q31" s="17">
         <v>41826760</v>
       </c>
-      <c r="R31" s="21">
+      <c r="R31" s="20">
         <v>80227538</v>
       </c>
-      <c r="S31" s="15"/>
-[...2 lines deleted...]
-      <c r="A32" s="16" t="s">
+    </row>
+    <row r="32" spans="1:18" x14ac:dyDescent="0.3">
+      <c r="A32" s="15" t="s">
         <v>49</v>
       </c>
-      <c r="B32" s="17">
+      <c r="B32" s="16">
         <v>74203630</v>
       </c>
-      <c r="C32" s="18">
+      <c r="C32" s="17">
         <v>5432789</v>
       </c>
-      <c r="D32" s="19">
+      <c r="D32" s="18">
         <v>7.3214598800624711E-2</v>
       </c>
-      <c r="E32" s="18">
-[...44 lines deleted...]
-      <c r="A33" s="16" t="s">
+      <c r="E32" s="17">
+        <v>4465254</v>
+      </c>
+      <c r="F32" s="18">
+        <v>6.0175681432296506E-2</v>
+      </c>
+      <c r="G32" s="17">
+        <v>4372029</v>
+      </c>
+      <c r="H32" s="18">
+        <v>5.8919341277508933E-2</v>
+      </c>
+      <c r="I32" s="17">
+        <v>4074049</v>
+      </c>
+      <c r="J32" s="18">
+        <v>5.4903634768272119E-2</v>
+      </c>
+      <c r="K32" s="19">
+        <v>3838948</v>
+      </c>
+      <c r="L32" s="18">
+        <v>5.1735312679447081E-2</v>
+      </c>
+      <c r="M32" s="19">
+        <v>3740116</v>
+      </c>
+      <c r="N32" s="18">
+        <v>5.0403410183571883E-2</v>
+      </c>
+      <c r="O32" s="19">
+        <v>3479693</v>
+      </c>
+      <c r="P32" s="18">
+        <v>4.6893837942968558E-2</v>
+      </c>
+      <c r="Q32" s="17">
+        <v>18323419</v>
+      </c>
+      <c r="R32" s="20">
+        <v>47726297</v>
+      </c>
+    </row>
+    <row r="33" spans="1:18" x14ac:dyDescent="0.3">
+      <c r="A33" s="15" t="s">
         <v>50</v>
       </c>
-      <c r="B33" s="17">
+      <c r="B33" s="16">
         <v>89919804</v>
       </c>
-      <c r="C33" s="18">
+      <c r="C33" s="17">
         <v>10488379</v>
       </c>
-      <c r="D33" s="19">
+      <c r="D33" s="18">
         <v>0.11664147977902621</v>
       </c>
-      <c r="E33" s="18">
-[...44 lines deleted...]
-      <c r="A34" s="16" t="s">
+      <c r="E33" s="17">
+        <v>10661372</v>
+      </c>
+      <c r="F33" s="18">
+        <v>0.11856533850985707</v>
+      </c>
+      <c r="G33" s="17">
+        <v>10232860</v>
+      </c>
+      <c r="H33" s="18">
+        <v>0.11379984769539755</v>
+      </c>
+      <c r="I33" s="17">
+        <v>9542137</v>
+      </c>
+      <c r="J33" s="18">
+        <v>0.10611830292690584</v>
+      </c>
+      <c r="K33" s="19">
+        <v>9042765</v>
+      </c>
+      <c r="L33" s="18">
+        <v>0.10056477658692406</v>
+      </c>
+      <c r="M33" s="19">
+        <v>8567490</v>
+      </c>
+      <c r="N33" s="18">
+        <v>9.5279233482314971E-2</v>
+      </c>
+      <c r="O33" s="19">
+        <v>8037522</v>
+      </c>
+      <c r="P33" s="18">
+        <v>8.9385448393548547E-2</v>
+      </c>
+      <c r="Q33" s="17">
+        <v>50798819</v>
+      </c>
+      <c r="R33" s="20">
+        <v>117371344</v>
+      </c>
+    </row>
+    <row r="34" spans="1:18" x14ac:dyDescent="0.3">
+      <c r="A34" s="15" t="s">
         <v>51</v>
       </c>
-      <c r="B34" s="17">
-[...53 lines deleted...]
-      <c r="A35" s="16" t="s">
+      <c r="B34" s="16">
+        <v>31918974</v>
+      </c>
+      <c r="C34" s="17">
+        <v>1553913</v>
+      </c>
+      <c r="D34" s="18">
+        <v>4.8683049774720204E-2</v>
+      </c>
+      <c r="E34" s="17">
+        <v>1483068</v>
+      </c>
+      <c r="F34" s="18">
+        <v>4.6463523545587651E-2</v>
+      </c>
+      <c r="G34" s="17">
+        <v>1730836</v>
+      </c>
+      <c r="H34" s="18">
+        <v>5.4225928439930432E-2</v>
+      </c>
+      <c r="I34" s="17">
+        <v>1983329</v>
+      </c>
+      <c r="J34" s="18">
+        <v>6.2136364408204352E-2</v>
+      </c>
+      <c r="K34" s="19">
+        <v>1865146</v>
+      </c>
+      <c r="L34" s="18">
+        <v>5.8433770458912619E-2</v>
+      </c>
+      <c r="M34" s="19">
+        <v>1808214</v>
+      </c>
+      <c r="N34" s="18">
+        <v>5.6650129167685651E-2</v>
+      </c>
+      <c r="O34" s="19">
+        <v>1747499</v>
+      </c>
+      <c r="P34" s="18">
+        <v>5.474796902933033E-2</v>
+      </c>
+      <c r="Q34" s="17">
+        <v>15712740</v>
+      </c>
+      <c r="R34" s="20">
+        <v>27884745</v>
+      </c>
+    </row>
+    <row r="35" spans="1:18" x14ac:dyDescent="0.3">
+      <c r="A35" s="15" t="s">
         <v>52</v>
       </c>
-      <c r="B35" s="17">
+      <c r="B35" s="16">
         <v>21452253</v>
       </c>
-      <c r="C35" s="18">
-[...50 lines deleted...]
-      <c r="A36" s="16" t="s">
+      <c r="C35" s="17">
+        <v>2200783</v>
+      </c>
+      <c r="D35" s="18">
+        <v>0.10258983054134221</v>
+      </c>
+      <c r="E35" s="17">
+        <v>2341892</v>
+      </c>
+      <c r="F35" s="18">
+        <v>0.1091676477990447</v>
+      </c>
+      <c r="G35" s="17">
+        <v>2285094</v>
+      </c>
+      <c r="H35" s="18">
+        <v>0.10652000048666217</v>
+      </c>
+      <c r="I35" s="17">
+        <v>2081314</v>
+      </c>
+      <c r="J35" s="18">
+        <v>9.7020765138281742E-2</v>
+      </c>
+      <c r="K35" s="19">
+        <v>1907848</v>
+      </c>
+      <c r="L35" s="18">
+        <v>8.8934621459107355E-2</v>
+      </c>
+      <c r="M35" s="19">
+        <v>1826321</v>
+      </c>
+      <c r="N35" s="18">
+        <v>8.5134228092499195E-2</v>
+      </c>
+      <c r="O35" s="19">
+        <v>1763716</v>
+      </c>
+      <c r="P35" s="18">
+        <v>8.2215886601747612E-2</v>
+      </c>
+      <c r="Q35" s="17">
+        <v>15324532</v>
+      </c>
+      <c r="R35" s="20">
+        <v>29731500</v>
+      </c>
+    </row>
+    <row r="36" spans="1:18" x14ac:dyDescent="0.3">
+      <c r="A36" s="15" t="s">
         <v>53</v>
       </c>
-      <c r="B36" s="17">
+      <c r="B36" s="16">
         <v>37193032</v>
       </c>
-      <c r="C36" s="18">
-[...50 lines deleted...]
-      <c r="A37" s="16" t="s">
+      <c r="C36" s="17">
+        <v>2227065</v>
+      </c>
+      <c r="D36" s="18">
+        <v>5.9878554671208305E-2</v>
+      </c>
+      <c r="E36" s="17">
+        <v>2287707</v>
+      </c>
+      <c r="F36" s="18">
+        <v>6.1509021367228141E-2</v>
+      </c>
+      <c r="G36" s="17">
+        <v>2100326</v>
+      </c>
+      <c r="H36" s="18">
+        <v>5.6470954021710304E-2</v>
+      </c>
+      <c r="I36" s="17">
+        <v>1924986</v>
+      </c>
+      <c r="J36" s="18">
+        <v>5.1756630112866304E-2</v>
+      </c>
+      <c r="K36" s="19">
+        <v>1811944</v>
+      </c>
+      <c r="L36" s="18">
+        <v>4.8717297369034074E-2</v>
+      </c>
+      <c r="M36" s="19">
+        <v>1697814</v>
+      </c>
+      <c r="N36" s="18">
+        <v>4.5648711833980088E-2</v>
+      </c>
+      <c r="O36" s="19">
+        <v>1557188</v>
+      </c>
+      <c r="P36" s="18">
+        <v>4.1867734795055157E-2</v>
+      </c>
+      <c r="Q36" s="17">
+        <v>10607133</v>
+      </c>
+      <c r="R36" s="20">
+        <v>24214163</v>
+      </c>
+    </row>
+    <row r="37" spans="1:18" x14ac:dyDescent="0.3">
+      <c r="A37" s="15" t="s">
         <v>54</v>
       </c>
-      <c r="B37" s="17">
+      <c r="B37" s="16">
         <v>65161206</v>
       </c>
-      <c r="C37" s="18">
-[...50 lines deleted...]
-      <c r="A38" s="16" t="s">
+      <c r="C37" s="17">
+        <v>4262736</v>
+      </c>
+      <c r="D37" s="18">
+        <v>6.5418310397754142E-2</v>
+      </c>
+      <c r="E37" s="17">
+        <v>4523595</v>
+      </c>
+      <c r="F37" s="18">
+        <v>6.942159726141349E-2</v>
+      </c>
+      <c r="G37" s="17">
+        <v>4622071</v>
+      </c>
+      <c r="H37" s="18">
+        <v>7.0932864563617803E-2</v>
+      </c>
+      <c r="I37" s="17">
+        <v>4419543</v>
+      </c>
+      <c r="J37" s="18">
+        <v>6.7824757571245689E-2</v>
+      </c>
+      <c r="K37" s="19">
+        <v>4222273</v>
+      </c>
+      <c r="L37" s="18">
+        <v>6.4797342762501972E-2</v>
+      </c>
+      <c r="M37" s="19">
+        <v>3928838</v>
+      </c>
+      <c r="N37" s="18">
+        <v>6.0294126539033058E-2</v>
+      </c>
+      <c r="O37" s="19">
+        <v>3686276</v>
+      </c>
+      <c r="P37" s="18">
+        <v>5.6571635583294762E-2</v>
+      </c>
+      <c r="Q37" s="17">
+        <v>30579591</v>
+      </c>
+      <c r="R37" s="20">
+        <v>60244923</v>
+      </c>
+    </row>
+    <row r="38" spans="1:18" x14ac:dyDescent="0.3">
+      <c r="A38" s="15" t="s">
         <v>55</v>
       </c>
-      <c r="B38" s="17">
-[...53 lines deleted...]
-      <c r="A39" s="16" t="s">
+      <c r="B38" s="16">
+        <v>37075410</v>
+      </c>
+      <c r="C38" s="17">
+        <v>1758046</v>
+      </c>
+      <c r="D38" s="18">
+        <v>4.7418113515130381E-2</v>
+      </c>
+      <c r="E38" s="17">
+        <v>2390513</v>
+      </c>
+      <c r="F38" s="18">
+        <v>6.4477048264604486E-2</v>
+      </c>
+      <c r="G38" s="17">
+        <v>2253656</v>
+      </c>
+      <c r="H38" s="18">
+        <v>6.0785733724859688E-2</v>
+      </c>
+      <c r="I38" s="17">
+        <v>2195791</v>
+      </c>
+      <c r="J38" s="18">
+        <v>5.9224995758644344E-2</v>
+      </c>
+      <c r="K38" s="19">
+        <v>2108913</v>
+      </c>
+      <c r="L38" s="18">
+        <v>5.688171755888876E-2</v>
+      </c>
+      <c r="M38" s="19">
+        <v>1842719</v>
+      </c>
+      <c r="N38" s="18">
+        <v>4.9701918333472241E-2</v>
+      </c>
+      <c r="O38" s="19">
+        <v>1784645</v>
+      </c>
+      <c r="P38" s="18">
+        <v>4.8135543207748745E-2</v>
+      </c>
+      <c r="Q38" s="17">
+        <v>9001816</v>
+      </c>
+      <c r="R38" s="20">
+        <v>23336099</v>
+      </c>
+    </row>
+    <row r="39" spans="1:18" x14ac:dyDescent="0.3">
+      <c r="A39" s="15" t="s">
         <v>56</v>
       </c>
-      <c r="B39" s="17">
+      <c r="B39" s="16">
         <v>42530227</v>
       </c>
-      <c r="C39" s="18">
+      <c r="C39" s="17">
         <v>4644755</v>
       </c>
-      <c r="D39" s="19">
+      <c r="D39" s="18">
         <v>0.10921067973608511</v>
       </c>
-      <c r="E39" s="18">
+      <c r="E39" s="17">
         <v>4897165</v>
       </c>
-      <c r="F39" s="19">
+      <c r="F39" s="18">
         <v>0.11514551756330856</v>
       </c>
-      <c r="G39" s="18">
+      <c r="G39" s="17">
         <v>4684644</v>
       </c>
-      <c r="H39" s="19">
+      <c r="H39" s="18">
         <v>0.1101485773870899</v>
       </c>
-      <c r="I39" s="18">
+      <c r="I39" s="17">
         <v>4515798</v>
       </c>
-      <c r="J39" s="19">
+      <c r="J39" s="18">
         <v>0.10617855390238101</v>
       </c>
-      <c r="K39" s="20">
+      <c r="K39" s="19">
         <v>4381397</v>
       </c>
-      <c r="L39" s="19">
+      <c r="L39" s="18">
         <v>0.10301842498983135</v>
       </c>
-      <c r="M39" s="20">
+      <c r="M39" s="19">
         <v>4606317</v>
       </c>
-      <c r="N39" s="19">
+      <c r="N39" s="18">
         <v>0.10830689899680056</v>
       </c>
-      <c r="O39" s="20">
+      <c r="O39" s="19">
         <v>4587301</v>
       </c>
-      <c r="P39" s="19">
+      <c r="P39" s="18">
         <v>0.10785978170302266</v>
       </c>
-      <c r="Q39" s="18">
+      <c r="Q39" s="17">
         <v>19179139</v>
       </c>
-      <c r="R39" s="21">
+      <c r="R39" s="20">
         <v>51496516</v>
       </c>
-      <c r="S39" s="15"/>
-[...2 lines deleted...]
-      <c r="A40" s="16" t="s">
+    </row>
+    <row r="40" spans="1:18" x14ac:dyDescent="0.3">
+      <c r="A40" s="15" t="s">
         <v>57</v>
       </c>
-      <c r="B40" s="17">
+      <c r="B40" s="16">
         <v>16769262</v>
       </c>
-      <c r="C40" s="18">
-[...50 lines deleted...]
-      <c r="A41" s="16" t="s">
+      <c r="C40" s="17">
+        <v>1454084</v>
+      </c>
+      <c r="D40" s="18">
+        <v>8.6711269702864677E-2</v>
+      </c>
+      <c r="E40" s="17">
+        <v>1257749</v>
+      </c>
+      <c r="F40" s="18">
+        <v>7.5003241049009794E-2</v>
+      </c>
+      <c r="G40" s="17">
+        <v>1110522</v>
+      </c>
+      <c r="H40" s="18">
+        <v>6.6223665656842859E-2</v>
+      </c>
+      <c r="I40" s="17">
+        <v>985118</v>
+      </c>
+      <c r="J40" s="18">
+        <v>5.874545940065818E-2</v>
+      </c>
+      <c r="K40" s="19">
+        <v>894195</v>
+      </c>
+      <c r="L40" s="18">
+        <v>5.3323455737050322E-2</v>
+      </c>
+      <c r="M40" s="19">
+        <v>835958</v>
+      </c>
+      <c r="N40" s="18">
+        <v>4.9850613580967366E-2</v>
+      </c>
+      <c r="O40" s="19">
+        <v>785930</v>
+      </c>
+      <c r="P40" s="18">
+        <v>4.6867298036133015E-2</v>
+      </c>
+      <c r="Q40" s="17">
+        <v>6616300</v>
+      </c>
+      <c r="R40" s="20">
+        <v>13939856</v>
+      </c>
+    </row>
+    <row r="41" spans="1:18" x14ac:dyDescent="0.3">
+      <c r="A41" s="15" t="s">
         <v>58</v>
       </c>
-      <c r="B41" s="17">
+      <c r="B41" s="16">
         <v>50643647</v>
       </c>
-      <c r="C41" s="18">
-[...50 lines deleted...]
-      <c r="A42" s="16" t="s">
+      <c r="C41" s="17">
+        <v>5288199</v>
+      </c>
+      <c r="D41" s="18">
+        <v>0.10441979030459635</v>
+      </c>
+      <c r="E41" s="17">
+        <v>5187616</v>
+      </c>
+      <c r="F41" s="18">
+        <v>0.10243369716244961</v>
+      </c>
+      <c r="G41" s="17">
+        <v>5099097</v>
+      </c>
+      <c r="H41" s="18">
+        <v>0.10068581751231305</v>
+      </c>
+      <c r="I41" s="17">
+        <v>4745898</v>
+      </c>
+      <c r="J41" s="18">
+        <v>9.3711615990056951E-2</v>
+      </c>
+      <c r="K41" s="19">
+        <v>4527052</v>
+      </c>
+      <c r="L41" s="18">
+        <v>8.9390323726093429E-2</v>
+      </c>
+      <c r="M41" s="19">
+        <v>4212835</v>
+      </c>
+      <c r="N41" s="18">
+        <v>8.3185853499057841E-2</v>
+      </c>
+      <c r="O41" s="19">
+        <v>3908313</v>
+      </c>
+      <c r="P41" s="18">
+        <v>7.7172818932254222E-2</v>
+      </c>
+      <c r="Q41" s="17">
+        <v>25762361</v>
+      </c>
+      <c r="R41" s="20">
+        <v>58731371</v>
+      </c>
+    </row>
+    <row r="42" spans="1:18" x14ac:dyDescent="0.3">
+      <c r="A42" s="15" t="s">
         <v>59</v>
       </c>
-      <c r="B42" s="17">
+      <c r="B42" s="16">
         <v>27590441</v>
       </c>
-      <c r="C42" s="18">
-[...50 lines deleted...]
-      <c r="A43" s="16" t="s">
+      <c r="C42" s="17">
+        <v>3125954</v>
+      </c>
+      <c r="D42" s="18">
+        <v>0.11329844274689194</v>
+      </c>
+      <c r="E42" s="17">
+        <v>3048329</v>
+      </c>
+      <c r="F42" s="18">
+        <v>0.11048496832653019</v>
+      </c>
+      <c r="G42" s="17">
+        <v>2943910</v>
+      </c>
+      <c r="H42" s="18">
+        <v>0.10670036046179907</v>
+      </c>
+      <c r="I42" s="17">
+        <v>2783706</v>
+      </c>
+      <c r="J42" s="18">
+        <v>0.10089385668029011</v>
+      </c>
+      <c r="K42" s="19">
+        <v>2621113</v>
+      </c>
+      <c r="L42" s="18">
+        <v>9.5000764938842408E-2</v>
+      </c>
+      <c r="M42" s="19">
+        <v>2392427</v>
+      </c>
+      <c r="N42" s="18">
+        <v>8.6712169624255014E-2</v>
+      </c>
+      <c r="O42" s="19">
+        <v>2138256</v>
+      </c>
+      <c r="P42" s="18">
+        <v>7.7499884833301502E-2</v>
+      </c>
+      <c r="Q42" s="17">
+        <v>15435671</v>
+      </c>
+      <c r="R42" s="20">
+        <v>34489366</v>
+      </c>
+    </row>
+    <row r="43" spans="1:18" x14ac:dyDescent="0.3">
+      <c r="A43" s="15" t="s">
         <v>60</v>
       </c>
-      <c r="B43" s="17">
+      <c r="B43" s="16">
         <v>50567195</v>
       </c>
-      <c r="C43" s="18">
-[...50 lines deleted...]
-      <c r="A44" s="16" t="s">
+      <c r="C43" s="17">
+        <v>5074808</v>
+      </c>
+      <c r="D43" s="18">
+        <v>0.10035771214915125</v>
+      </c>
+      <c r="E43" s="17">
+        <v>3762455</v>
+      </c>
+      <c r="F43" s="18">
+        <v>7.4405056479798809E-2</v>
+      </c>
+      <c r="G43" s="17">
+        <v>3843382</v>
+      </c>
+      <c r="H43" s="18">
+        <v>7.600544186799367E-2</v>
+      </c>
+      <c r="I43" s="17">
+        <v>3447929</v>
+      </c>
+      <c r="J43" s="18">
+        <v>6.8185095099698528E-2</v>
+      </c>
+      <c r="K43" s="19">
+        <v>3068738</v>
+      </c>
+      <c r="L43" s="18">
+        <v>6.0686340225120261E-2</v>
+      </c>
+      <c r="M43" s="19">
+        <v>2712697</v>
+      </c>
+      <c r="N43" s="18">
+        <v>5.3645392037268431E-2</v>
+      </c>
+      <c r="O43" s="19">
+        <v>2573839</v>
+      </c>
+      <c r="P43" s="18">
+        <v>5.0899382494915921E-2</v>
+      </c>
+      <c r="Q43" s="17">
+        <v>15893654</v>
+      </c>
+      <c r="R43" s="20">
+        <v>40377502</v>
+      </c>
+    </row>
+    <row r="44" spans="1:18" x14ac:dyDescent="0.3">
+      <c r="A44" s="15" t="s">
         <v>61</v>
       </c>
-      <c r="B44" s="17">
-[...53 lines deleted...]
-      <c r="A45" s="16" t="s">
+      <c r="B44" s="16">
+        <v>63980131</v>
+      </c>
+      <c r="C44" s="17">
+        <v>6497744</v>
+      </c>
+      <c r="D44" s="18">
+        <v>0.10155877924038637</v>
+      </c>
+      <c r="E44" s="17">
+        <v>6928159</v>
+      </c>
+      <c r="F44" s="18">
+        <v>0.10828610213380151</v>
+      </c>
+      <c r="G44" s="17">
+        <v>6983768</v>
+      </c>
+      <c r="H44" s="18">
+        <v>0.10915526259238201</v>
+      </c>
+      <c r="I44" s="17">
+        <v>6689419</v>
+      </c>
+      <c r="J44" s="18">
+        <v>0.10455463118698523</v>
+      </c>
+      <c r="K44" s="19">
+        <v>6360807</v>
+      </c>
+      <c r="L44" s="18">
+        <v>9.94184741509829E-2</v>
+      </c>
+      <c r="M44" s="19">
+        <v>5699783</v>
+      </c>
+      <c r="N44" s="18">
+        <v>8.9086766640099568E-2</v>
+      </c>
+      <c r="O44" s="19">
+        <v>5265523</v>
+      </c>
+      <c r="P44" s="18">
+        <v>8.229934696445057E-2</v>
+      </c>
+      <c r="Q44" s="17">
+        <v>43309959</v>
+      </c>
+      <c r="R44" s="20">
+        <v>87735162</v>
+      </c>
+    </row>
+    <row r="45" spans="1:18" x14ac:dyDescent="0.3">
+      <c r="A45" s="15" t="s">
         <v>62</v>
       </c>
-      <c r="B45" s="17">
-[...2 lines deleted...]
-      <c r="C45" s="18">
+      <c r="B45" s="16">
+        <v>12200156</v>
+      </c>
+      <c r="C45" s="17">
         <v>2375202</v>
       </c>
-      <c r="D45" s="19">
-[...47 lines deleted...]
-      <c r="A46" s="16" t="s">
+      <c r="D45" s="18">
+        <v>0.19468619909450338</v>
+      </c>
+      <c r="E45" s="17">
+        <v>2174472</v>
+      </c>
+      <c r="F45" s="18">
+        <v>0.17823313078947514</v>
+      </c>
+      <c r="G45" s="17">
+        <v>2070593</v>
+      </c>
+      <c r="H45" s="18">
+        <v>0.16971856753307088</v>
+      </c>
+      <c r="I45" s="17">
+        <v>2003499</v>
+      </c>
+      <c r="J45" s="18">
+        <v>0.16421912965703062</v>
+      </c>
+      <c r="K45" s="19">
+        <v>1875918</v>
+      </c>
+      <c r="L45" s="18">
+        <v>0.15376180435725575</v>
+      </c>
+      <c r="M45" s="19">
+        <v>1779771</v>
+      </c>
+      <c r="N45" s="18">
+        <v>0.14588100348880784</v>
+      </c>
+      <c r="O45" s="19">
+        <v>1676806</v>
+      </c>
+      <c r="P45" s="18">
+        <v>0.13744135730723442</v>
+      </c>
+      <c r="Q45" s="17">
+        <v>16080359</v>
+      </c>
+      <c r="R45" s="20">
+        <v>30036620</v>
+      </c>
+    </row>
+    <row r="46" spans="1:18" x14ac:dyDescent="0.3">
+      <c r="A46" s="15" t="s">
         <v>63</v>
       </c>
-      <c r="B46" s="17">
+      <c r="B46" s="16">
         <v>80714561</v>
       </c>
-      <c r="C46" s="18">
-[...50 lines deleted...]
-      <c r="A47" s="16" t="s">
+      <c r="C46" s="17">
+        <v>9457643</v>
+      </c>
+      <c r="D46" s="18">
+        <v>0.11717393841738172</v>
+      </c>
+      <c r="E46" s="17">
+        <v>8544303</v>
+      </c>
+      <c r="F46" s="18">
+        <v>0.10585826019669486</v>
+      </c>
+      <c r="G46" s="17">
+        <v>8281790</v>
+      </c>
+      <c r="H46" s="18">
+        <v>0.10260589783793782</v>
+      </c>
+      <c r="I46" s="17">
+        <v>7701871</v>
+      </c>
+      <c r="J46" s="18">
+        <v>9.5421085174458173E-2</v>
+      </c>
+      <c r="K46" s="19">
+        <v>7392618</v>
+      </c>
+      <c r="L46" s="18">
+        <v>9.1589645144697002E-2</v>
+      </c>
+      <c r="M46" s="19">
+        <v>7123068</v>
+      </c>
+      <c r="N46" s="18">
+        <v>8.8250099012494171E-2</v>
+      </c>
+      <c r="O46" s="19">
+        <v>6883424</v>
+      </c>
+      <c r="P46" s="18">
+        <v>8.5281068430763066E-2</v>
+      </c>
+      <c r="Q46" s="17">
+        <v>59600233</v>
+      </c>
+      <c r="R46" s="20">
+        <v>114984950</v>
+      </c>
+    </row>
+    <row r="47" spans="1:18" x14ac:dyDescent="0.3">
+      <c r="A47" s="15" t="s">
         <v>64</v>
       </c>
-      <c r="B47" s="17">
+      <c r="B47" s="16">
         <v>16305076</v>
       </c>
-      <c r="C47" s="18">
-[...59 lines deleted...]
-      <c r="J48" s="25"/>
+      <c r="C47" s="17">
+        <v>2251330</v>
+      </c>
+      <c r="D47" s="21">
+        <v>0.13807540670156951</v>
+      </c>
+      <c r="E47" s="17">
+        <v>2334103</v>
+      </c>
+      <c r="F47" s="21">
+        <v>0.14315192397753926</v>
+      </c>
+      <c r="G47" s="17">
+        <v>2278756</v>
+      </c>
+      <c r="H47" s="21">
+        <v>0.13975745957884525</v>
+      </c>
+      <c r="I47" s="17">
+        <v>2198876</v>
+      </c>
+      <c r="J47" s="21">
+        <v>0.13485837171197484</v>
+      </c>
+      <c r="K47" s="19">
+        <v>2105239</v>
+      </c>
+      <c r="L47" s="21">
+        <v>0.12911555886032056</v>
+      </c>
+      <c r="M47" s="19">
+        <v>1985313</v>
+      </c>
+      <c r="N47" s="21">
+        <v>0.12176042601702684</v>
+      </c>
+      <c r="O47" s="19">
+        <v>1791487</v>
+      </c>
+      <c r="P47" s="21">
+        <v>0.1098729622603415</v>
+      </c>
+      <c r="Q47" s="17">
+        <v>10130225</v>
+      </c>
+      <c r="R47" s="20">
+        <v>25075329</v>
+      </c>
+    </row>
+    <row r="48" spans="1:18" x14ac:dyDescent="0.3">
+      <c r="A48" s="22"/>
+      <c r="B48" s="23"/>
+      <c r="C48" s="23"/>
+      <c r="D48" s="24"/>
+      <c r="E48" s="24"/>
+      <c r="F48" s="24"/>
+      <c r="G48" s="24"/>
+      <c r="H48" s="24"/>
+      <c r="I48" s="24"/>
+      <c r="J48" s="24"/>
       <c r="K48" s="2"/>
       <c r="L48" s="2"/>
       <c r="M48" s="2"/>
       <c r="N48" s="2"/>
       <c r="O48" s="2"/>
       <c r="P48" s="2"/>
-      <c r="R48" s="26"/>
+      <c r="R48" s="25"/>
     </row>
     <row r="49" spans="1:18" x14ac:dyDescent="0.3">
-      <c r="A49" s="27"/>
-[...1 lines deleted...]
-      <c r="C49" s="26"/>
+      <c r="A49" s="26"/>
+      <c r="B49" s="25"/>
+      <c r="C49" s="25"/>
       <c r="D49" s="2"/>
       <c r="F49" s="2"/>
-      <c r="G49" s="28"/>
+      <c r="G49" s="27"/>
       <c r="H49" s="2"/>
       <c r="O49" s="2"/>
       <c r="P49" s="2"/>
-      <c r="R49" s="26"/>
+      <c r="R49" s="25"/>
     </row>
     <row r="50" spans="1:18" x14ac:dyDescent="0.3">
-      <c r="A50" s="27"/>
-[...1 lines deleted...]
-      <c r="C50" s="26"/>
+      <c r="A50" s="26"/>
+      <c r="B50" s="25"/>
+      <c r="C50" s="25"/>
       <c r="D50" s="2"/>
       <c r="F50" s="2"/>
       <c r="H50" s="2"/>
       <c r="J50" s="2"/>
       <c r="K50" s="2"/>
       <c r="M50" s="2"/>
       <c r="O50" s="2"/>
       <c r="P50" s="2"/>
     </row>
     <row r="51" spans="1:18" x14ac:dyDescent="0.3">
-      <c r="A51" s="27"/>
-[...1 lines deleted...]
-      <c r="C51" s="26"/>
+      <c r="A51" s="26"/>
+      <c r="B51" s="25"/>
+      <c r="C51" s="25"/>
       <c r="D51" s="2"/>
       <c r="F51" s="2"/>
       <c r="H51" s="2"/>
       <c r="J51" s="2"/>
       <c r="K51" s="2"/>
       <c r="L51" s="2"/>
     </row>
     <row r="52" spans="1:18" x14ac:dyDescent="0.3">
-      <c r="A52" s="27"/>
-[...1 lines deleted...]
-      <c r="C52" s="26"/>
+      <c r="A52" s="26"/>
+      <c r="B52" s="25"/>
+      <c r="C52" s="25"/>
       <c r="D52" s="2"/>
       <c r="F52" s="2"/>
       <c r="H52" s="2"/>
       <c r="J52" s="2"/>
       <c r="K52" s="2"/>
       <c r="L52" s="2"/>
       <c r="M52" s="2"/>
       <c r="N52" s="2"/>
       <c r="O52" s="2"/>
       <c r="P52" s="2"/>
     </row>
     <row r="53" spans="1:18" x14ac:dyDescent="0.3">
-      <c r="A53" s="27"/>
-[...1 lines deleted...]
-      <c r="C53" s="26"/>
+      <c r="A53" s="26"/>
+      <c r="B53" s="25"/>
+      <c r="C53" s="25"/>
       <c r="D53" s="2"/>
       <c r="F53" s="2"/>
       <c r="H53" s="2"/>
       <c r="J53" s="2"/>
       <c r="K53" s="2"/>
       <c r="L53" s="2"/>
       <c r="M53" s="2"/>
       <c r="N53" s="2"/>
       <c r="O53" s="2"/>
       <c r="P53" s="2"/>
     </row>
     <row r="54" spans="1:18" x14ac:dyDescent="0.3">
-      <c r="A54" s="27"/>
-[...1 lines deleted...]
-      <c r="C54" s="26"/>
+      <c r="A54" s="26"/>
+      <c r="B54" s="25"/>
+      <c r="C54" s="25"/>
       <c r="D54" s="2"/>
       <c r="F54" s="2"/>
       <c r="H54" s="2"/>
       <c r="J54" s="2"/>
       <c r="K54" s="2"/>
       <c r="L54" s="2"/>
       <c r="M54" s="2"/>
       <c r="N54" s="2"/>
       <c r="O54" s="2"/>
       <c r="P54" s="2"/>
     </row>
     <row r="55" spans="1:18" x14ac:dyDescent="0.3">
-      <c r="A55" s="27"/>
-[...1 lines deleted...]
-      <c r="C55" s="26"/>
+      <c r="A55" s="26"/>
+      <c r="B55" s="25"/>
+      <c r="C55" s="25"/>
       <c r="D55" s="2"/>
       <c r="F55" s="2"/>
       <c r="H55" s="2"/>
       <c r="J55" s="2"/>
       <c r="K55" s="2"/>
       <c r="L55" s="2"/>
       <c r="M55" s="2"/>
       <c r="N55" s="2"/>
       <c r="O55" s="2"/>
       <c r="P55" s="2"/>
     </row>
     <row r="56" spans="1:18" x14ac:dyDescent="0.3">
-      <c r="A56" s="27"/>
-[...1 lines deleted...]
-      <c r="C56" s="26"/>
+      <c r="A56" s="26"/>
+      <c r="B56" s="25"/>
+      <c r="C56" s="25"/>
       <c r="D56" s="2"/>
       <c r="F56" s="2"/>
       <c r="H56" s="2"/>
       <c r="J56" s="2"/>
       <c r="K56" s="2"/>
       <c r="L56" s="2"/>
       <c r="M56" s="2"/>
       <c r="N56" s="2"/>
       <c r="O56" s="2"/>
       <c r="P56" s="2"/>
     </row>
     <row r="57" spans="1:18" x14ac:dyDescent="0.3">
-      <c r="A57" s="27"/>
-[...1 lines deleted...]
-      <c r="C57" s="26"/>
+      <c r="A57" s="26"/>
+      <c r="B57" s="25"/>
+      <c r="C57" s="25"/>
       <c r="D57" s="2"/>
       <c r="F57" s="2"/>
       <c r="H57" s="2"/>
       <c r="J57" s="2"/>
       <c r="K57" s="2"/>
       <c r="L57" s="2"/>
       <c r="M57" s="2"/>
       <c r="N57" s="2"/>
       <c r="O57" s="2"/>
       <c r="P57" s="2"/>
     </row>
     <row r="58" spans="1:18" x14ac:dyDescent="0.3">
-      <c r="A58" s="27"/>
-[...1 lines deleted...]
-      <c r="C58" s="26"/>
+      <c r="A58" s="26"/>
+      <c r="B58" s="25"/>
+      <c r="C58" s="25"/>
       <c r="D58" s="2"/>
       <c r="F58" s="2"/>
       <c r="H58" s="2"/>
       <c r="J58" s="2"/>
       <c r="K58" s="2"/>
       <c r="L58" s="2"/>
       <c r="M58" s="2"/>
       <c r="N58" s="2"/>
       <c r="O58" s="2"/>
       <c r="P58" s="2"/>
     </row>
     <row r="59" spans="1:18" x14ac:dyDescent="0.3">
-      <c r="A59" s="27"/>
-[...1 lines deleted...]
-      <c r="C59" s="26"/>
+      <c r="A59" s="26"/>
+      <c r="B59" s="25"/>
+      <c r="C59" s="25"/>
       <c r="D59" s="2"/>
       <c r="F59" s="2"/>
       <c r="H59" s="2"/>
       <c r="J59" s="2"/>
       <c r="K59" s="2"/>
       <c r="L59" s="2"/>
       <c r="M59" s="2"/>
       <c r="N59" s="2"/>
       <c r="O59" s="2"/>
       <c r="P59" s="2"/>
     </row>
     <row r="60" spans="1:18" x14ac:dyDescent="0.3">
-      <c r="A60" s="27"/>
-[...1 lines deleted...]
-      <c r="C60" s="26"/>
+      <c r="A60" s="26"/>
+      <c r="B60" s="25"/>
+      <c r="C60" s="25"/>
       <c r="D60" s="2"/>
       <c r="F60" s="2"/>
       <c r="H60" s="2"/>
       <c r="J60" s="2"/>
       <c r="K60" s="2"/>
       <c r="L60" s="2"/>
       <c r="M60" s="2"/>
       <c r="N60" s="2"/>
       <c r="O60" s="2"/>
       <c r="P60" s="2"/>
     </row>
     <row r="61" spans="1:18" x14ac:dyDescent="0.3">
-      <c r="A61" s="27"/>
-[...1 lines deleted...]
-      <c r="C61" s="26"/>
+      <c r="A61" s="26"/>
+      <c r="B61" s="25"/>
+      <c r="C61" s="25"/>
       <c r="D61" s="2"/>
       <c r="F61" s="2"/>
       <c r="H61" s="2"/>
       <c r="J61" s="2"/>
       <c r="K61" s="2"/>
       <c r="L61" s="2"/>
       <c r="M61" s="2"/>
       <c r="N61" s="2"/>
       <c r="O61" s="2"/>
       <c r="P61" s="2"/>
     </row>
     <row r="62" spans="1:18" x14ac:dyDescent="0.3">
-      <c r="A62" s="27"/>
-[...1 lines deleted...]
-      <c r="C62" s="26"/>
+      <c r="A62" s="26"/>
+      <c r="B62" s="25"/>
+      <c r="C62" s="25"/>
       <c r="D62" s="2"/>
       <c r="F62" s="2"/>
       <c r="H62" s="2"/>
       <c r="J62" s="2"/>
       <c r="K62" s="2"/>
       <c r="L62" s="2"/>
       <c r="M62" s="2"/>
       <c r="N62" s="2"/>
       <c r="O62" s="2"/>
       <c r="P62" s="2"/>
     </row>
     <row r="63" spans="1:18" x14ac:dyDescent="0.3">
-      <c r="A63" s="27"/>
-[...1 lines deleted...]
-      <c r="C63" s="26"/>
+      <c r="A63" s="26"/>
+      <c r="B63" s="25"/>
+      <c r="C63" s="25"/>
       <c r="D63" s="2"/>
       <c r="F63" s="2"/>
       <c r="H63" s="2"/>
       <c r="J63" s="2"/>
       <c r="K63" s="2"/>
       <c r="L63" s="2"/>
       <c r="M63" s="2"/>
       <c r="N63" s="2"/>
       <c r="O63" s="2"/>
       <c r="P63" s="2"/>
     </row>
     <row r="64" spans="1:18" x14ac:dyDescent="0.3">
-      <c r="A64" s="27"/>
-[...1 lines deleted...]
-      <c r="C64" s="26"/>
+      <c r="A64" s="26"/>
+      <c r="B64" s="25"/>
+      <c r="C64" s="25"/>
       <c r="D64" s="2"/>
       <c r="F64" s="2"/>
       <c r="H64" s="2"/>
       <c r="J64" s="2"/>
       <c r="K64" s="2"/>
       <c r="L64" s="2"/>
       <c r="M64" s="2"/>
       <c r="N64" s="2"/>
       <c r="O64" s="2"/>
       <c r="P64" s="2"/>
     </row>
     <row r="65" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="A65" s="27"/>
-[...1 lines deleted...]
-      <c r="C65" s="26"/>
+      <c r="A65" s="26"/>
+      <c r="B65" s="25"/>
+      <c r="C65" s="25"/>
       <c r="D65" s="2"/>
       <c r="F65" s="2"/>
       <c r="H65" s="2"/>
       <c r="J65" s="2"/>
       <c r="K65" s="2"/>
       <c r="L65" s="2"/>
       <c r="M65" s="2"/>
       <c r="N65" s="2"/>
       <c r="O65" s="2"/>
       <c r="P65" s="2"/>
     </row>
     <row r="66" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="A66" s="27"/>
-[...1 lines deleted...]
-      <c r="C66" s="26"/>
+      <c r="A66" s="26"/>
+      <c r="B66" s="25"/>
+      <c r="C66" s="25"/>
       <c r="D66" s="2"/>
       <c r="F66" s="2"/>
       <c r="H66" s="2"/>
       <c r="J66" s="2"/>
       <c r="K66" s="2"/>
       <c r="L66" s="2"/>
       <c r="M66" s="2"/>
       <c r="N66" s="2"/>
       <c r="O66" s="2"/>
       <c r="P66" s="2"/>
     </row>
     <row r="67" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="A67" s="27"/>
-[...1 lines deleted...]
-      <c r="C67" s="26"/>
+      <c r="A67" s="26"/>
+      <c r="B67" s="25"/>
+      <c r="C67" s="25"/>
       <c r="D67" s="2"/>
       <c r="F67" s="2"/>
       <c r="H67" s="2"/>
       <c r="J67" s="2"/>
       <c r="K67" s="2"/>
       <c r="L67" s="2"/>
       <c r="M67" s="2"/>
       <c r="N67" s="2"/>
       <c r="O67" s="2"/>
       <c r="P67" s="2"/>
     </row>
     <row r="68" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="A68" s="27"/>
-[...1 lines deleted...]
-      <c r="C68" s="26"/>
+      <c r="A68" s="26"/>
+      <c r="B68" s="25"/>
+      <c r="C68" s="25"/>
       <c r="D68" s="2"/>
       <c r="F68" s="2"/>
       <c r="H68" s="2"/>
       <c r="J68" s="2"/>
       <c r="K68" s="2"/>
       <c r="L68" s="2"/>
       <c r="M68" s="2"/>
       <c r="N68" s="2"/>
       <c r="O68" s="2"/>
       <c r="P68" s="2"/>
     </row>
     <row r="69" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="A69" s="27"/>
-[...1 lines deleted...]
-      <c r="C69" s="26"/>
+      <c r="A69" s="26"/>
+      <c r="B69" s="25"/>
+      <c r="C69" s="25"/>
       <c r="D69" s="2"/>
       <c r="F69" s="2"/>
       <c r="H69" s="2"/>
       <c r="J69" s="2"/>
       <c r="K69" s="2"/>
       <c r="L69" s="2"/>
       <c r="M69" s="2"/>
       <c r="N69" s="2"/>
       <c r="O69" s="2"/>
       <c r="P69" s="2"/>
     </row>
     <row r="70" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="A70" s="27"/>
-[...1 lines deleted...]
-      <c r="C70" s="26"/>
+      <c r="A70" s="26"/>
+      <c r="B70" s="25"/>
+      <c r="C70" s="25"/>
       <c r="D70" s="2"/>
       <c r="F70" s="2"/>
       <c r="H70" s="2"/>
       <c r="J70" s="2"/>
       <c r="K70" s="2"/>
       <c r="L70" s="2"/>
       <c r="M70" s="2"/>
       <c r="N70" s="2"/>
       <c r="O70" s="2"/>
       <c r="P70" s="2"/>
     </row>
     <row r="71" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="A71" s="27"/>
-[...1 lines deleted...]
-      <c r="C71" s="26"/>
+      <c r="A71" s="26"/>
+      <c r="B71" s="25"/>
+      <c r="C71" s="25"/>
       <c r="D71" s="2"/>
       <c r="F71" s="2"/>
       <c r="H71" s="2"/>
       <c r="J71" s="2"/>
       <c r="K71" s="2"/>
       <c r="L71" s="2"/>
       <c r="M71" s="2"/>
       <c r="N71" s="2"/>
       <c r="O71" s="2"/>
       <c r="P71" s="2"/>
     </row>
     <row r="72" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="A72" s="27"/>
-[...1 lines deleted...]
-      <c r="C72" s="26"/>
+      <c r="A72" s="26"/>
+      <c r="B72" s="25"/>
+      <c r="C72" s="25"/>
       <c r="D72" s="2"/>
       <c r="F72" s="2"/>
       <c r="H72" s="2"/>
       <c r="J72" s="2"/>
       <c r="K72" s="2"/>
       <c r="L72" s="2"/>
       <c r="M72" s="2"/>
       <c r="N72" s="2"/>
       <c r="O72" s="2"/>
       <c r="P72" s="2"/>
     </row>
     <row r="73" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="A73" s="27"/>
-[...1 lines deleted...]
-      <c r="C73" s="26"/>
+      <c r="A73" s="26"/>
+      <c r="B73" s="25"/>
+      <c r="C73" s="25"/>
       <c r="D73" s="2"/>
       <c r="F73" s="2"/>
       <c r="H73" s="2"/>
       <c r="J73" s="2"/>
       <c r="K73" s="2"/>
       <c r="L73" s="2"/>
       <c r="M73" s="2"/>
       <c r="N73" s="2"/>
       <c r="O73" s="2"/>
       <c r="P73" s="2"/>
     </row>
     <row r="74" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="A74" s="27"/>
-[...1 lines deleted...]
-      <c r="C74" s="26"/>
+      <c r="A74" s="26"/>
+      <c r="B74" s="25"/>
+      <c r="C74" s="25"/>
       <c r="D74" s="2"/>
       <c r="F74" s="2"/>
       <c r="H74" s="2"/>
       <c r="J74" s="2"/>
       <c r="K74" s="2"/>
       <c r="L74" s="2"/>
       <c r="M74" s="2"/>
       <c r="N74" s="2"/>
       <c r="O74" s="2"/>
       <c r="P74" s="2"/>
     </row>
     <row r="75" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="A75" s="27"/>
-[...1 lines deleted...]
-      <c r="C75" s="26"/>
+      <c r="A75" s="26"/>
+      <c r="B75" s="25"/>
+      <c r="C75" s="25"/>
       <c r="D75" s="2"/>
       <c r="F75" s="2"/>
       <c r="H75" s="2"/>
       <c r="J75" s="2"/>
       <c r="K75" s="2"/>
       <c r="L75" s="2"/>
       <c r="M75" s="2"/>
       <c r="N75" s="2"/>
       <c r="O75" s="2"/>
       <c r="P75" s="2"/>
     </row>
     <row r="76" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="A76" s="27"/>
-[...1 lines deleted...]
-      <c r="C76" s="26"/>
+      <c r="A76" s="26"/>
+      <c r="B76" s="25"/>
+      <c r="C76" s="25"/>
       <c r="D76" s="2"/>
       <c r="F76" s="2"/>
       <c r="H76" s="2"/>
       <c r="J76" s="2"/>
       <c r="K76" s="2"/>
       <c r="L76" s="2"/>
       <c r="M76" s="2"/>
       <c r="N76" s="2"/>
       <c r="O76" s="2"/>
       <c r="P76" s="2"/>
     </row>
     <row r="77" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="A77" s="27"/>
-[...1 lines deleted...]
-      <c r="C77" s="26"/>
+      <c r="A77" s="26"/>
+      <c r="B77" s="25"/>
+      <c r="C77" s="25"/>
       <c r="D77" s="2"/>
       <c r="F77" s="2"/>
       <c r="H77" s="2"/>
       <c r="J77" s="2"/>
       <c r="K77" s="2"/>
       <c r="L77" s="2"/>
       <c r="M77" s="2"/>
       <c r="N77" s="2"/>
       <c r="O77" s="2"/>
       <c r="P77" s="2"/>
     </row>
     <row r="78" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="A78" s="27"/>
-[...1 lines deleted...]
-      <c r="C78" s="26"/>
+      <c r="A78" s="26"/>
+      <c r="B78" s="25"/>
+      <c r="C78" s="25"/>
       <c r="D78" s="2"/>
       <c r="F78" s="2"/>
       <c r="H78" s="2"/>
       <c r="J78" s="2"/>
       <c r="K78" s="2"/>
       <c r="L78" s="2"/>
       <c r="M78" s="2"/>
       <c r="N78" s="2"/>
       <c r="O78" s="2"/>
       <c r="P78" s="2"/>
     </row>
     <row r="79" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="A79" s="27"/>
-[...1 lines deleted...]
-      <c r="C79" s="26"/>
+      <c r="A79" s="26"/>
+      <c r="B79" s="25"/>
+      <c r="C79" s="25"/>
       <c r="D79" s="2"/>
       <c r="F79" s="2"/>
       <c r="H79" s="2"/>
       <c r="J79" s="2"/>
       <c r="K79" s="2"/>
       <c r="L79" s="2"/>
       <c r="M79" s="2"/>
       <c r="N79" s="2"/>
       <c r="O79" s="2"/>
       <c r="P79" s="2"/>
     </row>
     <row r="80" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="A80" s="27"/>
-[...1 lines deleted...]
-      <c r="C80" s="26"/>
+      <c r="A80" s="26"/>
+      <c r="B80" s="25"/>
+      <c r="C80" s="25"/>
       <c r="D80" s="2"/>
       <c r="F80" s="2"/>
       <c r="H80" s="2"/>
       <c r="J80" s="2"/>
       <c r="K80" s="2"/>
       <c r="L80" s="2"/>
       <c r="M80" s="2"/>
       <c r="N80" s="2"/>
       <c r="O80" s="2"/>
       <c r="P80" s="2"/>
     </row>
     <row r="81" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="A81" s="27"/>
-[...1 lines deleted...]
-      <c r="C81" s="26"/>
+      <c r="A81" s="26"/>
+      <c r="B81" s="25"/>
+      <c r="C81" s="25"/>
       <c r="D81" s="2"/>
       <c r="F81" s="2"/>
       <c r="H81" s="2"/>
       <c r="J81" s="2"/>
       <c r="K81" s="2"/>
       <c r="L81" s="2"/>
       <c r="M81" s="2"/>
       <c r="N81" s="2"/>
       <c r="O81" s="2"/>
       <c r="P81" s="2"/>
     </row>
     <row r="82" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="A82" s="27"/>
-[...1 lines deleted...]
-      <c r="C82" s="26"/>
+      <c r="A82" s="26"/>
+      <c r="B82" s="25"/>
+      <c r="C82" s="25"/>
       <c r="D82" s="2"/>
       <c r="F82" s="2"/>
       <c r="H82" s="2"/>
       <c r="J82" s="2"/>
       <c r="K82" s="2"/>
       <c r="L82" s="2"/>
       <c r="M82" s="2"/>
       <c r="N82" s="2"/>
       <c r="O82" s="2"/>
       <c r="P82" s="2"/>
     </row>
     <row r="83" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="A83" s="27"/>
-[...1 lines deleted...]
-      <c r="C83" s="26"/>
+      <c r="A83" s="26"/>
+      <c r="B83" s="25"/>
+      <c r="C83" s="25"/>
       <c r="D83" s="2"/>
       <c r="F83" s="2"/>
       <c r="H83" s="2"/>
       <c r="J83" s="2"/>
       <c r="K83" s="2"/>
       <c r="L83" s="2"/>
       <c r="M83" s="2"/>
       <c r="N83" s="2"/>
       <c r="O83" s="2"/>
       <c r="P83" s="2"/>
     </row>
     <row r="84" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="A84" s="27"/>
-[...1 lines deleted...]
-      <c r="C84" s="26"/>
+      <c r="A84" s="26"/>
+      <c r="B84" s="25"/>
+      <c r="C84" s="25"/>
       <c r="D84" s="2"/>
       <c r="F84" s="2"/>
       <c r="H84" s="2"/>
       <c r="J84" s="2"/>
       <c r="K84" s="2"/>
       <c r="L84" s="2"/>
       <c r="M84" s="2"/>
       <c r="N84" s="2"/>
       <c r="O84" s="2"/>
       <c r="P84" s="2"/>
     </row>
     <row r="85" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="A85" s="27"/>
-[...1 lines deleted...]
-      <c r="C85" s="26"/>
+      <c r="A85" s="26"/>
+      <c r="B85" s="25"/>
+      <c r="C85" s="25"/>
       <c r="D85" s="2"/>
       <c r="F85" s="2"/>
       <c r="H85" s="2"/>
       <c r="J85" s="2"/>
       <c r="K85" s="2"/>
       <c r="L85" s="2"/>
       <c r="M85" s="2"/>
       <c r="N85" s="2"/>
       <c r="O85" s="2"/>
       <c r="P85" s="2"/>
     </row>
     <row r="86" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="A86" s="27"/>
-[...1 lines deleted...]
-      <c r="C86" s="26"/>
+      <c r="A86" s="26"/>
+      <c r="B86" s="25"/>
+      <c r="C86" s="25"/>
       <c r="D86" s="2"/>
       <c r="F86" s="2"/>
       <c r="H86" s="2"/>
       <c r="J86" s="2"/>
       <c r="K86" s="2"/>
       <c r="L86" s="2"/>
       <c r="M86" s="2"/>
       <c r="N86" s="2"/>
       <c r="O86" s="2"/>
       <c r="P86" s="2"/>
     </row>
     <row r="87" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="A87" s="27"/>
-[...1 lines deleted...]
-      <c r="C87" s="26"/>
+      <c r="A87" s="26"/>
+      <c r="B87" s="25"/>
+      <c r="C87" s="25"/>
       <c r="D87" s="2"/>
       <c r="F87" s="2"/>
       <c r="H87" s="2"/>
       <c r="J87" s="2"/>
       <c r="K87" s="2"/>
       <c r="L87" s="2"/>
       <c r="M87" s="2"/>
       <c r="N87" s="2"/>
       <c r="O87" s="2"/>
       <c r="P87" s="2"/>
     </row>
     <row r="88" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="A88" s="27"/>
-[...1 lines deleted...]
-      <c r="C88" s="26"/>
+      <c r="A88" s="26"/>
+      <c r="B88" s="25"/>
+      <c r="C88" s="25"/>
       <c r="D88" s="2"/>
       <c r="F88" s="2"/>
       <c r="H88" s="2"/>
       <c r="J88" s="2"/>
       <c r="K88" s="2"/>
       <c r="L88" s="2"/>
       <c r="M88" s="2"/>
       <c r="N88" s="2"/>
       <c r="O88" s="2"/>
       <c r="P88" s="2"/>
     </row>
     <row r="89" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="A89" s="27"/>
-[...1 lines deleted...]
-      <c r="C89" s="26"/>
+      <c r="A89" s="26"/>
+      <c r="B89" s="25"/>
+      <c r="C89" s="25"/>
       <c r="D89" s="2"/>
       <c r="F89" s="2"/>
       <c r="H89" s="2"/>
       <c r="J89" s="2"/>
       <c r="K89" s="2"/>
       <c r="L89" s="2"/>
       <c r="M89" s="2"/>
       <c r="N89" s="2"/>
       <c r="O89" s="2"/>
       <c r="P89" s="2"/>
     </row>
     <row r="90" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="A90" s="27"/>
-[...1 lines deleted...]
-      <c r="C90" s="26"/>
+      <c r="A90" s="26"/>
+      <c r="B90" s="25"/>
+      <c r="C90" s="25"/>
       <c r="D90" s="2"/>
       <c r="F90" s="2"/>
       <c r="H90" s="2"/>
       <c r="J90" s="2"/>
       <c r="K90" s="2"/>
       <c r="L90" s="2"/>
       <c r="M90" s="2"/>
       <c r="N90" s="2"/>
       <c r="O90" s="2"/>
       <c r="P90" s="2"/>
     </row>
     <row r="91" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="A91" s="27"/>
-[...1 lines deleted...]
-      <c r="C91" s="26"/>
+      <c r="A91" s="26"/>
+      <c r="B91" s="25"/>
+      <c r="C91" s="25"/>
       <c r="D91" s="2"/>
       <c r="F91" s="2"/>
       <c r="H91" s="2"/>
       <c r="J91" s="2"/>
       <c r="K91" s="2"/>
       <c r="L91" s="2"/>
       <c r="M91" s="2"/>
       <c r="N91" s="2"/>
       <c r="O91" s="2"/>
       <c r="P91" s="2"/>
     </row>
     <row r="92" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="A92" s="27"/>
-[...1 lines deleted...]
-      <c r="C92" s="26"/>
+      <c r="A92" s="26"/>
+      <c r="B92" s="25"/>
+      <c r="C92" s="25"/>
       <c r="D92" s="2"/>
       <c r="F92" s="2"/>
       <c r="H92" s="2"/>
       <c r="J92" s="2"/>
       <c r="K92" s="2"/>
       <c r="L92" s="2"/>
       <c r="M92" s="2"/>
       <c r="N92" s="2"/>
       <c r="O92" s="2"/>
       <c r="P92" s="2"/>
     </row>
     <row r="93" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="A93" s="27"/>
-[...1 lines deleted...]
-      <c r="C93" s="26"/>
+      <c r="A93" s="26"/>
+      <c r="B93" s="25"/>
+      <c r="C93" s="25"/>
       <c r="D93" s="2"/>
       <c r="F93" s="2"/>
       <c r="H93" s="2"/>
       <c r="J93" s="2"/>
       <c r="K93" s="2"/>
       <c r="L93" s="2"/>
       <c r="M93" s="2"/>
       <c r="N93" s="2"/>
       <c r="O93" s="2"/>
       <c r="P93" s="2"/>
     </row>
     <row r="94" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="A94" s="27"/>
-[...1 lines deleted...]
-      <c r="C94" s="26"/>
+      <c r="A94" s="26"/>
+      <c r="B94" s="25"/>
+      <c r="C94" s="25"/>
       <c r="D94" s="2"/>
       <c r="F94" s="2"/>
       <c r="H94" s="2"/>
       <c r="J94" s="2"/>
       <c r="K94" s="2"/>
       <c r="L94" s="2"/>
       <c r="M94" s="2"/>
       <c r="N94" s="2"/>
       <c r="O94" s="2"/>
       <c r="P94" s="2"/>
     </row>
     <row r="95" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="A95" s="27"/>
-[...1 lines deleted...]
-      <c r="C95" s="26"/>
+      <c r="A95" s="26"/>
+      <c r="B95" s="25"/>
+      <c r="C95" s="25"/>
       <c r="D95" s="2"/>
       <c r="F95" s="2"/>
       <c r="H95" s="2"/>
       <c r="J95" s="2"/>
       <c r="K95" s="2"/>
       <c r="L95" s="2"/>
       <c r="M95" s="2"/>
       <c r="N95" s="2"/>
       <c r="O95" s="2"/>
       <c r="P95" s="2"/>
     </row>
     <row r="96" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="A96" s="27"/>
-[...1 lines deleted...]
-      <c r="C96" s="26"/>
+      <c r="A96" s="26"/>
+      <c r="B96" s="25"/>
+      <c r="C96" s="25"/>
       <c r="D96" s="2"/>
       <c r="F96" s="2"/>
       <c r="H96" s="2"/>
       <c r="J96" s="2"/>
       <c r="K96" s="2"/>
       <c r="L96" s="2"/>
       <c r="M96" s="2"/>
       <c r="N96" s="2"/>
       <c r="O96" s="2"/>
       <c r="P96" s="2"/>
     </row>
     <row r="97" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="A97" s="27"/>
-[...1 lines deleted...]
-      <c r="C97" s="26"/>
+      <c r="A97" s="26"/>
+      <c r="B97" s="25"/>
+      <c r="C97" s="25"/>
       <c r="D97" s="2"/>
       <c r="F97" s="2"/>
       <c r="H97" s="2"/>
       <c r="J97" s="2"/>
       <c r="K97" s="2"/>
       <c r="L97" s="2"/>
       <c r="M97" s="2"/>
       <c r="N97" s="2"/>
       <c r="O97" s="2"/>
       <c r="P97" s="2"/>
     </row>
     <row r="98" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="A98" s="27"/>
-[...1 lines deleted...]
-      <c r="C98" s="26"/>
+      <c r="A98" s="26"/>
+      <c r="B98" s="25"/>
+      <c r="C98" s="25"/>
       <c r="D98" s="2"/>
       <c r="F98" s="2"/>
       <c r="H98" s="2"/>
       <c r="J98" s="2"/>
       <c r="K98" s="2"/>
       <c r="L98" s="2"/>
       <c r="M98" s="2"/>
       <c r="N98" s="2"/>
       <c r="O98" s="2"/>
       <c r="P98" s="2"/>
     </row>
     <row r="99" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="A99" s="27"/>
-[...1 lines deleted...]
-      <c r="C99" s="26"/>
+      <c r="A99" s="26"/>
+      <c r="B99" s="25"/>
+      <c r="C99" s="25"/>
       <c r="D99" s="2"/>
       <c r="F99" s="2"/>
       <c r="H99" s="2"/>
       <c r="J99" s="2"/>
       <c r="K99" s="2"/>
       <c r="L99" s="2"/>
       <c r="M99" s="2"/>
       <c r="N99" s="2"/>
       <c r="O99" s="2"/>
       <c r="P99" s="2"/>
     </row>
     <row r="100" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="A100" s="27"/>
-[...1 lines deleted...]
-      <c r="C100" s="26"/>
+      <c r="A100" s="26"/>
+      <c r="B100" s="25"/>
+      <c r="C100" s="25"/>
       <c r="D100" s="2"/>
       <c r="F100" s="2"/>
       <c r="H100" s="2"/>
       <c r="J100" s="2"/>
       <c r="K100" s="2"/>
       <c r="L100" s="2"/>
       <c r="M100" s="2"/>
       <c r="N100" s="2"/>
       <c r="O100" s="2"/>
       <c r="P100" s="2"/>
     </row>
     <row r="101" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="A101" s="27"/>
-[...1 lines deleted...]
-      <c r="C101" s="26"/>
+      <c r="A101" s="26"/>
+      <c r="B101" s="25"/>
+      <c r="C101" s="25"/>
       <c r="D101" s="2"/>
       <c r="F101" s="2"/>
       <c r="H101" s="2"/>
       <c r="J101" s="2"/>
       <c r="K101" s="2"/>
       <c r="L101" s="2"/>
       <c r="M101" s="2"/>
       <c r="N101" s="2"/>
       <c r="O101" s="2"/>
       <c r="P101" s="2"/>
     </row>
     <row r="102" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="A102" s="27"/>
-[...1 lines deleted...]
-      <c r="C102" s="26"/>
+      <c r="A102" s="26"/>
+      <c r="B102" s="25"/>
+      <c r="C102" s="25"/>
       <c r="D102" s="2"/>
       <c r="F102" s="2"/>
       <c r="H102" s="2"/>
       <c r="J102" s="2"/>
       <c r="K102" s="2"/>
       <c r="L102" s="2"/>
       <c r="M102" s="2"/>
       <c r="N102" s="2"/>
       <c r="O102" s="2"/>
       <c r="P102" s="2"/>
     </row>
     <row r="103" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="A103" s="27"/>
-[...1 lines deleted...]
-      <c r="C103" s="26"/>
+      <c r="A103" s="26"/>
+      <c r="B103" s="25"/>
+      <c r="C103" s="25"/>
       <c r="D103" s="2"/>
       <c r="F103" s="2"/>
       <c r="H103" s="2"/>
       <c r="J103" s="2"/>
       <c r="K103" s="2"/>
       <c r="L103" s="2"/>
       <c r="M103" s="2"/>
       <c r="N103" s="2"/>
       <c r="O103" s="2"/>
       <c r="P103" s="2"/>
     </row>
     <row r="104" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="A104" s="27"/>
-[...1 lines deleted...]
-      <c r="C104" s="26"/>
+      <c r="A104" s="26"/>
+      <c r="B104" s="25"/>
+      <c r="C104" s="25"/>
       <c r="D104" s="2"/>
       <c r="F104" s="2"/>
       <c r="H104" s="2"/>
       <c r="J104" s="2"/>
       <c r="K104" s="2"/>
       <c r="L104" s="2"/>
       <c r="M104" s="2"/>
       <c r="N104" s="2"/>
       <c r="O104" s="2"/>
       <c r="P104" s="2"/>
     </row>
     <row r="105" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="A105" s="27"/>
-[...1 lines deleted...]
-      <c r="C105" s="26"/>
+      <c r="A105" s="26"/>
+      <c r="B105" s="25"/>
+      <c r="C105" s="25"/>
       <c r="D105" s="2"/>
       <c r="F105" s="2"/>
       <c r="H105" s="2"/>
       <c r="J105" s="2"/>
       <c r="K105" s="2"/>
       <c r="L105" s="2"/>
       <c r="M105" s="2"/>
       <c r="N105" s="2"/>
       <c r="O105" s="2"/>
       <c r="P105" s="2"/>
     </row>
     <row r="106" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="A106" s="27"/>
-[...1 lines deleted...]
-      <c r="C106" s="26"/>
+      <c r="A106" s="26"/>
+      <c r="B106" s="25"/>
+      <c r="C106" s="25"/>
       <c r="D106" s="2"/>
       <c r="F106" s="2"/>
       <c r="H106" s="2"/>
       <c r="J106" s="2"/>
       <c r="K106" s="2"/>
       <c r="L106" s="2"/>
       <c r="M106" s="2"/>
       <c r="N106" s="2"/>
       <c r="O106" s="2"/>
       <c r="P106" s="2"/>
     </row>
     <row r="107" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="A107" s="27"/>
-[...1 lines deleted...]
-      <c r="C107" s="26"/>
+      <c r="A107" s="26"/>
+      <c r="B107" s="25"/>
+      <c r="C107" s="25"/>
       <c r="D107" s="2"/>
       <c r="F107" s="2"/>
       <c r="H107" s="2"/>
       <c r="J107" s="2"/>
       <c r="K107" s="2"/>
       <c r="L107" s="2"/>
       <c r="M107" s="2"/>
       <c r="N107" s="2"/>
       <c r="O107" s="2"/>
       <c r="P107" s="2"/>
     </row>
     <row r="108" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="A108" s="27"/>
-[...1 lines deleted...]
-      <c r="C108" s="26"/>
+      <c r="A108" s="26"/>
+      <c r="B108" s="25"/>
+      <c r="C108" s="25"/>
       <c r="D108" s="2"/>
       <c r="F108" s="2"/>
       <c r="H108" s="2"/>
       <c r="J108" s="2"/>
       <c r="K108" s="2"/>
       <c r="L108" s="2"/>
       <c r="M108" s="2"/>
       <c r="N108" s="2"/>
       <c r="O108" s="2"/>
       <c r="P108" s="2"/>
     </row>
     <row r="109" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="A109" s="27"/>
-[...1 lines deleted...]
-      <c r="C109" s="26"/>
+      <c r="A109" s="26"/>
+      <c r="B109" s="25"/>
+      <c r="C109" s="25"/>
       <c r="D109" s="2"/>
       <c r="F109" s="2"/>
       <c r="H109" s="2"/>
       <c r="J109" s="2"/>
       <c r="K109" s="2"/>
       <c r="L109" s="2"/>
       <c r="M109" s="2"/>
       <c r="N109" s="2"/>
       <c r="O109" s="2"/>
       <c r="P109" s="2"/>
     </row>
     <row r="110" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="A110" s="27"/>
-[...1 lines deleted...]
-      <c r="C110" s="26"/>
+      <c r="A110" s="26"/>
+      <c r="B110" s="25"/>
+      <c r="C110" s="25"/>
       <c r="D110" s="2"/>
       <c r="F110" s="2"/>
       <c r="H110" s="2"/>
       <c r="J110" s="2"/>
       <c r="K110" s="2"/>
       <c r="L110" s="2"/>
       <c r="M110" s="2"/>
       <c r="N110" s="2"/>
       <c r="O110" s="2"/>
       <c r="P110" s="2"/>
     </row>
     <row r="111" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="A111" s="27"/>
-[...1 lines deleted...]
-      <c r="C111" s="26"/>
+      <c r="A111" s="26"/>
+      <c r="B111" s="25"/>
+      <c r="C111" s="25"/>
       <c r="D111" s="2"/>
       <c r="F111" s="2"/>
       <c r="H111" s="2"/>
       <c r="J111" s="2"/>
       <c r="K111" s="2"/>
       <c r="L111" s="2"/>
       <c r="M111" s="2"/>
       <c r="N111" s="2"/>
       <c r="O111" s="2"/>
       <c r="P111" s="2"/>
     </row>
     <row r="112" spans="1:16" x14ac:dyDescent="0.3">
-      <c r="A112" s="27"/>
-[...1 lines deleted...]
-      <c r="C112" s="26"/>
+      <c r="A112" s="26"/>
+      <c r="B112" s="25"/>
+      <c r="C112" s="25"/>
       <c r="D112" s="2"/>
       <c r="F112" s="2"/>
       <c r="H112" s="2"/>
       <c r="J112" s="2"/>
       <c r="K112" s="2"/>
       <c r="L112" s="2"/>
       <c r="M112" s="2"/>
       <c r="N112" s="2"/>
       <c r="O112" s="2"/>
       <c r="P112" s="2"/>
     </row>
     <row r="113" spans="1:18" x14ac:dyDescent="0.3">
-      <c r="A113" s="27"/>
-[...1 lines deleted...]
-      <c r="C113" s="26"/>
+      <c r="A113" s="26"/>
+      <c r="B113" s="25"/>
+      <c r="C113" s="25"/>
       <c r="D113" s="2"/>
       <c r="F113" s="2"/>
       <c r="H113" s="2"/>
       <c r="J113" s="2"/>
       <c r="K113" s="2"/>
       <c r="L113" s="2"/>
       <c r="M113" s="2"/>
       <c r="N113" s="2"/>
       <c r="O113" s="2"/>
       <c r="P113" s="2"/>
     </row>
     <row r="114" spans="1:18" x14ac:dyDescent="0.3">
-      <c r="A114" s="27"/>
-[...1 lines deleted...]
-      <c r="C114" s="26"/>
+      <c r="A114" s="26"/>
+      <c r="B114" s="25"/>
+      <c r="C114" s="25"/>
       <c r="D114" s="2"/>
       <c r="F114" s="2"/>
       <c r="H114" s="2"/>
       <c r="J114" s="2"/>
       <c r="K114" s="2"/>
       <c r="L114" s="2"/>
       <c r="M114" s="2"/>
       <c r="N114" s="2"/>
       <c r="O114" s="2"/>
       <c r="P114" s="2"/>
     </row>
     <row r="115" spans="1:18" x14ac:dyDescent="0.3">
-      <c r="A115" s="27"/>
-[...1 lines deleted...]
-      <c r="C115" s="26"/>
+      <c r="A115" s="26"/>
+      <c r="B115" s="25"/>
+      <c r="C115" s="25"/>
       <c r="D115" s="2"/>
       <c r="F115" s="2"/>
       <c r="H115" s="2"/>
       <c r="J115" s="2"/>
       <c r="K115" s="2"/>
       <c r="L115" s="2"/>
       <c r="M115" s="2"/>
       <c r="N115" s="2"/>
       <c r="O115" s="2"/>
       <c r="P115" s="2"/>
     </row>
     <row r="116" spans="1:18" x14ac:dyDescent="0.3">
-      <c r="A116" s="27"/>
-[...1 lines deleted...]
-      <c r="C116" s="26"/>
+      <c r="A116" s="26"/>
+      <c r="B116" s="25"/>
+      <c r="C116" s="25"/>
       <c r="D116" s="2"/>
       <c r="F116" s="2"/>
       <c r="H116" s="2"/>
       <c r="J116" s="2"/>
       <c r="K116" s="2"/>
       <c r="L116" s="2"/>
       <c r="M116" s="2"/>
       <c r="N116" s="2"/>
       <c r="O116" s="2"/>
       <c r="P116" s="2"/>
     </row>
     <row r="117" spans="1:18" x14ac:dyDescent="0.3">
-      <c r="A117" s="27"/>
-[...1 lines deleted...]
-      <c r="C117" s="26"/>
+      <c r="A117" s="26"/>
+      <c r="B117" s="25"/>
+      <c r="C117" s="25"/>
       <c r="D117" s="2"/>
       <c r="F117" s="2"/>
       <c r="H117" s="2"/>
       <c r="J117" s="2"/>
       <c r="K117" s="2"/>
       <c r="L117" s="2"/>
       <c r="M117" s="2"/>
       <c r="N117" s="2"/>
       <c r="O117" s="2"/>
       <c r="P117" s="2"/>
     </row>
     <row r="118" spans="1:18" x14ac:dyDescent="0.3">
-      <c r="A118" s="27"/>
-[...1 lines deleted...]
-      <c r="C118" s="26"/>
+      <c r="A118" s="26"/>
+      <c r="B118" s="25"/>
+      <c r="C118" s="25"/>
       <c r="D118" s="2"/>
       <c r="F118" s="2"/>
       <c r="H118" s="2"/>
       <c r="J118" s="2"/>
       <c r="K118" s="2"/>
       <c r="L118" s="2"/>
       <c r="M118" s="2"/>
       <c r="N118" s="2"/>
       <c r="O118" s="2"/>
       <c r="P118" s="2"/>
     </row>
     <row r="119" spans="1:18" x14ac:dyDescent="0.3">
-      <c r="A119" s="27"/>
-[...1 lines deleted...]
-      <c r="C119" s="26"/>
+      <c r="A119" s="26"/>
+      <c r="B119" s="25"/>
+      <c r="C119" s="25"/>
       <c r="D119" s="2"/>
       <c r="F119" s="2"/>
       <c r="H119" s="2"/>
       <c r="J119" s="2"/>
       <c r="K119" s="2"/>
       <c r="L119" s="2"/>
       <c r="M119" s="2"/>
       <c r="N119" s="2"/>
       <c r="O119" s="2"/>
       <c r="P119" s="2"/>
     </row>
     <row r="120" spans="1:18" x14ac:dyDescent="0.3">
-      <c r="A120" s="27"/>
-[...1 lines deleted...]
-      <c r="C120" s="26"/>
+      <c r="A120" s="26"/>
+      <c r="B120" s="25"/>
+      <c r="C120" s="25"/>
       <c r="D120" s="2"/>
       <c r="F120" s="2"/>
       <c r="H120" s="2"/>
       <c r="J120" s="2"/>
       <c r="K120" s="2"/>
       <c r="L120" s="2"/>
       <c r="M120" s="2"/>
       <c r="N120" s="2"/>
       <c r="O120" s="2"/>
       <c r="P120" s="2"/>
     </row>
     <row r="121" spans="1:18" x14ac:dyDescent="0.3">
-      <c r="A121" s="27"/>
-[...1 lines deleted...]
-      <c r="C121" s="26"/>
+      <c r="A121" s="26"/>
+      <c r="B121" s="25"/>
+      <c r="C121" s="25"/>
       <c r="D121" s="2"/>
       <c r="F121" s="2"/>
       <c r="H121" s="2"/>
       <c r="J121" s="2"/>
       <c r="K121" s="2"/>
       <c r="L121" s="2"/>
       <c r="M121" s="2"/>
       <c r="N121" s="2"/>
       <c r="O121" s="2"/>
       <c r="P121" s="2"/>
     </row>
     <row r="122" spans="1:18" x14ac:dyDescent="0.3">
-      <c r="A122" s="27"/>
-[...1 lines deleted...]
-      <c r="C122" s="26"/>
+      <c r="A122" s="26"/>
+      <c r="B122" s="25"/>
+      <c r="C122" s="25"/>
       <c r="D122" s="2"/>
       <c r="F122" s="2"/>
       <c r="H122" s="2"/>
       <c r="J122" s="2"/>
       <c r="K122" s="2"/>
       <c r="L122" s="2"/>
       <c r="M122" s="2"/>
       <c r="N122" s="2"/>
       <c r="O122" s="2"/>
       <c r="P122" s="2"/>
     </row>
     <row r="123" spans="1:18" x14ac:dyDescent="0.3">
-      <c r="A123" s="27"/>
-[...1 lines deleted...]
-      <c r="C123" s="26"/>
+      <c r="A123" s="26"/>
+      <c r="B123" s="25"/>
+      <c r="C123" s="25"/>
       <c r="D123" s="2"/>
       <c r="F123" s="2"/>
       <c r="H123" s="2"/>
       <c r="J123" s="2"/>
       <c r="K123" s="2"/>
       <c r="L123" s="2"/>
       <c r="M123" s="2"/>
       <c r="N123" s="2"/>
       <c r="O123" s="2"/>
       <c r="P123" s="2"/>
     </row>
     <row r="125" spans="1:18" x14ac:dyDescent="0.3">
-      <c r="B125" s="26"/>
+      <c r="B125" s="25"/>
     </row>
     <row r="126" spans="1:18" x14ac:dyDescent="0.3">
-      <c r="B126" s="26"/>
+      <c r="B126" s="25"/>
     </row>
     <row r="127" spans="1:18" x14ac:dyDescent="0.3">
       <c r="A127" s="2"/>
       <c r="D127" s="2"/>
       <c r="F127" s="2"/>
       <c r="H127" s="2"/>
       <c r="J127" s="2"/>
       <c r="K127" s="2"/>
       <c r="L127" s="2"/>
       <c r="M127" s="2"/>
       <c r="N127" s="2"/>
       <c r="O127" s="2"/>
       <c r="P127" s="2"/>
-      <c r="R127" s="26"/>
+      <c r="R127" s="25"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="Q2:Q3"/>
     <mergeCell ref="R2:R3"/>
     <mergeCell ref="A1:R1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:D2"/>
     <mergeCell ref="E2:F2"/>
     <mergeCell ref="G2:H2"/>
     <mergeCell ref="I2:J2"/>
     <mergeCell ref="K2:L2"/>
     <mergeCell ref="M2:N2"/>
     <mergeCell ref="O2:P2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="50" orientation="landscape" verticalDpi="0" r:id="rId1"/>
-  <colBreaks count="1" manualBreakCount="1">
-[...1 lines deleted...]
-  </colBreaks>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokuments" ma:contentTypeID="0x0101008B5E7D93344A654A8FEA6D64BD09EFA3" ma:contentTypeVersion="13" ma:contentTypeDescription="Izveidot jaunu dokumentu." ma:contentTypeScope="" ma:versionID="80206128716ea8b810a190f117cee2db">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="b99bf0c4-4503-4a3c-9d96-19981fcee4fa" xmlns:ns3="c5f3215d-01f7-4578-859e-d76708405c9e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="dbc1c5eaca8201006ce1f5a257d026d0" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="b99bf0c4-4503-4a3c-9d96-19981fcee4fa"/>
     <xsd:import namespace="c5f3215d-01f7-4578-859e-d76708405c9e"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
@@ -4868,94 +4799,86 @@
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="c5f3215d-01f7-4578-859e-d76708405c9e" xsi:nil="true"/>
     <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="b99bf0c4-4503-4a3c-9d96-19981fcee4fa">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7E0CE254-8079-4F6C-9826-D67593D169F0}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0EA70DCF-8698-427B-BD77-56C140876476}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{07E86C6E-AA82-4781-8092-F85982BFDC1C}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1C10E33B-0A74-4980-A147-CC56D7AF1062}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4A990F70-AA53-48CA-8C80-D13BB9A28F4B}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{826C1FDF-F189-4B6E-9355-5D1C4C485C91}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{1b8a7570-3ec8-4c4e-9532-5dbb2f157b31}" enabled="1" method="Standard" siteId="{fd50a0e4-c289-4266-b7ff-7d9cf5066e91}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Darblapas</vt:lpstr>
-      </vt:variant>
-[...4 lines deleted...]
-        <vt:lpstr>Diapazoni ar nosaukumiem</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Lapa1</vt:lpstr>
-      <vt:lpstr>Lapa1!Drukas_apgabals</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Kristīne Kapteine-Miezere</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101008B5E7D93344A654A8FEA6D64BD09EFA3</vt:lpwstr>
   </property>
 </Properties>
 </file>